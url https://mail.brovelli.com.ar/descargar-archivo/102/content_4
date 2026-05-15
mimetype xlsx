--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9069D2BC-A645-45D9-8809-D966C3451A08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{63C9BBD1-126A-4A4F-8A84-749F367AFABC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="viXI9FhyO6QN6BhsM1jBiqSGcnsEnphw362TSNL2pofYAYd1ikPgf5trlzp3m7sZdYJlm4ThGplHKDhW+xO+cQ==" workbookSaltValue="1Vv6r0gSC/i+y9NdPFPIJQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{AF98608E-8909-4941-8948-B857AA964189}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$K$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -813,51 +813,51 @@
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>16.11</t>
     </r>
   </si>
   <si>
     <t>SOCKET WELD</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>LISTA 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_ "/>
   </numFmts>
   <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
@@ -2713,207 +2713,208 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7219950" y="6515100"/>
           <a:ext cx="495300" cy="943678"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2338">
           <cell r="C2338">
-            <v>286799.5244858152</v>
+            <v>304007.49595496419</v>
           </cell>
         </row>
         <row r="2339">
           <cell r="C2339">
-            <v>329996.5130016582</v>
+            <v>349796.30378175777</v>
           </cell>
         </row>
         <row r="2347">
           <cell r="C2347">
-            <v>15097.00440304925</v>
+            <v>16002.824667232209</v>
           </cell>
         </row>
         <row r="2348">
           <cell r="C2348">
-            <v>22645.493957402461</v>
+            <v>24004.223594846608</v>
           </cell>
         </row>
         <row r="2349">
           <cell r="C2349">
-            <v>25664.626717978274</v>
+            <v>27204.504321056967</v>
           </cell>
         </row>
         <row r="2350">
           <cell r="C2350">
-            <v>27173.838977466512</v>
+            <v>28804.269316114507</v>
           </cell>
         </row>
         <row r="2351">
           <cell r="C2351">
-            <v>26507.105394725073</v>
+            <v>28097.531718408591</v>
           </cell>
         </row>
         <row r="2352">
           <cell r="C2352">
-            <v>37742.473066108876</v>
+            <v>40007.021450075415</v>
           </cell>
         </row>
         <row r="2353">
           <cell r="C2353">
-            <v>181162.58576470663</v>
+            <v>192032.34091058906</v>
           </cell>
         </row>
         <row r="2354">
           <cell r="C2354">
-            <v>211355.88632920585</v>
+            <v>224037.23950895821</v>
           </cell>
         </row>
         <row r="2355">
           <cell r="C2355">
-            <v>30193.983511755665</v>
+            <v>32005.622522461013</v>
           </cell>
         </row>
         <row r="2356">
           <cell r="C2356">
-            <v>30193.983511755665</v>
+            <v>32005.622522461013</v>
           </cell>
         </row>
         <row r="2357">
           <cell r="C2357">
-            <v>30193.983511755665</v>
+            <v>32005.622522461013</v>
           </cell>
         </row>
         <row r="2358">
           <cell r="C2358">
-            <v>5283.9629235215107</v>
+            <v>5601.0006989328031</v>
           </cell>
         </row>
         <row r="2359">
           <cell r="C2359">
-            <v>10567.622314929027</v>
+            <v>11201.679653824769</v>
           </cell>
         </row>
         <row r="2360">
           <cell r="C2360">
-            <v>8303.1209784401635</v>
+            <v>8801.3082371465734</v>
           </cell>
         </row>
         <row r="2361">
           <cell r="C2361">
-            <v>12832.50306656039</v>
+            <v>13602.453250554016</v>
           </cell>
         </row>
         <row r="2362">
           <cell r="C2362">
-            <v>15851.610532793369</v>
+            <v>16802.707164760974</v>
           </cell>
         </row>
         <row r="2363">
           <cell r="C2363">
-            <v>19626.386491169473</v>
+            <v>20803.969680639642</v>
           </cell>
         </row>
         <row r="2364">
           <cell r="C2364">
-            <v>30193.983511755665</v>
+            <v>32005.622522461013</v>
           </cell>
         </row>
         <row r="2365">
           <cell r="C2365">
-            <v>2264.5266308316959</v>
+            <v>2400.3982286815976</v>
           </cell>
         </row>
         <row r="2366">
           <cell r="C2366">
-            <v>3773.7388903199394</v>
+            <v>4000.1632237391364</v>
           </cell>
         </row>
         <row r="2367">
           <cell r="C2367">
-            <v>7548.4895543532075</v>
+            <v>8001.3989276144011</v>
           </cell>
         </row>
         <row r="2368">
           <cell r="C2368">
-            <v>37742.473066108876</v>
+            <v>40007.021450075415</v>
           </cell>
         </row>
         <row r="2373">
           <cell r="C2373">
-            <v>3019.1074662329834</v>
+            <v>3200.2539142069631</v>
           </cell>
         </row>
         <row r="2374">
           <cell r="C2374">
-            <v>4529.3820881202246</v>
+            <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="2375">
           <cell r="C2375">
-            <v>4529.3820881202246</v>
+            <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="3340">
           <cell r="C3340">
-            <v>317665.53896846768</v>
+            <v>336725.4713065757</v>
           </cell>
         </row>
         <row r="3341">
           <cell r="C3341">
-            <v>323926.31621128361</v>
+            <v>343361.89518396073</v>
           </cell>
         </row>
         <row r="3409">
           <cell r="C3409">
             <v>12.804105827408124</v>
           </cell>
         </row>
         <row r="3410">
           <cell r="D3410">
             <v>15</v>
           </cell>
         </row>
         <row r="3411">
           <cell r="C3411">
             <v>10.43534624933762</v>
           </cell>
         </row>
         <row r="3412">
           <cell r="C3412">
             <v>13.042892585874613</v>
           </cell>
         </row>
         <row r="3413">
           <cell r="C3413">
             <v>19.007606447235624</v>
@@ -3229,51 +3230,51 @@
             <v>4.9699497715687997</v>
           </cell>
         </row>
         <row r="3477">
           <cell r="C3477">
             <v>6.6601455661573574</v>
           </cell>
         </row>
         <row r="3478">
           <cell r="C3478">
             <v>9.0406121623527191</v>
           </cell>
         </row>
         <row r="3479">
           <cell r="C3479">
             <v>11.424949435940217</v>
           </cell>
         </row>
         <row r="3480">
           <cell r="C3480">
             <v>17.092911363900189</v>
           </cell>
         </row>
         <row r="3644">
           <cell r="C3644">
-            <v>385200.09229579393</v>
+            <v>408312.09783354163</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -3578,51 +3579,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA602435-825A-4A41-A5E1-E7956AE6CF96}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B3" sqref="B3:G3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="15.75" thickBot="1"/>
     <row r="2" spans="2:11" ht="27.75">
       <c r="B2" s="58">
-        <v>46073</v>
+        <v>46156</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="4" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="2:11" ht="18.75">
       <c r="B3" s="96" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="97"/>
       <c r="D3" s="97"/>
@@ -4135,403 +4136,403 @@
       <c r="B22" s="91" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="92"/>
       <c r="D22" s="91" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="106"/>
       <c r="F22" s="91" t="s">
         <v>48</v>
       </c>
       <c r="G22" s="106"/>
       <c r="H22" s="92"/>
       <c r="I22" s="93" t="s">
         <v>71</v>
       </c>
       <c r="J22" s="94"/>
       <c r="K22" s="95"/>
     </row>
     <row r="23" spans="2:11">
       <c r="B23" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="59">
         <f>[1]Hoja1!$C2347</f>
-        <v>15097.00440304925</v>
+        <v>16002.824667232209</v>
       </c>
       <c r="D23" s="33" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="64">
         <f>[1]Hoja1!$C2360</f>
-        <v>8303.1209784401635</v>
+        <v>8801.3082371465734</v>
       </c>
       <c r="F23" s="42" t="s">
         <v>49</v>
       </c>
       <c r="G23" s="43" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="39" t="s">
         <v>51</v>
       </c>
       <c r="I23" s="49" t="s">
         <v>67</v>
       </c>
       <c r="J23" s="50" t="s">
         <v>69</v>
       </c>
       <c r="K23" s="73">
         <f>[1]Hoja1!$C$3340</f>
-        <v>317665.53896846768</v>
+        <v>336725.4713065757</v>
       </c>
     </row>
     <row r="24" spans="2:11" ht="15.75" thickBot="1">
       <c r="B24" s="27" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="59">
         <f>[1]Hoja1!$C2348</f>
-        <v>22645.493957402461</v>
+        <v>24004.223594846608</v>
       </c>
       <c r="D24" s="34" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="65">
         <f>[1]Hoja1!$C2361</f>
-        <v>12832.50306656039</v>
+        <v>13602.453250554016</v>
       </c>
       <c r="F24" s="27" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="37" t="s">
         <v>56</v>
       </c>
       <c r="H24" s="68">
         <f>[1]Hoja1!$C2365</f>
-        <v>2264.5266308316959</v>
+        <v>2400.3982286815976</v>
       </c>
       <c r="I24" s="51" t="s">
         <v>68</v>
       </c>
       <c r="J24" s="52" t="s">
         <v>70</v>
       </c>
       <c r="K24" s="74">
         <f>[1]Hoja1!$C$3341</f>
-        <v>323926.31621128361</v>
+        <v>343361.89518396073</v>
       </c>
     </row>
     <row r="25" spans="2:11">
       <c r="B25" s="28" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="59">
         <f>[1]Hoja1!$C2349</f>
-        <v>25664.626717978274</v>
+        <v>27204.504321056967</v>
       </c>
       <c r="D25" s="35" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="66">
         <f>[1]Hoja1!$C2362</f>
-        <v>15851.610532793369</v>
+        <v>16802.707164760974</v>
       </c>
       <c r="F25" s="28" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="69">
         <f>[1]Hoja1!$C2366</f>
-        <v>3773.7388903199394</v>
+        <v>4000.1632237391364</v>
       </c>
       <c r="K25" s="24"/>
     </row>
     <row r="26" spans="2:11">
       <c r="B26" s="27" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="59">
         <f>[1]Hoja1!$C2350</f>
-        <v>27173.838977466512</v>
+        <v>28804.269316114507</v>
       </c>
       <c r="D26" s="34" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="65">
         <f>[1]Hoja1!$C2363</f>
-        <v>19626.386491169473</v>
+        <v>20803.969680639642</v>
       </c>
       <c r="F26" s="40" t="s">
         <v>54</v>
       </c>
       <c r="G26" s="107" t="s">
         <v>58</v>
       </c>
       <c r="H26" s="104">
         <f>[1]Hoja1!$C2367</f>
-        <v>7548.4895543532075</v>
+        <v>8001.3989276144011</v>
       </c>
       <c r="K26" s="24"/>
     </row>
     <row r="27" spans="2:11" ht="15.75" thickBot="1">
       <c r="B27" s="28" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="59">
         <f>[1]Hoja1!$C2351</f>
-        <v>26507.105394725073</v>
+        <v>28097.531718408591</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="67">
         <f>[1]Hoja1!$C2364</f>
-        <v>30193.983511755665</v>
+        <v>32005.622522461013</v>
       </c>
       <c r="F27" s="41" t="s">
         <v>55</v>
       </c>
       <c r="G27" s="108"/>
       <c r="H27" s="105"/>
       <c r="K27" s="24"/>
     </row>
     <row r="28" spans="2:11" ht="15.75" thickBot="1">
       <c r="B28" s="27" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="63">
         <f>[1]Hoja1!$C2352</f>
-        <v>37742.473066108876</v>
+        <v>40007.021450075415</v>
       </c>
       <c r="D28" s="34" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="65">
         <f>[1]Hoja1!$C2368</f>
-        <v>37742.473066108876</v>
+        <v>40007.021450075415</v>
       </c>
       <c r="F28" s="32"/>
       <c r="G28" s="32"/>
       <c r="H28" s="30"/>
       <c r="K28" s="24"/>
     </row>
     <row r="29" spans="2:11" ht="15.75" thickBot="1">
       <c r="B29" s="28" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="63">
         <f>[1]Hoja1!$C2353</f>
-        <v>181162.58576470663</v>
+        <v>192032.34091058906</v>
       </c>
       <c r="D29" s="25"/>
       <c r="E29" s="24"/>
       <c r="H29" s="24"/>
       <c r="I29" s="93" t="s">
         <v>66</v>
       </c>
       <c r="J29" s="94"/>
       <c r="K29" s="95"/>
     </row>
     <row r="30" spans="2:11" ht="15.75" thickBot="1">
       <c r="B30" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="63">
         <f>[1]Hoja1!$C2354</f>
-        <v>211355.88632920585</v>
+        <v>224037.23950895821</v>
       </c>
       <c r="D30" s="25"/>
       <c r="E30" s="24"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="23"/>
       <c r="I30" s="54" t="s">
         <v>72</v>
       </c>
       <c r="J30" s="53" t="s">
         <v>75</v>
       </c>
       <c r="K30" s="75">
         <f>[1]Hoja1!$C$2338</f>
-        <v>286799.5244858152</v>
+        <v>304007.49595496419</v>
       </c>
     </row>
     <row r="31" spans="2:11" ht="15.75" thickBot="1">
       <c r="B31" s="28" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="63">
         <f>[1]Hoja1!$C2355</f>
-        <v>30193.983511755665</v>
+        <v>32005.622522461013</v>
       </c>
       <c r="D31" s="21"/>
       <c r="E31" s="23"/>
       <c r="F31" s="106" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="106"/>
       <c r="H31" s="92"/>
       <c r="I31" s="55" t="s">
         <v>73</v>
       </c>
       <c r="J31" s="38" t="s">
         <v>76</v>
       </c>
       <c r="K31" s="76">
         <f>[1]Hoja1!$C$2339</f>
-        <v>329996.5130016582</v>
+        <v>349796.30378175777</v>
       </c>
     </row>
     <row r="32" spans="2:11" ht="15.75" thickBot="1">
       <c r="B32" s="27" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="59">
         <f>[1]Hoja1!$C2356</f>
-        <v>30193.983511755665</v>
+        <v>32005.622522461013</v>
       </c>
       <c r="D32" s="86" t="s">
         <v>45</v>
       </c>
       <c r="E32" s="87"/>
       <c r="F32" s="44" t="s">
         <v>49</v>
       </c>
       <c r="G32" s="45" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="46" t="s">
         <v>51</v>
       </c>
       <c r="I32" s="56" t="s">
         <v>74</v>
       </c>
       <c r="J32" s="57" t="s">
         <v>77</v>
       </c>
       <c r="K32" s="75">
         <f>[1]Hoja1!$C$3644</f>
-        <v>385200.09229579393</v>
+        <v>408312.09783354163</v>
       </c>
     </row>
     <row r="33" spans="2:11" ht="15.75" thickBot="1">
       <c r="B33" s="31" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="59">
         <f>[1]Hoja1!$C2357</f>
-        <v>30193.983511755665</v>
+        <v>32005.622522461013</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>46</v>
       </c>
       <c r="E33" s="62">
         <f>[1]Hoja1!$C$2358</f>
-        <v>5283.9629235215107</v>
+        <v>5601.0006989328031</v>
       </c>
       <c r="F33" s="60" t="s">
         <v>60</v>
       </c>
       <c r="G33" s="38" t="s">
         <v>63</v>
       </c>
       <c r="H33" s="69">
         <f>[1]Hoja1!$C$2373</f>
-        <v>3019.1074662329834</v>
+        <v>3200.2539142069631</v>
       </c>
       <c r="I33" s="29"/>
       <c r="J33" s="32"/>
       <c r="K33" s="30"/>
     </row>
     <row r="34" spans="2:11" ht="15.75" thickBot="1">
       <c r="B34" s="29"/>
       <c r="C34" s="32"/>
       <c r="D34" s="70" t="s">
         <v>47</v>
       </c>
       <c r="E34" s="71">
         <f>[1]Hoja1!$C$2359</f>
-        <v>10567.622314929027</v>
+        <v>11201.679653824769</v>
       </c>
       <c r="F34" s="61" t="s">
         <v>61</v>
       </c>
       <c r="G34" s="37" t="s">
         <v>64</v>
       </c>
       <c r="H34" s="68">
         <f>[1]Hoja1!$C$2374</f>
-        <v>4529.3820881202246</v>
+        <v>4801.1450134074375</v>
       </c>
       <c r="I34" s="25"/>
       <c r="K34" s="24"/>
     </row>
     <row r="35" spans="2:11" ht="15.75" thickBot="1">
       <c r="B35" s="25"/>
       <c r="D35" s="29"/>
       <c r="E35" s="30"/>
       <c r="F35" s="47" t="s">
         <v>62</v>
       </c>
       <c r="G35" s="48" t="s">
         <v>65</v>
       </c>
       <c r="H35" s="72">
         <f>[1]Hoja1!$C$2375</f>
-        <v>4529.3820881202246</v>
+        <v>4801.1450134074375</v>
       </c>
       <c r="I35" s="25"/>
       <c r="K35" s="24"/>
     </row>
     <row r="36" spans="2:11">
       <c r="B36" s="25"/>
       <c r="D36" s="25"/>
       <c r="E36" s="24"/>
       <c r="F36" s="29"/>
       <c r="G36" s="32"/>
       <c r="H36" s="30"/>
       <c r="I36" s="25"/>
       <c r="K36" s="24"/>
     </row>
     <row r="37" spans="2:11" ht="15.75" thickBot="1">
       <c r="B37" s="21"/>
       <c r="C37" s="22"/>
       <c r="D37" s="21"/>
       <c r="E37" s="23"/>
       <c r="F37" s="21"/>
       <c r="G37" s="22"/>
       <c r="H37" s="23"/>
       <c r="I37" s="21"/>
       <c r="J37" s="22"/>
       <c r="K37" s="23"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="tVChI/Bn3/Up+srdNb1QJKg6/jxH9S04yC5/chBY94yg6FaMimR79NWoO3OE4SCx/jSoVXlaJKUVfpkURacweQ==" saltValue="RfboV9EBY7jARRChYFfs0g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="e8oqgPi0tbHNkVM8aFjPajiaJUrj+DX6KRAG2zxHtHNqY2USp7g+xnDX9wKVSUbRjTAyKQmWdnPjCknH+KQHeA==" saltValue="1FzqgUDihpK1RVopgPSlEw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="15">
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="B21:K21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="I22:K22"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H26:H27"/>
     <mergeCell ref="I29:K29"/>
     <mergeCell ref="F22:H22"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="F31:H31"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="B5:D5"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>