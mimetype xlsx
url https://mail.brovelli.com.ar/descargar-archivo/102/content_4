--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{63C9BBD1-126A-4A4F-8A84-749F367AFABC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="30" documentId="8_{0F99C5B3-51D0-4030-A898-7A235095B16A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{970DCD47-573F-4568-ABD1-E43EA668D939}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="viXI9FhyO6QN6BhsM1jBiqSGcnsEnphw362TSNL2pofYAYd1ikPgf5trlzp3m7sZdYJlm4ThGplHKDhW+xO+cQ==" workbookSaltValue="1Vv6r0gSC/i+y9NdPFPIJQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{AF98608E-8909-4941-8948-B857AA964189}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$K$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -813,73 +814,67 @@
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>16.11</t>
     </r>
   </si>
   <si>
     <t>SOCKET WELD</t>
   </si>
   <si>
-    <t>LISTA 25</t>
+    <t>Actualizado al</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_ "/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...4 lines deleted...]
-      <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Bahnschrift SemiBold"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bahnschrift SemiBold"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -905,57 +900,50 @@
       <name val="Calibri"/>
       <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="3"/>
       <charset val="134"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
@@ -1029,52 +1017,73 @@
       <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="3"/>
       <charset val="134"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Bauhaus 93"/>
+      <family val="5"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1085,52 +1094,58 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC0C0C0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="43">
+  <borders count="41">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
@@ -1190,74 +1205,50 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1605,452 +1596,460 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...2 lines deleted...]
-      </top>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="113">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-    <xf numFmtId="14" fontId="20" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="14" fontId="20" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="18" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="24" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="10" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFC0C0C0"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>117229</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>26570</xdr:rowOff>
+      <xdr:rowOff>26571</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>409575</xdr:colOff>
+      <xdr:colOff>341836</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>314325</xdr:rowOff>
+      <xdr:rowOff>247651</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Imagen 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C691FD3D-E87B-4730-999B-95209C385178}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="email">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="7203829" y="226595"/>
-          <a:ext cx="292346" cy="287755"/>
+          <a:off x="7203829" y="226596"/>
+          <a:ext cx="224607" cy="221080"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
@@ -2865,56 +2864,56 @@
             <v>8001.3989276144011</v>
           </cell>
         </row>
         <row r="2368">
           <cell r="C2368">
             <v>40007.021450075415</v>
           </cell>
         </row>
         <row r="2373">
           <cell r="C2373">
             <v>3200.2539142069631</v>
           </cell>
         </row>
         <row r="2374">
           <cell r="C2374">
             <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="2375">
           <cell r="C2375">
             <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="3340">
           <cell r="C3340">
-            <v>336725.4713065757</v>
+            <v>317983.20450743608</v>
           </cell>
         </row>
         <row r="3341">
           <cell r="C3341">
-            <v>343361.89518396073</v>
+            <v>324250.24252749491</v>
           </cell>
         </row>
         <row r="3409">
           <cell r="C3409">
             <v>12.804105827408124</v>
           </cell>
         </row>
         <row r="3410">
           <cell r="D3410">
             <v>15</v>
           </cell>
         </row>
         <row r="3411">
           <cell r="C3411">
             <v>10.43534624933762</v>
           </cell>
         </row>
         <row r="3412">
           <cell r="C3412">
             <v>13.042892585874613</v>
           </cell>
         </row>
         <row r="3413">
           <cell r="C3413">
             <v>19.007606447235624</v>
@@ -3237,50 +3236,54 @@
         </row>
         <row r="3478">
           <cell r="C3478">
             <v>9.0406121623527191</v>
           </cell>
         </row>
         <row r="3479">
           <cell r="C3479">
             <v>11.424949435940217</v>
           </cell>
         </row>
         <row r="3480">
           <cell r="C3480">
             <v>17.092911363900189</v>
           </cell>
         </row>
         <row r="3644">
           <cell r="C3644">
             <v>408312.09783354163</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3566,993 +3569,994 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA602435-825A-4A41-A5E1-E7956AE6CF96}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:G3"/>
+      <selection activeCell="D2" sqref="D2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="15.75" thickBot="1"/>
-    <row r="2" spans="2:11" ht="27.75">
-[...3 lines deleted...]
-      <c r="C2" s="1" t="s">
+    <row r="2" spans="2:11" ht="21">
+      <c r="B2" s="111" t="s">
+        <v>82</v>
+      </c>
+      <c r="C2" s="112">
+        <v>46204</v>
+      </c>
+      <c r="D2" s="110" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="2"/>
-[...3 lines deleted...]
-      <c r="H2" s="3" t="s">
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="I2" s="3" t="s">
+      <c r="I2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="J2" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J2" s="1"/>
+      <c r="K2" s="3"/>
     </row>
     <row r="3" spans="2:11" ht="18.75">
-      <c r="B3" s="96" t="s">
+      <c r="B3" s="97" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="97"/>
-[...7 lines deleted...]
-      <c r="K3" s="5"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="4"/>
     </row>
-    <row r="4" spans="2:11" ht="15.75">
-      <c r="B4" s="98" t="s">
+    <row r="4" spans="2:11" ht="16.5" thickBot="1">
+      <c r="B4" s="99" t="s">
         <v>80</v>
       </c>
-      <c r="C4" s="99"/>
-[...6 lines deleted...]
-      <c r="K4" s="6"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="100"/>
+      <c r="F4" s="100"/>
+      <c r="G4" s="100"/>
+      <c r="H4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="5"/>
     </row>
-    <row r="5" spans="2:11" ht="18" customHeight="1">
-      <c r="B5" s="109" t="s">
+    <row r="5" spans="2:11" ht="18" customHeight="1" thickBot="1">
+      <c r="B5" s="84" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="110"/>
-[...3 lines deleted...]
-      <c r="G5" s="100" t="s">
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
+      <c r="E5" s="85"/>
+      <c r="F5" s="86"/>
+      <c r="G5" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="101"/>
-[...1 lines deleted...]
-      <c r="J5" s="102" t="s">
+      <c r="H5" s="102"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="103"/>
+      <c r="K5" s="104"/>
     </row>
     <row r="6" spans="2:11">
-      <c r="B6" s="7" t="s">
+      <c r="B6" s="79" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="9" t="s">
+      <c r="E6" s="81" t="s">
         <v>9</v>
       </c>
-      <c r="F6" s="9" t="s">
+      <c r="F6" s="81" t="s">
         <v>10</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="G6" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="9" t="s">
+      <c r="H6" s="81" t="s">
         <v>12</v>
       </c>
-      <c r="I6" s="10" t="s">
+      <c r="I6" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="82" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="11" t="s">
+      <c r="K6" s="83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="2:11">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="8">
         <v>3000</v>
       </c>
-      <c r="D7" s="77">
+      <c r="D7" s="71">
         <f>[1]Hoja1!$C$3409</f>
         <v>12.804105827408124</v>
       </c>
-      <c r="E7" s="77">
+      <c r="E7" s="71">
         <f>[1]Hoja1!$D$3410</f>
         <v>15</v>
       </c>
-      <c r="F7" s="77">
+      <c r="F7" s="71">
         <f>[1]Hoja1!$C$3411</f>
         <v>10.43534624933762</v>
       </c>
-      <c r="G7" s="77">
+      <c r="G7" s="71">
         <f>[1]Hoja1!$C$3412</f>
         <v>13.042892585874613</v>
       </c>
-      <c r="H7" s="77">
+      <c r="H7" s="71">
         <f>[1]Hoja1!$C$3413</f>
         <v>19.007606447235624</v>
       </c>
-      <c r="I7" s="77">
+      <c r="I7" s="71">
         <f>[1]Hoja1!$C$3414</f>
         <v>28.325617156028436</v>
       </c>
-      <c r="J7" s="77">
+      <c r="J7" s="71">
         <f>[1]Hoja1!$C$3415</f>
         <v>40.199565169462375</v>
       </c>
-      <c r="K7" s="78">
+      <c r="K7" s="72">
         <f>[1]Hoja1!$C$3416</f>
         <v>56.620268892919356</v>
       </c>
     </row>
     <row r="8" spans="2:11">
-      <c r="B8" s="14" t="s">
+      <c r="B8" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="10">
         <v>3000</v>
       </c>
-      <c r="D8" s="79">
+      <c r="D8" s="73">
         <f>[1]Hoja1!$C3417</f>
         <v>15.167672840306281</v>
       </c>
-      <c r="E8" s="79">
+      <c r="E8" s="73">
         <f>[1]Hoja1!$C3418</f>
         <v>15.167672840306281</v>
       </c>
-      <c r="F8" s="79">
+      <c r="F8" s="73">
         <f>[1]Hoja1!$C$3419</f>
         <v>15.167672840306281</v>
       </c>
-      <c r="G8" s="79">
+      <c r="G8" s="73">
         <f>[1]Hoja1!$C$3420</f>
         <v>19.272648904904333</v>
       </c>
-      <c r="H8" s="79">
+      <c r="H8" s="73">
         <f>[1]Hoja1!$C$3421</f>
         <v>25.660453926367254</v>
       </c>
-      <c r="I8" s="79">
+      <c r="I8" s="73">
         <f>[1]Hoja1!$C$3422</f>
         <v>40.500425245126408</v>
       </c>
-      <c r="J8" s="79">
+      <c r="J8" s="73">
         <f>[1]Hoja1!$C$3423</f>
         <v>49.215385999315309</v>
       </c>
-      <c r="K8" s="80">
+      <c r="K8" s="74">
         <f>[1]Hoja1!$C$3424</f>
         <v>68.58460395163236</v>
       </c>
     </row>
     <row r="9" spans="2:11">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="8">
         <v>3000</v>
       </c>
-      <c r="D9" s="77">
+      <c r="D9" s="71">
         <f>[1]Hoja1!$C3425</f>
         <v>14.839971318759112</v>
       </c>
-      <c r="E9" s="77">
+      <c r="E9" s="71">
         <f>[1]Hoja1!$C3425</f>
         <v>14.839971318759112</v>
       </c>
-      <c r="F9" s="77">
+      <c r="F9" s="71">
         <f>[1]Hoja1!$C$3426</f>
         <v>14.839971318759112</v>
       </c>
-      <c r="G9" s="77">
+      <c r="G9" s="71">
         <f>[1]Hoja1!$C$3427</f>
         <v>12.094576624788676</v>
       </c>
-      <c r="H9" s="77">
+      <c r="H9" s="71">
         <f>[1]Hoja1!$C$3428</f>
         <v>16.152336757598615</v>
       </c>
-      <c r="I9" s="77">
+      <c r="I9" s="71">
         <f>[1]Hoja1!$C$3429</f>
         <v>24.451069086448715</v>
       </c>
-      <c r="J9" s="77">
+      <c r="J9" s="71">
         <f>[1]Hoja1!$C$3430</f>
         <v>36.437266744256277</v>
       </c>
-      <c r="K9" s="78">
+      <c r="K9" s="72">
         <f>[1]Hoja1!$C$3431</f>
         <v>50.197524873482834</v>
       </c>
     </row>
     <row r="10" spans="2:11">
-      <c r="B10" s="14" t="s">
+      <c r="B10" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="15">
+      <c r="C10" s="10">
         <v>3000</v>
       </c>
-      <c r="D10" s="79">
+      <c r="D10" s="73">
         <f>[1]Hoja1!$C3433</f>
         <v>17.866856870441165</v>
       </c>
-      <c r="E10" s="79">
+      <c r="E10" s="73">
         <f>[1]Hoja1!$C3434</f>
         <v>17.866856870441165</v>
       </c>
-      <c r="F10" s="79">
+      <c r="F10" s="73">
         <f>[1]Hoja1!$C$3435</f>
         <v>17.866856870441165</v>
       </c>
-      <c r="G10" s="79">
+      <c r="G10" s="73">
         <f>[1]Hoja1!$C$3436</f>
         <v>23.939625163460132</v>
       </c>
-      <c r="H10" s="79">
+      <c r="H10" s="73">
         <f>[1]Hoja1!$C$3437</f>
         <v>36.140570219324921</v>
       </c>
-      <c r="I10" s="79">
+      <c r="I10" s="73">
         <f>[1]Hoja1!$C$3438</f>
         <v>53.771545318217633</v>
       </c>
-      <c r="J10" s="79">
+      <c r="J10" s="73">
         <f>[1]Hoja1!$C$3439</f>
         <v>73.675850779147808</v>
       </c>
-      <c r="K10" s="80">
+      <c r="K10" s="74">
         <f>[1]Hoja1!$C$3440</f>
         <v>110.00164359760798</v>
       </c>
     </row>
     <row r="11" spans="2:11">
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="16" t="s">
+      <c r="C11" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="77">
+      <c r="D11" s="71">
         <f>[1]Hoja1!$C3441</f>
         <v>5.5188968248554309</v>
       </c>
-      <c r="E11" s="77">
+      <c r="E11" s="71">
         <f>[1]Hoja1!$C3442</f>
         <v>5.5188968248554309</v>
       </c>
-      <c r="F11" s="77">
+      <c r="F11" s="71">
         <f>[1]Hoja1!$C$3443</f>
         <v>4.768674547175058</v>
       </c>
-      <c r="G11" s="77">
+      <c r="G11" s="71">
         <f>[1]Hoja1!$C$3444</f>
         <v>5.9363288938182937</v>
       </c>
-      <c r="H11" s="77">
+      <c r="H11" s="71">
         <f>[1]Hoja1!$C$3445</f>
         <v>8.0935864270641584</v>
       </c>
-      <c r="I11" s="77">
+      <c r="I11" s="71">
         <f>[1]Hoja1!$C$3446</f>
         <v>11.886850271407946</v>
       </c>
-      <c r="J11" s="77">
+      <c r="J11" s="71">
         <f>[1]Hoja1!$C$3447</f>
         <v>12.85451961945482</v>
       </c>
-      <c r="K11" s="78">
+      <c r="K11" s="72">
         <f>[1]Hoja1!$C$3448</f>
         <v>18.060580711947058</v>
       </c>
     </row>
     <row r="12" spans="2:11">
-      <c r="B12" s="14" t="s">
+      <c r="B12" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="8" t="s">
+      <c r="C12" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="79">
+      <c r="D12" s="73">
         <f>[1]Hoja1!$C3449</f>
         <v>5.2098027656711539</v>
       </c>
-      <c r="E12" s="79">
+      <c r="E12" s="73">
         <f>[1]Hoja1!$C3450</f>
         <v>5.2098027656711539</v>
       </c>
-      <c r="F12" s="79">
+      <c r="F12" s="73">
         <f>[1]Hoja1!$C$3451</f>
         <v>4.5015978071141136</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="73">
         <f>[1]Hoja1!$C$3452</f>
         <v>5.7079589276792193</v>
       </c>
-      <c r="H12" s="79">
+      <c r="H12" s="73">
         <f>[1]Hoja1!$C$3453</f>
         <v>7.1607531755469545</v>
       </c>
-      <c r="I12" s="79">
+      <c r="I12" s="73">
         <f>[1]Hoja1!$C$3454</f>
         <v>9.5063836752126125</v>
       </c>
-      <c r="J12" s="79">
+      <c r="J12" s="73">
         <f>[1]Hoja1!$C$3455</f>
         <v>12.591313556786071</v>
       </c>
-      <c r="K12" s="80">
+      <c r="K12" s="74">
         <f>[1]Hoja1!$C$3456</f>
         <v>17.598679876479359</v>
       </c>
     </row>
     <row r="13" spans="2:11">
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="C13" s="16" t="s">
+      <c r="C13" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="77">
+      <c r="D13" s="71">
         <f>[1]Hoja1!$C3473</f>
         <v>4.9589438190868105</v>
       </c>
-      <c r="E13" s="77">
+      <c r="E13" s="71">
         <f>[1]Hoja1!$C3474</f>
         <v>4.9589438190868105</v>
       </c>
-      <c r="F13" s="77">
+      <c r="F13" s="71">
         <f>[1]Hoja1!$C$3475</f>
         <v>4.284839873151606</v>
       </c>
-      <c r="G13" s="77">
+      <c r="G13" s="71">
         <f>[1]Hoja1!$C$3476</f>
         <v>4.9699497715687997</v>
       </c>
-      <c r="H13" s="77">
+      <c r="H13" s="71">
         <f>[1]Hoja1!$C$3477</f>
         <v>6.6601455661573574</v>
       </c>
-      <c r="I13" s="77">
+      <c r="I13" s="71">
         <f>[1]Hoja1!$C$3478</f>
         <v>9.0406121623527191</v>
       </c>
-      <c r="J13" s="77">
+      <c r="J13" s="71">
         <f>[1]Hoja1!$C$3479</f>
         <v>11.424949435940217</v>
       </c>
-      <c r="K13" s="78">
+      <c r="K13" s="72">
         <f>[1]Hoja1!$C$3480</f>
         <v>17.092911363900189</v>
       </c>
     </row>
     <row r="14" spans="2:11">
-      <c r="B14" s="17" t="s">
+      <c r="B14" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="13">
         <v>3000</v>
       </c>
-      <c r="D14" s="79">
+      <c r="D14" s="73">
         <f>[1]Hoja1!$C3465</f>
         <v>28.063351441107379</v>
       </c>
-      <c r="E14" s="79">
+      <c r="E14" s="73">
         <f>[1]Hoja1!$C3466</f>
         <v>28.063351441107379</v>
       </c>
-      <c r="F14" s="79">
+      <c r="F14" s="73">
         <f>[1]Hoja1!$C$3467</f>
         <v>24.248503636257563</v>
       </c>
-      <c r="G14" s="79">
+      <c r="G14" s="73">
         <f>[1]Hoja1!$C$3468</f>
         <v>30.271806095858757</v>
       </c>
-      <c r="H14" s="79">
+      <c r="H14" s="73">
         <f>[1]Hoja1!$C$3469</f>
         <v>41.794892350569107</v>
       </c>
-      <c r="I14" s="79">
+      <c r="I14" s="73">
         <f>[1]Hoja1!$C$3470</f>
         <v>66.068481848634633</v>
       </c>
-      <c r="J14" s="79">
+      <c r="J14" s="73">
         <f>[1]Hoja1!$C$3471</f>
         <v>74.624563776778729</v>
       </c>
-      <c r="K14" s="80">
+      <c r="K14" s="74">
         <f>[1]Hoja1!$C$3472</f>
         <v>73.360948614130365</v>
       </c>
     </row>
     <row r="15" spans="2:11">
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="C15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="77">
+      <c r="D15" s="71">
         <f>[1]Hoja1!$C3457</f>
         <v>7.0285301284075867</v>
       </c>
-      <c r="E15" s="77">
+      <c r="E15" s="71">
         <f>[1]Hoja1!$C3458</f>
         <v>7.0285301284075867</v>
       </c>
-      <c r="F15" s="77">
+      <c r="F15" s="71">
         <f>[1]Hoja1!$C$3459</f>
         <v>7.0285301284075867</v>
       </c>
-      <c r="G15" s="77">
+      <c r="G15" s="71">
         <f>[1]Hoja1!$C$3460</f>
         <v>8.2738656132369837</v>
       </c>
-      <c r="H15" s="77">
+      <c r="H15" s="71">
         <f>[1]Hoja1!$C$3461</f>
         <v>11.243856355833691</v>
       </c>
-      <c r="I15" s="77">
+      <c r="I15" s="71">
         <f>[1]Hoja1!$C$3462</f>
         <v>16.516373858150939</v>
       </c>
-      <c r="J15" s="77">
+      <c r="J15" s="71">
         <f>[1]Hoja1!$C$3463</f>
         <v>20.945228831776792</v>
       </c>
-      <c r="K15" s="78">
+      <c r="K15" s="72">
         <f>[1]Hoja1!$C$3464</f>
         <v>26.728423475355019</v>
       </c>
     </row>
     <row r="16" spans="2:11">
-      <c r="B16" s="19"/>
-[...8 lines deleted...]
-      <c r="K16" s="20"/>
+      <c r="B16" s="14"/>
+      <c r="C16" s="77"/>
+      <c r="D16" s="78"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="78"/>
+      <c r="G16" s="78"/>
+      <c r="H16" s="78"/>
+      <c r="I16" s="78"/>
+      <c r="J16" s="78"/>
+      <c r="K16" s="15"/>
     </row>
     <row r="17" spans="2:11">
-      <c r="B17" s="19"/>
-[...8 lines deleted...]
-      <c r="K17" s="20"/>
+      <c r="B17" s="14"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="78"/>
+      <c r="I17" s="78"/>
+      <c r="J17" s="78"/>
+      <c r="K17" s="15"/>
     </row>
     <row r="18" spans="2:11">
-      <c r="B18" s="19"/>
-[...8 lines deleted...]
-      <c r="K18" s="20"/>
+      <c r="B18" s="14"/>
+      <c r="C18" s="77"/>
+      <c r="D18" s="78"/>
+      <c r="E18" s="78"/>
+      <c r="F18" s="78"/>
+      <c r="G18" s="78"/>
+      <c r="H18" s="78"/>
+      <c r="I18" s="78"/>
+      <c r="J18" s="78"/>
+      <c r="K18" s="15"/>
     </row>
     <row r="19" spans="2:11">
-      <c r="B19" s="19"/>
-[...8 lines deleted...]
-      <c r="K19" s="20"/>
+      <c r="B19" s="14"/>
+      <c r="C19" s="77"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="78"/>
+      <c r="G19" s="78"/>
+      <c r="H19" s="78"/>
+      <c r="I19" s="78"/>
+      <c r="J19" s="78"/>
+      <c r="K19" s="15"/>
     </row>
     <row r="20" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B20" s="21"/>
-[...8 lines deleted...]
-      <c r="K20" s="23"/>
+      <c r="B20" s="16"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="18"/>
     </row>
     <row r="21" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B21" s="88" t="s">
+      <c r="B21" s="89" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="89"/>
-[...7 lines deleted...]
-      <c r="K21" s="90"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="90"/>
+      <c r="E21" s="90"/>
+      <c r="F21" s="90"/>
+      <c r="G21" s="90"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="90"/>
+      <c r="K21" s="91"/>
     </row>
     <row r="22" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B22" s="91" t="s">
+      <c r="B22" s="92" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="92"/>
-      <c r="D22" s="91" t="s">
+      <c r="C22" s="93"/>
+      <c r="D22" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="E22" s="106"/>
-      <c r="F22" s="91" t="s">
+      <c r="E22" s="107"/>
+      <c r="F22" s="92" t="s">
         <v>48</v>
       </c>
-      <c r="G22" s="106"/>
-[...1 lines deleted...]
-      <c r="I22" s="93" t="s">
+      <c r="G22" s="107"/>
+      <c r="H22" s="93"/>
+      <c r="I22" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="J22" s="94"/>
-      <c r="K22" s="95"/>
+      <c r="J22" s="95"/>
+      <c r="K22" s="96"/>
     </row>
     <row r="23" spans="2:11">
-      <c r="B23" s="26" t="s">
+      <c r="B23" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C23" s="59">
+      <c r="C23" s="53">
         <f>[1]Hoja1!$C2347</f>
         <v>16002.824667232209</v>
       </c>
-      <c r="D23" s="33" t="s">
+      <c r="D23" s="28" t="s">
         <v>40</v>
       </c>
-      <c r="E23" s="64">
+      <c r="E23" s="58">
         <f>[1]Hoja1!$C2360</f>
         <v>8801.3082371465734</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="37" t="s">
         <v>49</v>
       </c>
-      <c r="G23" s="43" t="s">
+      <c r="G23" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="H23" s="39" t="s">
+      <c r="H23" s="34" t="s">
         <v>51</v>
       </c>
-      <c r="I23" s="49" t="s">
+      <c r="I23" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="J23" s="50" t="s">
+      <c r="J23" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="K23" s="73">
+      <c r="K23" s="67">
         <f>[1]Hoja1!$C$3340</f>
-        <v>336725.4713065757</v>
+        <v>317983.20450743608</v>
       </c>
     </row>
     <row r="24" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B24" s="27" t="s">
+      <c r="B24" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="C24" s="59">
+      <c r="C24" s="53">
         <f>[1]Hoja1!$C2348</f>
         <v>24004.223594846608</v>
       </c>
-      <c r="D24" s="34" t="s">
+      <c r="D24" s="29" t="s">
         <v>41</v>
       </c>
-      <c r="E24" s="65">
+      <c r="E24" s="59">
         <f>[1]Hoja1!$C2361</f>
         <v>13602.453250554016</v>
       </c>
-      <c r="F24" s="27" t="s">
+      <c r="F24" s="22" t="s">
         <v>52</v>
       </c>
-      <c r="G24" s="37" t="s">
+      <c r="G24" s="32" t="s">
         <v>56</v>
       </c>
-      <c r="H24" s="68">
+      <c r="H24" s="62">
         <f>[1]Hoja1!$C2365</f>
         <v>2400.3982286815976</v>
       </c>
-      <c r="I24" s="51" t="s">
+      <c r="I24" s="46" t="s">
         <v>68</v>
       </c>
-      <c r="J24" s="52" t="s">
+      <c r="J24" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="K24" s="74">
+      <c r="K24" s="68">
         <f>[1]Hoja1!$C$3341</f>
-        <v>343361.89518396073</v>
+        <v>324250.24252749491</v>
       </c>
     </row>
     <row r="25" spans="2:11">
-      <c r="B25" s="28" t="s">
+      <c r="B25" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="C25" s="59">
+      <c r="C25" s="53">
         <f>[1]Hoja1!$C2349</f>
         <v>27204.504321056967</v>
       </c>
-      <c r="D25" s="35" t="s">
+      <c r="D25" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="E25" s="66">
+      <c r="E25" s="60">
         <f>[1]Hoja1!$C2362</f>
         <v>16802.707164760974</v>
       </c>
-      <c r="F25" s="28" t="s">
+      <c r="F25" s="23" t="s">
         <v>53</v>
       </c>
-      <c r="G25" s="38" t="s">
+      <c r="G25" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="H25" s="69">
+      <c r="H25" s="63">
         <f>[1]Hoja1!$C2366</f>
         <v>4000.1632237391364</v>
       </c>
-      <c r="K25" s="24"/>
+      <c r="K25" s="19"/>
     </row>
     <row r="26" spans="2:11">
-      <c r="B26" s="27" t="s">
+      <c r="B26" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C26" s="59">
+      <c r="C26" s="53">
         <f>[1]Hoja1!$C2350</f>
         <v>28804.269316114507</v>
       </c>
-      <c r="D26" s="34" t="s">
+      <c r="D26" s="29" t="s">
         <v>43</v>
       </c>
-      <c r="E26" s="65">
+      <c r="E26" s="59">
         <f>[1]Hoja1!$C2363</f>
         <v>20803.969680639642</v>
       </c>
-      <c r="F26" s="40" t="s">
+      <c r="F26" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="G26" s="107" t="s">
+      <c r="G26" s="108" t="s">
         <v>58</v>
       </c>
-      <c r="H26" s="104">
+      <c r="H26" s="105">
         <f>[1]Hoja1!$C2367</f>
         <v>8001.3989276144011</v>
       </c>
-      <c r="K26" s="24"/>
+      <c r="K26" s="19"/>
     </row>
     <row r="27" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B27" s="28" t="s">
+      <c r="B27" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="C27" s="59">
+      <c r="C27" s="53">
         <f>[1]Hoja1!$C2351</f>
         <v>28097.531718408591</v>
       </c>
-      <c r="D27" s="36" t="s">
+      <c r="D27" s="31" t="s">
         <v>44</v>
       </c>
-      <c r="E27" s="67">
+      <c r="E27" s="61">
         <f>[1]Hoja1!$C2364</f>
         <v>32005.622522461013</v>
       </c>
-      <c r="F27" s="41" t="s">
+      <c r="F27" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="G27" s="108"/>
-[...1 lines deleted...]
-      <c r="K27" s="24"/>
+      <c r="G27" s="109"/>
+      <c r="H27" s="106"/>
+      <c r="K27" s="19"/>
     </row>
     <row r="28" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B28" s="27" t="s">
+      <c r="B28" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C28" s="63">
+      <c r="C28" s="57">
         <f>[1]Hoja1!$C2352</f>
         <v>40007.021450075415</v>
       </c>
-      <c r="D28" s="34" t="s">
+      <c r="D28" s="29" t="s">
         <v>79</v>
       </c>
-      <c r="E28" s="65">
+      <c r="E28" s="59">
         <f>[1]Hoja1!$C2368</f>
         <v>40007.021450075415</v>
       </c>
-      <c r="F28" s="32"/>
-[...2 lines deleted...]
-      <c r="K28" s="24"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="25"/>
+      <c r="K28" s="19"/>
     </row>
     <row r="29" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B29" s="28" t="s">
+      <c r="B29" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C29" s="63">
+      <c r="C29" s="57">
         <f>[1]Hoja1!$C2353</f>
         <v>192032.34091058906</v>
       </c>
-      <c r="D29" s="25"/>
-[...2 lines deleted...]
-      <c r="I29" s="93" t="s">
+      <c r="D29" s="20"/>
+      <c r="E29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="94" t="s">
         <v>66</v>
       </c>
-      <c r="J29" s="94"/>
-      <c r="K29" s="95"/>
+      <c r="J29" s="95"/>
+      <c r="K29" s="96"/>
     </row>
     <row r="30" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B30" s="27" t="s">
+      <c r="B30" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C30" s="63">
+      <c r="C30" s="57">
         <f>[1]Hoja1!$C2354</f>
         <v>224037.23950895821</v>
       </c>
-      <c r="D30" s="25"/>
-[...4 lines deleted...]
-      <c r="I30" s="54" t="s">
+      <c r="D30" s="20"/>
+      <c r="E30" s="19"/>
+      <c r="F30" s="17"/>
+      <c r="G30" s="17"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="J30" s="53" t="s">
+      <c r="J30" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="K30" s="75">
+      <c r="K30" s="69">
         <f>[1]Hoja1!$C$2338</f>
         <v>304007.49595496419</v>
       </c>
     </row>
     <row r="31" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B31" s="28" t="s">
+      <c r="B31" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C31" s="63">
+      <c r="C31" s="57">
         <f>[1]Hoja1!$C2355</f>
         <v>32005.622522461013</v>
       </c>
-      <c r="D31" s="21"/>
-[...1 lines deleted...]
-      <c r="F31" s="106" t="s">
+      <c r="D31" s="16"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="107" t="s">
         <v>59</v>
       </c>
-      <c r="G31" s="106"/>
-[...1 lines deleted...]
-      <c r="I31" s="55" t="s">
+      <c r="G31" s="107"/>
+      <c r="H31" s="93"/>
+      <c r="I31" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="J31" s="38" t="s">
+      <c r="J31" s="33" t="s">
         <v>76</v>
       </c>
-      <c r="K31" s="76">
+      <c r="K31" s="70">
         <f>[1]Hoja1!$C$2339</f>
         <v>349796.30378175777</v>
       </c>
     </row>
     <row r="32" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B32" s="27" t="s">
+      <c r="B32" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="C32" s="59">
+      <c r="C32" s="53">
         <f>[1]Hoja1!$C2356</f>
         <v>32005.622522461013</v>
       </c>
-      <c r="D32" s="86" t="s">
+      <c r="D32" s="87" t="s">
         <v>45</v>
       </c>
-      <c r="E32" s="87"/>
-      <c r="F32" s="44" t="s">
+      <c r="E32" s="88"/>
+      <c r="F32" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="G32" s="45" t="s">
+      <c r="G32" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="H32" s="46" t="s">
+      <c r="H32" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="I32" s="56" t="s">
+      <c r="I32" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="J32" s="57" t="s">
+      <c r="J32" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="K32" s="75">
+      <c r="K32" s="69">
         <f>[1]Hoja1!$C$3644</f>
         <v>408312.09783354163</v>
       </c>
     </row>
     <row r="33" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B33" s="31" t="s">
+      <c r="B33" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="C33" s="59">
+      <c r="C33" s="53">
         <f>[1]Hoja1!$C2357</f>
         <v>32005.622522461013</v>
       </c>
-      <c r="D33" s="36" t="s">
+      <c r="D33" s="31" t="s">
         <v>46</v>
       </c>
-      <c r="E33" s="62">
+      <c r="E33" s="56">
         <f>[1]Hoja1!$C$2358</f>
         <v>5601.0006989328031</v>
       </c>
-      <c r="F33" s="60" t="s">
+      <c r="F33" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="G33" s="38" t="s">
+      <c r="G33" s="33" t="s">
         <v>63</v>
       </c>
-      <c r="H33" s="69">
+      <c r="H33" s="63">
         <f>[1]Hoja1!$C$2373</f>
         <v>3200.2539142069631</v>
       </c>
-      <c r="I33" s="29"/>
-[...1 lines deleted...]
-      <c r="K33" s="30"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="25"/>
     </row>
     <row r="34" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B34" s="29"/>
-[...1 lines deleted...]
-      <c r="D34" s="70" t="s">
+      <c r="B34" s="24"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="E34" s="71">
+      <c r="E34" s="65">
         <f>[1]Hoja1!$C$2359</f>
         <v>11201.679653824769</v>
       </c>
-      <c r="F34" s="61" t="s">
+      <c r="F34" s="55" t="s">
         <v>61</v>
       </c>
-      <c r="G34" s="37" t="s">
+      <c r="G34" s="32" t="s">
         <v>64</v>
       </c>
-      <c r="H34" s="68">
+      <c r="H34" s="62">
         <f>[1]Hoja1!$C$2374</f>
         <v>4801.1450134074375</v>
       </c>
-      <c r="I34" s="25"/>
-      <c r="K34" s="24"/>
+      <c r="I34" s="20"/>
+      <c r="K34" s="19"/>
     </row>
     <row r="35" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B35" s="25"/>
-[...2 lines deleted...]
-      <c r="F35" s="47" t="s">
+      <c r="B35" s="20"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="42" t="s">
         <v>62</v>
       </c>
-      <c r="G35" s="48" t="s">
+      <c r="G35" s="43" t="s">
         <v>65</v>
       </c>
-      <c r="H35" s="72">
+      <c r="H35" s="66">
         <f>[1]Hoja1!$C$2375</f>
         <v>4801.1450134074375</v>
       </c>
-      <c r="I35" s="25"/>
-      <c r="K35" s="24"/>
+      <c r="I35" s="20"/>
+      <c r="K35" s="19"/>
     </row>
     <row r="36" spans="2:11">
-      <c r="B36" s="25"/>
-[...6 lines deleted...]
-      <c r="K36" s="24"/>
+      <c r="B36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="19"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="27"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="20"/>
+      <c r="K36" s="19"/>
     </row>
     <row r="37" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B37" s="21"/>
-[...8 lines deleted...]
-      <c r="K37" s="23"/>
+      <c r="B37" s="16"/>
+      <c r="C37" s="17"/>
+      <c r="D37" s="16"/>
+      <c r="E37" s="18"/>
+      <c r="F37" s="16"/>
+      <c r="G37" s="17"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="16"/>
+      <c r="J37" s="17"/>
+      <c r="K37" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="e8oqgPi0tbHNkVM8aFjPajiaJUrj+DX6KRAG2zxHtHNqY2USp7g+xnDX9wKVSUbRjTAyKQmWdnPjCknH+KQHeA==" saltValue="1FzqgUDihpK1RVopgPSlEw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...4 lines deleted...]
-    <mergeCell ref="I22:K22"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="svCI1POM4NvUfRpAvjTl9oLx28iAbNlTlp8BYrSp0vug23SvC8Z+X8YIXCbUxUhSGPXGB/NZXP0P1aGqm4GlkA==" saltValue="nnBezUGIXRQm2Jz2l84Cpw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="16">
+    <mergeCell ref="D2:G2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="H26:H27"/>
-    <mergeCell ref="I29:K29"/>
     <mergeCell ref="F22:H22"/>
     <mergeCell ref="G26:G27"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="B21:K21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="I22:K22"/>
+    <mergeCell ref="I29:K29"/>
     <mergeCell ref="F31:H31"/>
-    <mergeCell ref="D22:E22"/>
-    <mergeCell ref="B5:D5"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="99" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>