--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{0F99C5B3-51D0-4030-A898-7A235095B16A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{970DCD47-573F-4568-ABD1-E43EA668D939}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4FFBDC48-63DC-4F17-8013-AB725758C564}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="viXI9FhyO6QN6BhsM1jBiqSGcnsEnphw362TSNL2pofYAYd1ikPgf5trlzp3m7sZdYJlm4ThGplHKDhW+xO+cQ==" workbookSaltValue="1Vv6r0gSC/i+y9NdPFPIJQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{AF98608E-8909-4941-8948-B857AA964189}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$B$2:$K$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -814,51 +813,51 @@
       <rPr>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="134"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="3"/>
         <charset val="134"/>
       </rPr>
       <t>16.11</t>
     </r>
   </si>
   <si>
     <t>SOCKET WELD</t>
   </si>
   <si>
-    <t>Actualizado al</t>
+    <t>LISTA  28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_ "/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1033,51 +1032,50 @@
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1844,161 +1842,161 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="29" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="29" fillId="10" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="14" fontId="29" fillId="10" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC0C0C0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>117229</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>26571</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>341836</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>247651</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Imagen 9">
           <a:extLst>
@@ -2869,51 +2867,51 @@
             <v>40007.021450075415</v>
           </cell>
         </row>
         <row r="2373">
           <cell r="C2373">
             <v>3200.2539142069631</v>
           </cell>
         </row>
         <row r="2374">
           <cell r="C2374">
             <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="2375">
           <cell r="C2375">
             <v>4801.1450134074375</v>
           </cell>
         </row>
         <row r="3340">
           <cell r="C3340">
             <v>317983.20450743608</v>
           </cell>
         </row>
         <row r="3341">
           <cell r="C3341">
-            <v>324250.24252749491</v>
+            <v>356675.26678024436</v>
           </cell>
         </row>
         <row r="3409">
           <cell r="C3409">
             <v>12.804105827408124</v>
           </cell>
         </row>
         <row r="3410">
           <cell r="D3410">
             <v>15</v>
           </cell>
         </row>
         <row r="3411">
           <cell r="C3411">
             <v>10.43534624933762</v>
           </cell>
         </row>
         <row r="3412">
           <cell r="C3412">
             <v>13.042892585874613</v>
           </cell>
         </row>
         <row r="3413">
           <cell r="C3413">
             <v>19.007606447235624</v>
@@ -3236,54 +3234,50 @@
         </row>
         <row r="3478">
           <cell r="C3478">
             <v>9.0406121623527191</v>
           </cell>
         </row>
         <row r="3479">
           <cell r="C3479">
             <v>11.424949435940217</v>
           </cell>
         </row>
         <row r="3480">
           <cell r="C3480">
             <v>17.092911363900189</v>
           </cell>
         </row>
         <row r="3644">
           <cell r="C3644">
             <v>408312.09783354163</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3581,115 +3575,115 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA602435-825A-4A41-A5E1-E7956AE6CF96}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="D2" sqref="D2:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="8.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="15.75" thickBot="1"/>
     <row r="2" spans="2:11" ht="21">
-      <c r="B2" s="111" t="s">
+      <c r="B2" s="84" t="s">
         <v>82</v>
       </c>
-      <c r="C2" s="112">
-[...2 lines deleted...]
-      <c r="D2" s="110" t="s">
+      <c r="C2" s="85">
+        <v>46237</v>
+      </c>
+      <c r="D2" s="91" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="110"/>
-[...1 lines deleted...]
-      <c r="G2" s="110"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
       <c r="H2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="1"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="2:11" ht="18.75">
-      <c r="B3" s="97" t="s">
+      <c r="B3" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="98"/>
-[...3 lines deleted...]
-      <c r="G3" s="98"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
       <c r="H3" s="75"/>
       <c r="I3" s="76"/>
       <c r="J3" s="75"/>
       <c r="K3" s="4"/>
     </row>
     <row r="4" spans="2:11" ht="16.5" thickBot="1">
-      <c r="B4" s="99" t="s">
+      <c r="B4" s="94" t="s">
         <v>80</v>
       </c>
-      <c r="C4" s="100"/>
-[...3 lines deleted...]
-      <c r="G4" s="100"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
       <c r="H4" s="75"/>
       <c r="J4" s="75"/>
       <c r="K4" s="5"/>
     </row>
     <row r="5" spans="2:11" ht="18" customHeight="1" thickBot="1">
-      <c r="B5" s="84" t="s">
+      <c r="B5" s="88" t="s">
         <v>81</v>
       </c>
-      <c r="C5" s="85"/>
-[...3 lines deleted...]
-      <c r="G5" s="101" t="s">
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="102"/>
-[...1 lines deleted...]
-      <c r="J5" s="103" t="s">
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="104"/>
+      <c r="K5" s="87"/>
     </row>
     <row r="6" spans="2:11">
       <c r="B6" s="79" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="80" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="81" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="81" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="81" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="81" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="81" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="82" t="s">
         <v>13</v>
@@ -4100,82 +4094,82 @@
     <row r="19" spans="2:11">
       <c r="B19" s="14"/>
       <c r="C19" s="77"/>
       <c r="D19" s="78"/>
       <c r="E19" s="78"/>
       <c r="F19" s="78"/>
       <c r="G19" s="78"/>
       <c r="H19" s="78"/>
       <c r="I19" s="78"/>
       <c r="J19" s="78"/>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="2:11" ht="15.75" thickBot="1">
       <c r="B20" s="16"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="18"/>
     </row>
     <row r="21" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B21" s="89" t="s">
+      <c r="B21" s="100" t="s">
         <v>78</v>
       </c>
-      <c r="C21" s="90"/>
-[...7 lines deleted...]
-      <c r="K21" s="91"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="102"/>
     </row>
     <row r="22" spans="2:11" ht="15.75" thickBot="1">
-      <c r="B22" s="92" t="s">
+      <c r="B22" s="103" t="s">
         <v>27</v>
       </c>
-      <c r="C22" s="93"/>
-      <c r="D22" s="92" t="s">
+      <c r="C22" s="104"/>
+      <c r="D22" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="E22" s="107"/>
-      <c r="F22" s="92" t="s">
+      <c r="E22" s="108"/>
+      <c r="F22" s="103" t="s">
         <v>48</v>
       </c>
-      <c r="G22" s="107"/>
-[...1 lines deleted...]
-      <c r="I22" s="94" t="s">
+      <c r="G22" s="108"/>
+      <c r="H22" s="104"/>
+      <c r="I22" s="105" t="s">
         <v>71</v>
       </c>
-      <c r="J22" s="95"/>
-      <c r="K22" s="96"/>
+      <c r="J22" s="106"/>
+      <c r="K22" s="107"/>
     </row>
     <row r="23" spans="2:11">
       <c r="B23" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="53">
         <f>[1]Hoja1!$C2347</f>
         <v>16002.824667232209</v>
       </c>
       <c r="D23" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E23" s="58">
         <f>[1]Hoja1!$C2360</f>
         <v>8801.3082371465734</v>
       </c>
       <c r="F23" s="37" t="s">
         <v>49</v>
       </c>
       <c r="G23" s="38" t="s">
         <v>50</v>
       </c>
       <c r="H23" s="34" t="s">
         <v>51</v>
       </c>
@@ -4201,228 +4195,228 @@
       <c r="D24" s="29" t="s">
         <v>41</v>
       </c>
       <c r="E24" s="59">
         <f>[1]Hoja1!$C2361</f>
         <v>13602.453250554016</v>
       </c>
       <c r="F24" s="22" t="s">
         <v>52</v>
       </c>
       <c r="G24" s="32" t="s">
         <v>56</v>
       </c>
       <c r="H24" s="62">
         <f>[1]Hoja1!$C2365</f>
         <v>2400.3982286815976</v>
       </c>
       <c r="I24" s="46" t="s">
         <v>68</v>
       </c>
       <c r="J24" s="47" t="s">
         <v>70</v>
       </c>
       <c r="K24" s="68">
         <f>[1]Hoja1!$C$3341</f>
-        <v>324250.24252749491</v>
+        <v>356675.26678024436</v>
       </c>
     </row>
     <row r="25" spans="2:11">
       <c r="B25" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="53">
         <f>[1]Hoja1!$C2349</f>
         <v>27204.504321056967</v>
       </c>
       <c r="D25" s="30" t="s">
         <v>42</v>
       </c>
       <c r="E25" s="60">
         <f>[1]Hoja1!$C2362</f>
         <v>16802.707164760974</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>53</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>57</v>
       </c>
       <c r="H25" s="63">
         <f>[1]Hoja1!$C2366</f>
         <v>4000.1632237391364</v>
       </c>
       <c r="K25" s="19"/>
     </row>
     <row r="26" spans="2:11">
       <c r="B26" s="22" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="53">
         <f>[1]Hoja1!$C2350</f>
         <v>28804.269316114507</v>
       </c>
       <c r="D26" s="29" t="s">
         <v>43</v>
       </c>
       <c r="E26" s="59">
         <f>[1]Hoja1!$C2363</f>
         <v>20803.969680639642</v>
       </c>
       <c r="F26" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="G26" s="108" t="s">
+      <c r="G26" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="H26" s="105">
+      <c r="H26" s="109">
         <f>[1]Hoja1!$C2367</f>
         <v>8001.3989276144011</v>
       </c>
       <c r="K26" s="19"/>
     </row>
     <row r="27" spans="2:11" ht="15.75" thickBot="1">
       <c r="B27" s="23" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="53">
         <f>[1]Hoja1!$C2351</f>
         <v>28097.531718408591</v>
       </c>
       <c r="D27" s="31" t="s">
         <v>44</v>
       </c>
       <c r="E27" s="61">
         <f>[1]Hoja1!$C2364</f>
         <v>32005.622522461013</v>
       </c>
       <c r="F27" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="G27" s="109"/>
-      <c r="H27" s="106"/>
+      <c r="G27" s="112"/>
+      <c r="H27" s="110"/>
       <c r="K27" s="19"/>
     </row>
     <row r="28" spans="2:11" ht="15.75" thickBot="1">
       <c r="B28" s="22" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="57">
         <f>[1]Hoja1!$C2352</f>
         <v>40007.021450075415</v>
       </c>
       <c r="D28" s="29" t="s">
         <v>79</v>
       </c>
       <c r="E28" s="59">
         <f>[1]Hoja1!$C2368</f>
         <v>40007.021450075415</v>
       </c>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="25"/>
       <c r="K28" s="19"/>
     </row>
     <row r="29" spans="2:11" ht="15.75" thickBot="1">
       <c r="B29" s="23" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="57">
         <f>[1]Hoja1!$C2353</f>
         <v>192032.34091058906</v>
       </c>
       <c r="D29" s="20"/>
       <c r="E29" s="19"/>
       <c r="H29" s="19"/>
-      <c r="I29" s="94" t="s">
+      <c r="I29" s="105" t="s">
         <v>66</v>
       </c>
-      <c r="J29" s="95"/>
-      <c r="K29" s="96"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="107"/>
     </row>
     <row r="30" spans="2:11" ht="15.75" thickBot="1">
       <c r="B30" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="57">
         <f>[1]Hoja1!$C2354</f>
         <v>224037.23950895821</v>
       </c>
       <c r="D30" s="20"/>
       <c r="E30" s="19"/>
       <c r="F30" s="17"/>
       <c r="G30" s="17"/>
       <c r="H30" s="18"/>
       <c r="I30" s="49" t="s">
         <v>72</v>
       </c>
       <c r="J30" s="48" t="s">
         <v>75</v>
       </c>
       <c r="K30" s="69">
         <f>[1]Hoja1!$C$2338</f>
         <v>304007.49595496419</v>
       </c>
     </row>
     <row r="31" spans="2:11" ht="15.75" thickBot="1">
       <c r="B31" s="23" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="57">
         <f>[1]Hoja1!$C2355</f>
         <v>32005.622522461013</v>
       </c>
       <c r="D31" s="16"/>
       <c r="E31" s="18"/>
-      <c r="F31" s="107" t="s">
+      <c r="F31" s="108" t="s">
         <v>59</v>
       </c>
-      <c r="G31" s="107"/>
-      <c r="H31" s="93"/>
+      <c r="G31" s="108"/>
+      <c r="H31" s="104"/>
       <c r="I31" s="50" t="s">
         <v>73</v>
       </c>
       <c r="J31" s="33" t="s">
         <v>76</v>
       </c>
       <c r="K31" s="70">
         <f>[1]Hoja1!$C$2339</f>
         <v>349796.30378175777</v>
       </c>
     </row>
     <row r="32" spans="2:11" ht="15.75" thickBot="1">
       <c r="B32" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="53">
         <f>[1]Hoja1!$C2356</f>
         <v>32005.622522461013</v>
       </c>
-      <c r="D32" s="87" t="s">
+      <c r="D32" s="98" t="s">
         <v>45</v>
       </c>
-      <c r="E32" s="88"/>
+      <c r="E32" s="99"/>
       <c r="F32" s="39" t="s">
         <v>49</v>
       </c>
       <c r="G32" s="40" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="41" t="s">
         <v>51</v>
       </c>
       <c r="I32" s="51" t="s">
         <v>74</v>
       </c>
       <c r="J32" s="52" t="s">
         <v>77</v>
       </c>
       <c r="K32" s="69">
         <f>[1]Hoja1!$C$3644</f>
         <v>408312.09783354163</v>
       </c>
     </row>
     <row r="33" spans="2:11" ht="15.75" thickBot="1">
       <c r="B33" s="26" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="53">
@@ -4491,68 +4485,68 @@
       <c r="K35" s="19"/>
     </row>
     <row r="36" spans="2:11">
       <c r="B36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="19"/>
       <c r="F36" s="24"/>
       <c r="G36" s="27"/>
       <c r="H36" s="25"/>
       <c r="I36" s="20"/>
       <c r="K36" s="19"/>
     </row>
     <row r="37" spans="2:11" ht="15.75" thickBot="1">
       <c r="B37" s="16"/>
       <c r="C37" s="17"/>
       <c r="D37" s="16"/>
       <c r="E37" s="18"/>
       <c r="F37" s="16"/>
       <c r="G37" s="17"/>
       <c r="H37" s="18"/>
       <c r="I37" s="16"/>
       <c r="J37" s="17"/>
       <c r="K37" s="18"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="svCI1POM4NvUfRpAvjTl9oLx28iAbNlTlp8BYrSp0vug23SvC8Z+X8YIXCbUxUhSGPXGB/NZXP0P1aGqm4GlkA==" saltValue="nnBezUGIXRQm2Jz2l84Cpw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="cMuj3T1ZQT3/NzcA1B8cBq+0hg3tIultV/4R8tdE67o2tzlhyChiSNPUCZMuAGD2uYgli47Z0e9Y0ex/15jFHw==" saltValue="3MxkuGASZ5Z9J1O0FzT4Cw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="16">
-    <mergeCell ref="D2:G2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B5:F5"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="B21:K21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="I22:K22"/>
     <mergeCell ref="I29:K29"/>
     <mergeCell ref="F31:H31"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="D2:G2"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="G5:I5"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>