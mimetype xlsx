--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{D157ADD5-15FA-4AF7-837D-50EC95DE1BB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B3BAC933-F126-480E-AAE7-0B9F42528984}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8C0657CE-8691-4BF0-B39F-BC59F66BC493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -776,51 +776,51 @@
   <si>
     <t>N532038000</t>
   </si>
   <si>
     <t>N532051000</t>
   </si>
   <si>
     <t>N532064000</t>
   </si>
   <si>
     <t>N532076000</t>
   </si>
   <si>
     <t>N532102000</t>
   </si>
   <si>
     <t>BISEL 45° PARA SOLDAR A TOPE</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
   </si>
   <si>
-    <t xml:space="preserve">       LISTA 20</t>
+    <t xml:space="preserve">       LISTA 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1618,148 +1618,148 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD0D0D0"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FFFFE43F"/>
       <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -2628,822 +2628,823 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7886700" y="6067425"/>
           <a:ext cx="914528" cy="905001"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1511">
           <cell r="C1511">
-            <v>1496.3021405437496</v>
+            <v>1539.9649399124999</v>
           </cell>
         </row>
         <row r="1512">
           <cell r="C1512">
-            <v>1806.7746384374998</v>
+            <v>1854.2644975781247</v>
           </cell>
         </row>
         <row r="1513">
           <cell r="C1513">
-            <v>2784.9630039999997</v>
+            <v>2896.0832234125005</v>
           </cell>
         </row>
         <row r="1514">
           <cell r="C1514">
-            <v>4471.4250046874995</v>
+            <v>4660.561120312499</v>
           </cell>
         </row>
         <row r="1515">
           <cell r="C1515">
-            <v>5561.6557962249981</v>
+            <v>5802.0649642999988</v>
           </cell>
         </row>
         <row r="1516">
           <cell r="C1516">
-            <v>7071.2161753624978</v>
+            <v>7416.8934557874982</v>
           </cell>
         </row>
         <row r="1517">
           <cell r="C1517">
-            <v>13615.468411924998</v>
+            <v>14033.476792998998</v>
           </cell>
         </row>
         <row r="1518">
           <cell r="C1518">
-            <v>15652.912445812499</v>
+            <v>16177.81957692375</v>
           </cell>
         </row>
         <row r="1519">
           <cell r="C1519">
-            <v>21204.791076874993</v>
+            <v>22035.750280449996</v>
           </cell>
         </row>
         <row r="1520">
           <cell r="C1520">
-            <v>85761.240707999998</v>
+            <v>84582.475068</v>
           </cell>
         </row>
         <row r="1521">
           <cell r="C1521">
-            <v>112782.82392000001</v>
+            <v>111230.87039999999</v>
           </cell>
         </row>
         <row r="1522">
           <cell r="C1522">
-            <v>9774.9453794900965</v>
+            <v>10149.843592424364</v>
           </cell>
         </row>
         <row r="1523">
           <cell r="C1523">
-            <v>13671.477718084127</v>
+            <v>14170.999485461172</v>
           </cell>
         </row>
         <row r="1524">
           <cell r="C1524">
-            <v>19631.012787860545</v>
+            <v>20500.993617122793</v>
           </cell>
         </row>
         <row r="1525">
           <cell r="C1525">
-            <v>25493.060079024104</v>
+            <v>26656.701802871306</v>
           </cell>
         </row>
         <row r="1526">
           <cell r="C1526">
-            <v>22909.735491491258</v>
+            <v>23936.629520352246</v>
           </cell>
         </row>
         <row r="1527">
           <cell r="C1527">
-            <v>52792.743607110708</v>
+            <v>55378.863244410306</v>
           </cell>
         </row>
         <row r="1528">
           <cell r="C1528">
-            <v>94049.875104410574</v>
+            <v>97704.794427787623</v>
           </cell>
         </row>
         <row r="1529">
           <cell r="C1529">
-            <v>122520.59720932547</v>
+            <v>127533.16021676551</v>
           </cell>
         </row>
         <row r="1530">
           <cell r="C1530">
-            <v>195044.28959257243</v>
+            <v>203581.93491295155</v>
           </cell>
         </row>
         <row r="1531">
           <cell r="C1531">
-            <v>7046.8143038718745</v>
+            <v>7301.8400907562509</v>
           </cell>
         </row>
         <row r="1532">
           <cell r="C1532">
-            <v>7353.850090949998</v>
+            <v>7599.1317472124992</v>
           </cell>
         </row>
         <row r="1533">
           <cell r="C1533">
-            <v>10932.608123999998</v>
+            <v>11418.677241412499</v>
           </cell>
         </row>
         <row r="1534">
           <cell r="C1534">
-            <v>13364.202515468751</v>
+            <v>13984.872947031252</v>
           </cell>
         </row>
         <row r="1535">
           <cell r="C1535">
-            <v>9872.6546179218712</v>
+            <v>10322.033183062498</v>
           </cell>
         </row>
         <row r="1536">
           <cell r="C1536">
-            <v>27001.151856132805</v>
+            <v>28392.51878036093</v>
           </cell>
         </row>
         <row r="1537">
           <cell r="C1537">
-            <v>46641.785049687489</v>
+            <v>48358.263304162501</v>
           </cell>
         </row>
         <row r="1538">
           <cell r="C1538">
-            <v>53996.468524218755</v>
+            <v>56155.521570515622</v>
           </cell>
         </row>
         <row r="1539">
           <cell r="C1539">
-            <v>80736.80296874998</v>
+            <v>84350.694212499991</v>
           </cell>
         </row>
         <row r="1540">
           <cell r="C1540">
-            <v>264108.96283199999</v>
+            <v>259393.900272</v>
           </cell>
         </row>
         <row r="1541">
           <cell r="C1541">
-            <v>320687.54639999999</v>
+            <v>315514.36799999996</v>
           </cell>
         </row>
         <row r="1542">
           <cell r="C1542">
-            <v>10946.295220555721</v>
+            <v>11417.981081793114</v>
           </cell>
         </row>
         <row r="1543">
           <cell r="C1543">
-            <v>14006.354779661626</v>
+            <v>14546.936395194298</v>
           </cell>
         </row>
         <row r="1544">
           <cell r="C1544">
-            <v>19576.346378660543</v>
+            <v>20483.643031711545</v>
           </cell>
         </row>
         <row r="1545">
           <cell r="C1545">
-            <v>25686.517630364728</v>
+            <v>26901.538858280677</v>
           </cell>
         </row>
         <row r="1546">
           <cell r="C1546">
-            <v>33320.902919942833</v>
+            <v>34885.741788650994</v>
           </cell>
         </row>
         <row r="1547">
           <cell r="C1547">
-            <v>48548.395005669307</v>
+            <v>50932.678965024847</v>
           </cell>
         </row>
         <row r="1548">
           <cell r="C1548">
-            <v>83341.059746530431</v>
+            <v>86656.764548685678</v>
           </cell>
         </row>
         <row r="1549">
           <cell r="C1549">
-            <v>104471.82805315455</v>
+            <v>108840.19704380489</v>
           </cell>
         </row>
         <row r="1550">
           <cell r="C1550">
-            <v>175170.34787399831</v>
+            <v>182678.52657175355</v>
           </cell>
         </row>
         <row r="1551">
           <cell r="C1551">
-            <v>8218.1641449375002</v>
+            <v>8569.9775801249998</v>
           </cell>
         </row>
         <row r="1552">
           <cell r="C1552">
-            <v>9894.8821798124973</v>
+            <v>10254.808181109373</v>
           </cell>
         </row>
         <row r="1553">
           <cell r="C1553">
-            <v>14157.724151999997</v>
+            <v>14826.929828425004</v>
           </cell>
         </row>
         <row r="1554">
           <cell r="C1554">
-            <v>17566.920821449999</v>
+            <v>18425.171886549997</v>
           </cell>
         </row>
         <row r="1555">
           <cell r="C1555">
-            <v>23245.618431750005</v>
+            <v>24367.755406280001</v>
           </cell>
         </row>
         <row r="1556">
           <cell r="C1556">
-            <v>30857.14881153125</v>
+            <v>32464.090135083748</v>
           </cell>
         </row>
         <row r="1557">
           <cell r="C1557">
-            <v>48507.456451674989</v>
+            <v>50292.593836329004</v>
           </cell>
         </row>
         <row r="1558">
           <cell r="C1558">
-            <v>56156.327265187509</v>
+            <v>58401.742433336251</v>
           </cell>
         </row>
         <row r="1559">
           <cell r="C1559">
-            <v>90185.475087500003</v>
+            <v>93959.469981000002</v>
           </cell>
         </row>
         <row r="1560">
           <cell r="C1560">
             <v>1272.8771999999999</v>
           </cell>
         </row>
         <row r="1561">
           <cell r="C1561">
-            <v>2324.4642927</v>
+            <v>2444.5461760500002</v>
           </cell>
         </row>
         <row r="1562">
           <cell r="C1562">
-            <v>2883.8698749473683</v>
+            <v>3020.1691455157893</v>
           </cell>
         </row>
         <row r="1563">
           <cell r="C1563">
-            <v>3432.2394638888886</v>
+            <v>3613.8238888888895</v>
           </cell>
         </row>
         <row r="1564">
           <cell r="C1564">
-            <v>3977.4732991864857</v>
+            <v>4120.9976287064865</v>
           </cell>
         </row>
         <row r="1565">
           <cell r="C1565">
-            <v>5235.4270735038453</v>
+            <v>5449.333526153845</v>
           </cell>
         </row>
         <row r="1566">
           <cell r="C1566">
-            <v>7856.0774168669159</v>
+            <v>8239.5837224669158</v>
           </cell>
         </row>
         <row r="1567">
           <cell r="C1567">
-            <v>10318.332282418169</v>
+            <v>10769.605895428165</v>
           </cell>
         </row>
         <row r="1568">
           <cell r="C1568">
-            <v>14872.352359558319</v>
+            <v>15353.914254658319</v>
           </cell>
         </row>
         <row r="1569">
           <cell r="C1569">
-            <v>28197.23343457832</v>
+            <v>29315.793492578319</v>
           </cell>
         </row>
         <row r="1570">
           <cell r="C1570">
-            <v>44810.901412200001</v>
+            <v>44552.64513479999</v>
           </cell>
         </row>
         <row r="1571">
           <cell r="C1571">
-            <v>73461.313611000005</v>
+            <v>76793.883040000001</v>
           </cell>
         </row>
         <row r="1572">
           <cell r="C1572">
             <v>257058.12</v>
           </cell>
         </row>
         <row r="1573">
           <cell r="C1573">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1574">
           <cell r="C1574">
             <v>1126.44</v>
           </cell>
         </row>
         <row r="1575">
           <cell r="C1575">
-            <v>2113.1493569999998</v>
+            <v>2222.3147054999999</v>
           </cell>
         </row>
         <row r="1576">
           <cell r="C1576">
-            <v>2621.6998863157892</v>
+            <v>2745.6083141052627</v>
           </cell>
         </row>
         <row r="1577">
           <cell r="C1577">
-            <v>3120.2176944444441</v>
+            <v>3285.2944444444447</v>
           </cell>
         </row>
         <row r="1578">
           <cell r="C1578">
-            <v>3615.8848174422596</v>
+            <v>3746.3614806422597</v>
           </cell>
         </row>
         <row r="1579">
           <cell r="C1579">
-            <v>4759.4791577307678</v>
+            <v>4953.939569230768</v>
           </cell>
         </row>
         <row r="1580">
           <cell r="C1580">
-            <v>7141.8885607881048</v>
+            <v>7490.5306567881053</v>
           </cell>
         </row>
         <row r="1581">
           <cell r="C1581">
-            <v>9380.3020749256066</v>
+            <v>9790.5508140256043</v>
           </cell>
         </row>
         <row r="1582">
           <cell r="C1582">
-            <v>13520.320326871199</v>
+            <v>13958.103867871198</v>
           </cell>
         </row>
         <row r="1583">
           <cell r="C1583">
-            <v>25633.848576889381</v>
+            <v>26650.721356889379</v>
           </cell>
         </row>
         <row r="1584">
           <cell r="C1584">
-            <v>40737.183101999995</v>
+            <v>40502.404667999988</v>
           </cell>
         </row>
         <row r="1585">
           <cell r="C1585">
-            <v>71321.663700000005</v>
+            <v>74557.168000000005</v>
           </cell>
         </row>
         <row r="1586">
           <cell r="C1586">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1587">
           <cell r="C1587">
             <v>210320.28</v>
           </cell>
         </row>
         <row r="1588">
           <cell r="C1588">
-            <v>2559.8752979999999</v>
+            <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1589">
           <cell r="C1589">
-            <v>2559.8752979999999</v>
+            <v>2682.6923999999995</v>
           </cell>
         </row>
         <row r="1590">
           <cell r="C1590">
-            <v>2992.0740479999995</v>
+            <v>3020.8165499999991</v>
           </cell>
         </row>
         <row r="1591">
           <cell r="C1591">
-            <v>4255.6610896850598</v>
+            <v>4459.0356456850604</v>
           </cell>
         </row>
         <row r="1592">
           <cell r="C1592">
-            <v>5241.9221538571837</v>
+            <v>5416.2432018571835</v>
           </cell>
         </row>
         <row r="1593">
           <cell r="C1593">
-            <v>7439.9312293670291</v>
+            <v>7714.6189413670272</v>
           </cell>
         </row>
         <row r="1594">
           <cell r="C1594">
-            <v>9897.2929792383911</v>
+            <v>10313.28638923839</v>
           </cell>
         </row>
         <row r="1595">
           <cell r="C1595">
-            <v>17759.040423519094</v>
+            <v>18419.347423519095</v>
           </cell>
         </row>
         <row r="1596">
           <cell r="C1596">
-            <v>22230.367643484606</v>
+            <v>22785.025523484604</v>
           </cell>
         </row>
         <row r="1597">
           <cell r="C1597">
-            <v>38679.473012729723</v>
+            <v>39825.765964729726</v>
           </cell>
         </row>
         <row r="1598">
           <cell r="C1598">
-            <v>60168.873737142858</v>
+            <v>59146.806571428562</v>
           </cell>
         </row>
         <row r="1599">
           <cell r="C1599">
-            <v>116030.67203249999</v>
+            <v>112667.1662925</v>
           </cell>
         </row>
         <row r="1600">
           <cell r="C1600">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1601">
           <cell r="C1601">
             <v>233689.19999999998</v>
           </cell>
         </row>
         <row r="1807">
           <cell r="C1807">
-            <v>11022.392295805996</v>
+            <v>11423.574809371243</v>
           </cell>
         </row>
         <row r="1808">
           <cell r="C1808">
-            <v>11774.502571824507</v>
+            <v>12178.97683282553</v>
           </cell>
         </row>
         <row r="1809">
           <cell r="C1809">
-            <v>17074.741980722516</v>
+            <v>17808.439034213312</v>
           </cell>
         </row>
         <row r="1810">
           <cell r="C1810">
-            <v>22415.399050007913</v>
+            <v>23427.414028155003</v>
           </cell>
         </row>
         <row r="1811">
           <cell r="C1811">
-            <v>20914.797660358265</v>
+            <v>21854.089314724122</v>
           </cell>
         </row>
         <row r="1812">
           <cell r="C1812">
-            <v>45937.477037719189</v>
+            <v>48189.459613329964</v>
           </cell>
         </row>
         <row r="1813">
           <cell r="C1813">
-            <v>80964.344649956707</v>
+            <v>84361.05984609708</v>
           </cell>
         </row>
         <row r="1814">
           <cell r="C1814">
-            <v>95788.447478613874</v>
+            <v>100014.91074758605</v>
           </cell>
         </row>
         <row r="1815">
           <cell r="C1815">
-            <v>164295.60734973711</v>
+            <v>172357.20131253081</v>
           </cell>
         </row>
         <row r="1816">
           <cell r="C1816">
-            <v>776477.50944894296</v>
+            <v>783072.73276889278</v>
           </cell>
         </row>
         <row r="1817">
           <cell r="C1817">
-            <v>872675.32138468022</v>
+            <v>879873.13077479298</v>
           </cell>
         </row>
         <row r="1818">
           <cell r="C1818">
-            <v>7751.4957342590624</v>
+            <v>8032.0240998318768</v>
           </cell>
         </row>
         <row r="1819">
           <cell r="C1819">
-            <v>8089.2351000449989</v>
+            <v>8359.0449219337497</v>
           </cell>
         </row>
         <row r="1820">
           <cell r="C1820">
-            <v>12025.8689364</v>
+            <v>12560.54496555375</v>
           </cell>
         </row>
         <row r="1821">
           <cell r="C1821">
-            <v>14700.622767015628</v>
+            <v>15383.360241734379</v>
           </cell>
         </row>
         <row r="1822">
           <cell r="C1822">
-            <v>10859.920079714058</v>
+            <v>11354.236501368749</v>
           </cell>
         </row>
         <row r="1823">
           <cell r="C1823">
-            <v>29701.267041746087</v>
+            <v>31231.770658397025</v>
           </cell>
         </row>
         <row r="1824">
           <cell r="C1824">
-            <v>51305.963554656242</v>
+            <v>53194.089634578755</v>
           </cell>
         </row>
         <row r="1825">
           <cell r="C1825">
-            <v>59396.115376640635</v>
+            <v>61771.073727567193</v>
           </cell>
         </row>
         <row r="1826">
           <cell r="C1826">
-            <v>88810.483265624978</v>
+            <v>92785.763633750001</v>
           </cell>
         </row>
         <row r="1827">
           <cell r="C1827">
-            <v>316930.75539839995</v>
+            <v>311272.68032639998</v>
           </cell>
         </row>
         <row r="1828">
           <cell r="C1828">
-            <v>384825.05567999999</v>
+            <v>378617.24159999995</v>
           </cell>
         </row>
         <row r="1829">
           <cell r="C1829">
-            <v>9039.9805594312511</v>
+            <v>9426.9753381375012</v>
           </cell>
         </row>
         <row r="1830">
           <cell r="C1830">
-            <v>10884.370397793748</v>
+            <v>11280.288999220311</v>
           </cell>
         </row>
         <row r="1831">
           <cell r="C1831">
-            <v>15573.496567199998</v>
+            <v>16309.622811267505</v>
           </cell>
         </row>
         <row r="1832">
           <cell r="C1832">
-            <v>19323.612903595</v>
+            <v>20267.689075204999</v>
           </cell>
         </row>
         <row r="1833">
           <cell r="C1833">
-            <v>25570.180274925006</v>
+            <v>26804.530946908002</v>
           </cell>
         </row>
         <row r="1834">
           <cell r="C1834">
-            <v>33942.863692684376</v>
+            <v>35710.499148592127</v>
           </cell>
         </row>
         <row r="1835">
           <cell r="C1835">
-            <v>12310.877120978184</v>
+            <v>12818.526047676867</v>
           </cell>
         </row>
         <row r="1836">
           <cell r="C1836">
-            <v>14569.637869573255</v>
+            <v>15100.220910112093</v>
           </cell>
         </row>
         <row r="1837">
           <cell r="C1837">
-            <v>20622.369611522514</v>
+            <v>21557.516879927069</v>
           </cell>
         </row>
         <row r="1838">
           <cell r="C1838">
-            <v>27038.389186587283</v>
+            <v>28311.742861625618</v>
           </cell>
         </row>
         <row r="1839">
           <cell r="C1839">
-            <v>35625.057855569212</v>
+            <v>37304.383760263379</v>
           </cell>
         </row>
         <row r="1840">
           <cell r="C1840">
-            <v>50179.073688657481</v>
+            <v>52668.188103525063</v>
           </cell>
         </row>
         <row r="3247">
           <cell r="C3247">
-            <v>2964.2068097222218</v>
+            <v>3121.0297222222225</v>
           </cell>
         </row>
         <row r="3248">
           <cell r="C3248">
-            <v>3435.0905765701464</v>
+            <v>3559.0434066101466</v>
           </cell>
         </row>
         <row r="3249">
           <cell r="C3249">
-            <v>4521.5051998442295</v>
+            <v>4706.2425907692295</v>
           </cell>
         </row>
         <row r="3250">
           <cell r="C3250">
-            <v>6784.7941327486997</v>
+            <v>7116.0041239487</v>
           </cell>
         </row>
         <row r="3251">
           <cell r="C3251">
-            <v>8911.2869711793264</v>
+            <v>9301.0232733243229</v>
           </cell>
         </row>
         <row r="3252">
           <cell r="C3252">
-            <v>12844.304310527637</v>
+            <v>13260.198674477637</v>
           </cell>
         </row>
         <row r="3253">
           <cell r="C3253">
-            <v>24352.156148044909</v>
+            <v>25318.185289044908</v>
           </cell>
         </row>
         <row r="3254">
           <cell r="C3254">
-            <v>38700.323946899996</v>
+            <v>38477.284434599984</v>
           </cell>
         </row>
         <row r="3255">
           <cell r="C3255">
-            <v>67755.580514999994</v>
+            <v>70829.309600000008</v>
           </cell>
         </row>
         <row r="3256">
           <cell r="C3256">
-            <v>4042.8780352008066</v>
+            <v>4236.0838634008069</v>
           </cell>
         </row>
         <row r="3257">
           <cell r="C3257">
-            <v>4979.826046164324</v>
+            <v>5145.4310417643237</v>
           </cell>
         </row>
         <row r="3258">
           <cell r="C3258">
-            <v>7067.9346678986776</v>
+            <v>7328.8879942986759</v>
           </cell>
         </row>
         <row r="3259">
           <cell r="C3259">
-            <v>9402.4283302764707</v>
+            <v>9797.6220697764711</v>
           </cell>
         </row>
         <row r="3260">
           <cell r="C3260">
-            <v>16871.088402343139</v>
+            <v>17498.380052343138</v>
           </cell>
         </row>
         <row r="3261">
           <cell r="C3261">
-            <v>21118.849261310374</v>
+            <v>21645.774247310372</v>
           </cell>
         </row>
         <row r="3262">
           <cell r="C3262">
-            <v>36745.499362093236</v>
+            <v>37834.477666493236</v>
           </cell>
         </row>
         <row r="3263">
           <cell r="C3263">
-            <v>57160.430050285715</v>
+            <v>56189.466242857132</v>
           </cell>
         </row>
         <row r="3264">
           <cell r="C3264">
-            <v>110229.13843087498</v>
+            <v>107033.807977875</v>
           </cell>
         </row>
         <row r="3265">
           <cell r="C3265">
-            <v>4383.3309223756114</v>
+            <v>4592.8067150556126</v>
           </cell>
         </row>
         <row r="3266">
           <cell r="C3266">
-            <v>5399.1798184728996</v>
+            <v>5578.7304979128994</v>
           </cell>
         </row>
         <row r="3267">
           <cell r="C3267">
-            <v>7663.1291662480398</v>
+            <v>7946.0575096080383</v>
           </cell>
         </row>
         <row r="3268">
           <cell r="C3268">
-            <v>10194.211768615543</v>
+            <v>10622.684980915543</v>
           </cell>
         </row>
         <row r="3269">
           <cell r="C3269">
-            <v>18291.811636224669</v>
+            <v>18971.927846224669</v>
           </cell>
         </row>
         <row r="3270">
           <cell r="C3270">
-            <v>22897.278672789143</v>
+            <v>23468.576289189143</v>
           </cell>
         </row>
         <row r="3271">
           <cell r="C3271">
-            <v>39839.857203111613</v>
+            <v>41020.538943671621</v>
           </cell>
         </row>
         <row r="3272">
           <cell r="C3272">
-            <v>61973.939949257147</v>
+            <v>60921.210768571422</v>
           </cell>
         </row>
         <row r="3273">
           <cell r="C3273">
-            <v>119511.59219347499</v>
+            <v>116047.181281275</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -3762,101 +3763,101 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="7.7109375" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" customWidth="1"/>
     <col min="9" max="9" width="25.7109375" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.7109375" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="25.7109375" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" customWidth="1"/>
     <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
     <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="60">
-        <v>46073</v>
-[...1 lines deleted...]
-      <c r="B1" s="83" t="s">
+        <v>46156</v>
+      </c>
+      <c r="B1" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="83"/>
-[...2 lines deleted...]
-      <c r="F1" s="92" t="s">
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="73" t="s">
         <v>190</v>
       </c>
-      <c r="G1" s="93"/>
-[...4 lines deleted...]
-      <c r="L1" s="93"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
       <c r="M1" s="59" t="s">
         <v>191</v>
       </c>
-      <c r="N1" s="91" t="s">
+      <c r="N1" s="72" t="s">
         <v>189</v>
       </c>
-      <c r="O1" s="91"/>
+      <c r="O1" s="72"/>
       <c r="P1" s="58"/>
     </row>
     <row r="2" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="81" t="s">
         <v>4</v>
       </c>
-      <c r="B2" s="68"/>
-[...2 lines deleted...]
-      <c r="E2" s="67" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="81" t="s">
         <v>5</v>
       </c>
-      <c r="F2" s="68"/>
-[...2 lines deleted...]
-      <c r="I2" s="72" t="s">
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="86" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="70"/>
-[...2 lines deleted...]
-      <c r="M2" s="70" t="s">
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="N2" s="70"/>
-[...1 lines deleted...]
-      <c r="P2" s="71"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="85"/>
       <c r="AL2">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>3</v>
       </c>
@@ -3869,565 +3870,565 @@
       </c>
       <c r="L3" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M3" s="43"/>
       <c r="N3" s="17" t="s">
         <v>1</v>
       </c>
       <c r="O3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P3" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="37">
         <f>[1]Hoja1!$C1522</f>
-        <v>9774.9453794900965</v>
+        <v>10149.843592424364</v>
       </c>
       <c r="E4" s="6"/>
       <c r="F4" s="19" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="37">
         <f>[1]Hoja1!$C1531</f>
-        <v>7046.8143038718745</v>
+        <v>7301.8400907562509</v>
       </c>
       <c r="I4" s="6"/>
       <c r="J4" s="30" t="s">
         <v>81</v>
       </c>
       <c r="K4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L4" s="41">
         <f>[1]Hoja1!$C1807</f>
-        <v>11022.392295805996</v>
+        <v>11423.574809371243</v>
       </c>
       <c r="M4" s="43"/>
       <c r="N4" s="30" t="s">
         <v>70</v>
       </c>
       <c r="O4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="41">
         <f>[1]Hoja1!$C1818</f>
-        <v>7751.4957342590624</v>
+        <v>8032.0240998318768</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
       <c r="B5" s="5" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D5" s="36">
         <f>[1]Hoja1!$C1523</f>
-        <v>13671.477718084127</v>
+        <v>14170.999485461172</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="5" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="36">
         <f>[1]Hoja1!$C1532</f>
-        <v>7353.850090949998</v>
+        <v>7599.1317472124992</v>
       </c>
       <c r="I5" s="6"/>
       <c r="J5" s="57" t="s">
         <v>82</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="41">
         <f>[1]Hoja1!$C1808</f>
-        <v>11774.502571824507</v>
+        <v>12178.97683282553</v>
       </c>
       <c r="M5" s="43"/>
       <c r="N5" s="57" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="41">
         <f>[1]Hoja1!$C1819</f>
-        <v>8089.2351000449989</v>
+        <v>8359.0449219337497</v>
       </c>
     </row>
     <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="6"/>
       <c r="B6" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="37">
         <f>[1]Hoja1!$C1524</f>
-        <v>19631.012787860545</v>
+        <v>20500.993617122793</v>
       </c>
       <c r="E6" s="6"/>
       <c r="F6" s="19" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="37">
         <f>[1]Hoja1!$C1533</f>
-        <v>10932.608123999998</v>
+        <v>11418.677241412499</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="30" t="s">
         <v>83</v>
       </c>
       <c r="K6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="41">
         <f>[1]Hoja1!$C1809</f>
-        <v>17074.741980722516</v>
+        <v>17808.439034213312</v>
       </c>
       <c r="M6" s="43"/>
       <c r="N6" s="30" t="s">
         <v>71</v>
       </c>
       <c r="O6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P6" s="41">
         <f>[1]Hoja1!$C1820</f>
-        <v>12025.8689364</v>
+        <v>12560.54496555375</v>
       </c>
     </row>
     <row r="7" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="5" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="36">
         <f>[1]Hoja1!$C1525</f>
-        <v>25493.060079024104</v>
+        <v>26656.701802871306</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="36">
         <f>[1]Hoja1!$C1534</f>
-        <v>13364.202515468751</v>
+        <v>13984.872947031252</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="4" t="s">
         <v>84</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="41">
         <f>[1]Hoja1!$C1810</f>
-        <v>22415.399050007913</v>
+        <v>23427.414028155003</v>
       </c>
       <c r="M7" s="43"/>
       <c r="N7" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P7" s="41">
         <f>[1]Hoja1!$C1821</f>
-        <v>14700.622767015628</v>
+        <v>15383.360241734379</v>
       </c>
     </row>
     <row r="8" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="6"/>
       <c r="B8" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="37">
         <f>[1]Hoja1!$C1526</f>
-        <v>22909.735491491258</v>
+        <v>23936.629520352246</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="37">
         <f>[1]Hoja1!$C1535</f>
-        <v>9872.6546179218712</v>
+        <v>10322.033183062498</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="30" t="s">
         <v>85</v>
       </c>
       <c r="K8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L8" s="41">
         <f>[1]Hoja1!$C1811</f>
-        <v>20914.797660358265</v>
+        <v>21854.089314724122</v>
       </c>
       <c r="M8" s="43"/>
       <c r="N8" s="30" t="s">
         <v>73</v>
       </c>
       <c r="O8" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P8" s="41">
         <f>[1]Hoja1!$C1822</f>
-        <v>10859.920079714058</v>
+        <v>11354.236501368749</v>
       </c>
     </row>
     <row r="9" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="6"/>
       <c r="B9" s="5" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="36">
         <f>[1]Hoja1!$C1527</f>
-        <v>52792.743607110708</v>
+        <v>55378.863244410306</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="36">
         <f>[1]Hoja1!$C1536</f>
-        <v>27001.151856132805</v>
+        <v>28392.51878036093</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="4" t="s">
         <v>86</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="41">
         <f>[1]Hoja1!$C1812</f>
-        <v>45937.477037719189</v>
+        <v>48189.459613329964</v>
       </c>
       <c r="M9" s="43"/>
       <c r="N9" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P9" s="41">
         <f>[1]Hoja1!$C1823</f>
-        <v>29701.267041746087</v>
+        <v>31231.770658397025</v>
       </c>
     </row>
     <row r="10" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="6"/>
       <c r="B10" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="36">
         <f>[1]Hoja1!$C1528</f>
-        <v>94049.875104410574</v>
+        <v>97704.794427787623</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="19" t="s">
         <v>43</v>
       </c>
       <c r="G10" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H10" s="37">
         <f>[1]Hoja1!$C1537</f>
-        <v>46641.785049687489</v>
+        <v>48358.263304162501</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="30" t="s">
         <v>87</v>
       </c>
       <c r="K10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="41">
         <f>[1]Hoja1!$C1813</f>
-        <v>80964.344649956707</v>
+        <v>84361.05984609708</v>
       </c>
       <c r="M10" s="43"/>
       <c r="N10" s="30" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P10" s="41">
         <f>[1]Hoja1!$C1824</f>
-        <v>51305.963554656242</v>
+        <v>53194.089634578755</v>
       </c>
     </row>
     <row r="11" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="6"/>
       <c r="B11" s="5" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="37">
         <f>[1]Hoja1!$C1529</f>
-        <v>122520.59720932547</v>
+        <v>127533.16021676551</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="5" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H11" s="36">
         <f>[1]Hoja1!$C1538</f>
-        <v>53996.468524218755</v>
+        <v>56155.521570515622</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="41">
         <f>[1]Hoja1!$C1814</f>
-        <v>95788.447478613874</v>
+        <v>100014.91074758605</v>
       </c>
       <c r="M11" s="43"/>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P11" s="41">
         <f>[1]Hoja1!$C1825</f>
-        <v>59396.115376640635</v>
+        <v>61771.073727567193</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="19" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D12" s="37">
         <f>[1]Hoja1!$C1530</f>
-        <v>195044.28959257243</v>
+        <v>203581.93491295155</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="19" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="37">
         <f>[1]Hoja1!$C1539</f>
-        <v>80736.80296874998</v>
+        <v>84350.694212499991</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="30" t="s">
         <v>89</v>
       </c>
       <c r="K12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L12" s="41">
         <f>[1]Hoja1!$C1815</f>
-        <v>164295.60734973711</v>
+        <v>172357.20131253081</v>
       </c>
       <c r="M12" s="43"/>
       <c r="N12" s="30" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P12" s="41">
         <f>[1]Hoja1!$C1826</f>
-        <v>88810.483265624978</v>
+        <v>92785.763633750001</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="36"/>
       <c r="E13" s="6"/>
       <c r="F13" s="5" t="s">
         <v>46</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="H13" s="36">
         <f>[1]Hoja1!$C1540</f>
-        <v>264108.96283199999</v>
+        <v>259393.900272</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="41">
         <f>[1]Hoja1!$C1816</f>
-        <v>776477.50944894296</v>
+        <v>783072.73276889278</v>
       </c>
       <c r="M13" s="43"/>
       <c r="N13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="41">
         <f>[1]Hoja1!$C1827</f>
-        <v>316930.75539839995</v>
+        <v>311272.68032639998</v>
       </c>
     </row>
     <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="44"/>
       <c r="B14" s="45" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="38"/>
       <c r="E14" s="44"/>
       <c r="F14" s="45" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="38">
         <f>[1]Hoja1!$C1541</f>
-        <v>320687.54639999999</v>
+        <v>315514.36799999996</v>
       </c>
       <c r="I14" s="44"/>
       <c r="J14" s="46" t="s">
         <v>91</v>
       </c>
       <c r="K14" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L14" s="47">
         <f>[1]Hoja1!$C1817</f>
-        <v>872675.32138468022</v>
+        <v>879873.13077479298</v>
       </c>
       <c r="M14" s="43"/>
       <c r="N14" s="31" t="s">
         <v>79</v>
       </c>
       <c r="O14" s="31" t="s">
         <v>18</v>
       </c>
       <c r="P14" s="41">
         <f>[1]Hoja1!$C1828</f>
-        <v>384825.05567999999</v>
+        <v>378617.24159999995</v>
       </c>
     </row>
     <row r="15" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="73" t="s">
+      <c r="A15" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="74"/>
-[...2 lines deleted...]
-      <c r="E15" s="73" t="s">
+      <c r="B15" s="88"/>
+      <c r="C15" s="88"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="87" t="s">
         <v>20</v>
       </c>
-      <c r="F15" s="74"/>
-[...2 lines deleted...]
-      <c r="I15" s="72" t="s">
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="70"/>
-[...2 lines deleted...]
-      <c r="M15" s="72" t="s">
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="70"/>
-[...1 lines deleted...]
-      <c r="P15" s="71"/>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="85"/>
     </row>
     <row r="16" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="1"/>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>3</v>
       </c>
       <c r="E16" s="1"/>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="I16" s="1"/>
       <c r="J16" s="15" t="s">
         <v>1</v>
@@ -4437,418 +4438,418 @@
       </c>
       <c r="L16" s="18" t="s">
         <v>3</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="P16" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="1"/>
       <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="33">
         <f>[1]Hoja1!$C$1542</f>
-        <v>10946.295220555721</v>
+        <v>11417.981081793114</v>
       </c>
       <c r="E17" s="1"/>
       <c r="F17" s="20" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="37">
         <f>[1]Hoja1!$C1551</f>
-        <v>8218.1641449375002</v>
+        <v>8569.9775801249998</v>
       </c>
       <c r="I17" s="1"/>
       <c r="J17" s="30" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="L17" s="41">
         <f>[1]Hoja1!$C1835</f>
-        <v>12310.877120978184</v>
+        <v>12818.526047676867</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="30" t="s">
         <v>92</v>
       </c>
       <c r="O17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="P17" s="41">
         <f>[1]Hoja1!$C1829</f>
-        <v>9039.9805594312511</v>
+        <v>9426.9753381375012</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
       <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="32">
         <f>[1]Hoja1!$C1543</f>
-        <v>14006.354779661626</v>
+        <v>14546.936395194298</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="4" t="s">
         <v>61</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="36">
         <f>[1]Hoja1!$C1552</f>
-        <v>9894.8821798124973</v>
+        <v>10254.808181109373</v>
       </c>
       <c r="I18" s="1"/>
       <c r="J18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="41">
         <f>[1]Hoja1!$C1836</f>
-        <v>14569.637869573255</v>
+        <v>15100.220910112093</v>
       </c>
       <c r="M18" s="1"/>
       <c r="N18" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="41">
         <f>[1]Hoja1!$C1830</f>
-        <v>10884.370397793748</v>
+        <v>11280.288999220311</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="1"/>
       <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="33">
         <f>[1]Hoja1!$C1544</f>
-        <v>19576.346378660543</v>
+        <v>20483.643031711545</v>
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="20" t="s">
         <v>62</v>
       </c>
       <c r="G19" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="37">
         <f>[1]Hoja1!$C1553</f>
-        <v>14157.724151999997</v>
+        <v>14826.929828425004</v>
       </c>
       <c r="I19" s="1"/>
       <c r="J19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="K19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="L19" s="41">
         <f>[1]Hoja1!$C1837</f>
-        <v>20622.369611522514</v>
+        <v>21557.516879927069</v>
       </c>
       <c r="M19" s="1"/>
       <c r="N19" s="30" t="s">
         <v>94</v>
       </c>
       <c r="O19" s="30" t="s">
         <v>10</v>
       </c>
       <c r="P19" s="41">
         <f>[1]Hoja1!$C1831</f>
-        <v>15573.496567199998</v>
+        <v>16309.622811267505</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1"/>
       <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="32">
         <f>[1]Hoja1!$C1545</f>
-        <v>25686.517630364728</v>
+        <v>26901.538858280677</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="4" t="s">
         <v>63</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="36">
         <f>[1]Hoja1!$C1554</f>
-        <v>17566.920821449999</v>
+        <v>18425.171886549997</v>
       </c>
       <c r="I20" s="1"/>
       <c r="J20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="41">
         <f>[1]Hoja1!$C1838</f>
-        <v>27038.389186587283</v>
+        <v>28311.742861625618</v>
       </c>
       <c r="M20" s="1"/>
       <c r="N20" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P20" s="41">
         <f>[1]Hoja1!$C1832</f>
-        <v>19323.612903595</v>
+        <v>20267.689075204999</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="1"/>
       <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="33">
         <f>[1]Hoja1!$C1546</f>
-        <v>33320.902919942833</v>
+        <v>34885.741788650994</v>
       </c>
       <c r="E21" s="1"/>
       <c r="F21" s="20" t="s">
         <v>64</v>
       </c>
       <c r="G21" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H21" s="37">
         <f>[1]Hoja1!$C1555</f>
-        <v>23245.618431750005</v>
+        <v>24367.755406280001</v>
       </c>
       <c r="I21" s="1"/>
       <c r="J21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="K21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="L21" s="41">
         <f>[1]Hoja1!$C1839</f>
-        <v>35625.057855569212</v>
+        <v>37304.383760263379</v>
       </c>
       <c r="M21" s="1"/>
       <c r="N21" s="30" t="s">
         <v>96</v>
       </c>
       <c r="O21" s="30" t="s">
         <v>12</v>
       </c>
       <c r="P21" s="41">
         <f>[1]Hoja1!$C1833</f>
-        <v>25570.180274925006</v>
+        <v>26804.530946908002</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="1"/>
       <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="32">
         <f>[1]Hoja1!$C1547</f>
-        <v>48548.395005669307</v>
+        <v>50932.678965024847</v>
       </c>
       <c r="E22" s="1"/>
       <c r="F22" s="4" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="36">
         <f>[1]Hoja1!$C1556</f>
-        <v>30857.14881153125</v>
+        <v>32464.090135083748</v>
       </c>
       <c r="I22" s="1"/>
       <c r="J22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="K22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L22" s="41">
         <f>[1]Hoja1!$C1840</f>
-        <v>50179.073688657481</v>
+        <v>52668.188103525063</v>
       </c>
       <c r="M22" s="1"/>
       <c r="N22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O22" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P22" s="41">
         <f>[1]Hoja1!$C1834</f>
-        <v>33942.863692684376</v>
+        <v>35710.499148592127</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="1"/>
       <c r="B23" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="33">
         <f>[1]Hoja1!$C1548</f>
-        <v>83341.059746530431</v>
+        <v>86656.764548685678</v>
       </c>
       <c r="E23" s="1"/>
       <c r="F23" s="20" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H23" s="37">
         <f>[1]Hoja1!$C1557</f>
-        <v>48507.456451674989</v>
+        <v>50292.593836329004</v>
       </c>
       <c r="I23" s="1"/>
       <c r="J23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="K23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="L23" s="41"/>
       <c r="M23" s="1"/>
       <c r="N23" s="30" t="s">
         <v>98</v>
       </c>
       <c r="O23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="P23" s="41"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="1"/>
       <c r="B24" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="32">
         <f>[1]Hoja1!$C1549</f>
-        <v>104471.82805315455</v>
+        <v>108840.19704380489</v>
       </c>
       <c r="E24" s="1"/>
       <c r="F24" s="4" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="36">
         <f>[1]Hoja1!$C1558</f>
-        <v>56156.327265187509</v>
+        <v>58401.742433336251</v>
       </c>
       <c r="I24" s="1"/>
       <c r="J24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="K24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="41"/>
       <c r="M24" s="1"/>
       <c r="N24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P24" s="41"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="1"/>
       <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="D25" s="33">
         <f>[1]Hoja1!$C1550</f>
-        <v>175170.34787399831</v>
+        <v>182678.52657175355</v>
       </c>
       <c r="E25" s="1"/>
       <c r="F25" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>16</v>
       </c>
       <c r="H25" s="37">
         <f>[1]Hoja1!$C1559</f>
-        <v>90185.475087500003</v>
+        <v>93959.469981000002</v>
       </c>
       <c r="I25" s="1"/>
       <c r="J25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="K25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="L25" s="41"/>
       <c r="M25" s="1"/>
       <c r="N25" s="30" t="s">
         <v>100</v>
       </c>
       <c r="O25" s="30" t="s">
         <v>16</v>
       </c>
       <c r="P25" s="41"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="1"/>
       <c r="B26" s="4" t="s">
         <v>58</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>17</v>
@@ -4884,74 +4885,74 @@
         <v>18</v>
       </c>
       <c r="D27" s="39"/>
       <c r="E27" s="2"/>
       <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>18</v>
       </c>
       <c r="H27" s="38"/>
       <c r="I27" s="2"/>
       <c r="J27" s="46"/>
       <c r="K27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="L27" s="48"/>
       <c r="M27" s="2"/>
       <c r="N27" s="46"/>
       <c r="O27" s="46" t="s">
         <v>18</v>
       </c>
       <c r="P27" s="48"/>
     </row>
     <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="78"/>
-[...2 lines deleted...]
-      <c r="E28" s="77" t="s">
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="F28" s="78"/>
-[...2 lines deleted...]
-      <c r="I28" s="78" t="s">
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="J28" s="78"/>
-[...2 lines deleted...]
-      <c r="M28" s="77" t="s">
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="65" t="s">
         <v>130</v>
       </c>
-      <c r="N28" s="87"/>
-[...1 lines deleted...]
-      <c r="P28" s="79"/>
+      <c r="N28" s="66"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="68"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="E29" s="10"/>
       <c r="F29" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I29" s="53"/>
       <c r="J29" s="14" t="s">
         <v>1</v>
@@ -4983,1070 +4984,1070 @@
       </c>
       <c r="D30" s="35">
         <f>[1]Hoja1!$C1560</f>
         <v>1272.8771999999999</v>
       </c>
       <c r="E30" s="1"/>
       <c r="F30" s="34" t="s">
         <v>165</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="35">
         <f>[1]Hoja1!$C1574</f>
         <v>1126.44</v>
       </c>
       <c r="I30" s="54"/>
       <c r="J30" s="34" t="s">
         <v>119</v>
       </c>
       <c r="K30" s="20" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="35">
         <f>[1]Hoja1!$C1588</f>
-        <v>2559.8752979999999</v>
+        <v>2682.6923999999995</v>
       </c>
       <c r="N30" s="24"/>
       <c r="O30" s="25"/>
       <c r="P30" s="56"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>105</v>
       </c>
       <c r="C31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D31" s="50">
         <f>[1]Hoja1!$C1561</f>
-        <v>2324.4642927</v>
+        <v>2444.5461760500002</v>
       </c>
       <c r="E31" s="1"/>
       <c r="F31" s="4" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="H31" s="50">
         <f>[1]Hoja1!$C1575</f>
-        <v>2113.1493569999998</v>
+        <v>2222.3147054999999</v>
       </c>
       <c r="I31" s="54"/>
       <c r="J31" s="4" t="s">
         <v>120</v>
       </c>
       <c r="K31" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L31" s="50">
         <f>[1]Hoja1!$C1589</f>
-        <v>2559.8752979999999</v>
+        <v>2682.6923999999995</v>
       </c>
       <c r="N31" s="26"/>
       <c r="O31" s="57"/>
       <c r="P31" s="42"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="1"/>
       <c r="B32" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="D32" s="35">
         <f>[1]Hoja1!$C1562</f>
-        <v>2883.8698749473683</v>
+        <v>3020.1691455157893</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="34" t="s">
         <v>167</v>
       </c>
       <c r="G32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="H32" s="35">
         <f>[1]Hoja1!$C1576</f>
-        <v>2621.6998863157892</v>
+        <v>2745.6083141052627</v>
       </c>
       <c r="I32" s="54"/>
       <c r="J32" s="34" t="s">
         <v>121</v>
       </c>
       <c r="K32" s="20" t="s">
         <v>108</v>
       </c>
       <c r="L32" s="35">
         <f>[1]Hoja1!$C1590</f>
-        <v>2992.0740479999995</v>
+        <v>3020.8165499999991</v>
       </c>
       <c r="N32" s="16"/>
       <c r="O32" s="27"/>
       <c r="P32" s="28"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="1"/>
       <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="36">
         <f>[1]Hoja1!$C1563</f>
-        <v>3432.2394638888886</v>
+        <v>3613.8238888888895</v>
       </c>
       <c r="E33" s="1"/>
       <c r="F33" s="4" t="s">
         <v>168</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="H33" s="36">
         <f>[1]Hoja1!$C1577</f>
-        <v>3120.2176944444441</v>
+        <v>3285.2944444444447</v>
       </c>
       <c r="I33" s="6"/>
       <c r="J33" s="4" t="s">
         <v>122</v>
       </c>
       <c r="K33" s="4" t="s">
         <v>8</v>
       </c>
       <c r="L33" s="36">
         <f>[1]Hoja1!$C1591</f>
-        <v>4255.6610896850598</v>
+        <v>4459.0356456850604</v>
       </c>
       <c r="N33" s="22" t="s">
         <v>131</v>
       </c>
       <c r="O33" s="22" t="s">
         <v>8</v>
       </c>
       <c r="P33" s="35">
         <f>[1]Hoja1!$C1511</f>
-        <v>1496.3021405437496</v>
+        <v>1539.9649399124999</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
       <c r="C34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="37">
         <f>[1]Hoja1!$C1564</f>
-        <v>3977.4732991864857</v>
+        <v>4120.9976287064865</v>
       </c>
       <c r="E34" s="1"/>
       <c r="F34" s="34" t="s">
         <v>169</v>
       </c>
       <c r="G34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="H34" s="37">
         <f>[1]Hoja1!$C1578</f>
-        <v>3615.8848174422596</v>
+        <v>3746.3614806422597</v>
       </c>
       <c r="I34" s="6"/>
       <c r="J34" s="34" t="s">
         <v>123</v>
       </c>
       <c r="K34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="37">
         <f>[1]Hoja1!$C1592</f>
-        <v>5241.9221538571837</v>
+        <v>5416.2432018571835</v>
       </c>
       <c r="N34" s="4" t="s">
         <v>132</v>
       </c>
       <c r="O34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="36">
         <f>[1]Hoja1!$C1512</f>
-        <v>1806.7746384374998</v>
+        <v>1854.2644975781247</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="1"/>
       <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="36">
         <f>[1]Hoja1!$C1565</f>
-        <v>5235.4270735038453</v>
+        <v>5449.333526153845</v>
       </c>
       <c r="E35" s="1"/>
       <c r="F35" s="4" t="s">
         <v>170</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="H35" s="36">
         <f>[1]Hoja1!$C1579</f>
-        <v>4759.4791577307678</v>
+        <v>4953.939569230768</v>
       </c>
       <c r="I35" s="6"/>
       <c r="J35" s="4" t="s">
         <v>124</v>
       </c>
       <c r="K35" s="4" t="s">
         <v>10</v>
       </c>
       <c r="L35" s="36">
         <f>[1]Hoja1!$C1593</f>
-        <v>7439.9312293670291</v>
+        <v>7714.6189413670272</v>
       </c>
       <c r="N35" s="20" t="s">
         <v>133</v>
       </c>
       <c r="O35" s="20" t="s">
         <v>10</v>
       </c>
       <c r="P35" s="37">
         <f>[1]Hoja1!$C1513</f>
-        <v>2784.9630039999997</v>
+        <v>2896.0832234125005</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="1"/>
       <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="37">
         <f>[1]Hoja1!$C1566</f>
-        <v>7856.0774168669159</v>
+        <v>8239.5837224669158</v>
       </c>
       <c r="E36" s="1"/>
       <c r="F36" s="34" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="H36" s="37">
         <f>[1]Hoja1!$C1580</f>
-        <v>7141.8885607881048</v>
+        <v>7490.5306567881053</v>
       </c>
       <c r="I36" s="6"/>
       <c r="J36" s="34" t="s">
         <v>125</v>
       </c>
       <c r="K36" s="20" t="s">
         <v>11</v>
       </c>
       <c r="L36" s="37">
         <f>[1]Hoja1!$C1594</f>
-        <v>9897.2929792383911</v>
+        <v>10313.28638923839</v>
       </c>
       <c r="N36" s="4" t="s">
         <v>134</v>
       </c>
       <c r="O36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="P36" s="36">
         <f>[1]Hoja1!$C1514</f>
-        <v>4471.4250046874995</v>
+        <v>4660.561120312499</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="1"/>
       <c r="B37" s="4" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="36">
         <f>[1]Hoja1!$C1567</f>
-        <v>10318.332282418169</v>
+        <v>10769.605895428165</v>
       </c>
       <c r="E37" s="1"/>
       <c r="F37" s="4" t="s">
         <v>172</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="36">
         <f>[1]Hoja1!$C1581</f>
-        <v>9380.3020749256066</v>
+        <v>9790.5508140256043</v>
       </c>
       <c r="I37" s="6"/>
       <c r="J37" s="4" t="s">
         <v>129</v>
       </c>
       <c r="K37" s="4" t="s">
         <v>12</v>
       </c>
       <c r="L37" s="36">
         <f>[1]Hoja1!$C1595</f>
-        <v>17759.040423519094</v>
+        <v>18419.347423519095</v>
       </c>
       <c r="N37" s="20" t="s">
         <v>135</v>
       </c>
       <c r="O37" s="20" t="s">
         <v>12</v>
       </c>
       <c r="P37" s="37">
         <f>[1]Hoja1!$C1515</f>
-        <v>5561.6557962249981</v>
+        <v>5802.0649642999988</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="1"/>
       <c r="B38" s="20" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="37">
         <f>[1]Hoja1!$C1568</f>
-        <v>14872.352359558319</v>
+        <v>15353.914254658319</v>
       </c>
       <c r="E38" s="1"/>
       <c r="F38" s="34" t="s">
         <v>173</v>
       </c>
       <c r="G38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="37">
         <f>[1]Hoja1!$C1582</f>
-        <v>13520.320326871199</v>
+        <v>13958.103867871198</v>
       </c>
       <c r="I38" s="6"/>
       <c r="J38" s="34" t="s">
         <v>126</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>13</v>
       </c>
       <c r="L38" s="37">
         <f>[1]Hoja1!$C1596</f>
-        <v>22230.367643484606</v>
+        <v>22785.025523484604</v>
       </c>
       <c r="N38" s="4" t="s">
         <v>136</v>
       </c>
       <c r="O38" s="4" t="s">
         <v>13</v>
       </c>
       <c r="P38" s="36">
         <f>[1]Hoja1!$C1516</f>
-        <v>7071.2161753624978</v>
+        <v>7416.8934557874982</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="1"/>
       <c r="B39" s="4" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D39" s="36">
         <f>[1]Hoja1!$C1569</f>
-        <v>28197.23343457832</v>
+        <v>29315.793492578319</v>
       </c>
       <c r="E39" s="1"/>
       <c r="F39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H39" s="36">
         <f>[1]Hoja1!$C1583</f>
-        <v>25633.848576889381</v>
+        <v>26650.721356889379</v>
       </c>
       <c r="I39" s="55"/>
       <c r="J39" s="4" t="s">
         <v>127</v>
       </c>
       <c r="K39" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L39" s="36">
         <f>[1]Hoja1!$C1597</f>
-        <v>38679.473012729723</v>
+        <v>39825.765964729726</v>
       </c>
       <c r="N39" s="20" t="s">
         <v>137</v>
       </c>
       <c r="O39" s="20" t="s">
         <v>14</v>
       </c>
       <c r="P39" s="37">
         <f>[1]Hoja1!$C1517</f>
-        <v>13615.468411924998</v>
+        <v>14033.476792998998</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="1"/>
       <c r="B40" s="20" t="s">
         <v>115</v>
       </c>
       <c r="C40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="37">
         <f>[1]Hoja1!$C1570</f>
-        <v>44810.901412200001</v>
+        <v>44552.64513479999</v>
       </c>
       <c r="E40" s="1"/>
       <c r="F40" s="34" t="s">
         <v>175</v>
       </c>
       <c r="G40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="37">
         <f>[1]Hoja1!$C1584</f>
-        <v>40737.183101999995</v>
+        <v>40502.404667999988</v>
       </c>
       <c r="I40" s="6"/>
       <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="37">
         <f>[1]Hoja1!$C1598</f>
-        <v>60168.873737142858</v>
+        <v>59146.806571428562</v>
       </c>
       <c r="N40" s="4" t="s">
         <v>138</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>15</v>
       </c>
       <c r="P40" s="36">
         <f>[1]Hoja1!$C1518</f>
-        <v>15652.912445812499</v>
+        <v>16177.81957692375</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="1"/>
       <c r="B41" s="4" t="s">
         <v>116</v>
       </c>
       <c r="C41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D41" s="36">
         <f>[1]Hoja1!$C1571</f>
-        <v>73461.313611000005</v>
+        <v>76793.883040000001</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="4" t="s">
         <v>176</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H41" s="36">
         <f>[1]Hoja1!$C1585</f>
-        <v>71321.663700000005</v>
+        <v>74557.168000000005</v>
       </c>
       <c r="I41" s="6"/>
       <c r="J41" s="4" t="s">
         <v>179</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L41" s="36">
         <f>[1]Hoja1!$C1599</f>
-        <v>116030.67203249999</v>
+        <v>112667.1662925</v>
       </c>
       <c r="N41" s="20" t="s">
         <v>139</v>
       </c>
       <c r="O41" s="20" t="s">
         <v>16</v>
       </c>
       <c r="P41" s="37">
         <f>[1]Hoja1!$C1519</f>
-        <v>21204.791076874993</v>
+        <v>22035.750280449996</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="1"/>
       <c r="B42" s="20" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="37">
         <f>[1]Hoja1!$C1572</f>
         <v>257058.12</v>
       </c>
       <c r="E42" s="1"/>
       <c r="F42" s="34" t="s">
         <v>177</v>
       </c>
       <c r="G42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="H42" s="37">
         <f>[1]Hoja1!$C1586</f>
         <v>233689.19999999998</v>
       </c>
       <c r="I42" s="6"/>
       <c r="J42" s="34" t="s">
         <v>180</v>
       </c>
       <c r="K42" s="20" t="s">
         <v>17</v>
       </c>
       <c r="L42" s="37">
         <f>[1]Hoja1!$C1600</f>
         <v>233689.19999999998</v>
       </c>
       <c r="N42" s="4" t="s">
         <v>140</v>
       </c>
       <c r="O42" s="4" t="s">
         <v>17</v>
       </c>
       <c r="P42" s="36">
         <f>[1]Hoja1!$C1520</f>
-        <v>85761.240707999998</v>
+        <v>84582.475068</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2"/>
       <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D43" s="51">
         <f>[1]Hoja1!$C1573</f>
         <v>233689.19999999998</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="8" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H43" s="51">
         <f>[1]Hoja1!$C1587</f>
         <v>210320.28</v>
       </c>
       <c r="I43" s="44"/>
       <c r="J43" s="8" t="s">
         <v>181</v>
       </c>
       <c r="K43" s="8" t="s">
         <v>18</v>
       </c>
       <c r="L43" s="51">
         <f>[1]Hoja1!$C1601</f>
         <v>233689.19999999998</v>
       </c>
       <c r="M43" s="3"/>
       <c r="N43" s="20" t="s">
         <v>141</v>
       </c>
       <c r="O43" s="21" t="s">
         <v>18</v>
       </c>
       <c r="P43" s="38">
         <f>[1]Hoja1!$C1521</f>
-        <v>112782.82392000001</v>
+        <v>111230.87039999999</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="77" t="s">
+      <c r="A44" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="B44" s="78"/>
-[...2 lines deleted...]
-      <c r="E44" s="77" t="s">
+      <c r="B44" s="67"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="F44" s="78"/>
-[...2 lines deleted...]
-      <c r="I44" s="77" t="s">
+      <c r="F44" s="67"/>
+      <c r="G44" s="67"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="65" t="s">
         <v>155</v>
       </c>
-      <c r="J44" s="78"/>
-[...5 lines deleted...]
-      <c r="P44" s="90"/>
+      <c r="J44" s="67"/>
+      <c r="K44" s="67"/>
+      <c r="L44" s="68"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="70"/>
+      <c r="O44" s="70"/>
+      <c r="P44" s="71"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="10"/>
       <c r="B45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>3</v>
       </c>
       <c r="E45" s="10"/>
       <c r="F45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="11" t="s">
         <v>1</v>
       </c>
       <c r="K45" s="11" t="s">
         <v>2</v>
       </c>
       <c r="L45" s="49" t="s">
         <v>3</v>
       </c>
       <c r="M45" s="10"/>
       <c r="N45" s="29"/>
       <c r="O45" s="29"/>
       <c r="P45" s="40"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" s="1"/>
       <c r="B46" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="33">
         <f>[1]Hoja1!$C3247</f>
-        <v>2964.2068097222218</v>
+        <v>3121.0297222222225</v>
       </c>
       <c r="E46" s="1"/>
       <c r="F46" s="20" t="s">
         <v>152</v>
       </c>
       <c r="G46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="H46" s="37">
         <f>[1]Hoja1!$C3256</f>
-        <v>4042.8780352008066</v>
+        <v>4236.0838634008069</v>
       </c>
       <c r="I46" s="1"/>
       <c r="J46" s="20" t="s">
         <v>156</v>
       </c>
       <c r="K46" s="20" t="s">
         <v>8</v>
       </c>
       <c r="L46" s="37">
         <f>[1]Hoja1!$C3265</f>
-        <v>4383.3309223756114</v>
+        <v>4592.8067150556126</v>
       </c>
       <c r="M46" s="1"/>
       <c r="N46" s="57"/>
       <c r="O46" s="57"/>
       <c r="P46" s="9"/>
     </row>
     <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="4" t="s">
         <v>143</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="32">
         <f>[1]Hoja1!$C3248</f>
-        <v>3435.0905765701464</v>
+        <v>3559.0434066101466</v>
       </c>
       <c r="E47" s="1"/>
       <c r="F47" s="4" t="s">
         <v>153</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H47" s="36">
         <f>[1]Hoja1!$C3257</f>
-        <v>4979.826046164324</v>
+        <v>5145.4310417643237</v>
       </c>
       <c r="I47" s="1"/>
       <c r="J47" s="4" t="s">
         <v>157</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="L47" s="36">
         <f>[1]Hoja1!$C3266</f>
-        <v>5399.1798184728996</v>
+        <v>5578.7304979128994</v>
       </c>
       <c r="M47" s="1"/>
       <c r="N47" s="57"/>
       <c r="O47" s="57"/>
       <c r="P47" s="9"/>
     </row>
     <row r="48" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="20" t="s">
         <v>144</v>
       </c>
       <c r="C48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="33">
         <f>[1]Hoja1!$C3249</f>
-        <v>4521.5051998442295</v>
+        <v>4706.2425907692295</v>
       </c>
       <c r="E48" s="1"/>
       <c r="F48" s="20" t="s">
         <v>154</v>
       </c>
       <c r="G48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H48" s="37">
         <f>[1]Hoja1!$C3258</f>
-        <v>7067.9346678986776</v>
+        <v>7328.8879942986759</v>
       </c>
       <c r="I48" s="1"/>
       <c r="J48" s="20" t="s">
         <v>158</v>
       </c>
       <c r="K48" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L48" s="37">
         <f>[1]Hoja1!$C3267</f>
-        <v>7663.1291662480398</v>
-[...1 lines deleted...]
-      <c r="M48" s="80" t="s">
+        <v>7946.0575096080383</v>
+      </c>
+      <c r="M48" s="91" t="s">
         <v>155</v>
       </c>
-      <c r="N48" s="81"/>
-[...1 lines deleted...]
-      <c r="P48" s="82"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="93"/>
     </row>
     <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="32">
         <f>[1]Hoja1!$C3250</f>
-        <v>6784.7941327486997</v>
+        <v>7116.0041239487</v>
       </c>
       <c r="E49" s="1"/>
       <c r="F49" s="4" t="s">
         <v>182</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="H49" s="36">
         <f>[1]Hoja1!$C3259</f>
-        <v>9402.4283302764707</v>
+        <v>9797.6220697764711</v>
       </c>
       <c r="I49" s="1"/>
       <c r="J49" s="4" t="s">
         <v>159</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="36">
         <f>[1]Hoja1!$C3268</f>
-        <v>10194.211768615543</v>
-[...1 lines deleted...]
-      <c r="M49" s="84" t="s">
+        <v>10622.684980915543</v>
+      </c>
+      <c r="M49" s="62" t="s">
         <v>188</v>
       </c>
-      <c r="N49" s="85"/>
-[...1 lines deleted...]
-      <c r="P49" s="86"/>
+      <c r="N49" s="63"/>
+      <c r="O49" s="63"/>
+      <c r="P49" s="64"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="1"/>
       <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
       <c r="C50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="33">
         <f>[1]Hoja1!$C3251</f>
-        <v>8911.2869711793264</v>
+        <v>9301.0232733243229</v>
       </c>
       <c r="E50" s="1"/>
       <c r="F50" s="20" t="s">
         <v>183</v>
       </c>
       <c r="G50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="H50" s="37">
         <f>[1]Hoja1!$C3260</f>
-        <v>16871.088402343139</v>
+        <v>17498.380052343138</v>
       </c>
       <c r="I50" s="1"/>
       <c r="J50" s="20" t="s">
         <v>160</v>
       </c>
       <c r="K50" s="20" t="s">
         <v>12</v>
       </c>
       <c r="L50" s="37">
         <f>[1]Hoja1!$C3269</f>
-        <v>18291.811636224669</v>
+        <v>18971.927846224669</v>
       </c>
       <c r="M50" s="1"/>
       <c r="N50" s="57"/>
       <c r="O50" s="57"/>
       <c r="P50" s="9"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="1"/>
       <c r="B51" s="4" t="s">
         <v>147</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="32">
         <f>[1]Hoja1!$C3252</f>
-        <v>12844.304310527637</v>
+        <v>13260.198674477637</v>
       </c>
       <c r="E51" s="1"/>
       <c r="F51" s="4" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="H51" s="36">
         <f>[1]Hoja1!$C3261</f>
-        <v>21118.849261310374</v>
+        <v>21645.774247310372</v>
       </c>
       <c r="I51" s="1"/>
       <c r="J51" s="4" t="s">
         <v>161</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L51" s="36">
         <f>[1]Hoja1!$C3270</f>
-        <v>22897.278672789143</v>
+        <v>23468.576289189143</v>
       </c>
       <c r="M51" s="1"/>
       <c r="N51" s="57"/>
       <c r="O51" s="57"/>
       <c r="P51" s="9"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="1"/>
       <c r="B52" s="20" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="D52" s="33">
         <f>[1]Hoja1!$C3253</f>
-        <v>24352.156148044909</v>
+        <v>25318.185289044908</v>
       </c>
       <c r="E52" s="1"/>
       <c r="F52" s="20" t="s">
         <v>185</v>
       </c>
       <c r="G52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="H52" s="37">
         <f>[1]Hoja1!$C3262</f>
-        <v>36745.499362093236</v>
+        <v>37834.477666493236</v>
       </c>
       <c r="I52" s="1"/>
       <c r="J52" s="20" t="s">
         <v>162</v>
       </c>
       <c r="K52" s="20" t="s">
         <v>14</v>
       </c>
       <c r="L52" s="37">
         <f>[1]Hoja1!$C3271</f>
-        <v>39839.857203111613</v>
+        <v>41020.538943671621</v>
       </c>
       <c r="M52" s="1"/>
       <c r="N52" s="57"/>
       <c r="P52" s="9"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="1"/>
       <c r="B53" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="32">
         <f>[1]Hoja1!$C3254</f>
-        <v>38700.323946899996</v>
+        <v>38477.284434599984</v>
       </c>
       <c r="E53" s="1"/>
       <c r="F53" s="4" t="s">
         <v>186</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H53" s="36">
         <f>[1]Hoja1!$C3263</f>
-        <v>57160.430050285715</v>
+        <v>56189.466242857132</v>
       </c>
       <c r="I53" s="1"/>
       <c r="J53" s="4" t="s">
         <v>163</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="36">
         <f>[1]Hoja1!$C3272</f>
-        <v>61973.939949257147</v>
-[...4 lines deleted...]
-      <c r="P53" s="63"/>
+        <v>60921.210768571422</v>
+      </c>
+      <c r="M53" s="75"/>
+      <c r="N53" s="76"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="77"/>
     </row>
     <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2"/>
       <c r="B54" s="21" t="s">
         <v>150</v>
       </c>
       <c r="C54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="D54" s="39">
         <f>[1]Hoja1!$C3255</f>
-        <v>67755.580514999994</v>
+        <v>70829.309600000008</v>
       </c>
       <c r="E54" s="2"/>
       <c r="F54" s="21" t="s">
         <v>187</v>
       </c>
       <c r="G54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="H54" s="38">
         <f>[1]Hoja1!$C3264</f>
-        <v>110229.13843087498</v>
+        <v>107033.807977875</v>
       </c>
       <c r="I54" s="2"/>
       <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
       <c r="K54" s="21" t="s">
         <v>16</v>
       </c>
       <c r="L54" s="38">
         <f>[1]Hoja1!$C3273</f>
-        <v>119511.59219347499</v>
-[...4 lines deleted...]
-      <c r="P54" s="66"/>
+        <v>116047.181281275</v>
+      </c>
+      <c r="M54" s="78"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="80"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="B55" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="23">
-    <mergeCell ref="B1:E1"/>
-[...7 lines deleted...]
-    <mergeCell ref="F1:L1"/>
     <mergeCell ref="M53:P53"/>
     <mergeCell ref="M54:P54"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="A28:D28"/>
     <mergeCell ref="E28:H28"/>
     <mergeCell ref="I28:L28"/>
     <mergeCell ref="M48:P48"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="M44:P44"/>
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>