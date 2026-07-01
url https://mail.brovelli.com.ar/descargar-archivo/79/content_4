--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,3456 +1,5319 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8C0657CE-8691-4BF0-B39F-BC59F66BC493}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="11" documentId="8_{0B153DA2-1893-40EB-8BEF-0F76624BED4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECF3E8F7-A9D4-4A8E-9992-86E13757A77F}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{52E36A47-8B9D-4267-9ED7-7E8C314E6843}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$U$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D24" i="1" l="1"/>
-  <c r="L54" i="1"/>
+  <c r="J31" i="1" l="1"/>
+  <c r="F57" i="1"/>
+  <c r="J55" i="1"/>
+  <c r="I55" i="1"/>
+  <c r="F55" i="1"/>
+  <c r="G23" i="1"/>
+  <c r="B23" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="E11" i="1"/>
+  <c r="F5" i="1"/>
+  <c r="B7" i="1"/>
+  <c r="O57" i="1"/>
+  <c r="O55" i="1"/>
+  <c r="O53" i="1"/>
+  <c r="O51" i="1"/>
+  <c r="O49" i="1"/>
+  <c r="O47" i="1"/>
+  <c r="O45" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="O41" i="1"/>
+  <c r="O39" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="N57" i="1"/>
+  <c r="N55" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="N51" i="1"/>
+  <c r="N49" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="M57" i="1"/>
+  <c r="M55" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="M49" i="1"/>
+  <c r="M47" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="M41" i="1"/>
+  <c r="M39" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="L57" i="1"/>
+  <c r="L55" i="1"/>
   <c r="L53" i="1"/>
-  <c r="L52" i="1"/>
   <c r="L51" i="1"/>
-  <c r="L50" i="1"/>
   <c r="L49" i="1"/>
-  <c r="L48" i="1"/>
   <c r="L47" i="1"/>
-  <c r="L46" i="1"/>
-[...29 lines deleted...]
-  <c r="L42" i="1"/>
+  <c r="L45" i="1"/>
   <c r="L43" i="1"/>
   <c r="L41" i="1"/>
-  <c r="L40" i="1"/>
   <c r="L39" i="1"/>
-  <c r="L38" i="1"/>
   <c r="L37" i="1"/>
-  <c r="L36" i="1"/>
   <c r="L35" i="1"/>
-  <c r="L34" i="1"/>
-[...1 lines deleted...]
-  <c r="L32" i="1"/>
+  <c r="K57" i="1"/>
+  <c r="K55" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="K51" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="J57" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="I47" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="I57" i="1"/>
+  <c r="I53" i="1"/>
+  <c r="I51" i="1"/>
+  <c r="I49" i="1"/>
+  <c r="I45" i="1"/>
+  <c r="I43" i="1"/>
+  <c r="I41" i="1"/>
+  <c r="I39" i="1"/>
+  <c r="I37" i="1"/>
+  <c r="I35" i="1"/>
+  <c r="H57" i="1"/>
+  <c r="H55" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="H45" i="1"/>
+  <c r="H43" i="1"/>
+  <c r="H41" i="1"/>
+  <c r="H39" i="1"/>
+  <c r="H37" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="G55" i="1"/>
+  <c r="G49" i="1"/>
+  <c r="G53" i="1"/>
+  <c r="G51" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="G43" i="1"/>
+  <c r="G41" i="1"/>
+  <c r="G39" i="1"/>
+  <c r="G37" i="1"/>
+  <c r="G35" i="1"/>
+  <c r="F49" i="1"/>
+  <c r="F51" i="1"/>
+  <c r="F53" i="1"/>
+  <c r="F47" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="F43" i="1"/>
+  <c r="F41" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="F37" i="1"/>
+  <c r="F35" i="1"/>
+  <c r="E55" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="E53" i="1"/>
+  <c r="E47" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E43" i="1"/>
+  <c r="E41" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="E35" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="D43" i="1"/>
+  <c r="D41" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="D37" i="1"/>
+  <c r="D35" i="1"/>
+  <c r="C41" i="1"/>
+  <c r="C39" i="1"/>
+  <c r="C37" i="1"/>
+  <c r="C35" i="1"/>
+  <c r="B37" i="1"/>
+  <c r="B35" i="1"/>
+  <c r="U31" i="1"/>
+  <c r="U29" i="1"/>
+  <c r="U27" i="1"/>
+  <c r="U25" i="1"/>
+  <c r="U23" i="1"/>
+  <c r="U21" i="1"/>
+  <c r="U19" i="1"/>
+  <c r="U17" i="1"/>
+  <c r="U15" i="1"/>
+  <c r="U13" i="1"/>
+  <c r="U11" i="1"/>
+  <c r="T31" i="1"/>
+  <c r="T29" i="1"/>
+  <c r="T27" i="1"/>
+  <c r="T25" i="1"/>
+  <c r="T23" i="1"/>
+  <c r="T21" i="1"/>
+  <c r="T19" i="1"/>
+  <c r="T17" i="1"/>
+  <c r="T15" i="1"/>
+  <c r="T13" i="1"/>
+  <c r="T11" i="1"/>
+  <c r="S31" i="1"/>
+  <c r="S29" i="1"/>
+  <c r="S27" i="1"/>
+  <c r="S25" i="1"/>
+  <c r="S23" i="1"/>
+  <c r="S21" i="1"/>
+  <c r="S19" i="1"/>
+  <c r="S17" i="1"/>
+  <c r="S15" i="1"/>
+  <c r="S13" i="1"/>
+  <c r="S11" i="1"/>
+  <c r="R31" i="1"/>
+  <c r="R29" i="1"/>
+  <c r="R27" i="1"/>
+  <c r="R25" i="1"/>
+  <c r="R23" i="1"/>
+  <c r="R21" i="1"/>
+  <c r="R19" i="1"/>
+  <c r="R17" i="1"/>
+  <c r="R15" i="1"/>
+  <c r="R13" i="1"/>
+  <c r="R11" i="1"/>
+  <c r="Q31" i="1"/>
+  <c r="Q29" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="Q25" i="1"/>
+  <c r="Q23" i="1"/>
+  <c r="Q21" i="1"/>
+  <c r="Q19" i="1"/>
+  <c r="Q17" i="1"/>
+  <c r="Q15" i="1"/>
+  <c r="Q13" i="1"/>
+  <c r="Q11" i="1"/>
+  <c r="P31" i="1" l="1"/>
+  <c r="P29" i="1"/>
+  <c r="P27" i="1"/>
+  <c r="P25" i="1"/>
+  <c r="P23" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="P19" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="P15" i="1"/>
+  <c r="P13" i="1"/>
+  <c r="P11" i="1"/>
+  <c r="P9" i="1"/>
+  <c r="P7" i="1"/>
+  <c r="P5" i="1"/>
+  <c r="O31" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="O25" i="1"/>
+  <c r="O23" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="O19" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="O5" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="N25" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="N5" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="M5" i="1"/>
   <c r="L31" i="1"/>
-  <c r="L30" i="1"/>
-[...28 lines deleted...]
-  <c r="L22" i="1"/>
+  <c r="L29" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="L25" i="1"/>
+  <c r="L23" i="1"/>
   <c r="L21" i="1"/>
-  <c r="L20" i="1"/>
   <c r="L19" i="1"/>
-  <c r="L18" i="1"/>
   <c r="L17" i="1"/>
-  <c r="P22" i="1"/>
-[...16 lines deleted...]
-  <c r="L14" i="1"/>
+  <c r="L15" i="1"/>
   <c r="L13" i="1"/>
-  <c r="L12" i="1"/>
   <c r="L11" i="1"/>
-  <c r="L10" i="1"/>
   <c r="L9" i="1"/>
-  <c r="L8" i="1"/>
   <c r="L7" i="1"/>
-  <c r="L6" i="1"/>
   <c r="L5" i="1"/>
-  <c r="L4" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="K5" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="I29" i="1"/>
+  <c r="I27" i="1"/>
+  <c r="I25" i="1"/>
+  <c r="I23" i="1"/>
+  <c r="I21" i="1"/>
+  <c r="I19" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="I15" i="1"/>
+  <c r="I13" i="1"/>
+  <c r="I11" i="1"/>
+  <c r="I9" i="1"/>
+  <c r="I7" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="H27" i="1"/>
   <c r="H25" i="1"/>
-  <c r="H24" i="1"/>
   <c r="H23" i="1"/>
-  <c r="H22" i="1"/>
   <c r="H21" i="1"/>
-  <c r="H20" i="1"/>
   <c r="H19" i="1"/>
-  <c r="H18" i="1"/>
   <c r="H17" i="1"/>
-  <c r="D25" i="1"/>
-[...7 lines deleted...]
-  <c r="H14" i="1"/>
+  <c r="H15" i="1"/>
   <c r="H13" i="1"/>
-  <c r="H12" i="1"/>
+  <c r="H9" i="1"/>
   <c r="H11" i="1"/>
-  <c r="H10" i="1"/>
-[...1 lines deleted...]
-  <c r="H8" i="1"/>
   <c r="H7" i="1"/>
-  <c r="H6" i="1"/>
   <c r="H5" i="1"/>
-  <c r="H4" i="1"/>
-  <c r="D12" i="1"/>
+  <c r="G25" i="1"/>
+  <c r="G21" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G15" i="1"/>
+  <c r="G13" i="1"/>
+  <c r="G11" i="1"/>
+  <c r="G9" i="1"/>
+  <c r="G7" i="1"/>
+  <c r="G5" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="F9" i="1"/>
+  <c r="F7" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="E15" i="1"/>
+  <c r="E9" i="1"/>
+  <c r="E7" i="1"/>
+  <c r="E5" i="1"/>
   <c r="D11" i="1"/>
-  <c r="D10" i="1"/>
   <c r="D9" i="1"/>
-  <c r="D8" i="1"/>
   <c r="D7" i="1"/>
-  <c r="D6" i="1"/>
   <c r="D5" i="1"/>
-  <c r="D4" i="1"/>
+  <c r="C9" i="1"/>
+  <c r="C7" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="B31" i="1"/>
+  <c r="B29" i="1"/>
+  <c r="B27" i="1"/>
+  <c r="B25" i="1"/>
+  <c r="B21" i="1"/>
+  <c r="B19" i="1"/>
+  <c r="B17" i="1"/>
+  <c r="B15" i="1"/>
+  <c r="B13" i="1"/>
+  <c r="B11" i="1"/>
+  <c r="B9" i="1"/>
+  <c r="B5" i="1"/>
+  <c r="G57" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="478">
+  <si>
+    <t>MEDIDA</t>
+  </si>
+  <si>
+    <t>COMUN</t>
+  </si>
+  <si>
+    <t>5Cm</t>
+  </si>
+  <si>
+    <t>6Cm</t>
+  </si>
+  <si>
+    <t>8 Cm</t>
+  </si>
+  <si>
+    <t>10 Cm</t>
+  </si>
+  <si>
+    <t>12 Cm</t>
+  </si>
+  <si>
+    <t>15 Cm</t>
+  </si>
+  <si>
+    <t>18 Cm</t>
+  </si>
+  <si>
+    <t>20 Cm</t>
+  </si>
+  <si>
+    <t>25 Cm</t>
+  </si>
+  <si>
+    <t>30 Cm</t>
+  </si>
+  <si>
+    <t>35 Cm</t>
+  </si>
+  <si>
+    <t>40 Cm</t>
+  </si>
+  <si>
+    <t>45 Cm</t>
+  </si>
+  <si>
+    <t>50 Cm</t>
+  </si>
+  <si>
+    <t>60 Cm</t>
+  </si>
+  <si>
+    <t>70 Cm</t>
+  </si>
+  <si>
+    <t>80 Cm</t>
+  </si>
+  <si>
+    <t>90 Cm</t>
+  </si>
+  <si>
+    <t>1 Mt.</t>
+  </si>
+  <si>
+    <t>PRECIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRECIOS </t>
+  </si>
+  <si>
+    <t>CODIGOS 1/2</t>
+  </si>
+  <si>
+    <t>CODIGOS 3/4</t>
+  </si>
+  <si>
+    <t>CODIGOS 1"</t>
+  </si>
+  <si>
+    <t>CODIGOS 11/4</t>
+  </si>
+  <si>
+    <t>CODIGOS 11/2</t>
+  </si>
+  <si>
+    <t>CODIGOS 2"</t>
+  </si>
+  <si>
+    <t>CODIGOS 21/2</t>
+  </si>
+  <si>
+    <t>CODIGOS 3"</t>
+  </si>
+  <si>
+    <t>CODIGOS 4"</t>
+  </si>
+  <si>
+    <t>CODIGOS 5"</t>
+  </si>
+  <si>
+    <t>CODIGOS 6"</t>
+  </si>
+  <si>
+    <t>NIPLES NEGROS  ESTANDAR</t>
+  </si>
+  <si>
+    <t>N400003000</t>
+  </si>
+  <si>
+    <t>N405003000</t>
+  </si>
+  <si>
+    <t>N406003000</t>
+  </si>
+  <si>
+    <t>N408003000</t>
+  </si>
+  <si>
+    <t>N410003000</t>
+  </si>
+  <si>
+    <t>N412003000</t>
+  </si>
+  <si>
+    <t>N415003000</t>
+  </si>
+  <si>
+    <t>N418003000</t>
+  </si>
+  <si>
+    <t>N425003000</t>
+  </si>
+  <si>
+    <t>N430003000</t>
+  </si>
+  <si>
+    <t>N435003000</t>
+  </si>
+  <si>
+    <t>N440003000</t>
+  </si>
+  <si>
+    <t>N445003000</t>
+  </si>
+  <si>
+    <t>N450003000</t>
+  </si>
+  <si>
+    <t>N460003000</t>
+  </si>
+  <si>
+    <t>N470003000</t>
+  </si>
+  <si>
+    <t>N480003000</t>
+  </si>
+  <si>
+    <t>N490003000</t>
+  </si>
+  <si>
+    <t>N451003000</t>
+  </si>
+  <si>
+    <t>N400006000</t>
+  </si>
+  <si>
+    <t>N405006000</t>
+  </si>
+  <si>
+    <t>N406006000</t>
+  </si>
+  <si>
+    <t>N408006000</t>
+  </si>
+  <si>
+    <t>N410006000</t>
+  </si>
+  <si>
+    <t>N412006000</t>
+  </si>
+  <si>
+    <t>N415006000</t>
+  </si>
+  <si>
+    <t>N418006000</t>
+  </si>
+  <si>
+    <t>NNN420006000</t>
+  </si>
+  <si>
+    <t>N425006000</t>
+  </si>
+  <si>
+    <t>N430006000</t>
+  </si>
+  <si>
+    <t>N435006000</t>
+  </si>
+  <si>
+    <t>N440006000</t>
+  </si>
+  <si>
+    <t>N445006000</t>
+  </si>
+  <si>
+    <t>N450006000</t>
+  </si>
+  <si>
+    <t>N460006000</t>
+  </si>
+  <si>
+    <t>N470006000</t>
+  </si>
+  <si>
+    <t>N490006000</t>
+  </si>
+  <si>
+    <t>N451006000</t>
+  </si>
+  <si>
+    <t>N451009000</t>
+  </si>
+  <si>
+    <t>N490009000</t>
+  </si>
+  <si>
+    <t>N480009000</t>
+  </si>
+  <si>
+    <t>N470009000</t>
+  </si>
+  <si>
+    <t>N460009000</t>
+  </si>
+  <si>
+    <t>N450009000</t>
+  </si>
+  <si>
+    <t>N445009000</t>
+  </si>
+  <si>
+    <t>N440009000</t>
+  </si>
+  <si>
+    <t>N435009000</t>
+  </si>
+  <si>
+    <t>N430009000</t>
+  </si>
+  <si>
+    <t>N425009000</t>
+  </si>
+  <si>
+    <t>N420009000</t>
+  </si>
+  <si>
+    <t>N418009000</t>
+  </si>
+  <si>
+    <t>N415009000</t>
+  </si>
+  <si>
+    <t>N412009000</t>
+  </si>
+  <si>
+    <t>N410009000</t>
+  </si>
+  <si>
+    <t>N408009000</t>
+  </si>
+  <si>
+    <t>N406009000</t>
+  </si>
+  <si>
+    <t>N405009000</t>
+  </si>
+  <si>
+    <t>N400009000</t>
+  </si>
+  <si>
+    <t>N400013000</t>
+  </si>
+  <si>
+    <t>N406013000</t>
+  </si>
+  <si>
+    <t>N408013000</t>
+  </si>
+  <si>
+    <t>N410013000</t>
+  </si>
+  <si>
+    <t>N412013000</t>
+  </si>
+  <si>
+    <t>N415013000</t>
+  </si>
+  <si>
+    <t>N418013000</t>
+  </si>
+  <si>
+    <t>N420013000</t>
+  </si>
+  <si>
+    <t>N425013000</t>
+  </si>
+  <si>
+    <t>N430013000</t>
+  </si>
+  <si>
+    <t>N435013000</t>
+  </si>
+  <si>
+    <t>N440013000</t>
+  </si>
+  <si>
+    <t>N445013000</t>
+  </si>
+  <si>
+    <t>N450013000</t>
+  </si>
+  <si>
+    <t>N460013000</t>
+  </si>
+  <si>
+    <t>N470013000</t>
+  </si>
+  <si>
+    <t>N480013000</t>
+  </si>
+  <si>
+    <t>N490013000</t>
+  </si>
+  <si>
+    <t>N451013000</t>
+  </si>
+  <si>
+    <t>N451019000</t>
+  </si>
+  <si>
+    <t>N490019000</t>
+  </si>
+  <si>
+    <t>N480019000</t>
+  </si>
+  <si>
+    <t>N470019000</t>
+  </si>
+  <si>
+    <t>N460019000</t>
+  </si>
+  <si>
+    <t>N450019000</t>
+  </si>
+  <si>
+    <t>N445019000</t>
+  </si>
+  <si>
+    <t>N440019000</t>
+  </si>
+  <si>
+    <t>N435019000</t>
+  </si>
+  <si>
+    <t>N430019000</t>
+  </si>
+  <si>
+    <t>N425019000</t>
+  </si>
+  <si>
+    <t>N420019000</t>
+  </si>
+  <si>
+    <t>N418019000</t>
+  </si>
+  <si>
+    <t>N415019000</t>
+  </si>
+  <si>
+    <t>N412019000</t>
+  </si>
+  <si>
+    <t>N410019000</t>
+  </si>
+  <si>
+    <t>N408019000</t>
+  </si>
+  <si>
+    <t>N406019000</t>
+  </si>
+  <si>
+    <t>N400019000</t>
+  </si>
+  <si>
+    <t>N400025000</t>
+  </si>
+  <si>
+    <t>N408025000</t>
+  </si>
+  <si>
+    <t>N410025000</t>
+  </si>
+  <si>
+    <t>N412025000</t>
+  </si>
+  <si>
+    <t>N415025000</t>
+  </si>
+  <si>
+    <t>N418025000</t>
+  </si>
+  <si>
+    <t>N420025000</t>
+  </si>
+  <si>
+    <t>N425025000</t>
+  </si>
+  <si>
+    <t>N430025000</t>
+  </si>
+  <si>
+    <t>N435025000</t>
+  </si>
+  <si>
+    <t>N440025000</t>
+  </si>
+  <si>
+    <t>N445025000</t>
+  </si>
+  <si>
+    <t>N450025000</t>
+  </si>
+  <si>
+    <t>N460025000</t>
+  </si>
+  <si>
+    <t>N470025000</t>
+  </si>
+  <si>
+    <t>N480025000</t>
+  </si>
+  <si>
+    <t>N490025000</t>
+  </si>
+  <si>
+    <t>N451025000</t>
+  </si>
+  <si>
+    <t>N451032000</t>
+  </si>
+  <si>
+    <t>N490032000</t>
+  </si>
+  <si>
+    <t>N480032000</t>
+  </si>
+  <si>
+    <t>N470032000</t>
+  </si>
+  <si>
+    <t>N460032000</t>
+  </si>
+  <si>
+    <t>N450032000</t>
+  </si>
+  <si>
+    <t>N445032000</t>
+  </si>
+  <si>
+    <t>N440032000</t>
+  </si>
+  <si>
+    <t>N435032000</t>
+  </si>
+  <si>
+    <t>N430032000</t>
+  </si>
+  <si>
+    <t>N425032000</t>
+  </si>
+  <si>
+    <t>N420032000</t>
+  </si>
+  <si>
+    <t>N418032000</t>
+  </si>
+  <si>
+    <t>N415032000</t>
+  </si>
+  <si>
+    <t>N412032000</t>
+  </si>
+  <si>
+    <t>N410032000</t>
+  </si>
+  <si>
+    <t>N408032000</t>
+  </si>
+  <si>
+    <t>N408038000</t>
+  </si>
+  <si>
+    <t>N412038000</t>
+  </si>
+  <si>
+    <t>N415038000</t>
+  </si>
+  <si>
+    <t>N418038000</t>
+  </si>
+  <si>
+    <t>N420038000</t>
+  </si>
+  <si>
+    <t>N425038000</t>
+  </si>
+  <si>
+    <t>N430038000</t>
+  </si>
+  <si>
+    <t>N435038000</t>
+  </si>
+  <si>
+    <t>N440038000</t>
+  </si>
+  <si>
+    <t>N445038000</t>
+  </si>
+  <si>
+    <t>N450038000</t>
+  </si>
+  <si>
+    <t>N460038000</t>
+  </si>
+  <si>
+    <t>N470038000</t>
+  </si>
+  <si>
+    <t>N480038000</t>
+  </si>
+  <si>
+    <t>N490038000</t>
+  </si>
+  <si>
+    <t>N451038000</t>
+  </si>
+  <si>
+    <t>N451051000</t>
+  </si>
+  <si>
+    <t>N490051000</t>
+  </si>
+  <si>
+    <t>N480051000</t>
+  </si>
+  <si>
+    <t>N470051000</t>
+  </si>
+  <si>
+    <t>N460051000</t>
+  </si>
+  <si>
+    <t>N450051000</t>
+  </si>
+  <si>
+    <t>N445051000</t>
+  </si>
+  <si>
+    <t>N440051000</t>
+  </si>
+  <si>
+    <t>N435051000</t>
+  </si>
+  <si>
+    <t>N430051000</t>
+  </si>
+  <si>
+    <t>N425051000</t>
+  </si>
+  <si>
+    <t>N420051000</t>
+  </si>
+  <si>
+    <t>N418051000</t>
+  </si>
+  <si>
+    <t>N415051000</t>
+  </si>
+  <si>
+    <t>N412051000</t>
+  </si>
+  <si>
+    <t>N410051000</t>
+  </si>
+  <si>
+    <t>N400032000</t>
+  </si>
+  <si>
+    <t>N400038000</t>
+  </si>
+  <si>
+    <t>N400051000</t>
+  </si>
+  <si>
+    <t>N400064000</t>
+  </si>
+  <si>
+    <t>N400076000</t>
+  </si>
+  <si>
+    <t>N400102000</t>
+  </si>
+  <si>
+    <t>N400127000</t>
+  </si>
+  <si>
+    <t>N400152000</t>
+  </si>
+  <si>
+    <t>N412064000</t>
+  </si>
+  <si>
+    <t>N415064000</t>
+  </si>
+  <si>
+    <t>N418064000</t>
+  </si>
+  <si>
+    <t>N420064000</t>
+  </si>
+  <si>
+    <t>N425064000</t>
+  </si>
+  <si>
+    <t>N430064000</t>
+  </si>
+  <si>
+    <t>N435064000</t>
+  </si>
+  <si>
+    <t>N440064000</t>
+  </si>
+  <si>
+    <t>N445064000</t>
+  </si>
+  <si>
+    <t>N450064000</t>
+  </si>
+  <si>
+    <t>N460064000</t>
+  </si>
+  <si>
+    <t>N470064000</t>
+  </si>
+  <si>
+    <t>N480064000</t>
+  </si>
+  <si>
+    <t>N490064000</t>
+  </si>
+  <si>
+    <t>N451064000</t>
+  </si>
+  <si>
+    <t>N451076000</t>
+  </si>
+  <si>
+    <t>N490076000</t>
+  </si>
+  <si>
+    <t>N480076000</t>
+  </si>
+  <si>
+    <t>N470076000</t>
+  </si>
+  <si>
+    <t>N460076000</t>
+  </si>
+  <si>
+    <t>N450076000</t>
+  </si>
+  <si>
+    <t>N445076000</t>
+  </si>
+  <si>
+    <t>N440076000</t>
+  </si>
+  <si>
+    <t>N435076000</t>
+  </si>
+  <si>
+    <t>N430076000</t>
+  </si>
+  <si>
+    <t>N425076000</t>
+  </si>
+  <si>
+    <t>N420076000</t>
+  </si>
+  <si>
+    <t>N418076000</t>
+  </si>
+  <si>
+    <t>N415076000</t>
+  </si>
+  <si>
+    <t>N412076000</t>
+  </si>
+  <si>
+    <t>N415102000</t>
+  </si>
+  <si>
+    <t>N418102000</t>
+  </si>
+  <si>
+    <t>N420102000</t>
+  </si>
+  <si>
+    <t>N425102000</t>
+  </si>
+  <si>
+    <t>N430102000</t>
+  </si>
+  <si>
+    <t>N435102000</t>
+  </si>
+  <si>
+    <t>N440102000</t>
+  </si>
+  <si>
+    <t>N445102000</t>
+  </si>
+  <si>
+    <t>N450102000</t>
+  </si>
+  <si>
+    <t>N460102000</t>
+  </si>
+  <si>
+    <t>N470102000</t>
+  </si>
+  <si>
+    <t>N480102000</t>
+  </si>
+  <si>
+    <t>N490102000</t>
+  </si>
+  <si>
+    <t>N451102000</t>
+  </si>
+  <si>
+    <t>N451127000</t>
+  </si>
+  <si>
+    <t>N490127000</t>
+  </si>
+  <si>
+    <t>N480127000</t>
+  </si>
+  <si>
+    <t>N470127000</t>
+  </si>
+  <si>
+    <t>N460127000</t>
+  </si>
+  <si>
+    <t>N450127000</t>
+  </si>
+  <si>
+    <t>N445127000</t>
+  </si>
+  <si>
+    <t>N440127000</t>
+  </si>
+  <si>
+    <t>N435127000</t>
+  </si>
+  <si>
+    <t>N430127000</t>
+  </si>
+  <si>
+    <t>N4251127000</t>
+  </si>
+  <si>
+    <t>N420127000</t>
+  </si>
+  <si>
+    <t>N418127000</t>
+  </si>
+  <si>
+    <t>N4251152000</t>
+  </si>
+  <si>
+    <t>N430152000</t>
+  </si>
+  <si>
+    <t>N435152000</t>
+  </si>
+  <si>
+    <t>N440152000</t>
+  </si>
+  <si>
+    <t>N445152000</t>
+  </si>
+  <si>
+    <t>N450152000</t>
+  </si>
+  <si>
+    <t>N460152000</t>
+  </si>
+  <si>
+    <t>N470152000</t>
+  </si>
+  <si>
+    <t>N480152000</t>
+  </si>
+  <si>
+    <t>N490152000</t>
+  </si>
+  <si>
+    <t>N451152000</t>
+  </si>
+  <si>
+    <t>1/2 NIPLES ESTANDAR NEGROS</t>
+  </si>
+  <si>
+    <t>1/2 NIPLES SCH40 NEGROS</t>
+  </si>
+  <si>
+    <t>NS40013000</t>
+  </si>
+  <si>
+    <t>NS40013006</t>
+  </si>
+  <si>
+    <t>NS40013015</t>
+  </si>
+  <si>
+    <t>NS40013012</t>
+  </si>
+  <si>
+    <t>NS40013020</t>
+  </si>
+  <si>
+    <t>NS40013025</t>
+  </si>
+  <si>
+    <t>NS40013030</t>
+  </si>
+  <si>
+    <t>NS40013035</t>
+  </si>
+  <si>
+    <t>NS40013040</t>
+  </si>
+  <si>
+    <t>NS40013045</t>
+  </si>
+  <si>
+    <t>NS40013050</t>
+  </si>
+  <si>
+    <t>NS40019000</t>
+  </si>
+  <si>
+    <t>NS40019006</t>
+  </si>
+  <si>
+    <t>NS40013008</t>
+  </si>
+  <si>
+    <t>NS40013010</t>
+  </si>
+  <si>
+    <t>NS40019008</t>
+  </si>
+  <si>
+    <t>NS40019010</t>
+  </si>
+  <si>
+    <t>NS40019012</t>
+  </si>
+  <si>
+    <t>NS40019015</t>
+  </si>
+  <si>
+    <t>NS40019020</t>
+  </si>
+  <si>
+    <t>NS40019025</t>
+  </si>
+  <si>
+    <t>NS40019030</t>
+  </si>
+  <si>
+    <t>NS40019035</t>
+  </si>
+  <si>
+    <t>NS40019040</t>
+  </si>
+  <si>
+    <t>NS40019045</t>
+  </si>
+  <si>
+    <t>NS40019050</t>
+  </si>
+  <si>
+    <t>NS40025008</t>
+  </si>
+  <si>
+    <t>NS40025010</t>
+  </si>
+  <si>
+    <t>NS40025012</t>
+  </si>
+  <si>
+    <t>NS40025015</t>
+  </si>
+  <si>
+    <t>NS40025020</t>
+  </si>
+  <si>
+    <t>NS40025025</t>
+  </si>
+  <si>
+    <t>NS40025030</t>
+  </si>
+  <si>
+    <t>NS40025035</t>
+  </si>
+  <si>
+    <t>NS40025040</t>
+  </si>
+  <si>
+    <t>NS40025045</t>
+  </si>
+  <si>
+    <t>NS40025050</t>
+  </si>
+  <si>
+    <t>NS40032008</t>
+  </si>
+  <si>
+    <t>NS40032010</t>
+  </si>
+  <si>
+    <t>NS40032012</t>
+  </si>
+  <si>
+    <t>NS40032015</t>
+  </si>
+  <si>
+    <t>NS40032020</t>
+  </si>
+  <si>
+    <t>NS40032025</t>
+  </si>
+  <si>
+    <t>NS40032030</t>
+  </si>
+  <si>
+    <t>NS40032035</t>
+  </si>
+  <si>
+    <t>NS40032040</t>
+  </si>
+  <si>
+    <t>NS40032045</t>
+  </si>
+  <si>
+    <t>NS40032050</t>
+  </si>
+  <si>
+    <t>NS40038010</t>
+  </si>
+  <si>
+    <t>NS40038012</t>
+  </si>
+  <si>
+    <t>NS40038015</t>
+  </si>
+  <si>
+    <t>NS40038020</t>
+  </si>
+  <si>
+    <t>NS40038025</t>
+  </si>
+  <si>
+    <t>NS40038030</t>
+  </si>
+  <si>
+    <t>NS40038035</t>
+  </si>
+  <si>
+    <t>NS40038040</t>
+  </si>
+  <si>
+    <t>NS40051010</t>
+  </si>
+  <si>
+    <t>NS40051012</t>
+  </si>
+  <si>
+    <t>NS40051015</t>
+  </si>
+  <si>
+    <t>NS40051020</t>
+  </si>
+  <si>
+    <t>NS40051025</t>
+  </si>
+  <si>
+    <t>NS40051030</t>
+  </si>
+  <si>
+    <t>NS40051040</t>
+  </si>
+  <si>
+    <t>NS40051045</t>
+  </si>
+  <si>
+    <t>NS40051050</t>
+  </si>
+  <si>
+    <t>NS40038045</t>
+  </si>
+  <si>
+    <t>NS40038050</t>
+  </si>
+  <si>
+    <t>NS40064010</t>
+  </si>
+  <si>
+    <t>NS40064015</t>
+  </si>
+  <si>
+    <t>NS40064020</t>
+  </si>
+  <si>
+    <t>NS40064025</t>
+  </si>
+  <si>
+    <t>NS40064030</t>
+  </si>
+  <si>
+    <t>NS40064035</t>
+  </si>
+  <si>
+    <t>NS40051035</t>
+  </si>
+  <si>
+    <t>NS40064040</t>
+  </si>
+  <si>
+    <t>NS40064045</t>
+  </si>
+  <si>
+    <t>NS40064050</t>
+  </si>
+  <si>
+    <t>NS40064012</t>
+  </si>
+  <si>
+    <t>NS40076012</t>
+  </si>
+  <si>
+    <t>NS40076015</t>
+  </si>
+  <si>
+    <t>NS40076020</t>
+  </si>
+  <si>
+    <t>NS40076025</t>
+  </si>
+  <si>
+    <t>NS40076035</t>
+  </si>
+  <si>
+    <t>NS40076030</t>
+  </si>
+  <si>
+    <t>NS40076040</t>
+  </si>
+  <si>
+    <t>NS40076045</t>
+  </si>
+  <si>
+    <t>NS40076050</t>
+  </si>
+  <si>
+    <t>NS40102012</t>
+  </si>
+  <si>
+    <t>NS40102015</t>
+  </si>
+  <si>
+    <t>NS40102020</t>
+  </si>
+  <si>
+    <t>NS40102025</t>
+  </si>
+  <si>
+    <t>NS40102030</t>
+  </si>
+  <si>
+    <t>NS40102035</t>
+  </si>
+  <si>
+    <t>NS40102040</t>
+  </si>
+  <si>
+    <t>NS40100045</t>
+  </si>
+  <si>
+    <t>NS40102050</t>
+  </si>
+  <si>
+    <t>NS40065010</t>
+  </si>
+  <si>
+    <t>NS40065012</t>
+  </si>
+  <si>
+    <t>NS40075012</t>
+  </si>
+  <si>
+    <t>NS40065015</t>
+  </si>
+  <si>
+    <t>NS40065020</t>
+  </si>
+  <si>
+    <t>NS40065025</t>
+  </si>
+  <si>
+    <t>NS40065030</t>
+  </si>
+  <si>
+    <t>NS40065035</t>
+  </si>
+  <si>
+    <t>NS40065040</t>
+  </si>
+  <si>
+    <t>NS40065045</t>
+  </si>
+  <si>
+    <t>NS40065050</t>
+  </si>
+  <si>
+    <t>NS40075015</t>
+  </si>
+  <si>
+    <t>NS40075020</t>
+  </si>
+  <si>
+    <t>N.P.T   3"</t>
+  </si>
+  <si>
+    <t>N.P.T   21/2"</t>
+  </si>
+  <si>
+    <t>N.P.T   4"</t>
+  </si>
+  <si>
+    <t>NS40103015</t>
+  </si>
+  <si>
+    <t>NS40103020</t>
+  </si>
+  <si>
+    <t>NS40103012</t>
+  </si>
+  <si>
+    <t>NS40103025</t>
+  </si>
+  <si>
+    <t>NS40075025</t>
+  </si>
+  <si>
+    <t>NS40075030</t>
+  </si>
+  <si>
+    <t>NS40075035</t>
+  </si>
+  <si>
+    <t>NS40075040</t>
+  </si>
+  <si>
+    <t>NS40075045</t>
+  </si>
+  <si>
+    <t>NS40075050</t>
+  </si>
+  <si>
+    <t>NS40103030</t>
+  </si>
+  <si>
+    <t>NS40103035</t>
+  </si>
+  <si>
+    <t>NS40103040</t>
+  </si>
+  <si>
+    <t>NS40103045</t>
+  </si>
+  <si>
+    <t>NS40010350</t>
+  </si>
+  <si>
+    <t>NIPLES NEGROS SCH 40 CON COSTURA</t>
+  </si>
+  <si>
+    <t>NIPLES  ROSCA  N.P.T.</t>
+  </si>
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
-    <t>CODIGO</t>
-[...569 lines deleted...]
-    <t xml:space="preserve">       LISTA 25</t>
+    <t>JOSE PEDRO VARELA 5714  CABA  TEL 4644-5225  4642-3250   +054 9 11 33666121</t>
+  </si>
+  <si>
+    <t>CODIGOS  1/8"</t>
+  </si>
+  <si>
+    <t>CODIGOS 1/4"</t>
+  </si>
+  <si>
+    <t>CODIGOS 3/8"</t>
+  </si>
+  <si>
+    <t>CODIGOS 1/2"</t>
+  </si>
+  <si>
+    <t>CODIGOS 3/4"</t>
+  </si>
+  <si>
+    <t>N410038000</t>
+  </si>
+  <si>
+    <t>NS40025006</t>
+  </si>
+  <si>
+    <t>LARGOS</t>
+  </si>
+  <si>
+    <t>NS40038008</t>
+  </si>
+  <si>
+    <t>NS40051008</t>
+  </si>
+  <si>
+    <t>1 Mt</t>
+  </si>
+  <si>
+    <t>NS40013051</t>
+  </si>
+  <si>
+    <t>NS40019051</t>
+  </si>
+  <si>
+    <t>NS40025051</t>
+  </si>
+  <si>
+    <t>NS40032051</t>
+  </si>
+  <si>
+    <t>NS40038051</t>
+  </si>
+  <si>
+    <t>NS40051051</t>
+  </si>
+  <si>
+    <t>NS40064051</t>
+  </si>
+  <si>
+    <t>NS40076051</t>
+  </si>
+  <si>
+    <t>NS40102051</t>
+  </si>
+  <si>
+    <t>NS40065051</t>
+  </si>
+  <si>
+    <t>NS40075051</t>
+  </si>
+  <si>
+    <t>NS40010351</t>
+  </si>
+  <si>
+    <t>ENVIAR E MAIL</t>
+  </si>
+  <si>
+    <t>NS40076010</t>
+  </si>
+  <si>
+    <t>NS40032006</t>
+  </si>
+  <si>
+    <t>1/2 x 50</t>
+  </si>
+  <si>
+    <t>1/2 x 60</t>
+  </si>
+  <si>
+    <t>OTROS LARGOS CONSULTAR</t>
+  </si>
+  <si>
+    <t>1/2 X 100</t>
+  </si>
+  <si>
+    <t>3/4 X 60</t>
+  </si>
+  <si>
+    <t>3/4 X 50</t>
+  </si>
+  <si>
+    <t>3/4 X 100</t>
+  </si>
+  <si>
+    <t>1 X 60</t>
+  </si>
+  <si>
+    <t>1 X 90</t>
+  </si>
+  <si>
+    <t>11/4 X 60</t>
+  </si>
+  <si>
+    <t>11/4 X 90</t>
+  </si>
+  <si>
+    <t>11/4 X 150</t>
+  </si>
+  <si>
+    <t>2 X 60</t>
+  </si>
+  <si>
+    <t>2 X 90</t>
+  </si>
+  <si>
+    <t>2 X 150</t>
+  </si>
+  <si>
+    <t>3 X 100</t>
+  </si>
+  <si>
+    <t>21/2  X 60</t>
+  </si>
+  <si>
+    <t>21/2 X 90</t>
+  </si>
+  <si>
+    <t>21/2 X150</t>
+  </si>
+  <si>
+    <t>3 X 150</t>
+  </si>
+  <si>
+    <t>4 X 100</t>
+  </si>
+  <si>
+    <t>4 X 150</t>
+  </si>
+  <si>
+    <t>5 X 100</t>
+  </si>
+  <si>
+    <t>6 X 120</t>
+  </si>
+  <si>
+    <t>LARGO</t>
+  </si>
+  <si>
+    <t>1/2 X 50</t>
+  </si>
+  <si>
+    <t>1 X 100</t>
+  </si>
+  <si>
+    <t>NS80003210</t>
+  </si>
+  <si>
+    <t>11/4 X 100</t>
+  </si>
+  <si>
+    <t>11/2 x 60</t>
+  </si>
+  <si>
+    <t>11/2 x 100</t>
+  </si>
+  <si>
+    <t>P400013005</t>
+  </si>
+  <si>
+    <t>P400013010</t>
+  </si>
+  <si>
+    <t>P400019060</t>
+  </si>
+  <si>
+    <t>P400025006</t>
+  </si>
+  <si>
+    <t>P400025010</t>
+  </si>
+  <si>
+    <t>P400032060</t>
+  </si>
+  <si>
+    <t>NS80003806</t>
+  </si>
+  <si>
+    <t>NS80003810</t>
+  </si>
+  <si>
+    <t>P400019100</t>
+  </si>
+  <si>
+    <t>NS80005160</t>
+  </si>
+  <si>
+    <t>NS80005110</t>
+  </si>
+  <si>
+    <t>2 X 100</t>
+  </si>
+  <si>
+    <t>N420152000</t>
+  </si>
+  <si>
+    <t>actualizado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+  </numFmts>
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
-      <name val="Verdana"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <name val="Verdana"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Nova"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color indexed="8"/>
-      <name val="Arial Narrow"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="27"/>
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="23"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor indexed="27"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFE43F"/>
-[...17 lines deleted...]
-        <fgColor rgb="FFD0D0D0"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="45">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right/>
-[...1 lines deleted...]
-      <bottom style="medium">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...14 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
-[...50 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...9 lines deleted...]
-      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...164 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="medium">
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...36 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...48 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="8" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="23" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="17" fillId="7" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="6" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="9" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="9" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="4" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...136 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="21" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="16" fontId="4" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="21" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="11" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="9" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="9" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="9" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="9" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="9" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="9" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="9" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="35" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="8" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...105 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+    <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFD0D0D0"/>
-[...2 lines deleted...]
-      <color rgb="FFFFFFFF"/>
+      <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>15</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-      <xdr:colOff>9525</xdr:colOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>428625</xdr:rowOff>
+      <xdr:rowOff>346075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Imagen 537">
+        <xdr:cNvPr id="5" name="Imagen 537">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F434D4B8-F4A2-4626-9EB3-EDA09F25D95F}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86B3A6B4-E8D7-42D8-B135-B4AB3EA35F0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="14506575" y="85725"/>
+          <a:off x="15354300" y="0"/>
           <a:ext cx="400050" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>1209675</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>285956</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>76200</xdr:rowOff>
+      <xdr:rowOff>10242</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>1600200</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>672385</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>371475</xdr:rowOff>
+      <xdr:rowOff>305517</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Imagen 561">
+        <xdr:cNvPr id="6" name="Imagen 561">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D399583-D94C-41E8-9660-2BDFCD800523}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{740842D3-604D-4039-9DB1-60296E90A9E7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="12382500" y="76200"/>
-          <a:ext cx="390525" cy="295275"/>
+          <a:off x="9667569" y="10242"/>
+          <a:ext cx="386429" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>55006</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>619127</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>28118</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9990</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>351506</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Imagen 9">
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A4DE43-76C9-7222-7090-7546EB166EEE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4402E312-1E87-53BA-7F84-DDFE14438D2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
-[...219 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FDFDFD"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FDFDFD">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="1352450" cy="901114"/>
+        <a:xfrm rot="2237388">
+          <a:off x="2200277" y="4028618"/>
+          <a:ext cx="1895475" cy="1886406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28576</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>28574</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>159322</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>171451</xdr:rowOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>86031</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>158963</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Imagen 13">
+        <xdr:cNvPr id="4" name="Imagen 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EF13C5-FAF5-6553-4885-739B3ED06C48}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05CC33BE-2F71-BA51-3F26-09FED4C105D5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7743826" y="2628901"/>
-          <a:ext cx="1162049" cy="1895474"/>
+          <a:off x="847724" y="8179372"/>
+          <a:ext cx="1495425" cy="1523641"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>115766</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>205373</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>65557</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19051</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>378606</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>143289</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Imagen 97">
+        <xdr:cNvPr id="9" name="Imagen 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2F0889-B83C-4A20-8474-115571F4FDC4}"/>
-[...73 lines deleted...]
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7515834D-04CA-9534-5CCE-C1C3E6958E2A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3749C661-7DE4-2B83-99C9-467BD5849B0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="829128" cy="854330"/>
+        <a:xfrm rot="17875510">
+          <a:off x="12345111" y="7261569"/>
+          <a:ext cx="1030232" cy="887608"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>71659</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>73849</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>123826</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19095</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>654167</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>118527</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Imagen 7">
+        <xdr:cNvPr id="11" name="Imagen 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE1463C-D245-7A57-FB0F-616AFC49ECB7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46A5BC5C-FE35-3DCA-B32C-2626AD5369BA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
-[...87 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="409576" y="8191499"/>
-[...154 lines deleted...]
-          <a:ext cx="914528" cy="905001"/>
+          <a:off x="12284899" y="9153526"/>
+          <a:ext cx="1294693" cy="1147226"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
-        <row r="1511">
-[...756 lines deleted...]
-            <v>116047.181281275</v>
+        <row r="1877">
+          <cell r="C1877">
+            <v>1051.8208029201601</v>
+          </cell>
+        </row>
+        <row r="1878">
+          <cell r="C1878">
+            <v>1179.4528800000001</v>
+          </cell>
+        </row>
+        <row r="1879">
+          <cell r="C1879">
+            <v>1272.0636018750001</v>
+          </cell>
+        </row>
+        <row r="1880">
+          <cell r="C1880">
+            <v>1032.4111286249999</v>
+          </cell>
+        </row>
+        <row r="1881">
+          <cell r="C1881">
+            <v>1252.36741171875</v>
+          </cell>
+        </row>
+        <row r="1882">
+          <cell r="C1882">
+            <v>1408.4106996875</v>
+          </cell>
+        </row>
+        <row r="1883">
+          <cell r="C1883">
+            <v>2418.4875858812493</v>
+          </cell>
+        </row>
+        <row r="1884">
+          <cell r="C1884">
+            <v>3316.8946667999999</v>
+          </cell>
+        </row>
+        <row r="1885">
+          <cell r="C1885">
+            <v>4464.747212575</v>
+          </cell>
+        </row>
+        <row r="1886">
+          <cell r="C1886">
+            <v>11364.850602031247</v>
+          </cell>
+        </row>
+        <row r="1887">
+          <cell r="C1887">
+            <v>13370.899017937498</v>
+          </cell>
+        </row>
+        <row r="1888">
+          <cell r="C1888">
+            <v>20022.268855499995</v>
+          </cell>
+        </row>
+        <row r="1889">
+          <cell r="C1889">
+            <v>76335.683748869982</v>
+          </cell>
+        </row>
+        <row r="1890">
+          <cell r="C1890">
+            <v>100385.86053599998</v>
+          </cell>
+        </row>
+        <row r="1891">
+          <cell r="C1891">
+            <v>1369.8131386867199</v>
+          </cell>
+        </row>
+        <row r="1892">
+          <cell r="C1892">
+            <v>1348.0590375000002</v>
+          </cell>
+        </row>
+        <row r="1893">
+          <cell r="C1893">
+            <v>1538.3295023437499</v>
+          </cell>
+        </row>
+        <row r="1894">
+          <cell r="C1894">
+            <v>1565.5007299276801</v>
+          </cell>
+        </row>
+        <row r="1895">
+          <cell r="C1895">
+            <v>1483.5710899038459</v>
+          </cell>
+        </row>
+        <row r="1896">
+          <cell r="C1896">
+            <v>1706.7288811911058</v>
+          </cell>
+        </row>
+        <row r="1897">
+          <cell r="C1897">
+            <v>1166.482362925</v>
+          </cell>
+        </row>
+        <row r="1899">
+          <cell r="C1899">
+            <v>1687.8054744532803</v>
+          </cell>
+        </row>
+        <row r="1900">
+          <cell r="C1900">
+            <v>1907.4617369999999</v>
+          </cell>
+        </row>
+        <row r="1901">
+          <cell r="C1901">
+            <v>2203.7245486874999</v>
+          </cell>
+        </row>
+        <row r="1902">
+          <cell r="C1902">
+            <v>2029.1879999999999</v>
+          </cell>
+        </row>
+        <row r="1903">
+          <cell r="C1903">
+            <v>2329.753796504237</v>
+          </cell>
+        </row>
+        <row r="1904">
+          <cell r="C1904">
+            <v>2731.7849679700744</v>
+          </cell>
+        </row>
+        <row r="1905">
+          <cell r="C1905">
+            <v>2169.1320000000001</v>
+          </cell>
+        </row>
+        <row r="1906">
+          <cell r="C1906">
+            <v>2743.2026054999997</v>
+          </cell>
+        </row>
+        <row r="1907">
+          <cell r="C1907">
+            <v>3232.0812653437501</v>
+          </cell>
+        </row>
+        <row r="1908">
+          <cell r="C1908">
+            <v>2518.9919999999997</v>
+          </cell>
+        </row>
+        <row r="1909">
+          <cell r="C1909">
+            <v>3370.0082568749995</v>
+          </cell>
+        </row>
+        <row r="1910">
+          <cell r="C1910">
+            <v>3990.9390816796877</v>
+          </cell>
+        </row>
+        <row r="1911">
+          <cell r="C1911">
+            <v>2728.9079999999999</v>
+          </cell>
+        </row>
+        <row r="1912">
+          <cell r="C1912">
+            <v>4001.5571062499994</v>
+          </cell>
+        </row>
+        <row r="1913">
+          <cell r="C1913">
+            <v>4755.813732515624</v>
+          </cell>
+        </row>
+        <row r="1914">
+          <cell r="C1914">
+            <v>3148.74</v>
+          </cell>
+        </row>
+        <row r="1915">
+          <cell r="C1915">
+            <v>4414.6843424999997</v>
+          </cell>
+        </row>
+        <row r="1916">
+          <cell r="C1916">
+            <v>5255.7021089062491</v>
+          </cell>
+        </row>
+        <row r="1917">
+          <cell r="C1917">
+            <v>4198.32</v>
+          </cell>
+        </row>
+        <row r="1918">
+          <cell r="C1918">
+            <v>5931.3204281249991</v>
+          </cell>
+        </row>
+        <row r="1919">
+          <cell r="C1919">
+            <v>6629.9418298828114</v>
+          </cell>
+        </row>
+        <row r="1920">
+          <cell r="C1920">
+            <v>4898.04</v>
+          </cell>
+        </row>
+        <row r="1921">
+          <cell r="C1921">
+            <v>6975.9965137499994</v>
+          </cell>
+        </row>
+        <row r="1922">
+          <cell r="C1922">
+            <v>8178.528163359375</v>
+          </cell>
+        </row>
+        <row r="1923">
+          <cell r="C1923">
+            <v>5597.76</v>
+          </cell>
+        </row>
+        <row r="1924">
+          <cell r="C1924">
+            <v>8028.3454196691182</v>
+          </cell>
+        </row>
+        <row r="1925">
+          <cell r="C1925">
+            <v>9453.0243052182886</v>
+          </cell>
+        </row>
+        <row r="1926">
+          <cell r="C1926">
+            <v>6297.48</v>
+          </cell>
+        </row>
+        <row r="1927">
+          <cell r="C1927">
+            <v>9065.3486850000008</v>
+          </cell>
+        </row>
+        <row r="1928">
+          <cell r="C1928">
+            <v>10708.0542178125</v>
+          </cell>
+        </row>
+        <row r="1929">
+          <cell r="C1929">
+            <v>6647.34</v>
+          </cell>
+        </row>
+        <row r="1930">
+          <cell r="C1930">
+            <v>10140.125834855768</v>
+          </cell>
+        </row>
+        <row r="1931">
+          <cell r="C1931">
+            <v>12011.001002442908</v>
+          </cell>
+        </row>
+        <row r="1932">
+          <cell r="C1932">
+            <v>7696.92</v>
+          </cell>
+        </row>
+        <row r="1933">
+          <cell r="C1933">
+            <v>11154.70085625</v>
+          </cell>
+        </row>
+        <row r="1934">
+          <cell r="C1934">
+            <v>13237.580272265624</v>
+          </cell>
+        </row>
+        <row r="1939">
+          <cell r="C1939">
+            <v>1354.1688940624997</v>
+          </cell>
+        </row>
+        <row r="1940">
+          <cell r="C1940">
+            <v>1250.4434057999999</v>
+          </cell>
+        </row>
+        <row r="1941">
+          <cell r="C1941">
+            <v>1479.8832658124998</v>
+          </cell>
+        </row>
+        <row r="1942">
+          <cell r="C1942">
+            <v>2158.7007874249998</v>
+          </cell>
+        </row>
+        <row r="1943">
+          <cell r="C1943">
+            <v>2557.3387469099998</v>
+          </cell>
+        </row>
+        <row r="1944">
+          <cell r="C1944">
+            <v>3316.8946667999999</v>
+          </cell>
+        </row>
+        <row r="1945">
+          <cell r="C1945">
+            <v>1318.253909625</v>
+          </cell>
+        </row>
+        <row r="1946">
+          <cell r="C1946">
+            <v>1673.3060822656246</v>
+          </cell>
+        </row>
+        <row r="1947">
+          <cell r="C1947">
+            <v>2518.0531092812498</v>
+          </cell>
+        </row>
+        <row r="1948">
+          <cell r="C1948">
+            <v>3111.5101226874995</v>
+          </cell>
+        </row>
+        <row r="1949">
+          <cell r="C1949">
+            <v>3768.8709937499998</v>
+          </cell>
+        </row>
+        <row r="1950">
+          <cell r="C1950">
+            <v>5104.9452074218743</v>
+          </cell>
+        </row>
+        <row r="1951">
+          <cell r="C1951">
+            <v>1412.723682975</v>
+          </cell>
+        </row>
+        <row r="1952">
+          <cell r="C1952">
+            <v>1866.7288987187499</v>
+          </cell>
+        </row>
+        <row r="1953">
+          <cell r="C1953">
+            <v>2877.4054311374994</v>
+          </cell>
+        </row>
+        <row r="1954">
+          <cell r="C1954">
+            <v>3728.8958057999994</v>
+          </cell>
+        </row>
+        <row r="1955">
+          <cell r="C1955">
+            <v>4522.3570001999997</v>
+          </cell>
+        </row>
+        <row r="1956">
+          <cell r="C1956">
+            <v>6035.201533884373</v>
+          </cell>
+        </row>
+        <row r="1957">
+          <cell r="C1957">
+            <v>11012.532904781248</v>
+          </cell>
+        </row>
+        <row r="1958">
+          <cell r="C1958">
+            <v>14372.518821524998</v>
+          </cell>
+        </row>
+        <row r="1959">
+          <cell r="C1959">
+            <v>1563.7203430000002</v>
+          </cell>
+        </row>
+        <row r="1960">
+          <cell r="C1960">
+            <v>2156.863123398437</v>
+          </cell>
+        </row>
+        <row r="1961">
+          <cell r="C1961">
+            <v>3416.4339139218746</v>
+          </cell>
+        </row>
+        <row r="1962">
+          <cell r="C1962">
+            <v>4452.0497572499999</v>
+          </cell>
+        </row>
+        <row r="1963">
+          <cell r="C1963">
+            <v>5009.0342309999987</v>
+          </cell>
+        </row>
+        <row r="1964">
+          <cell r="C1964">
+            <v>7420.1325235781251</v>
+          </cell>
+        </row>
+        <row r="1965">
+          <cell r="C1965">
+            <v>12337.02113097656</v>
+          </cell>
+        </row>
+        <row r="1966">
+          <cell r="C1966">
+            <v>15874.94852690625</v>
+          </cell>
+        </row>
+        <row r="1967">
+          <cell r="C1967">
+            <v>22414.461069375004</v>
+          </cell>
+        </row>
+        <row r="1968">
+          <cell r="C1968">
+            <v>1592.7586730124999</v>
+          </cell>
+        </row>
+        <row r="1969">
+          <cell r="C1969">
+            <v>2446.9973480781241</v>
+          </cell>
+        </row>
+        <row r="1970">
+          <cell r="C1970">
+            <v>3955.4623967062498</v>
+          </cell>
+        </row>
+        <row r="1971">
+          <cell r="C1971">
+            <v>5390.8371965625001</v>
+          </cell>
+        </row>
+        <row r="1972">
+          <cell r="C1972">
+            <v>5600.1023656499992</v>
+          </cell>
+        </row>
+        <row r="1973">
+          <cell r="C1973">
+            <v>8686.72622829375</v>
+          </cell>
+        </row>
+        <row r="1974">
+          <cell r="C1974">
+            <v>13661.509357171872</v>
+          </cell>
+        </row>
+        <row r="1975">
+          <cell r="C1975">
+            <v>18342.788134081249</v>
+          </cell>
+        </row>
+        <row r="1976">
+          <cell r="C1976">
+            <v>27562.948092499999</v>
+          </cell>
+        </row>
+        <row r="1977">
+          <cell r="C1977">
+            <v>93605.370081600006</v>
+          </cell>
+        </row>
+        <row r="1978">
+          <cell r="C1978">
+            <v>1827.7707763749997</v>
+          </cell>
+        </row>
+        <row r="1979">
+          <cell r="C1979">
+            <v>2640.4201645312496</v>
+          </cell>
+        </row>
+        <row r="1980">
+          <cell r="C1980">
+            <v>4127.2140786250002</v>
+          </cell>
+        </row>
+        <row r="1981">
+          <cell r="C1981">
+            <v>5893.0274406249982</v>
+          </cell>
+        </row>
+        <row r="1982">
+          <cell r="C1982">
+            <v>6133.2876284999984</v>
+          </cell>
+        </row>
+        <row r="1983">
+          <cell r="C1983">
+            <v>8797.9587982499979</v>
+          </cell>
+        </row>
+        <row r="1984">
+          <cell r="C1984">
+            <v>14899.245447187499</v>
+          </cell>
+        </row>
+        <row r="1985">
+          <cell r="C1985">
+            <v>18378.998035874996</v>
+          </cell>
+        </row>
+        <row r="1986">
+          <cell r="C1986">
+            <v>32268.436557499997</v>
+          </cell>
+        </row>
+        <row r="1987">
+          <cell r="C1987">
+            <v>99620.633424</v>
+          </cell>
+        </row>
+        <row r="1988">
+          <cell r="C1988">
+            <v>2071.6330359375002</v>
+          </cell>
+        </row>
+        <row r="1989">
+          <cell r="C1989">
+            <v>3041.767279199219</v>
+          </cell>
+        </row>
+        <row r="1990">
+          <cell r="C1990">
+            <v>4425.7227235156242</v>
+          </cell>
+        </row>
+        <row r="1991">
+          <cell r="C1991">
+            <v>7322.7280507812493</v>
+          </cell>
+        </row>
+        <row r="1992">
+          <cell r="C1992">
+            <v>7294.9491862499999</v>
+          </cell>
+        </row>
+        <row r="1993">
+          <cell r="C1993">
+            <v>9500.8099355859358</v>
+          </cell>
+        </row>
+        <row r="1994">
+          <cell r="C1994">
+            <v>16343.396960937498</v>
+          </cell>
+        </row>
+        <row r="1995">
+          <cell r="C1995">
+            <v>19722.878236796871</v>
+          </cell>
+        </row>
+        <row r="1996">
+          <cell r="C1996">
+            <v>33764.927906249999</v>
+          </cell>
+        </row>
+        <row r="1997">
+          <cell r="C1997">
+            <v>114658.79177999999</v>
+          </cell>
+        </row>
+        <row r="1998">
+          <cell r="C1998">
+            <v>138371.22</v>
+          </cell>
+        </row>
+        <row r="1999">
+          <cell r="C1999">
+            <v>2374.4556431249998</v>
+          </cell>
+        </row>
+        <row r="2000">
+          <cell r="C2000">
+            <v>3512.5991350390618</v>
+          </cell>
+        </row>
+        <row r="2001">
+          <cell r="C2001">
+            <v>5439.8561981249995</v>
+          </cell>
+        </row>
+        <row r="2002">
+          <cell r="C2002">
+            <v>8578.2036609374991</v>
+          </cell>
+        </row>
+        <row r="2003">
+          <cell r="C2003">
+            <v>9037.4096465999992</v>
+          </cell>
+        </row>
+        <row r="2004">
+          <cell r="C2004">
+            <v>11739.451347593751</v>
+          </cell>
+        </row>
+        <row r="2005">
+          <cell r="C2005">
+            <v>18497.036353124997</v>
+          </cell>
+        </row>
+        <row r="2006">
+          <cell r="C2006">
+            <v>23387.0970538125</v>
+          </cell>
+        </row>
+        <row r="2007">
+          <cell r="C2007">
+            <v>40104.659161875003</v>
+          </cell>
+        </row>
+        <row r="2008">
+          <cell r="C2008">
+            <v>129696.950136</v>
+          </cell>
+        </row>
+        <row r="2009">
+          <cell r="C2009">
+            <v>157757.18399999998</v>
+          </cell>
+        </row>
+        <row r="2010">
+          <cell r="C2010">
+            <v>2677.2782503124999</v>
+          </cell>
+        </row>
+        <row r="2011">
+          <cell r="C2011">
+            <v>4091.0912879296866</v>
+          </cell>
+        </row>
+        <row r="2012">
+          <cell r="C2012">
+            <v>6221.0568978124993</v>
+          </cell>
+        </row>
+        <row r="2013">
+          <cell r="C2013">
+            <v>9833.679271093748</v>
+          </cell>
+        </row>
+        <row r="2014">
+          <cell r="C2014">
+            <v>10068.714880312498</v>
+          </cell>
+        </row>
+        <row r="2015">
+          <cell r="C2015">
+            <v>12910.869909820312</v>
+          </cell>
+        </row>
+        <row r="2016">
+          <cell r="C2016">
+            <v>21683.209532578119</v>
+          </cell>
+        </row>
+        <row r="2017">
+          <cell r="C2017">
+            <v>25171.948047148435</v>
+          </cell>
+        </row>
+        <row r="2018">
+          <cell r="C2018">
+            <v>44756.144022187495</v>
+          </cell>
+        </row>
+        <row r="2019">
+          <cell r="C2019">
+            <v>144735.108492</v>
+          </cell>
+        </row>
+        <row r="2020">
+          <cell r="C2020">
+            <v>177143.14799999999</v>
+          </cell>
+        </row>
+        <row r="2021">
+          <cell r="C2021">
+            <v>2980.1008575000001</v>
+          </cell>
+        </row>
+        <row r="2022">
+          <cell r="C2022">
+            <v>4574.6483290624983</v>
+          </cell>
+        </row>
+        <row r="2023">
+          <cell r="C2023">
+            <v>7002.2575974999991</v>
+          </cell>
+        </row>
+        <row r="2024">
+          <cell r="C2024">
+            <v>10867.371783625</v>
+          </cell>
+        </row>
+        <row r="2025">
+          <cell r="C2025">
+            <v>11271.609905700001</v>
+          </cell>
+        </row>
+        <row r="2026">
+          <cell r="C2026">
+            <v>14615.899896937499</v>
+          </cell>
+        </row>
+        <row r="2027">
+          <cell r="C2027">
+            <v>23944.530894374995</v>
+          </cell>
+        </row>
+        <row r="2028">
+          <cell r="C2028">
+            <v>27606.440625312498</v>
+          </cell>
+        </row>
+        <row r="2029">
+          <cell r="C2029">
+            <v>47054.884649999993</v>
+          </cell>
+        </row>
+        <row r="2030">
+          <cell r="C2030">
+            <v>159773.26684800003</v>
+          </cell>
+        </row>
+        <row r="2031">
+          <cell r="C2031">
+            <v>196529.11199999999</v>
+          </cell>
+        </row>
+        <row r="2032">
+          <cell r="C2032">
+            <v>3282.9234646875002</v>
+          </cell>
+        </row>
+        <row r="2033">
+          <cell r="C2033">
+            <v>5058.2053701953118</v>
+          </cell>
+        </row>
+        <row r="2034">
+          <cell r="C2034">
+            <v>7394.2853823281239</v>
+          </cell>
+        </row>
+        <row r="2035">
+          <cell r="C2035">
+            <v>12344.630491406249</v>
+          </cell>
+        </row>
+        <row r="2036">
+          <cell r="C2036">
+            <v>12564.004618912501</v>
+          </cell>
+        </row>
+        <row r="2037">
+          <cell r="C2037">
+            <v>16320.929884054685</v>
+          </cell>
+        </row>
+        <row r="2038">
+          <cell r="C2038">
+            <v>27453.749982656253</v>
+          </cell>
+        </row>
+        <row r="2039">
+          <cell r="C2039">
+            <v>30899.245580718751</v>
+          </cell>
+        </row>
+        <row r="2040">
+          <cell r="C2040">
+            <v>54059.1137428125</v>
+          </cell>
+        </row>
+        <row r="2041">
+          <cell r="C2041">
+            <v>174811.425204</v>
+          </cell>
+        </row>
+        <row r="2042">
+          <cell r="C2042">
+            <v>215915.076</v>
+          </cell>
+        </row>
+        <row r="2043">
+          <cell r="C2043">
+            <v>3585.7460718749994</v>
+          </cell>
+        </row>
+        <row r="2044">
+          <cell r="C2044">
+            <v>5833.4341171874994</v>
+          </cell>
+        </row>
+        <row r="2045">
+          <cell r="C2045">
+            <v>8564.6589968749995</v>
+          </cell>
+        </row>
+        <row r="2046">
+          <cell r="C2046">
+            <v>13600.1061015625</v>
+          </cell>
+        </row>
+        <row r="2047">
+          <cell r="C2047">
+            <v>13980.671971874999</v>
+          </cell>
+        </row>
+        <row r="2048">
+          <cell r="C2048">
+            <v>18025.959871171872</v>
+          </cell>
+        </row>
+        <row r="2049">
+          <cell r="C2049">
+            <v>29822.753314062498</v>
+          </cell>
+        </row>
+        <row r="2050">
+          <cell r="C2050">
+            <v>35259.033705781243</v>
+          </cell>
+        </row>
+        <row r="2051">
+          <cell r="C2051">
+            <v>58710.598603125007</v>
+          </cell>
+        </row>
+        <row r="2052">
+          <cell r="C2052">
+            <v>189849.58356</v>
+          </cell>
+        </row>
+        <row r="2053">
+          <cell r="C2053">
+            <v>235301.03999999998</v>
+          </cell>
+        </row>
+        <row r="2054">
+          <cell r="C2054">
+            <v>7054.90362</v>
+          </cell>
+        </row>
+        <row r="2055">
+          <cell r="C2055">
+            <v>10923.508234374998</v>
+          </cell>
+        </row>
+        <row r="2056">
+          <cell r="C2056">
+            <v>18833.165892812496</v>
+          </cell>
+        </row>
+        <row r="2057">
+          <cell r="C2057">
+            <v>24062.473226874998</v>
+          </cell>
+        </row>
+        <row r="2058">
+          <cell r="C2058">
+            <v>30022.809937499998</v>
+          </cell>
+        </row>
+        <row r="2059">
+          <cell r="C2059">
+            <v>38416.855908281243</v>
+          </cell>
+        </row>
+        <row r="2060">
+          <cell r="C2060">
+            <v>55945.186020312489</v>
+          </cell>
+        </row>
+        <row r="2061">
+          <cell r="C2061">
+            <v>64937.544643749992</v>
+          </cell>
+        </row>
+        <row r="2062">
+          <cell r="C2062">
+            <v>110236.1827875</v>
+          </cell>
+        </row>
+        <row r="2063">
+          <cell r="C2063">
+            <v>340231.16712</v>
+          </cell>
+        </row>
+        <row r="2064">
+          <cell r="C2064">
+            <v>429160.68</v>
+          </cell>
+        </row>
+        <row r="2065">
+          <cell r="C2065">
+            <v>4748.9112862499996</v>
+          </cell>
+        </row>
+        <row r="2066">
+          <cell r="C2066">
+            <v>7025.1982700781236</v>
+          </cell>
+        </row>
+        <row r="2067">
+          <cell r="C2067">
+            <v>10879.712396249999</v>
+          </cell>
+        </row>
+        <row r="2068">
+          <cell r="C2068">
+            <v>17156.407321874998</v>
+          </cell>
+        </row>
+        <row r="2069">
+          <cell r="C2069">
+            <v>18074.819293199998</v>
+          </cell>
+        </row>
+        <row r="2070">
+          <cell r="C2070">
+            <v>23478.902695187502</v>
+          </cell>
+        </row>
+        <row r="2071">
+          <cell r="C2071">
+            <v>36994.072706249994</v>
+          </cell>
+        </row>
+        <row r="2072">
+          <cell r="C2072">
+            <v>46774.194107625</v>
+          </cell>
+        </row>
+        <row r="2073">
+          <cell r="C2073">
+            <v>80209.318323750005</v>
+          </cell>
+        </row>
+        <row r="2074">
+          <cell r="C2074">
+            <v>246424.20525839998</v>
+          </cell>
+        </row>
+        <row r="2075">
+          <cell r="C2075">
+            <v>299738.64959999995</v>
+          </cell>
+        </row>
+        <row r="2076">
+          <cell r="C2076">
+            <v>5354.5565006249999</v>
+          </cell>
+        </row>
+        <row r="2077">
+          <cell r="C2077">
+            <v>8087.2474641015597</v>
+          </cell>
+        </row>
+        <row r="2078">
+          <cell r="C2078">
+            <v>12442.113795624999</v>
+          </cell>
+        </row>
+        <row r="2079">
+          <cell r="C2079">
+            <v>19445.575444562499</v>
+          </cell>
+        </row>
+        <row r="2080">
+          <cell r="C2080">
+            <v>20309.0195523</v>
+          </cell>
+        </row>
+        <row r="2081">
+          <cell r="C2081">
+            <v>26355.351244531252</v>
+          </cell>
+        </row>
+        <row r="2082">
+          <cell r="C2082">
+            <v>42441.567247499988</v>
+          </cell>
+        </row>
+        <row r="2083">
+          <cell r="C2083">
+            <v>50993.537679125002</v>
+          </cell>
+        </row>
+        <row r="2084">
+          <cell r="C2084">
+            <v>87159.543811874988</v>
+          </cell>
+        </row>
+        <row r="2085">
+          <cell r="C2085">
+            <v>289470.21698400006</v>
+          </cell>
+        </row>
+        <row r="2086">
+          <cell r="C2086">
+            <v>354286.29599999997</v>
+          </cell>
+        </row>
+        <row r="2087">
+          <cell r="C2087">
+            <v>5960.2017150000001</v>
+          </cell>
+        </row>
+        <row r="2088">
+          <cell r="C2088">
+            <v>9149.2966581249966</v>
+          </cell>
+        </row>
+        <row r="2089">
+          <cell r="C2089">
+            <v>14004.515194999998</v>
+          </cell>
+        </row>
+        <row r="2090">
+          <cell r="C2090">
+            <v>21734.74356725</v>
+          </cell>
+        </row>
+        <row r="2091">
+          <cell r="C2091">
+            <v>22543.219811400002</v>
+          </cell>
+        </row>
+        <row r="2092">
+          <cell r="C2092">
+            <v>29231.799793874998</v>
+          </cell>
+        </row>
+        <row r="2093">
+          <cell r="C2093">
+            <v>47889.06178874999</v>
+          </cell>
+        </row>
+        <row r="2094">
+          <cell r="C2094">
+            <v>55212.881250624996</v>
+          </cell>
+        </row>
+        <row r="2095">
+          <cell r="C2095">
+            <v>94109.769299999985</v>
+          </cell>
+        </row>
+        <row r="2096">
+          <cell r="C2096">
+            <v>303569.20701120002</v>
+          </cell>
+        </row>
+        <row r="2097">
+          <cell r="C2097">
+            <v>373405.31279999996</v>
+          </cell>
+        </row>
+        <row r="2098">
+          <cell r="C2098">
+            <v>6565.8469293749995</v>
+          </cell>
+        </row>
+        <row r="2099">
+          <cell r="C2099">
+            <v>10408.082446249999</v>
+          </cell>
+        </row>
+        <row r="2100">
+          <cell r="C2100">
+            <v>15566.916594374998</v>
+          </cell>
+        </row>
+        <row r="2101">
+          <cell r="C2101">
+            <v>23244.103990928124</v>
+          </cell>
+        </row>
+        <row r="2102">
+          <cell r="C2102">
+            <v>25252.281877574998</v>
+          </cell>
+        </row>
+        <row r="2103">
+          <cell r="C2103">
+            <v>32641.859768109371</v>
+          </cell>
+        </row>
+        <row r="2104">
+          <cell r="C2104">
+            <v>53767.284208437493</v>
+          </cell>
+        </row>
+        <row r="2105">
+          <cell r="C2105">
+            <v>62865.474331093741</v>
+          </cell>
+        </row>
+        <row r="2106">
+          <cell r="C2106">
+            <v>105765.483253125</v>
+          </cell>
+        </row>
+        <row r="2107">
+          <cell r="C2107">
+            <v>330637.89205200004</v>
+          </cell>
+        </row>
+        <row r="2108">
+          <cell r="C2108">
+            <v>388647.13680000004</v>
+          </cell>
+        </row>
+        <row r="2160">
+          <cell r="C2160">
+            <v>1064.1307117902188</v>
+          </cell>
+        </row>
+        <row r="2161">
+          <cell r="C2161">
+            <v>1308.0925843749999</v>
+          </cell>
+        </row>
+        <row r="2162">
+          <cell r="C2162">
+            <v>1116.6433874999998</v>
+          </cell>
+        </row>
+        <row r="2163">
+          <cell r="C2163">
+            <v>1380.9347343750001</v>
+          </cell>
+        </row>
+        <row r="2164">
+          <cell r="C2164">
+            <v>2256.1103879999996</v>
+          </cell>
+        </row>
+        <row r="2165">
+          <cell r="C2165">
+            <v>3693.4378649999999</v>
+          </cell>
+        </row>
+        <row r="2166">
+          <cell r="C2166">
+            <v>1377.683325</v>
+          </cell>
+        </row>
+        <row r="2167">
+          <cell r="C2167">
+            <v>1683.6411125</v>
+          </cell>
+        </row>
+        <row r="2168">
+          <cell r="C2168">
+            <v>2506.7893199999994</v>
+          </cell>
+        </row>
+        <row r="2169">
+          <cell r="C2169">
+            <v>3693.4378649999999</v>
+          </cell>
+        </row>
+        <row r="2170">
+          <cell r="C2170">
+            <v>3904.7652000000003</v>
+          </cell>
+        </row>
+        <row r="2171">
+          <cell r="C2171">
+            <v>5816.0171300000002</v>
+          </cell>
+        </row>
+        <row r="2172">
+          <cell r="C2172">
+            <v>1547.6830812499995</v>
+          </cell>
+        </row>
+        <row r="2173">
+          <cell r="C2173">
+            <v>2025.8027687499998</v>
+          </cell>
+        </row>
+        <row r="2174">
+          <cell r="C2174">
+            <v>3027.8708512499993</v>
+          </cell>
+        </row>
+        <row r="2175">
+          <cell r="C2175">
+            <v>4641.1120687499988</v>
+          </cell>
+        </row>
+        <row r="2176">
+          <cell r="C2176">
+            <v>5203.7531624999992</v>
+          </cell>
+        </row>
+        <row r="2177">
+          <cell r="C2177">
+            <v>6460.8776749999988</v>
+          </cell>
+        </row>
+        <row r="2178">
+          <cell r="C2178">
+            <v>17706.826000000001</v>
+          </cell>
+        </row>
+        <row r="2179">
+          <cell r="C2179">
+            <v>17658.32952589064</v>
+          </cell>
+        </row>
+        <row r="2180">
+          <cell r="C2180">
+            <v>13978.151962499996</v>
+          </cell>
+        </row>
+        <row r="2181">
+          <cell r="C2181">
+            <v>25580.018091374994</v>
+          </cell>
+        </row>
+        <row r="2182">
+          <cell r="C2182">
+            <v>1794.2207999999998</v>
+          </cell>
+        </row>
+        <row r="2183">
+          <cell r="C2183">
+            <v>2228.6723999999995</v>
+          </cell>
+        </row>
+        <row r="2184">
+          <cell r="C2184">
+            <v>3362.1654149999999</v>
+          </cell>
+        </row>
+        <row r="2185">
+          <cell r="C2185">
+            <v>5455.689412499999</v>
+          </cell>
+        </row>
+        <row r="2186">
+          <cell r="C2186">
+            <v>5597.7405749999989</v>
+          </cell>
+        </row>
+        <row r="2187">
+          <cell r="C2187">
+            <v>7634.4670499999984</v>
+          </cell>
+        </row>
+        <row r="2188">
+          <cell r="C2188">
+            <v>19806.490231068761</v>
+          </cell>
+        </row>
+        <row r="2189">
+          <cell r="C2189">
+            <v>20576.202959999999</v>
+          </cell>
+        </row>
+        <row r="2190">
+          <cell r="C2190">
+            <v>29884.074673499996</v>
+          </cell>
+        </row>
+        <row r="2191">
+          <cell r="C2191">
+            <v>16330.095449999997</v>
+          </cell>
+        </row>
+        <row r="2192">
+          <cell r="C2192">
+            <v>21217.944187499997</v>
+          </cell>
+        </row>
+        <row r="2193">
+          <cell r="C2193">
+            <v>37131.402328124997</v>
+          </cell>
+        </row>
+        <row r="2194">
+          <cell r="C2194">
+            <v>2164.0273781249998</v>
+          </cell>
+        </row>
+        <row r="2195">
+          <cell r="C2195">
+            <v>2711.72415</v>
+          </cell>
+        </row>
+        <row r="2196">
+          <cell r="C2196">
+            <v>4102.6496962499996</v>
+          </cell>
+        </row>
+        <row r="2197">
+          <cell r="C2197">
+            <v>6677.5554281249988</v>
+          </cell>
+        </row>
+        <row r="2198">
+          <cell r="C2198">
+            <v>6867.4721062499993</v>
+          </cell>
+        </row>
+        <row r="2199">
+          <cell r="C2199">
+            <v>9394.8511124999986</v>
+          </cell>
+        </row>
+        <row r="2200">
+          <cell r="C2200">
+            <v>24880.268399999997</v>
+          </cell>
+        </row>
+        <row r="2201">
+          <cell r="C2201">
+            <v>23028.731288835959</v>
+          </cell>
+        </row>
+        <row r="2202">
+          <cell r="C2202">
+            <v>18091.8966</v>
+          </cell>
+        </row>
+        <row r="2203">
+          <cell r="C2203">
+            <v>24354.390937499993</v>
+          </cell>
+        </row>
+        <row r="2204">
+          <cell r="C2204">
+            <v>33108.170778</v>
+          </cell>
+        </row>
+        <row r="2205">
+          <cell r="C2205">
+            <v>42620.184140624988</v>
+          </cell>
+        </row>
+        <row r="2206">
+          <cell r="C2206">
+            <v>2747.6614199999995</v>
+          </cell>
+        </row>
+        <row r="2207">
+          <cell r="C2207">
+            <v>3240.8437787499997</v>
+          </cell>
+        </row>
+        <row r="2208">
+          <cell r="C2208">
+            <v>4892.0576512499983</v>
+          </cell>
+        </row>
+        <row r="2209">
+          <cell r="C2209">
+            <v>7387.9554937499988</v>
+          </cell>
+        </row>
+        <row r="2210">
+          <cell r="C2210">
+            <v>7914.2042624999995</v>
+          </cell>
+        </row>
+        <row r="2211">
+          <cell r="C2211">
+            <v>10479.500867499999</v>
+          </cell>
+        </row>
+        <row r="2212">
+          <cell r="C2212">
+            <v>28399.133051781275</v>
+          </cell>
+        </row>
+        <row r="2213">
+          <cell r="C2213">
+            <v>32053.710800000001</v>
+          </cell>
+        </row>
+        <row r="2214">
+          <cell r="C2214">
+            <v>38823.2583075</v>
+          </cell>
+        </row>
+        <row r="2215">
+          <cell r="C2215">
+            <v>21214.895249999998</v>
+          </cell>
+        </row>
+        <row r="2216">
+          <cell r="C2216">
+            <v>53764.465781249986</v>
+          </cell>
+        </row>
+        <row r="2217">
+          <cell r="C2217">
+            <v>30722.551874999994</v>
+          </cell>
+        </row>
+        <row r="2218">
+          <cell r="C2218">
+            <v>3256.2022299999999</v>
+          </cell>
+        </row>
+        <row r="2219">
+          <cell r="C2219">
+            <v>3559.7166556249995</v>
+          </cell>
+        </row>
+        <row r="2220">
+          <cell r="C2220">
+            <v>5172.9815602499993</v>
+          </cell>
+        </row>
+        <row r="2221">
+          <cell r="C2221">
+            <v>8002.6238812499996</v>
+          </cell>
+        </row>
+        <row r="2222">
+          <cell r="C2222">
+            <v>8266.1533171874999</v>
+          </cell>
+        </row>
+        <row r="2223">
+          <cell r="C2223">
+            <v>11496.509390624999</v>
+          </cell>
+        </row>
+        <row r="2224">
+          <cell r="C2224">
+            <v>33769.534814726598</v>
+          </cell>
+        </row>
+        <row r="2225">
+          <cell r="C2225">
+            <v>39227.153199999993</v>
+          </cell>
+        </row>
+        <row r="2226">
+          <cell r="C2226">
+            <v>41946.845859562505</v>
+          </cell>
+        </row>
+        <row r="2227">
+          <cell r="C2227">
+            <v>22921.773693750001</v>
+          </cell>
+        </row>
+        <row r="2228">
+          <cell r="C2228">
+            <v>64908.747421874992</v>
+          </cell>
+        </row>
+        <row r="2229">
+          <cell r="C2229">
+            <v>37090.712812499994</v>
+          </cell>
+        </row>
+        <row r="2230">
+          <cell r="C2230">
+            <v>3836.2909799999993</v>
+          </cell>
+        </row>
+        <row r="2231">
+          <cell r="C2231">
+            <v>4375.9203581249994</v>
+          </cell>
+        </row>
+        <row r="2232">
+          <cell r="C2232">
+            <v>6351.8996126249986</v>
+          </cell>
+        </row>
+        <row r="2233">
+          <cell r="C2233">
+            <v>10096.067407500001</v>
+          </cell>
+        </row>
+        <row r="2234">
+          <cell r="C2234">
+            <v>10148.48964</v>
+          </cell>
+        </row>
+        <row r="2235">
+          <cell r="C2235">
+            <v>13696.989468749998</v>
+          </cell>
+        </row>
+        <row r="2236">
+          <cell r="C2236">
+            <v>37756.431377671921</v>
+          </cell>
+        </row>
+        <row r="2237">
+          <cell r="C2237">
+            <v>46400.595599999993</v>
+          </cell>
+        </row>
+        <row r="2238">
+          <cell r="C2238">
+            <v>50765.824399499987</v>
+          </cell>
+        </row>
+        <row r="2239">
+          <cell r="C2239">
+            <v>27740.887649999993</v>
+          </cell>
+        </row>
+        <row r="2240">
+          <cell r="C2240">
+            <v>70982.827124999982</v>
+          </cell>
+        </row>
+        <row r="2241">
+          <cell r="C2241">
+            <v>40561.615499999993</v>
+          </cell>
+        </row>
+        <row r="2242">
+          <cell r="C2242">
+            <v>4416.3797299999997</v>
+          </cell>
+        </row>
+        <row r="2243">
+          <cell r="C2243">
+            <v>5055.2118815624999</v>
+          </cell>
+        </row>
+        <row r="2244">
+          <cell r="C2244">
+            <v>6839.4429219375006</v>
+          </cell>
+        </row>
+        <row r="2245">
+          <cell r="C2245">
+            <v>11689.805688750001</v>
+          </cell>
+        </row>
+        <row r="2246">
+          <cell r="C2246">
+            <v>11393.320666875001</v>
+          </cell>
+        </row>
+        <row r="2247">
+          <cell r="C2247">
+            <v>15897.469546874998</v>
+          </cell>
+        </row>
+        <row r="2248">
+          <cell r="C2248">
+            <v>43126.833140617236</v>
+          </cell>
+        </row>
+        <row r="2249">
+          <cell r="C2249">
+            <v>53574.038</v>
+          </cell>
+        </row>
+        <row r="2250">
+          <cell r="C2250">
+            <v>60103.759486312483</v>
+          </cell>
+        </row>
+        <row r="2251">
+          <cell r="C2251">
+            <v>32843.58441874999</v>
+          </cell>
+        </row>
+        <row r="2252">
+          <cell r="C2252">
+            <v>84290.733679687488</v>
+          </cell>
+        </row>
+        <row r="2253">
+          <cell r="C2253">
+            <v>48166.133531249994</v>
+          </cell>
+        </row>
+        <row r="2254">
+          <cell r="C2254">
+            <v>4934.0126239999991</v>
+          </cell>
+        </row>
+        <row r="2255">
+          <cell r="C2255">
+            <v>5734.5034049999995</v>
+          </cell>
+        </row>
+        <row r="2256">
+          <cell r="C2256">
+            <v>8340.2370344999999</v>
+          </cell>
+        </row>
+        <row r="2257">
+          <cell r="C2257">
+            <v>12914.5566375</v>
+          </cell>
+        </row>
+        <row r="2258">
+          <cell r="C2258">
+            <v>13373.20464</v>
+          </cell>
+        </row>
+        <row r="2259">
+          <cell r="C2259">
+            <v>18459.908617499997</v>
+          </cell>
+        </row>
+        <row r="2260">
+          <cell r="C2260">
+            <v>48497.234903562559</v>
+          </cell>
+        </row>
+        <row r="2261">
+          <cell r="C2261">
+            <v>60747.480399999993</v>
+          </cell>
+        </row>
+        <row r="2262">
+          <cell r="C2262">
+            <v>62964.586007999991</v>
+          </cell>
+        </row>
+        <row r="2263">
+          <cell r="C2263">
+            <v>34406.877599999993</v>
+          </cell>
+        </row>
+        <row r="2264">
+          <cell r="C2264">
+            <v>98341.592343749988</v>
+          </cell>
+        </row>
+        <row r="2265">
+          <cell r="C2265">
+            <v>56195.195624999993</v>
+          </cell>
+        </row>
+        <row r="2266">
+          <cell r="C2266">
+            <v>5402.2898165624993</v>
+          </cell>
+        </row>
+        <row r="2267">
+          <cell r="C2267">
+            <v>6413.794928437499</v>
+          </cell>
+        </row>
+        <row r="2268">
+          <cell r="C2268">
+            <v>9334.4057454374997</v>
+          </cell>
+        </row>
+        <row r="2269">
+          <cell r="C2269">
+            <v>14050.766570625001</v>
+          </cell>
+        </row>
+        <row r="2270">
+          <cell r="C2270">
+            <v>14985.562140000002</v>
+          </cell>
+        </row>
+        <row r="2271">
+          <cell r="C2271">
+            <v>20298.429703124999</v>
+          </cell>
+        </row>
+        <row r="2272">
+          <cell r="C2272">
+            <v>67920.9228</v>
+          </cell>
+        </row>
+        <row r="2273">
+          <cell r="C2273">
+            <v>53867.636666507882</v>
+          </cell>
+        </row>
+        <row r="2274">
+          <cell r="C2274">
+            <v>72561.999368249977</v>
+          </cell>
+        </row>
+        <row r="2275">
+          <cell r="C2275">
+            <v>39651.365774999984</v>
+          </cell>
+        </row>
+        <row r="2276">
+          <cell r="C2276">
+            <v>113135.40311718751</v>
+          </cell>
+        </row>
+        <row r="2277">
+          <cell r="C2277">
+            <v>64648.801781250004</v>
+          </cell>
+        </row>
+        <row r="2278">
+          <cell r="C2278">
+            <v>6156.6459799999993</v>
+          </cell>
+        </row>
+        <row r="2279">
+          <cell r="C2279">
+            <v>7093.0864518750004</v>
+          </cell>
+        </row>
+        <row r="2280">
+          <cell r="C2280">
+            <v>10328.574456374999</v>
+          </cell>
+        </row>
+        <row r="2281">
+          <cell r="C2281">
+            <v>15555.963836249999</v>
+          </cell>
+        </row>
+        <row r="2282">
+          <cell r="C2282">
+            <v>16597.91964</v>
+          </cell>
+        </row>
+        <row r="2283">
+          <cell r="C2283">
+            <v>22498.909781249997</v>
+          </cell>
+        </row>
+        <row r="2284">
+          <cell r="C2284">
+            <v>59238.03842945319</v>
+          </cell>
+        </row>
+        <row r="2285">
+          <cell r="C2285">
+            <v>75094.3652</v>
+          </cell>
+        </row>
+        <row r="2286">
+          <cell r="C2286">
+            <v>79827.391024499986</v>
+          </cell>
+        </row>
+        <row r="2287">
+          <cell r="C2287">
+            <v>43621.525149999987</v>
+          </cell>
+        </row>
+        <row r="2288">
+          <cell r="C2288">
+            <v>120630.155625</v>
+          </cell>
+        </row>
+        <row r="2289">
+          <cell r="C2289">
+            <v>68931.517500000002</v>
+          </cell>
+        </row>
+        <row r="2290">
+          <cell r="C2290">
+            <v>13078.552243749999</v>
+          </cell>
+        </row>
+        <row r="2291">
+          <cell r="C2291">
+            <v>15943.187121249999</v>
+          </cell>
+        </row>
+        <row r="2292">
+          <cell r="C2292">
+            <v>22367.185175999999</v>
+          </cell>
+        </row>
+        <row r="2293">
+          <cell r="C2293">
+            <v>30607.936492499997</v>
+          </cell>
+        </row>
+        <row r="2294">
+          <cell r="C2294">
+            <v>36811.681469999996</v>
+          </cell>
+        </row>
+        <row r="2295">
+          <cell r="C2295">
+            <v>50437.538637499994</v>
+          </cell>
+        </row>
+        <row r="2296">
+          <cell r="C2296">
+            <v>146828.7892</v>
+          </cell>
+        </row>
+        <row r="2297">
+          <cell r="C2297">
+            <v>112942.05605890638</v>
+          </cell>
+        </row>
+        <row r="2298">
+          <cell r="C2298">
+            <v>104153.89862499999</v>
+          </cell>
+        </row>
+        <row r="2299">
+          <cell r="C2299">
+            <v>190601.63448374998</v>
+          </cell>
+        </row>
+        <row r="2300">
+          <cell r="C2300">
+            <v>150294.87712499997</v>
+          </cell>
+        </row>
+        <row r="2301">
+          <cell r="C2301">
+            <v>263016.03496874997</v>
+          </cell>
+        </row>
+        <row r="3361">
+          <cell r="C3361">
+            <v>118985.25599999999</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3729,2332 +5592,3561 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35C0C9DB-812E-40EB-B72D-0D401C67D1E4}">
-[...3 lines deleted...]
-  <dimension ref="A1:AL55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBC5B32B-EDCE-456A-9144-F8FF2F2234B3}">
+  <dimension ref="A1:AO57"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:E1"/>
+      <selection activeCell="A2" sqref="A2:U2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.7109375" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="39" max="44" width="11.42578125" customWidth="1"/>
+    <col min="1" max="1" width="11.7109375" customWidth="1"/>
+    <col min="2" max="21" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:38" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="61" t="s">
+    <row r="1" spans="1:41" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="54"/>
+      <c r="B1" s="128" t="s">
+        <v>405</v>
+      </c>
+      <c r="C1" s="128"/>
+      <c r="D1" s="128"/>
+      <c r="E1" s="128"/>
+      <c r="F1" s="128"/>
+      <c r="G1" s="129" t="s">
+        <v>406</v>
+      </c>
+      <c r="H1" s="129"/>
+      <c r="I1" s="129"/>
+      <c r="J1" s="129"/>
+      <c r="K1" s="129"/>
+      <c r="L1" s="129"/>
+      <c r="M1" s="129"/>
+      <c r="N1" s="129"/>
+      <c r="O1" s="12"/>
+      <c r="P1" s="130" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q1" s="130"/>
+      <c r="R1" s="12"/>
+      <c r="S1" s="114" t="s">
+        <v>477</v>
+      </c>
+      <c r="T1" s="113">
+        <v>46204</v>
+      </c>
+      <c r="U1" s="13"/>
+      <c r="V1" s="10"/>
+      <c r="W1" s="10"/>
+      <c r="X1" s="10"/>
+      <c r="Y1" s="10"/>
+      <c r="Z1" s="10"/>
+      <c r="AA1" s="10"/>
+      <c r="AB1" s="10"/>
+      <c r="AC1" s="10"/>
+      <c r="AD1" s="10"/>
+      <c r="AE1" s="10"/>
+      <c r="AF1" s="10"/>
+      <c r="AG1" s="10"/>
+      <c r="AH1" s="10"/>
+      <c r="AK1" s="11"/>
+      <c r="AM1" s="118"/>
+      <c r="AN1" s="118"/>
+      <c r="AO1" s="118"/>
+    </row>
+    <row r="2" spans="1:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="125" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="126"/>
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="126"/>
+      <c r="F2" s="126"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="126"/>
+      <c r="I2" s="126"/>
+      <c r="J2" s="126"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="126"/>
+      <c r="M2" s="126"/>
+      <c r="N2" s="126"/>
+      <c r="O2" s="126"/>
+      <c r="P2" s="126"/>
+      <c r="Q2" s="126"/>
+      <c r="R2" s="126"/>
+      <c r="S2" s="126"/>
+      <c r="T2" s="126"/>
+      <c r="U2" s="127"/>
+    </row>
+    <row r="3" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A3" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="61"/>
-[...50 lines deleted...]
-      <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="15" t="s">
+      <c r="C3" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="18" t="s">
+      <c r="D3" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="6"/>
+      <c r="E3" s="17" t="s">
+        <v>4</v>
+      </c>
       <c r="F3" s="17" t="s">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="G3" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="O3" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="P3" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q3" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R3" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="S3" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="T3" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="U3" s="18" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A4" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" s="20" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="J4" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="N4" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="O4" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="R4" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="T4" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="U4" s="22" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="27">
+        <f>[1]Hoja1!$C$1877</f>
+        <v>1051.8208029201601</v>
+      </c>
+      <c r="C5" s="27">
+        <f>[1]Hoja1!$C$1891</f>
+        <v>1369.8131386867199</v>
+      </c>
+      <c r="D5" s="27">
+        <f>[1]Hoja1!$C$1894</f>
+        <v>1565.5007299276801</v>
+      </c>
+      <c r="E5" s="27">
+        <f>[1]Hoja1!$C$1899</f>
+        <v>1687.8054744532803</v>
+      </c>
+      <c r="F5" s="27">
+        <f>[1]Hoja1!$C$1902</f>
+        <v>2029.1879999999999</v>
+      </c>
+      <c r="G5" s="27">
+        <f>[1]Hoja1!$C$1905</f>
+        <v>2169.1320000000001</v>
+      </c>
+      <c r="H5" s="27">
+        <f>[1]Hoja1!$C$1908</f>
+        <v>2518.9919999999997</v>
+      </c>
+      <c r="I5" s="27">
+        <f>[1]Hoja1!$C$1911</f>
+        <v>2728.9079999999999</v>
+      </c>
+      <c r="J5" s="27">
+        <f>[1]Hoja1!$C$1914</f>
+        <v>3148.74</v>
+      </c>
+      <c r="K5" s="27">
+        <f>[1]Hoja1!$C$1917</f>
+        <v>4198.32</v>
+      </c>
+      <c r="L5" s="27">
+        <f>[1]Hoja1!$C$1920</f>
+        <v>4898.04</v>
+      </c>
+      <c r="M5" s="27">
+        <f>[1]Hoja1!$C$1923</f>
+        <v>5597.76</v>
+      </c>
+      <c r="N5" s="27">
+        <f>[1]Hoja1!$C$1926</f>
+        <v>6297.48</v>
+      </c>
+      <c r="O5" s="27">
+        <f>[1]Hoja1!$C$1929</f>
+        <v>6647.34</v>
+      </c>
+      <c r="P5" s="27">
+        <f>[1]Hoja1!$C$1932</f>
+        <v>7696.92</v>
+      </c>
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27"/>
+      <c r="S5" s="27"/>
+      <c r="T5" s="27"/>
+      <c r="U5" s="39"/>
+    </row>
+    <row r="6" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A6" s="19" t="s">
+        <v>408</v>
+      </c>
+      <c r="B6" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="I6" s="20" t="s">
+        <v>61</v>
+      </c>
+      <c r="J6" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="K6" s="20" t="s">
+        <v>63</v>
+      </c>
+      <c r="L6" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="M6" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="N6" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="O6" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q6" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="R6" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="S6" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="T6" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="U6" s="23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A7" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="27">
+        <f>[1]Hoja1!$C$1878</f>
+        <v>1179.4528800000001</v>
+      </c>
+      <c r="C7" s="27">
+        <f>[1]Hoja1!$C$1892</f>
+        <v>1348.0590375000002</v>
+      </c>
+      <c r="D7" s="27">
+        <f>[1]Hoja1!$C$1895</f>
+        <v>1483.5710899038459</v>
+      </c>
+      <c r="E7" s="27">
+        <f>[1]Hoja1!$C$1900</f>
+        <v>1907.4617369999999</v>
+      </c>
+      <c r="F7" s="27">
+        <f>[1]Hoja1!$C$1903</f>
+        <v>2329.753796504237</v>
+      </c>
+      <c r="G7" s="27">
+        <f>[1]Hoja1!$C$1906</f>
+        <v>2743.2026054999997</v>
+      </c>
+      <c r="H7" s="27">
+        <f>[1]Hoja1!$C$1909</f>
+        <v>3370.0082568749995</v>
+      </c>
+      <c r="I7" s="27">
+        <f>[1]Hoja1!$C$1912</f>
+        <v>4001.5571062499994</v>
+      </c>
+      <c r="J7" s="27">
+        <f>[1]Hoja1!$C$1915</f>
+        <v>4414.6843424999997</v>
+      </c>
+      <c r="K7" s="27">
+        <f>[1]Hoja1!$C$1918</f>
+        <v>5931.3204281249991</v>
+      </c>
+      <c r="L7" s="27">
+        <f>[1]Hoja1!$C$1921</f>
+        <v>6975.9965137499994</v>
+      </c>
+      <c r="M7" s="27">
+        <f>[1]Hoja1!$C$1924</f>
+        <v>8028.3454196691182</v>
+      </c>
+      <c r="N7" s="27">
+        <f>[1]Hoja1!$C$1927</f>
+        <v>9065.3486850000008</v>
+      </c>
+      <c r="O7" s="27">
+        <f>[1]Hoja1!$C$1930</f>
+        <v>10140.125834855768</v>
+      </c>
+      <c r="P7" s="27">
+        <f>[1]Hoja1!$C$1933</f>
+        <v>11154.70085625</v>
+      </c>
+      <c r="Q7" s="27"/>
+      <c r="R7" s="27"/>
+      <c r="S7" s="27"/>
+      <c r="T7" s="27"/>
+      <c r="U7" s="39"/>
+    </row>
+    <row r="8" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="19" t="s">
+        <v>409</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>90</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>89</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>86</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>85</v>
+      </c>
+      <c r="J8" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="L8" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="N8" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="O8" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="P8" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q8" s="20" t="s">
+        <v>77</v>
+      </c>
+      <c r="R8" s="20" t="s">
+        <v>76</v>
+      </c>
+      <c r="S8" s="20" t="s">
+        <v>75</v>
+      </c>
+      <c r="T8" s="20" t="s">
+        <v>74</v>
+      </c>
+      <c r="U8" s="23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="9" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="27">
+        <f>[1]Hoja1!$C$1879</f>
+        <v>1272.0636018750001</v>
+      </c>
+      <c r="C9" s="27">
+        <f>[1]Hoja1!$C$1893</f>
+        <v>1538.3295023437499</v>
+      </c>
+      <c r="D9" s="27">
+        <f>[1]Hoja1!$C$1896</f>
+        <v>1706.7288811911058</v>
+      </c>
+      <c r="E9" s="27">
+        <f>[1]Hoja1!$C$1901</f>
+        <v>2203.7245486874999</v>
+      </c>
+      <c r="F9" s="27">
+        <f>[1]Hoja1!$C$1904</f>
+        <v>2731.7849679700744</v>
+      </c>
+      <c r="G9" s="27">
+        <f>[1]Hoja1!$C$1907</f>
+        <v>3232.0812653437501</v>
+      </c>
+      <c r="H9" s="27">
+        <f>[1]Hoja1!$C$1910</f>
+        <v>3990.9390816796877</v>
+      </c>
+      <c r="I9" s="27">
+        <f>[1]Hoja1!$C$1913</f>
+        <v>4755.813732515624</v>
+      </c>
+      <c r="J9" s="27">
+        <f>[1]Hoja1!$C$1916</f>
+        <v>5255.7021089062491</v>
+      </c>
+      <c r="K9" s="27">
+        <f>[1]Hoja1!$C$1919</f>
+        <v>6629.9418298828114</v>
+      </c>
+      <c r="L9" s="27">
+        <f>[1]Hoja1!$C$1922</f>
+        <v>8178.528163359375</v>
+      </c>
+      <c r="M9" s="27">
+        <f>[1]Hoja1!$C$1925</f>
+        <v>9453.0243052182886</v>
+      </c>
+      <c r="N9" s="27">
+        <f>[1]Hoja1!$C$1928</f>
+        <v>10708.0542178125</v>
+      </c>
+      <c r="O9" s="15">
+        <f>[1]Hoja1!$C$1931</f>
+        <v>12011.001002442908</v>
+      </c>
+      <c r="P9" s="27">
+        <f>[1]Hoja1!$C$1934</f>
+        <v>13237.580272265624</v>
+      </c>
+      <c r="Q9" s="27"/>
+      <c r="R9" s="27"/>
+      <c r="S9" s="27"/>
+      <c r="T9" s="27"/>
+      <c r="U9" s="39"/>
+    </row>
+    <row r="10" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
+        <v>410</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>93</v>
+      </c>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>96</v>
+      </c>
+      <c r="G10" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10" s="20" t="s">
+        <v>98</v>
+      </c>
+      <c r="I10" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="J10" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="K10" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="L10" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="M10" s="20" t="s">
+        <v>103</v>
+      </c>
+      <c r="N10" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="O10" s="20" t="s">
+        <v>105</v>
+      </c>
+      <c r="P10" s="20" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q10" s="20" t="s">
+        <v>107</v>
+      </c>
+      <c r="R10" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="S10" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="T10" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="U10" s="23" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="11" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="27">
+        <f>[1]Hoja1!$C$1880</f>
+        <v>1032.4111286249999</v>
+      </c>
+      <c r="C11" s="15"/>
+      <c r="D11" s="27">
+        <f>[1]Hoja1!$C1897</f>
+        <v>1166.482362925</v>
+      </c>
+      <c r="E11" s="27">
+        <f>[1]Hoja1!$C$1940</f>
+        <v>1250.4434057999999</v>
+      </c>
+      <c r="F11" s="27">
+        <f>[1]Hoja1!$C$1945</f>
+        <v>1318.253909625</v>
+      </c>
+      <c r="G11" s="27">
+        <f>[1]Hoja1!$C$1951</f>
+        <v>1412.723682975</v>
+      </c>
+      <c r="H11" s="27">
+        <f>[1]Hoja1!$C$1959</f>
+        <v>1563.7203430000002</v>
+      </c>
+      <c r="I11" s="27">
+        <f>[1]Hoja1!$C$1968</f>
+        <v>1592.7586730124999</v>
+      </c>
+      <c r="J11" s="27">
+        <f>[1]Hoja1!$C$1978</f>
+        <v>1827.7707763749997</v>
+      </c>
+      <c r="K11" s="27">
+        <f>[1]Hoja1!$C$1988</f>
+        <v>2071.6330359375002</v>
+      </c>
+      <c r="L11" s="27">
+        <f>[1]Hoja1!$C$1999</f>
+        <v>2374.4556431249998</v>
+      </c>
+      <c r="M11" s="27">
+        <f>[1]Hoja1!$C$2010</f>
+        <v>2677.2782503124999</v>
+      </c>
+      <c r="N11" s="27">
+        <f>[1]Hoja1!$C$2021</f>
+        <v>2980.1008575000001</v>
+      </c>
+      <c r="O11" s="27">
+        <f>[1]Hoja1!$C$2032</f>
+        <v>3282.9234646875002</v>
+      </c>
+      <c r="P11" s="27">
+        <f>[1]Hoja1!$C$2043</f>
+        <v>3585.7460718749994</v>
+      </c>
+      <c r="Q11" s="27">
+        <f>[1]Hoja1!$C$2065</f>
+        <v>4748.9112862499996</v>
+      </c>
+      <c r="R11" s="27">
+        <f>[1]Hoja1!$C$2076</f>
+        <v>5354.5565006249999</v>
+      </c>
+      <c r="S11" s="29">
+        <f>[1]Hoja1!$C$2087</f>
+        <v>5960.2017150000001</v>
+      </c>
+      <c r="T11" s="27">
+        <f>[1]Hoja1!$C$2098</f>
+        <v>6565.8469293749995</v>
+      </c>
+      <c r="U11" s="39">
+        <f>[1]Hoja1!$C$2054</f>
+        <v>7054.90362</v>
+      </c>
+    </row>
+    <row r="12" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A12" s="19" t="s">
+        <v>411</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>130</v>
+      </c>
+      <c r="C12" s="49"/>
+      <c r="D12" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="E12" s="20" t="s">
+        <v>128</v>
+      </c>
+      <c r="F12" s="20" t="s">
+        <v>127</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>126</v>
+      </c>
+      <c r="H12" s="20" t="s">
+        <v>125</v>
+      </c>
+      <c r="I12" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="J12" s="20" t="s">
+        <v>123</v>
+      </c>
+      <c r="K12" s="20" t="s">
+        <v>122</v>
+      </c>
+      <c r="L12" s="20" t="s">
+        <v>121</v>
+      </c>
+      <c r="M12" s="20" t="s">
+        <v>120</v>
+      </c>
+      <c r="N12" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="O12" s="20" t="s">
+        <v>118</v>
+      </c>
+      <c r="P12" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q12" s="20" t="s">
+        <v>116</v>
+      </c>
+      <c r="R12" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="S12" s="20" t="s">
+        <v>114</v>
+      </c>
+      <c r="T12" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="U12" s="23" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A13" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B13" s="27">
+        <f>[1]Hoja1!$C$1881</f>
+        <v>1252.36741171875</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="27">
+        <f>[1]Hoja1!$C$1939</f>
+        <v>1354.1688940624997</v>
+      </c>
+      <c r="E13" s="27">
+        <f>[1]Hoja1!$C$1941</f>
+        <v>1479.8832658124998</v>
+      </c>
+      <c r="F13" s="27">
+        <f>[1]Hoja1!$C$1946</f>
+        <v>1673.3060822656246</v>
+      </c>
+      <c r="G13" s="27">
+        <f>[1]Hoja1!$C$1952</f>
+        <v>1866.7288987187499</v>
+      </c>
+      <c r="H13" s="27">
+        <f>[1]Hoja1!$C$1960</f>
+        <v>2156.863123398437</v>
+      </c>
+      <c r="I13" s="27">
+        <f>[1]Hoja1!$C$1969</f>
+        <v>2446.9973480781241</v>
+      </c>
+      <c r="J13" s="27">
+        <f>[1]Hoja1!$C$1979</f>
+        <v>2640.4201645312496</v>
+      </c>
+      <c r="K13" s="27">
+        <f>[1]Hoja1!$C$1989</f>
+        <v>3041.767279199219</v>
+      </c>
+      <c r="L13" s="27">
+        <f>[1]Hoja1!$C$2000</f>
+        <v>3512.5991350390618</v>
+      </c>
+      <c r="M13" s="27">
+        <f>[1]Hoja1!$C$2011</f>
+        <v>4091.0912879296866</v>
+      </c>
+      <c r="N13" s="27">
+        <f>[1]Hoja1!$C$2022</f>
+        <v>4574.6483290624983</v>
+      </c>
+      <c r="O13" s="27">
+        <f>[1]Hoja1!$C$2033</f>
+        <v>5058.2053701953118</v>
+      </c>
+      <c r="P13" s="27">
+        <f>[1]Hoja1!$C$2044</f>
+        <v>5833.4341171874994</v>
+      </c>
+      <c r="Q13" s="27">
+        <f>[1]Hoja1!$C$2066</f>
+        <v>7025.1982700781236</v>
+      </c>
+      <c r="R13" s="27">
+        <f>[1]Hoja1!$C$2077</f>
+        <v>8087.2474641015597</v>
+      </c>
+      <c r="S13" s="29">
+        <f>[1]Hoja1!$C$2088</f>
+        <v>9149.2966581249966</v>
+      </c>
+      <c r="T13" s="27">
+        <f>[1]Hoja1!$C$2099</f>
+        <v>10408.082446249999</v>
+      </c>
+      <c r="U13" s="39">
+        <f>[1]Hoja1!$C$2055</f>
+        <v>10923.508234374998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A14" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="20" t="s">
+        <v>131</v>
+      </c>
+      <c r="C14" s="49"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" s="20" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="H14" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="I14" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="J14" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="K14" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="L14" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="M14" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="N14" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="O14" s="20" t="s">
+        <v>142</v>
+      </c>
+      <c r="P14" s="20" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q14" s="20" t="s">
+        <v>144</v>
+      </c>
+      <c r="R14" s="20" t="s">
+        <v>145</v>
+      </c>
+      <c r="S14" s="20" t="s">
+        <v>146</v>
+      </c>
+      <c r="T14" s="20" t="s">
+        <v>147</v>
+      </c>
+      <c r="U14" s="23" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A15" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="27">
+        <f>[1]Hoja1!$C$1882</f>
+        <v>1408.4106996875</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27">
+        <f>[1]Hoja1!$C$1942</f>
+        <v>2158.7007874249998</v>
+      </c>
+      <c r="F15" s="27">
+        <f>[1]Hoja1!$C$1947</f>
+        <v>2518.0531092812498</v>
+      </c>
+      <c r="G15" s="27">
+        <f>[1]Hoja1!$C$1953</f>
+        <v>2877.4054311374994</v>
+      </c>
+      <c r="H15" s="27">
+        <f>[1]Hoja1!$C$1961</f>
+        <v>3416.4339139218746</v>
+      </c>
+      <c r="I15" s="27">
+        <f>[1]Hoja1!$C$1970</f>
+        <v>3955.4623967062498</v>
+      </c>
+      <c r="J15" s="27">
+        <f>[1]Hoja1!$C$1980</f>
+        <v>4127.2140786250002</v>
+      </c>
+      <c r="K15" s="27">
+        <f>[1]Hoja1!$C$1990</f>
+        <v>4425.7227235156242</v>
+      </c>
+      <c r="L15" s="27">
+        <f>[1]Hoja1!$C$2001</f>
+        <v>5439.8561981249995</v>
+      </c>
+      <c r="M15" s="27">
+        <f>[1]Hoja1!$C$2012</f>
+        <v>6221.0568978124993</v>
+      </c>
+      <c r="N15" s="27">
+        <f>[1]Hoja1!$C$2023</f>
+        <v>7002.2575974999991</v>
+      </c>
+      <c r="O15" s="27">
+        <f>[1]Hoja1!$C$2034</f>
+        <v>7394.2853823281239</v>
+      </c>
+      <c r="P15" s="27">
+        <f>[1]Hoja1!$C$2045</f>
+        <v>8564.6589968749995</v>
+      </c>
+      <c r="Q15" s="27">
+        <f>[1]Hoja1!$C$2067</f>
+        <v>10879.712396249999</v>
+      </c>
+      <c r="R15" s="27">
+        <f>[1]Hoja1!$C$2078</f>
+        <v>12442.113795624999</v>
+      </c>
+      <c r="S15" s="27">
+        <f>[1]Hoja1!$C$2089</f>
+        <v>14004.515194999998</v>
+      </c>
+      <c r="T15" s="15">
+        <f>[1]Hoja1!$C$2100</f>
+        <v>15566.916594374998</v>
+      </c>
+      <c r="U15" s="39">
+        <f>[1]Hoja1!$C$2056</f>
+        <v>18833.165892812496</v>
+      </c>
+    </row>
+    <row r="16" spans="1:41" x14ac:dyDescent="0.25">
+      <c r="A16" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>198</v>
+      </c>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51"/>
+      <c r="E16" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="F16" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="G16" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="H16" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="I16" s="20" t="s">
+        <v>161</v>
+      </c>
+      <c r="J16" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="K16" s="20" t="s">
+        <v>159</v>
+      </c>
+      <c r="L16" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="M16" s="20" t="s">
+        <v>157</v>
+      </c>
+      <c r="N16" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="O16" s="20" t="s">
+        <v>155</v>
+      </c>
+      <c r="P16" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q16" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="R16" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="S16" s="20" t="s">
+        <v>151</v>
+      </c>
+      <c r="T16" s="20" t="s">
+        <v>150</v>
+      </c>
+      <c r="U16" s="23" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="27">
+        <f>[1]Hoja1!$C$1883</f>
+        <v>2418.4875858812493</v>
+      </c>
+      <c r="E17" s="27">
+        <f>[1]Hoja1!$C$1943</f>
+        <v>2557.3387469099998</v>
+      </c>
+      <c r="F17" s="27">
+        <f>[1]Hoja1!$C$1948</f>
+        <v>3111.5101226874995</v>
+      </c>
+      <c r="G17" s="27">
+        <f>[1]Hoja1!$C$1954</f>
+        <v>3728.8958057999994</v>
+      </c>
+      <c r="H17" s="27">
+        <f>[1]Hoja1!$C$1962</f>
+        <v>4452.0497572499999</v>
+      </c>
+      <c r="I17" s="27">
+        <f>[1]Hoja1!$C$1971</f>
+        <v>5390.8371965625001</v>
+      </c>
+      <c r="J17" s="27">
+        <f>[1]Hoja1!$C$1981</f>
+        <v>5893.0274406249982</v>
+      </c>
+      <c r="K17" s="29">
+        <f>[1]Hoja1!$C$1991</f>
+        <v>7322.7280507812493</v>
+      </c>
+      <c r="L17" s="27">
+        <f>[1]Hoja1!$C$2002</f>
+        <v>8578.2036609374991</v>
+      </c>
+      <c r="M17" s="27">
+        <f>[1]Hoja1!$C$2013</f>
+        <v>9833.679271093748</v>
+      </c>
+      <c r="N17" s="27">
+        <f>[1]Hoja1!$C$2024</f>
+        <v>10867.371783625</v>
+      </c>
+      <c r="O17" s="27">
+        <f>[1]Hoja1!$C$2035</f>
+        <v>12344.630491406249</v>
+      </c>
+      <c r="P17" s="57">
+        <f>[1]Hoja1!$C$2046</f>
+        <v>13600.1061015625</v>
+      </c>
+      <c r="Q17" s="27">
+        <f>[1]Hoja1!$C$2068</f>
+        <v>17156.407321874998</v>
+      </c>
+      <c r="R17" s="27">
+        <f>[1]Hoja1!$C$2079</f>
+        <v>19445.575444562499</v>
+      </c>
+      <c r="S17" s="57">
+        <f>[1]Hoja1!$C$2090</f>
+        <v>21734.74356725</v>
+      </c>
+      <c r="T17" s="27">
+        <f>[1]Hoja1!$C$2101</f>
+        <v>23244.103990928124</v>
+      </c>
+      <c r="U17" s="39">
+        <f>[1]Hoja1!$C$2057</f>
+        <v>24062.473226874998</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>199</v>
+      </c>
+      <c r="C18" s="51"/>
+      <c r="D18" s="51"/>
+      <c r="E18" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="F18" s="20" t="s">
+        <v>412</v>
+      </c>
+      <c r="G18" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="H18" s="20" t="s">
+        <v>168</v>
+      </c>
+      <c r="I18" s="20" t="s">
+        <v>169</v>
+      </c>
+      <c r="J18" s="20" t="s">
+        <v>170</v>
+      </c>
+      <c r="K18" s="20" t="s">
+        <v>171</v>
+      </c>
+      <c r="L18" s="20" t="s">
+        <v>172</v>
+      </c>
+      <c r="M18" s="20" t="s">
+        <v>173</v>
+      </c>
+      <c r="N18" s="20" t="s">
+        <v>174</v>
+      </c>
+      <c r="O18" s="20" t="s">
+        <v>175</v>
+      </c>
+      <c r="P18" s="20" t="s">
+        <v>176</v>
+      </c>
+      <c r="Q18" s="20" t="s">
+        <v>177</v>
+      </c>
+      <c r="R18" s="20" t="s">
+        <v>178</v>
+      </c>
+      <c r="S18" s="20" t="s">
+        <v>179</v>
+      </c>
+      <c r="T18" s="20" t="s">
+        <v>180</v>
+      </c>
+      <c r="U18" s="23" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" s="27">
+        <f>[1]Hoja1!$C$1884</f>
+        <v>3316.8946667999999</v>
+      </c>
+      <c r="E19" s="27">
+        <f>[1]Hoja1!$C$1944</f>
+        <v>3316.8946667999999</v>
+      </c>
+      <c r="F19" s="27">
+        <f>[1]Hoja1!$C$1949</f>
+        <v>3768.8709937499998</v>
+      </c>
+      <c r="G19" s="27">
+        <f>[1]Hoja1!$C$1955</f>
+        <v>4522.3570001999997</v>
+      </c>
+      <c r="H19" s="27">
+        <f>[1]Hoja1!$C$1963</f>
+        <v>5009.0342309999987</v>
+      </c>
+      <c r="I19" s="27">
+        <f>[1]Hoja1!$C$1972</f>
+        <v>5600.1023656499992</v>
+      </c>
+      <c r="J19" s="27">
+        <f>[1]Hoja1!$C$1982</f>
+        <v>6133.2876284999984</v>
+      </c>
+      <c r="K19" s="29">
+        <f>[1]Hoja1!$C$1992</f>
+        <v>7294.9491862499999</v>
+      </c>
+      <c r="L19" s="27">
+        <f>[1]Hoja1!$C$2003</f>
+        <v>9037.4096465999992</v>
+      </c>
+      <c r="M19" s="27">
+        <f>[1]Hoja1!$C$2014</f>
+        <v>10068.714880312498</v>
+      </c>
+      <c r="N19" s="27">
+        <f>[1]Hoja1!$C$2025</f>
+        <v>11271.609905700001</v>
+      </c>
+      <c r="O19" s="15">
+        <f>[1]Hoja1!$C$2036</f>
+        <v>12564.004618912501</v>
+      </c>
+      <c r="P19" s="29">
+        <f>[1]Hoja1!$C$2047</f>
+        <v>13980.671971874999</v>
+      </c>
+      <c r="Q19" s="27">
+        <f>[1]Hoja1!$C$2069</f>
+        <v>18074.819293199998</v>
+      </c>
+      <c r="R19" s="27">
+        <f>[1]Hoja1!$C$2080</f>
+        <v>20309.0195523</v>
+      </c>
+      <c r="S19" s="57">
+        <f>[1]Hoja1!$C$2091</f>
+        <v>22543.219811400002</v>
+      </c>
+      <c r="T19" s="15">
+        <f>[1]Hoja1!$C$2102</f>
+        <v>25252.281877574998</v>
+      </c>
+      <c r="U19" s="58">
+        <f>[1]Hoja1!$C$2058</f>
+        <v>30022.809937499998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="C20" s="51"/>
+      <c r="D20" s="51"/>
+      <c r="E20" s="51"/>
+      <c r="F20" s="20" t="s">
+        <v>197</v>
+      </c>
+      <c r="G20" s="20" t="s">
+        <v>196</v>
+      </c>
+      <c r="H20" s="20" t="s">
+        <v>195</v>
+      </c>
+      <c r="I20" s="20" t="s">
+        <v>194</v>
+      </c>
+      <c r="J20" s="20" t="s">
+        <v>193</v>
+      </c>
+      <c r="K20" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="L20" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="M20" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="N20" s="20" t="s">
+        <v>189</v>
+      </c>
+      <c r="O20" s="20" t="s">
+        <v>188</v>
+      </c>
+      <c r="P20" s="20" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q20" s="20" t="s">
+        <v>186</v>
+      </c>
+      <c r="R20" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="S20" s="20" t="s">
+        <v>184</v>
+      </c>
+      <c r="T20" s="20" t="s">
+        <v>183</v>
+      </c>
+      <c r="U20" s="23" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A21" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="27">
+        <f>[1]Hoja1!$C$1885</f>
+        <v>4464.747212575</v>
+      </c>
+      <c r="E21" s="52"/>
+      <c r="F21" s="27">
+        <f>[1]Hoja1!$C$1950</f>
+        <v>5104.9452074218743</v>
+      </c>
+      <c r="G21" s="27">
+        <f>[1]Hoja1!$C$1956</f>
+        <v>6035.201533884373</v>
+      </c>
+      <c r="H21" s="27">
+        <f>[1]Hoja1!$C$1964</f>
+        <v>7420.1325235781251</v>
+      </c>
+      <c r="I21" s="27">
+        <f>[1]Hoja1!$C$1973</f>
+        <v>8686.72622829375</v>
+      </c>
+      <c r="J21" s="27">
+        <f>[1]Hoja1!$C$1983</f>
+        <v>8797.9587982499979</v>
+      </c>
+      <c r="K21" s="27">
+        <f>[1]Hoja1!$C$1993</f>
+        <v>9500.8099355859358</v>
+      </c>
+      <c r="L21" s="27">
+        <f>[1]Hoja1!$C$2004</f>
+        <v>11739.451347593751</v>
+      </c>
+      <c r="M21" s="15">
+        <f>[1]Hoja1!$C$2015</f>
+        <v>12910.869909820312</v>
+      </c>
+      <c r="N21" s="27">
+        <f>[1]Hoja1!$C$2026</f>
+        <v>14615.899896937499</v>
+      </c>
+      <c r="O21" s="27">
+        <f>[1]Hoja1!$C$2037</f>
+        <v>16320.929884054685</v>
+      </c>
+      <c r="P21" s="15">
+        <f>[1]Hoja1!$C$2048</f>
+        <v>18025.959871171872</v>
+      </c>
+      <c r="Q21" s="27">
+        <f>[1]Hoja1!$C$2070</f>
+        <v>23478.902695187502</v>
+      </c>
+      <c r="R21" s="27">
+        <f>[1]Hoja1!$C$2081</f>
+        <v>26355.351244531252</v>
+      </c>
+      <c r="S21" s="15">
+        <f>[1]Hoja1!$C$2092</f>
+        <v>29231.799793874998</v>
+      </c>
+      <c r="T21" s="15">
+        <f>[1]Hoja1!$C$2103</f>
+        <v>32641.859768109371</v>
+      </c>
+      <c r="U21" s="39">
+        <f>[1]Hoja1!$C$2059</f>
+        <v>38416.855908281243</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51"/>
+      <c r="G22" s="20" t="s">
+        <v>206</v>
+      </c>
+      <c r="H22" s="20" t="s">
+        <v>207</v>
+      </c>
+      <c r="I22" s="20" t="s">
+        <v>208</v>
+      </c>
+      <c r="J22" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="K22" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="L22" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="M22" s="20" t="s">
+        <v>212</v>
+      </c>
+      <c r="N22" s="20" t="s">
+        <v>213</v>
+      </c>
+      <c r="O22" s="20" t="s">
+        <v>214</v>
+      </c>
+      <c r="P22" s="20" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q22" s="20" t="s">
+        <v>216</v>
+      </c>
+      <c r="R22" s="20" t="s">
+        <v>217</v>
+      </c>
+      <c r="S22" s="20" t="s">
+        <v>218</v>
+      </c>
+      <c r="T22" s="20" t="s">
+        <v>219</v>
+      </c>
+      <c r="U22" s="23" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A23" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="27">
+        <f>[1]Hoja1!$C$1957</f>
+        <v>11012.532904781248</v>
+      </c>
+      <c r="F23" s="52"/>
+      <c r="G23" s="27">
+        <f>[1]Hoja1!$C$1886</f>
+        <v>11364.850602031247</v>
+      </c>
+      <c r="H23" s="27">
+        <f>[1]Hoja1!$C$1965</f>
+        <v>12337.02113097656</v>
+      </c>
+      <c r="I23" s="27">
+        <f>[1]Hoja1!$C$1974</f>
+        <v>13661.509357171872</v>
+      </c>
+      <c r="J23" s="27">
+        <f>[1]Hoja1!$C$1984</f>
+        <v>14899.245447187499</v>
+      </c>
+      <c r="K23" s="15">
+        <f>[1]Hoja1!$C$1994</f>
+        <v>16343.396960937498</v>
+      </c>
+      <c r="L23" s="27">
+        <f>[1]Hoja1!$C$2005</f>
+        <v>18497.036353124997</v>
+      </c>
+      <c r="M23" s="15">
+        <f>[1]Hoja1!$C$2016</f>
+        <v>21683.209532578119</v>
+      </c>
+      <c r="N23" s="27">
+        <f>[1]Hoja1!$C$2027</f>
+        <v>23944.530894374995</v>
+      </c>
+      <c r="O23" s="27">
+        <f>[1]Hoja1!$C$2038</f>
+        <v>27453.749982656253</v>
+      </c>
+      <c r="P23" s="15">
+        <f>[1]Hoja1!$C$2049</f>
+        <v>29822.753314062498</v>
+      </c>
+      <c r="Q23" s="15">
+        <f>[1]Hoja1!$C$2071</f>
+        <v>36994.072706249994</v>
+      </c>
+      <c r="R23" s="15">
+        <f>[1]Hoja1!$C$2082</f>
+        <v>42441.567247499988</v>
+      </c>
+      <c r="S23" s="15">
+        <f>[1]Hoja1!$C$2093</f>
+        <v>47889.06178874999</v>
+      </c>
+      <c r="T23" s="15">
+        <f>[1]Hoja1!$C$2104</f>
+        <v>53767.284208437493</v>
+      </c>
+      <c r="U23" s="58">
+        <f>[1]Hoja1!$C$2060</f>
+        <v>55945.186020312489</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A24" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="20" t="s">
+        <v>202</v>
+      </c>
+      <c r="C24" s="53"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="53"/>
+      <c r="F24" s="53"/>
+      <c r="G24" s="20" t="s">
+        <v>235</v>
+      </c>
+      <c r="H24" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="I24" s="20" t="s">
+        <v>233</v>
+      </c>
+      <c r="J24" s="20" t="s">
+        <v>232</v>
+      </c>
+      <c r="K24" s="20" t="s">
+        <v>231</v>
+      </c>
+      <c r="L24" s="20" t="s">
+        <v>230</v>
+      </c>
+      <c r="M24" s="20" t="s">
+        <v>229</v>
+      </c>
+      <c r="N24" s="20" t="s">
+        <v>228</v>
+      </c>
+      <c r="O24" s="20" t="s">
+        <v>227</v>
+      </c>
+      <c r="P24" s="20" t="s">
+        <v>226</v>
+      </c>
+      <c r="Q24" s="20" t="s">
+        <v>225</v>
+      </c>
+      <c r="R24" s="20" t="s">
+        <v>224</v>
+      </c>
+      <c r="S24" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="T24" s="20" t="s">
+        <v>222</v>
+      </c>
+      <c r="U24" s="23" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="27">
+        <f>[1]Hoja1!$C$1887</f>
+        <v>13370.899017937498</v>
+      </c>
+      <c r="G25" s="15">
+        <f>[1]Hoja1!$C$1958</f>
+        <v>14372.518821524998</v>
+      </c>
+      <c r="H25" s="27">
+        <f>[1]Hoja1!$C$1966</f>
+        <v>15874.94852690625</v>
+      </c>
+      <c r="I25" s="27">
+        <f>[1]Hoja1!$C$1975</f>
+        <v>18342.788134081249</v>
+      </c>
+      <c r="J25" s="15">
+        <f>[1]Hoja1!$C$1985</f>
+        <v>18378.998035874996</v>
+      </c>
+      <c r="K25" s="15">
+        <f>[1]Hoja1!$C$1995</f>
+        <v>19722.878236796871</v>
+      </c>
+      <c r="L25" s="15">
+        <f>[1]Hoja1!$C$2006</f>
+        <v>23387.0970538125</v>
+      </c>
+      <c r="M25" s="15">
+        <f>[1]Hoja1!$C$2017</f>
+        <v>25171.948047148435</v>
+      </c>
+      <c r="N25" s="15">
+        <f>[1]Hoja1!$C$2028</f>
+        <v>27606.440625312498</v>
+      </c>
+      <c r="O25" s="15">
+        <f>[1]Hoja1!$C$2039</f>
+        <v>30899.245580718751</v>
+      </c>
+      <c r="P25" s="15">
+        <f>[1]Hoja1!$C$2050</f>
+        <v>35259.033705781243</v>
+      </c>
+      <c r="Q25" s="27">
+        <f>[1]Hoja1!$C$2072</f>
+        <v>46774.194107625</v>
+      </c>
+      <c r="R25" s="15">
+        <f>[1]Hoja1!$C$2083</f>
+        <v>50993.537679125002</v>
+      </c>
+      <c r="S25" s="15">
+        <f>[1]Hoja1!$C$2094</f>
+        <v>55212.881250624996</v>
+      </c>
+      <c r="T25" s="15">
+        <f>[1]Hoja1!$C$2105</f>
+        <v>62865.474331093741</v>
+      </c>
+      <c r="U25" s="58">
+        <f>[1]Hoja1!$C$2061</f>
+        <v>64937.544643749992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A26" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>203</v>
+      </c>
+      <c r="C26" s="51"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="53"/>
+      <c r="G26" s="53"/>
+      <c r="H26" s="20" t="s">
+        <v>236</v>
+      </c>
+      <c r="I26" s="20" t="s">
+        <v>237</v>
+      </c>
+      <c r="J26" s="20" t="s">
+        <v>238</v>
+      </c>
+      <c r="K26" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="L26" s="20" t="s">
+        <v>240</v>
+      </c>
+      <c r="M26" s="20" t="s">
+        <v>241</v>
+      </c>
+      <c r="N26" s="20" t="s">
+        <v>242</v>
+      </c>
+      <c r="O26" s="20" t="s">
+        <v>243</v>
+      </c>
+      <c r="P26" s="20" t="s">
+        <v>244</v>
+      </c>
+      <c r="Q26" s="20" t="s">
+        <v>245</v>
+      </c>
+      <c r="R26" s="20" t="s">
+        <v>246</v>
+      </c>
+      <c r="S26" s="20" t="s">
+        <v>247</v>
+      </c>
+      <c r="T26" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="U26" s="23" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A27" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="15">
+        <f>[1]Hoja1!$C$1888</f>
+        <v>20022.268855499995</v>
+      </c>
+      <c r="H27" s="15">
+        <f>[1]Hoja1!$C$1967</f>
+        <v>22414.461069375004</v>
+      </c>
+      <c r="I27" s="15">
+        <f>[1]Hoja1!$C$1976</f>
+        <v>27562.948092499999</v>
+      </c>
+      <c r="J27" s="15">
+        <f>[1]Hoja1!$C$1986</f>
+        <v>32268.436557499997</v>
+      </c>
+      <c r="K27" s="15">
+        <f>[1]Hoja1!$C$1996</f>
+        <v>33764.927906249999</v>
+      </c>
+      <c r="L27" s="15">
+        <f>[1]Hoja1!$C$2007</f>
+        <v>40104.659161875003</v>
+      </c>
+      <c r="M27" s="15">
+        <f>[1]Hoja1!$C$2018</f>
+        <v>44756.144022187495</v>
+      </c>
+      <c r="N27" s="15">
+        <f>[1]Hoja1!$C$2029</f>
+        <v>47054.884649999993</v>
+      </c>
+      <c r="O27" s="15">
+        <f>[1]Hoja1!$C$2040</f>
+        <v>54059.1137428125</v>
+      </c>
+      <c r="P27" s="15">
+        <f>[1]Hoja1!$C$2051</f>
+        <v>58710.598603125007</v>
+      </c>
+      <c r="Q27" s="15">
+        <f>[1]Hoja1!$C$2073</f>
+        <v>80209.318323750005</v>
+      </c>
+      <c r="R27" s="15">
+        <f>[1]Hoja1!$C$2084</f>
+        <v>87159.543811874988</v>
+      </c>
+      <c r="S27" s="15">
+        <f>[1]Hoja1!$C$2095</f>
+        <v>94109.769299999985</v>
+      </c>
+      <c r="T27" s="15">
+        <f>[1]Hoja1!$C$2106</f>
+        <v>105765.483253125</v>
+      </c>
+      <c r="U27" s="58">
+        <f>[1]Hoja1!$C$2062</f>
+        <v>110236.1827875</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="20" t="s">
+        <v>204</v>
+      </c>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="20" t="s">
+        <v>262</v>
+      </c>
+      <c r="J28" s="20" t="s">
+        <v>261</v>
+      </c>
+      <c r="K28" s="20" t="s">
+        <v>260</v>
+      </c>
+      <c r="L28" s="20" t="s">
+        <v>259</v>
+      </c>
+      <c r="M28" s="20" t="s">
+        <v>258</v>
+      </c>
+      <c r="N28" s="20" t="s">
+        <v>257</v>
+      </c>
+      <c r="O28" s="20" t="s">
+        <v>256</v>
+      </c>
+      <c r="P28" s="20" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q28" s="20" t="s">
+        <v>254</v>
+      </c>
+      <c r="R28" s="20" t="s">
+        <v>253</v>
+      </c>
+      <c r="S28" s="20" t="s">
+        <v>252</v>
+      </c>
+      <c r="T28" s="20" t="s">
+        <v>251</v>
+      </c>
+      <c r="U28" s="23" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A29" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="15">
+        <f>[1]Hoja1!$C$1889</f>
+        <v>76335.683748869982</v>
+      </c>
+      <c r="I29" s="15">
+        <f>[1]Hoja1!$C$1977</f>
+        <v>93605.370081600006</v>
+      </c>
+      <c r="J29" s="15">
+        <f>[1]Hoja1!$C$1987</f>
+        <v>99620.633424</v>
+      </c>
+      <c r="K29" s="15">
+        <f>[1]Hoja1!$C$1997</f>
+        <v>114658.79177999999</v>
+      </c>
+      <c r="L29" s="15">
+        <f>[1]Hoja1!$C$2008</f>
+        <v>129696.950136</v>
+      </c>
+      <c r="M29" s="15">
+        <f>[1]Hoja1!$C$2019</f>
+        <v>144735.108492</v>
+      </c>
+      <c r="N29" s="15">
+        <f>[1]Hoja1!$C$2030</f>
+        <v>159773.26684800003</v>
+      </c>
+      <c r="O29" s="15">
+        <f>[1]Hoja1!$C$2041</f>
+        <v>174811.425204</v>
+      </c>
+      <c r="P29" s="15">
+        <f>[1]Hoja1!$C$2052</f>
+        <v>189849.58356</v>
+      </c>
+      <c r="Q29" s="15">
+        <f>[1]Hoja1!$C$2074</f>
+        <v>246424.20525839998</v>
+      </c>
+      <c r="R29" s="15">
+        <f>[1]Hoja1!$C$2085</f>
+        <v>289470.21698400006</v>
+      </c>
+      <c r="S29" s="59">
+        <f>[1]Hoja1!$C$2096</f>
+        <v>303569.20701120002</v>
+      </c>
+      <c r="T29" s="15">
+        <f>[1]Hoja1!$C$2107</f>
+        <v>330637.89205200004</v>
+      </c>
+      <c r="U29" s="58">
+        <f>[1]Hoja1!$C$2063</f>
+        <v>340231.16712</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A30" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>205</v>
+      </c>
+      <c r="C30" s="53"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="53"/>
+      <c r="H30" s="53"/>
+      <c r="I30" s="53"/>
+      <c r="J30" s="49" t="s">
+        <v>476</v>
+      </c>
+      <c r="K30" s="20" t="s">
+        <v>263</v>
+      </c>
+      <c r="L30" s="20" t="s">
+        <v>264</v>
+      </c>
+      <c r="M30" s="20" t="s">
+        <v>265</v>
+      </c>
+      <c r="N30" s="20" t="s">
+        <v>266</v>
+      </c>
+      <c r="O30" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="P30" s="20" t="s">
+        <v>268</v>
+      </c>
+      <c r="Q30" s="20" t="s">
+        <v>269</v>
+      </c>
+      <c r="R30" s="20" t="s">
+        <v>270</v>
+      </c>
+      <c r="S30" s="20" t="s">
+        <v>271</v>
+      </c>
+      <c r="T30" s="20" t="s">
+        <v>272</v>
+      </c>
+      <c r="U30" s="23" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="15">
+        <f>[1]Hoja1!$C$1890</f>
+        <v>100385.86053599998</v>
+      </c>
+      <c r="C31" s="8"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="15">
+        <f>[1]Hoja1!$C$3361</f>
+        <v>118985.25599999999</v>
+      </c>
+      <c r="K31" s="15">
+        <f>[1]Hoja1!$C$1998</f>
+        <v>138371.22</v>
+      </c>
+      <c r="L31" s="15">
+        <f>[1]Hoja1!$C$2009</f>
+        <v>157757.18399999998</v>
+      </c>
+      <c r="M31" s="15">
+        <f>[1]Hoja1!$C$2020</f>
+        <v>177143.14799999999</v>
+      </c>
+      <c r="N31" s="15">
+        <f>[1]Hoja1!$C$2031</f>
+        <v>196529.11199999999</v>
+      </c>
+      <c r="O31" s="15">
+        <f>[1]Hoja1!$C$2042</f>
+        <v>215915.076</v>
+      </c>
+      <c r="P31" s="15">
+        <f>[1]Hoja1!$C$2053</f>
+        <v>235301.03999999998</v>
+      </c>
+      <c r="Q31" s="56">
+        <f>[1]Hoja1!$C$2075</f>
+        <v>299738.64959999995</v>
+      </c>
+      <c r="R31" s="60">
+        <f>[1]Hoja1!$C$2086</f>
+        <v>354286.29599999997</v>
+      </c>
+      <c r="S31" s="56">
+        <f>[1]Hoja1!$C$2097</f>
+        <v>373405.31279999996</v>
+      </c>
+      <c r="T31" s="60">
+        <f>[1]Hoja1!$C$2108</f>
+        <v>388647.13680000004</v>
+      </c>
+      <c r="U31" s="58">
+        <f>[1]Hoja1!$C$2064</f>
+        <v>429160.68</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="119" t="s">
+        <v>403</v>
+      </c>
+      <c r="B32" s="120"/>
+      <c r="C32" s="120"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="120"/>
+      <c r="F32" s="120"/>
+      <c r="G32" s="120"/>
+      <c r="H32" s="120"/>
+      <c r="I32" s="120"/>
+      <c r="J32" s="120"/>
+      <c r="K32" s="120"/>
+      <c r="L32" s="120"/>
+      <c r="M32" s="120"/>
+      <c r="N32" s="120"/>
+      <c r="O32" s="120"/>
+      <c r="P32" s="121" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q32" s="122"/>
+      <c r="R32" s="123"/>
+      <c r="S32" s="120" t="s">
+        <v>275</v>
+      </c>
+      <c r="T32" s="120"/>
+      <c r="U32" s="124"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="71" t="s">
+        <v>414</v>
+      </c>
+      <c r="B33" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="18" t="s">
+      <c r="C33" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="6"/>
-[...18 lines deleted...]
-      </c>
+      <c r="D33" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="E33" s="72" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="G33" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" s="72" t="s">
+        <v>9</v>
+      </c>
+      <c r="I33" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="J33" s="72" t="s">
+        <v>11</v>
+      </c>
+      <c r="K33" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="L33" s="72" t="s">
+        <v>13</v>
+      </c>
+      <c r="M33" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="N33" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="73" t="s">
+        <v>417</v>
+      </c>
+      <c r="P33" s="119" t="s">
+        <v>435</v>
+      </c>
+      <c r="Q33" s="120"/>
+      <c r="R33" s="124"/>
+      <c r="S33" s="131" t="s">
+        <v>435</v>
+      </c>
+      <c r="T33" s="132"/>
+      <c r="U33" s="133"/>
     </row>
-    <row r="4" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B4" s="19" t="s">
+    <row r="34" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A34" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="C34" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>289</v>
+      </c>
+      <c r="E34" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="F34" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="H34" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="I34" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="J34" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="K34" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="L34" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="M34" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="N34" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="O34" s="95" t="s">
+        <v>418</v>
+      </c>
+      <c r="P34" s="77" t="s">
+        <v>464</v>
+      </c>
+      <c r="Q34" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="R34" s="84"/>
+      <c r="S34" s="79"/>
+      <c r="T34" s="78" t="s">
+        <v>457</v>
+      </c>
+      <c r="U34" s="80" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="31">
+        <f>[1]Hoja1!$C$2160</f>
+        <v>1064.1307117902188</v>
+      </c>
+      <c r="C35" s="31">
+        <f>[1]Hoja1!$C$2162</f>
+        <v>1116.6433874999998</v>
+      </c>
+      <c r="D35" s="31">
+        <f>[1]Hoja1!$C$2166</f>
+        <v>1377.683325</v>
+      </c>
+      <c r="E35" s="31">
+        <f>[1]Hoja1!$C$2172</f>
+        <v>1547.6830812499995</v>
+      </c>
+      <c r="F35" s="31">
+        <f>[1]Hoja1!$C$2182</f>
+        <v>1794.2207999999998</v>
+      </c>
+      <c r="G35" s="31">
+        <f>[1]Hoja1!$C$2194</f>
+        <v>2164.0273781249998</v>
+      </c>
+      <c r="H35" s="31">
+        <f>[1]Hoja1!$C$2206</f>
+        <v>2747.6614199999995</v>
+      </c>
+      <c r="I35" s="31">
+        <f>[1]Hoja1!$C$2218</f>
+        <v>3256.2022299999999</v>
+      </c>
+      <c r="J35" s="31">
+        <f>[1]Hoja1!$C$2230</f>
+        <v>3836.2909799999993</v>
+      </c>
+      <c r="K35" s="31">
+        <f>[1]Hoja1!$C$2242</f>
+        <v>4416.3797299999997</v>
+      </c>
+      <c r="L35" s="31">
+        <f>[1]Hoja1!$C$2254</f>
+        <v>4934.0126239999991</v>
+      </c>
+      <c r="M35" s="31">
+        <f>[1]Hoja1!$C$2266</f>
+        <v>5402.2898165624993</v>
+      </c>
+      <c r="N35" s="31">
+        <f>[1]Hoja1!$C$2278</f>
+        <v>6156.6459799999993</v>
+      </c>
+      <c r="O35" s="96">
+        <f>[1]Hoja1!$C$2290</f>
+        <v>13078.552243749999</v>
+      </c>
+      <c r="P35" s="81" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q35" s="105"/>
+      <c r="R35" s="82"/>
+      <c r="S35" s="83"/>
+      <c r="T35" s="64" t="s">
+        <v>458</v>
+      </c>
+      <c r="U35" s="36"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="O36" s="97" t="s">
+        <v>419</v>
+      </c>
+      <c r="P36" s="106" t="s">
+        <v>465</v>
+      </c>
+      <c r="Q36" s="107"/>
+      <c r="R36" s="84"/>
+      <c r="S36" s="85"/>
+      <c r="T36" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="U36" s="3"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B37" s="31">
+        <f>[1]Hoja1!$C$2161</f>
+        <v>1308.0925843749999</v>
+      </c>
+      <c r="C37" s="31">
+        <f>[1]Hoja1!$C$2163</f>
+        <v>1380.9347343750001</v>
+      </c>
+      <c r="D37" s="31">
+        <f>[1]Hoja1!$C$2167</f>
+        <v>1683.6411125</v>
+      </c>
+      <c r="E37" s="31">
+        <f>[1]Hoja1!$C$2173</f>
+        <v>2025.8027687499998</v>
+      </c>
+      <c r="F37" s="31">
+        <f>[1]Hoja1!$C$2183</f>
+        <v>2228.6723999999995</v>
+      </c>
+      <c r="G37" s="31">
+        <f>[1]Hoja1!$C$2195</f>
+        <v>2711.72415</v>
+      </c>
+      <c r="H37" s="31">
+        <f>[1]Hoja1!$C$2207</f>
+        <v>3240.8437787499997</v>
+      </c>
+      <c r="I37" s="31">
+        <f>[1]Hoja1!$C$2219</f>
+        <v>3559.7166556249995</v>
+      </c>
+      <c r="J37" s="31">
+        <f>[1]Hoja1!$C$2231</f>
+        <v>4375.9203581249994</v>
+      </c>
+      <c r="K37" s="31">
+        <f>[1]Hoja1!$C$2243</f>
+        <v>5055.2118815624999</v>
+      </c>
+      <c r="L37" s="31">
+        <f>[1]Hoja1!$C$2255</f>
+        <v>5734.5034049999995</v>
+      </c>
+      <c r="M37" s="31">
+        <f>[1]Hoja1!$C$2267</f>
+        <v>6413.794928437499</v>
+      </c>
+      <c r="N37" s="31">
+        <f>[1]Hoja1!$C$2279</f>
+        <v>7093.0864518750004</v>
+      </c>
+      <c r="O37" s="96">
+        <f>[1]Hoja1!$C$2291</f>
+        <v>15943.187121249999</v>
+      </c>
+      <c r="P37" s="81" t="s">
+        <v>436</v>
+      </c>
+      <c r="Q37" s="108"/>
+      <c r="R37" s="82"/>
+      <c r="S37" s="83"/>
+      <c r="T37" s="64" t="s">
+        <v>436</v>
+      </c>
+      <c r="U37" s="36"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A38" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="O38" s="97" t="s">
+        <v>420</v>
+      </c>
+      <c r="P38" s="106" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q38" s="3"/>
+      <c r="R38" s="84"/>
+      <c r="S38" s="85"/>
+      <c r="T38" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="U38" s="3"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A39" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="31"/>
+      <c r="C39" s="24">
+        <f>[1]Hoja1!$C$2164</f>
+        <v>2256.1103879999996</v>
+      </c>
+      <c r="D39" s="31">
+        <f>[1]Hoja1!$C$2168</f>
+        <v>2506.7893199999994</v>
+      </c>
+      <c r="E39" s="31">
+        <f>[1]Hoja1!$C$2174</f>
+        <v>3027.8708512499993</v>
+      </c>
+      <c r="F39" s="31">
+        <f>[1]Hoja1!$C$2184</f>
+        <v>3362.1654149999999</v>
+      </c>
+      <c r="G39" s="31">
+        <f>[1]Hoja1!$C$2196</f>
+        <v>4102.6496962499996</v>
+      </c>
+      <c r="H39" s="31">
+        <f>[1]Hoja1!$C$2208</f>
+        <v>4892.0576512499983</v>
+      </c>
+      <c r="I39" s="31">
+        <f>[1]Hoja1!$C$2220</f>
+        <v>5172.9815602499993</v>
+      </c>
+      <c r="J39" s="31">
+        <f>[1]Hoja1!$C$2232</f>
+        <v>6351.8996126249986</v>
+      </c>
+      <c r="K39" s="31">
+        <f>[1]Hoja1!$C$2244</f>
+        <v>6839.4429219375006</v>
+      </c>
+      <c r="L39" s="31">
+        <f>[1]Hoja1!$C$2256</f>
+        <v>8340.2370344999999</v>
+      </c>
+      <c r="M39" s="31">
+        <f>[1]Hoja1!$C$2268</f>
+        <v>9334.4057454374997</v>
+      </c>
+      <c r="N39" s="31">
+        <f>[1]Hoja1!$C$2280</f>
+        <v>10328.574456374999</v>
+      </c>
+      <c r="O39" s="96">
+        <f>[1]Hoja1!$C$2292</f>
+        <v>22367.185175999999</v>
+      </c>
+      <c r="P39" s="81" t="s">
+        <v>437</v>
+      </c>
+      <c r="Q39" s="36"/>
+      <c r="R39" s="82"/>
+      <c r="S39" s="83"/>
+      <c r="T39" s="64" t="s">
+        <v>437</v>
+      </c>
+      <c r="U39" s="36"/>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A40" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="74"/>
+      <c r="C40" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="O40" s="97" t="s">
+        <v>421</v>
+      </c>
+      <c r="P40" s="106" t="s">
+        <v>472</v>
+      </c>
+      <c r="Q40" s="3"/>
+      <c r="R40" s="84"/>
+      <c r="S40" s="85"/>
+      <c r="T40" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="U40" s="3"/>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A41" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B41" s="53"/>
+      <c r="C41" s="24">
+        <f>[1]Hoja1!$C$2165</f>
+        <v>3693.4378649999999</v>
+      </c>
+      <c r="D41" s="31">
+        <f>[1]Hoja1!$C$2169</f>
+        <v>3693.4378649999999</v>
+      </c>
+      <c r="E41" s="31">
+        <f>[1]Hoja1!$C$2175</f>
+        <v>4641.1120687499988</v>
+      </c>
+      <c r="F41" s="31">
+        <f>[1]Hoja1!$C$2185</f>
+        <v>5455.689412499999</v>
+      </c>
+      <c r="G41" s="31">
+        <f>[1]Hoja1!$C$2197</f>
+        <v>6677.5554281249988</v>
+      </c>
+      <c r="H41" s="31">
+        <f>[1]Hoja1!$C$2209</f>
+        <v>7387.9554937499988</v>
+      </c>
+      <c r="I41" s="31">
+        <f>[1]Hoja1!$C$2221</f>
+        <v>8002.6238812499996</v>
+      </c>
+      <c r="J41" s="41">
+        <f>[1]Hoja1!$C$2233</f>
+        <v>10096.067407500001</v>
+      </c>
+      <c r="K41" s="31">
+        <f>[1]Hoja1!$C$2245</f>
+        <v>11689.805688750001</v>
+      </c>
+      <c r="L41" s="31">
+        <f>[1]Hoja1!$C$2257</f>
+        <v>12914.5566375</v>
+      </c>
+      <c r="M41" s="31">
+        <f>[1]Hoja1!$C$2269</f>
+        <v>14050.766570625001</v>
+      </c>
+      <c r="N41" s="31">
+        <f>[1]Hoja1!$C$2281</f>
+        <v>15555.963836249999</v>
+      </c>
+      <c r="O41" s="98">
+        <f>[1]Hoja1!$C$2293</f>
+        <v>30607.936492499997</v>
+      </c>
+      <c r="P41" s="81" t="s">
+        <v>439</v>
+      </c>
+      <c r="Q41" s="36"/>
+      <c r="R41" s="82"/>
+      <c r="S41" s="83"/>
+      <c r="T41" s="64" t="s">
+        <v>440</v>
+      </c>
+      <c r="U41" s="36"/>
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A42" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="C4" s="20" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="B42" s="74"/>
+      <c r="C42" s="74"/>
+      <c r="D42" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="O42" s="97" t="s">
+        <v>422</v>
+      </c>
+      <c r="P42" s="106" t="s">
+        <v>467</v>
+      </c>
+      <c r="Q42" s="3"/>
+      <c r="R42" s="84"/>
+      <c r="S42" s="85"/>
+      <c r="T42" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="U42" s="3"/>
     </row>
-    <row r="5" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="5" t="s">
+    <row r="43" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A43" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B43" s="53"/>
+      <c r="C43" s="53"/>
+      <c r="D43" s="31">
+        <f>[1]Hoja1!$C$2170</f>
+        <v>3904.7652000000003</v>
+      </c>
+      <c r="E43" s="31">
+        <f>[1]Hoja1!$C$2176</f>
+        <v>5203.7531624999992</v>
+      </c>
+      <c r="F43" s="31">
+        <f>[1]Hoja1!$C$2186</f>
+        <v>5597.7405749999989</v>
+      </c>
+      <c r="G43" s="31">
+        <f>[1]Hoja1!$C$2198</f>
+        <v>6867.4721062499993</v>
+      </c>
+      <c r="H43" s="31">
+        <f>[1]Hoja1!$C$2210</f>
+        <v>7914.2042624999995</v>
+      </c>
+      <c r="I43" s="31">
+        <f>[1]Hoja1!$C$2222</f>
+        <v>8266.1533171874999</v>
+      </c>
+      <c r="J43" s="41">
+        <f>[1]Hoja1!$C$2234</f>
+        <v>10148.48964</v>
+      </c>
+      <c r="K43" s="31">
+        <f>[1]Hoja1!$C$2246</f>
+        <v>11393.320666875001</v>
+      </c>
+      <c r="L43" s="31">
+        <f>[1]Hoja1!$C$2258</f>
+        <v>13373.20464</v>
+      </c>
+      <c r="M43" s="31">
+        <f>[1]Hoja1!$C$2270</f>
+        <v>14985.562140000002</v>
+      </c>
+      <c r="N43" s="31">
+        <f>[1]Hoja1!$C$2282</f>
+        <v>16597.91964</v>
+      </c>
+      <c r="O43" s="99">
+        <f>[1]Hoja1!$C$2294</f>
+        <v>36811.681469999996</v>
+      </c>
+      <c r="P43" s="81" t="s">
+        <v>440</v>
+      </c>
+      <c r="Q43" s="38"/>
+      <c r="R43" s="82"/>
+      <c r="S43" s="83"/>
+      <c r="T43" s="64" t="s">
+        <v>442</v>
+      </c>
+      <c r="U43" s="36"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A44" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="B44" s="74"/>
+      <c r="C44" s="74"/>
+      <c r="D44" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="O44" s="97" t="s">
+        <v>423</v>
+      </c>
+      <c r="P44" s="106" t="s">
+        <v>468</v>
+      </c>
+      <c r="Q44" s="3"/>
+      <c r="R44" s="84"/>
+      <c r="S44" s="85"/>
+      <c r="T44" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="U44" s="3"/>
     </row>
-    <row r="6" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B6" s="19" t="s">
+    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A45" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B45" s="53"/>
+      <c r="C45" s="53"/>
+      <c r="D45" s="31">
+        <f>[1]Hoja1!$C$2171</f>
+        <v>5816.0171300000002</v>
+      </c>
+      <c r="E45" s="31">
+        <f>[1]Hoja1!$C$2177</f>
+        <v>6460.8776749999988</v>
+      </c>
+      <c r="F45" s="31">
+        <f>[1]Hoja1!$C$2187</f>
+        <v>7634.4670499999984</v>
+      </c>
+      <c r="G45" s="31">
+        <f>[1]Hoja1!$C$2199</f>
+        <v>9394.8511124999986</v>
+      </c>
+      <c r="H45" s="31">
+        <f>[1]Hoja1!$C$2211</f>
+        <v>10479.500867499999</v>
+      </c>
+      <c r="I45" s="31">
+        <f>[1]Hoja1!$C$2223</f>
+        <v>11496.509390624999</v>
+      </c>
+      <c r="J45" s="31">
+        <f>[1]Hoja1!$C$2235</f>
+        <v>13696.989468749998</v>
+      </c>
+      <c r="K45" s="31">
+        <f>[1]Hoja1!$C$2247</f>
+        <v>15897.469546874998</v>
+      </c>
+      <c r="L45" s="61">
+        <f>[1]Hoja1!$C$2259</f>
+        <v>18459.908617499997</v>
+      </c>
+      <c r="M45" s="61">
+        <f>[1]Hoja1!$C$2271</f>
+        <v>20298.429703124999</v>
+      </c>
+      <c r="N45" s="61">
+        <f>[1]Hoja1!$C$2283</f>
+        <v>22498.909781249997</v>
+      </c>
+      <c r="O45" s="98">
+        <f>[1]Hoja1!$C$2295</f>
+        <v>50437.538637499994</v>
+      </c>
+      <c r="P45" s="86" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q45" s="38"/>
+      <c r="R45" s="87"/>
+      <c r="S45" s="85"/>
+      <c r="T45" s="49" t="s">
+        <v>444</v>
+      </c>
+      <c r="U45" s="37"/>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A46" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="20" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="B46" s="74"/>
+      <c r="C46" s="74"/>
+      <c r="D46" s="74"/>
+      <c r="E46" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="O46" s="97" t="s">
+        <v>424</v>
+      </c>
+      <c r="P46" s="106" t="s">
+        <v>469</v>
+      </c>
+      <c r="Q46" s="3"/>
+      <c r="R46" s="84"/>
+      <c r="S46" s="85"/>
+      <c r="T46" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="U46" s="3"/>
     </row>
-    <row r="7" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B7" s="5" t="s">
+    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A47" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="53"/>
+      <c r="C47" s="53"/>
+      <c r="D47" s="53"/>
+      <c r="E47" s="61">
+        <f>[1]Hoja1!$C$2178</f>
+        <v>17706.826000000001</v>
+      </c>
+      <c r="F47" s="61">
+        <f>[1]Hoja1!$C$2189</f>
+        <v>20576.202959999999</v>
+      </c>
+      <c r="G47" s="61">
+        <f>[1]Hoja1!$C$2200</f>
+        <v>24880.268399999997</v>
+      </c>
+      <c r="H47" s="61">
+        <f>[1]Hoja1!$C$2213</f>
+        <v>32053.710800000001</v>
+      </c>
+      <c r="I47" s="61">
+        <f>[1]Hoja1!$C$2225</f>
+        <v>39227.153199999993</v>
+      </c>
+      <c r="J47" s="61">
+        <f>[1]Hoja1!$C$2237</f>
+        <v>46400.595599999993</v>
+      </c>
+      <c r="K47" s="61">
+        <f>[1]Hoja1!$C$2249</f>
+        <v>53574.038</v>
+      </c>
+      <c r="L47" s="61">
+        <f>[1]Hoja1!$C$2261</f>
+        <v>60747.480399999993</v>
+      </c>
+      <c r="M47" s="61">
+        <f>[1]Hoja1!$C$2272</f>
+        <v>67920.9228</v>
+      </c>
+      <c r="N47" s="61">
+        <f>[1]Hoja1!$C$2285</f>
+        <v>75094.3652</v>
+      </c>
+      <c r="O47" s="98">
+        <f>[1]Hoja1!$C$2296</f>
+        <v>146828.7892</v>
+      </c>
+      <c r="P47" s="88" t="s">
+        <v>442</v>
+      </c>
+      <c r="Q47" s="38"/>
+      <c r="R47" s="87"/>
+      <c r="S47" s="89"/>
+      <c r="T47" s="65" t="s">
+        <v>446</v>
+      </c>
+      <c r="U47" s="38"/>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A48" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="B48" s="74"/>
+      <c r="E48" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="O48" s="97" t="s">
+        <v>425</v>
+      </c>
+      <c r="P48" s="106" t="s">
+        <v>460</v>
+      </c>
+      <c r="Q48" s="3"/>
+      <c r="R48" s="84"/>
+      <c r="S48" s="85"/>
+      <c r="T48" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="U48" s="3"/>
     </row>
-    <row r="8" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="19" t="s">
+    <row r="49" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A49" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" s="53"/>
+      <c r="C49" s="53"/>
+      <c r="D49" s="53"/>
+      <c r="E49" s="24">
+        <f>[1]Hoja1!$C$2180</f>
+        <v>13978.151962499996</v>
+      </c>
+      <c r="F49" s="24">
+        <f>[1]Hoja1!$C$2191</f>
+        <v>16330.095449999997</v>
+      </c>
+      <c r="G49" s="24">
+        <f>[1]Hoja1!$C$2202</f>
+        <v>18091.8966</v>
+      </c>
+      <c r="H49" s="24">
+        <f>[1]Hoja1!$C$2215</f>
+        <v>21214.895249999998</v>
+      </c>
+      <c r="I49" s="24">
+        <f>[1]Hoja1!$C$2227</f>
+        <v>22921.773693750001</v>
+      </c>
+      <c r="J49" s="24">
+        <f>[1]Hoja1!$C$2239</f>
+        <v>27740.887649999993</v>
+      </c>
+      <c r="K49" s="24">
+        <f>[1]Hoja1!$C$2251</f>
+        <v>32843.58441874999</v>
+      </c>
+      <c r="L49" s="24">
+        <f>[1]Hoja1!$C$2263</f>
+        <v>34406.877599999993</v>
+      </c>
+      <c r="M49" s="24">
+        <f>[1]Hoja1!$C$2275</f>
+        <v>39651.365774999984</v>
+      </c>
+      <c r="N49" s="24">
+        <f>[1]Hoja1!$C$2287</f>
+        <v>43621.525149999987</v>
+      </c>
+      <c r="O49" s="100">
+        <f>[1]Hoja1!$C$2298</f>
+        <v>104153.89862499999</v>
+      </c>
+      <c r="P49" s="86" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q49" s="36"/>
+      <c r="R49" s="90"/>
+      <c r="S49" s="91"/>
+      <c r="T49" s="70" t="s">
+        <v>449</v>
+      </c>
+      <c r="U49" s="38"/>
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A50" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="20" t="s">
-[...38 lines deleted...]
-      </c>
+      <c r="B50" s="74"/>
+      <c r="C50" s="74"/>
+      <c r="F50" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="O50" s="97" t="s">
+        <v>426</v>
+      </c>
+      <c r="P50" s="106" t="s">
+        <v>470</v>
+      </c>
+      <c r="Q50" s="3"/>
+      <c r="R50" s="84"/>
+      <c r="S50" s="85"/>
+      <c r="T50" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="U50" s="3"/>
     </row>
-    <row r="9" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="51" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="75" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" s="76"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="63">
+        <f>[1]Hoja1!$C$2192</f>
+        <v>21217.944187499997</v>
+      </c>
+      <c r="G51" s="63">
+        <f>[1]Hoja1!$C$2203</f>
+        <v>24354.390937499993</v>
+      </c>
+      <c r="H51" s="63">
+        <f>[1]Hoja1!$C$2217</f>
+        <v>30722.551874999994</v>
+      </c>
+      <c r="I51" s="63">
+        <f>[1]Hoja1!$C$2229</f>
+        <v>37090.712812499994</v>
+      </c>
+      <c r="J51" s="63">
+        <f>[1]Hoja1!$C$2241</f>
+        <v>40561.615499999993</v>
+      </c>
+      <c r="K51" s="63">
+        <f>[1]Hoja1!$C$2253</f>
+        <v>48166.133531249994</v>
+      </c>
+      <c r="L51" s="63">
+        <f>[1]Hoja1!$C$2265</f>
+        <v>56195.195624999993</v>
+      </c>
+      <c r="M51" s="63">
+        <f>[1]Hoja1!$C$2277</f>
+        <v>64648.801781250004</v>
+      </c>
+      <c r="N51" s="63">
+        <f>[1]Hoja1!$C$2289</f>
+        <v>68931.517500000002</v>
+      </c>
+      <c r="O51" s="101">
+        <f>[1]Hoja1!$C$2300</f>
+        <v>150294.87712499997</v>
+      </c>
+      <c r="P51" s="86" t="s">
+        <v>462</v>
+      </c>
+      <c r="Q51" s="36"/>
+      <c r="R51" s="90"/>
+      <c r="S51" s="85"/>
+      <c r="T51" s="49" t="s">
+        <v>451</v>
+      </c>
+      <c r="U51" s="55"/>
     </row>
-    <row r="10" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A52" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="B52" s="115" t="s">
+        <v>404</v>
+      </c>
+      <c r="C52" s="116"/>
+      <c r="D52" s="117"/>
+      <c r="E52" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="G52" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="I52" s="9" t="s">
+        <v>377</v>
+      </c>
+      <c r="J52" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="K52" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="L52" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="M52" s="9" t="s">
+        <v>381</v>
+      </c>
+      <c r="N52" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="O52" s="102" t="s">
+        <v>427</v>
+      </c>
+      <c r="P52" s="106" t="s">
+        <v>471</v>
+      </c>
+      <c r="Q52" s="109"/>
+      <c r="R52" s="84"/>
+      <c r="S52" s="85"/>
+      <c r="T52" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="U52" s="66"/>
     </row>
-    <row r="11" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="53" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="48"/>
+      <c r="C53" s="53"/>
+      <c r="D53" s="53"/>
+      <c r="E53" s="31">
+        <f>[1]Hoja1!$C$2179</f>
+        <v>17658.32952589064</v>
+      </c>
+      <c r="F53" s="62">
+        <f>[1]Hoja1!$C$2188</f>
+        <v>19806.490231068761</v>
+      </c>
+      <c r="G53" s="24">
+        <f>[1]Hoja1!$C$2201</f>
+        <v>23028.731288835959</v>
+      </c>
+      <c r="H53" s="24">
+        <f>[1]Hoja1!$C$2212</f>
+        <v>28399.133051781275</v>
+      </c>
+      <c r="I53" s="24">
+        <f>[1]Hoja1!$C$2224</f>
+        <v>33769.534814726598</v>
+      </c>
+      <c r="J53" s="24">
+        <f>[1]Hoja1!$C$2236</f>
+        <v>37756.431377671921</v>
+      </c>
+      <c r="K53" s="24">
+        <f>[1]Hoja1!$C$2248</f>
+        <v>43126.833140617236</v>
+      </c>
+      <c r="L53" s="24">
+        <f>[1]Hoja1!$C$2260</f>
+        <v>48497.234903562559</v>
+      </c>
+      <c r="M53" s="24">
+        <f>[1]Hoja1!$C$2273</f>
+        <v>53867.636666507882</v>
+      </c>
+      <c r="N53" s="24">
+        <f>[1]Hoja1!$C$2284</f>
+        <v>59238.03842945319</v>
+      </c>
+      <c r="O53" s="100">
+        <f>[1]Hoja1!$C$2297</f>
+        <v>112942.05605890638</v>
+      </c>
+      <c r="P53" s="86" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q53" s="110"/>
+      <c r="R53" s="84"/>
+      <c r="S53" s="85"/>
+      <c r="T53" s="49" t="s">
+        <v>452</v>
+      </c>
+      <c r="U53" s="67"/>
     </row>
-    <row r="12" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="54" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A54" s="35" t="s">
+        <v>385</v>
+      </c>
+      <c r="B54" s="32"/>
+      <c r="E54" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="O54" s="97" t="s">
+        <v>428</v>
+      </c>
+      <c r="P54" s="106" t="s">
+        <v>473</v>
+      </c>
+      <c r="Q54" s="68"/>
+      <c r="R54" s="82"/>
+      <c r="S54" s="85"/>
+      <c r="T54" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="U54" s="68"/>
     </row>
-    <row r="13" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      </c>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A55" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B55" s="47"/>
+      <c r="C55" s="53"/>
+      <c r="D55" s="53"/>
+      <c r="E55" s="24">
+        <f>[1]Hoja1!$C$2181</f>
+        <v>25580.018091374994</v>
+      </c>
+      <c r="F55" s="24">
+        <f>[1]Hoja1!$C$2190</f>
+        <v>29884.074673499996</v>
+      </c>
+      <c r="G55" s="24">
+        <f>[1]Hoja1!$C$2204</f>
+        <v>33108.170778</v>
+      </c>
+      <c r="H55" s="24">
+        <f>[1]Hoja1!$C$2214</f>
+        <v>38823.2583075</v>
+      </c>
+      <c r="I55" s="24">
+        <f>[1]Hoja1!$C$2226</f>
+        <v>41946.845859562505</v>
+      </c>
+      <c r="J55" s="24">
+        <f>[1]Hoja1!$C$2238</f>
+        <v>50765.824399499987</v>
+      </c>
+      <c r="K55" s="24">
+        <f>[1]Hoja1!$C$2250</f>
+        <v>60103.759486312483</v>
+      </c>
+      <c r="L55" s="24">
+        <f>[1]Hoja1!$C$2262</f>
+        <v>62964.586007999991</v>
+      </c>
+      <c r="M55" s="24">
+        <f>[1]Hoja1!$C$2274</f>
+        <v>72561.999368249977</v>
+      </c>
+      <c r="N55" s="24">
+        <f>[1]Hoja1!$C$2286</f>
+        <v>79827.391024499986</v>
+      </c>
+      <c r="O55" s="103">
+        <f>[1]Hoja1!$C$2299</f>
+        <v>190601.63448374998</v>
+      </c>
+      <c r="P55" s="86" t="s">
+        <v>445</v>
+      </c>
+      <c r="Q55" s="36"/>
+      <c r="R55" s="82"/>
+      <c r="S55" s="85"/>
+      <c r="T55" s="49" t="s">
+        <v>454</v>
+      </c>
+      <c r="U55" s="36"/>
     </row>
-    <row r="14" spans="1:38" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...40 lines deleted...]
-      </c>
+    <row r="56" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A56" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="B56" s="32"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="O56" s="97" t="s">
+        <v>429</v>
+      </c>
+      <c r="P56" s="106" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q56" s="111"/>
+      <c r="T56" s="69" t="s">
+        <v>455</v>
+      </c>
+      <c r="U56" s="68"/>
     </row>
-    <row r="15" spans="1:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="M15" s="86" t="s">
+    <row r="57" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="N15" s="84"/>
-[...1594 lines deleted...]
-      <c r="B55" s="12"/>
+      <c r="B57" s="45"/>
+      <c r="C57" s="46"/>
+      <c r="D57" s="46"/>
+      <c r="E57" s="46"/>
+      <c r="F57" s="63">
+        <f>[1]Hoja1!$C$2193</f>
+        <v>37131.402328124997</v>
+      </c>
+      <c r="G57" s="63">
+        <f>[1]Hoja1!$C$2205</f>
+        <v>42620.184140624988</v>
+      </c>
+      <c r="H57" s="63">
+        <f>[1]Hoja1!$C$2216</f>
+        <v>53764.465781249986</v>
+      </c>
+      <c r="I57" s="63">
+        <f>[1]Hoja1!$C$2228</f>
+        <v>64908.747421874992</v>
+      </c>
+      <c r="J57" s="63">
+        <f>[1]Hoja1!$C$2240</f>
+        <v>70982.827124999982</v>
+      </c>
+      <c r="K57" s="63">
+        <f>[1]Hoja1!$C$2252</f>
+        <v>84290.733679687488</v>
+      </c>
+      <c r="L57" s="63">
+        <f>[1]Hoja1!$C$2264</f>
+        <v>98341.592343749988</v>
+      </c>
+      <c r="M57" s="63">
+        <f>[1]Hoja1!$C$2276</f>
+        <v>113135.40311718751</v>
+      </c>
+      <c r="N57" s="63">
+        <f>[1]Hoja1!$C$2288</f>
+        <v>120630.155625</v>
+      </c>
+      <c r="O57" s="104">
+        <f>[1]Hoja1!$C$2301</f>
+        <v>263016.03496874997</v>
+      </c>
+      <c r="P57" s="92" t="s">
+        <v>475</v>
+      </c>
+      <c r="Q57" s="112"/>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
+      <c r="T57" s="93" t="s">
+        <v>456</v>
+      </c>
+      <c r="U57" s="94"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...22 lines deleted...]
-    <mergeCell ref="F1:L1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="e4cLqtjFY/O7hURXDaRndpqrNUmdE9fUu8NWUorIOOthRTXGnaZyWet1Bn2dQXeGyDQo7g5GA2bpvXeIzBnoBw==" saltValue="nYmOvn9f6z5+JxQVQx3eMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="11">
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="AM1:AO1"/>
+    <mergeCell ref="A32:O32"/>
+    <mergeCell ref="P32:R32"/>
+    <mergeCell ref="S32:U32"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="B1:F1"/>
+    <mergeCell ref="G1:N1"/>
+    <mergeCell ref="P1:Q1"/>
+    <mergeCell ref="P33:R33"/>
+    <mergeCell ref="S33:U33"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
+    <hyperlink ref="P1:Q1" r:id="rId1" display="ENVIAR E MAIL" xr:uid="{AED2E6DA-FAA7-49AB-A5E9-8D6E099807C4}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
+  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId2"/>
+  <ignoredErrors>
+    <ignoredError sqref="F5 F7 F9 I5:J5 I7:J7 I9:J9" formula="1"/>
+  </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>