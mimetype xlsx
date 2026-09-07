--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,5319 +1,3455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="11" documentId="8_{0B153DA2-1893-40EB-8BEF-0F76624BED4E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{ECF3E8F7-A9D4-4A8E-9992-86E13757A77F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23D9C782-31B3-41B5-89A8-3384F265FA74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{52E36A47-8B9D-4267-9ED7-7E8C314E6843}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{6F72263E-32E1-43D3-89FE-C9E842AE4F0E}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$U$57</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J31" i="1" l="1"/>
-[...48 lines deleted...]
-  <c r="L55" i="1"/>
+  <c r="D24" i="1" l="1"/>
+  <c r="L54" i="1"/>
   <c r="L53" i="1"/>
+  <c r="L52" i="1"/>
   <c r="L51" i="1"/>
+  <c r="L50" i="1"/>
   <c r="L49" i="1"/>
+  <c r="L48" i="1"/>
   <c r="L47" i="1"/>
-  <c r="L45" i="1"/>
+  <c r="L46" i="1"/>
+  <c r="H54" i="1"/>
+  <c r="H53" i="1"/>
+  <c r="H52" i="1"/>
+  <c r="H51" i="1"/>
+  <c r="H50" i="1"/>
+  <c r="H49" i="1"/>
+  <c r="H48" i="1"/>
+  <c r="H47" i="1"/>
+  <c r="H46" i="1"/>
+  <c r="D54" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="D52" i="1"/>
+  <c r="D51" i="1"/>
+  <c r="D50" i="1"/>
+  <c r="D49" i="1"/>
+  <c r="D48" i="1"/>
+  <c r="D47" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="P43" i="1"/>
+  <c r="P42" i="1"/>
+  <c r="P41" i="1"/>
+  <c r="P40" i="1"/>
+  <c r="P39" i="1"/>
+  <c r="P38" i="1"/>
+  <c r="P37" i="1"/>
+  <c r="P36" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="P34" i="1"/>
+  <c r="P33" i="1"/>
+  <c r="L42" i="1"/>
   <c r="L43" i="1"/>
   <c r="L41" i="1"/>
+  <c r="L40" i="1"/>
   <c r="L39" i="1"/>
+  <c r="L38" i="1"/>
   <c r="L37" i="1"/>
+  <c r="L36" i="1"/>
   <c r="L35" i="1"/>
-  <c r="K57" i="1"/>
-[...39 lines deleted...]
-  <c r="H45" i="1"/>
+  <c r="L34" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="L30" i="1"/>
   <c r="H43" i="1"/>
+  <c r="H42" i="1"/>
   <c r="H41" i="1"/>
+  <c r="H40" i="1"/>
   <c r="H39" i="1"/>
+  <c r="H38" i="1"/>
   <c r="H37" i="1"/>
+  <c r="H36" i="1"/>
   <c r="H35" i="1"/>
-  <c r="G55" i="1"/>
-[...30 lines deleted...]
-  <c r="D45" i="1"/>
+  <c r="H34" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H31" i="1"/>
+  <c r="H30" i="1"/>
   <c r="D43" i="1"/>
+  <c r="D42" i="1"/>
   <c r="D41" i="1"/>
+  <c r="D40" i="1"/>
   <c r="D39" i="1"/>
+  <c r="D38" i="1"/>
   <c r="D37" i="1"/>
+  <c r="D36" i="1"/>
   <c r="D35" i="1"/>
-  <c r="C41" i="1"/>
-[...64 lines deleted...]
-  <c r="P23" i="1"/>
+  <c r="D34" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="D31" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="P22" i="1"/>
   <c r="P21" i="1"/>
+  <c r="P20" i="1"/>
   <c r="P19" i="1"/>
+  <c r="P18" i="1"/>
   <c r="P17" i="1"/>
-  <c r="P15" i="1"/>
+  <c r="P14" i="1"/>
   <c r="P13" i="1"/>
+  <c r="P12" i="1"/>
   <c r="P11" i="1"/>
+  <c r="P10" i="1"/>
   <c r="P9" i="1"/>
+  <c r="P8" i="1"/>
   <c r="P7" i="1"/>
+  <c r="P6" i="1"/>
   <c r="P5" i="1"/>
-  <c r="O31" i="1"/>
-[...49 lines deleted...]
-  <c r="L15" i="1"/>
+  <c r="P4" i="1"/>
+  <c r="L14" i="1"/>
   <c r="L13" i="1"/>
+  <c r="L12" i="1"/>
   <c r="L11" i="1"/>
+  <c r="L10" i="1"/>
   <c r="L9" i="1"/>
+  <c r="L8" i="1"/>
   <c r="L7" i="1"/>
+  <c r="L6" i="1"/>
   <c r="L5" i="1"/>
-  <c r="K31" i="1"/>
-[...39 lines deleted...]
-  <c r="H27" i="1"/>
+  <c r="L4" i="1"/>
   <c r="H25" i="1"/>
+  <c r="H24" i="1"/>
   <c r="H23" i="1"/>
+  <c r="H22" i="1"/>
   <c r="H21" i="1"/>
+  <c r="H20" i="1"/>
   <c r="H19" i="1"/>
+  <c r="H18" i="1"/>
   <c r="H17" i="1"/>
-  <c r="H15" i="1"/>
+  <c r="D25" i="1"/>
+  <c r="D23" i="1"/>
+  <c r="D22" i="1"/>
+  <c r="D21" i="1"/>
+  <c r="D20" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D18" i="1"/>
+  <c r="D17" i="1"/>
+  <c r="H14" i="1"/>
   <c r="H13" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="H11" i="1"/>
+  <c r="H10" i="1"/>
   <c r="H9" i="1"/>
-  <c r="H11" i="1"/>
+  <c r="H8" i="1"/>
   <c r="H7" i="1"/>
+  <c r="H6" i="1"/>
   <c r="H5" i="1"/>
-  <c r="G25" i="1"/>
-[...22 lines deleted...]
-  <c r="E5" i="1"/>
+  <c r="H4" i="1"/>
+  <c r="D12" i="1"/>
   <c r="D11" i="1"/>
+  <c r="D10" i="1"/>
   <c r="D9" i="1"/>
+  <c r="D8" i="1"/>
   <c r="D7" i="1"/>
+  <c r="D6" i="1"/>
   <c r="D5" i="1"/>
-  <c r="C9" i="1"/>
-[...14 lines deleted...]
-  <c r="G57" i="1"/>
+  <c r="D4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="192">
+  <si>
+    <t>Sucesores de  Brovelli y Cía S.R.L.</t>
+  </si>
+  <si>
+    <t>CODIGO</t>
+  </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
-    <t>COMUN</t>
-[...1427 lines deleted...]
-    <t>actualizado</t>
+    <t>PRECIOS</t>
+  </si>
+  <si>
+    <t>CONEXIONES  GALVANIZADAS COMPLETAS</t>
+  </si>
+  <si>
+    <t>CONEXIONES  GALVANIZADAS SIMPLES</t>
+  </si>
+  <si>
+    <t>CONEXIONES  EPOXI  COMPLETAS</t>
+  </si>
+  <si>
+    <t>CONEXIONES  EPOXI  SIMPLES</t>
+  </si>
+  <si>
+    <t>1/2"</t>
+  </si>
+  <si>
+    <t>3/4"</t>
+  </si>
+  <si>
+    <t>1"</t>
+  </si>
+  <si>
+    <t>11/4"</t>
+  </si>
+  <si>
+    <t>11/2"</t>
+  </si>
+  <si>
+    <t>2"</t>
+  </si>
+  <si>
+    <t>21/2"</t>
+  </si>
+  <si>
+    <t>3"</t>
+  </si>
+  <si>
+    <t>4"</t>
+  </si>
+  <si>
+    <t>5"</t>
+  </si>
+  <si>
+    <t>6"</t>
+  </si>
+  <si>
+    <t>CONEXIONES  COMPLETAS  GALVANIZADAS  LARGAS</t>
+  </si>
+  <si>
+    <t>CONEXIONES   SIMPLES  GALVANIZADAS  LARGAS</t>
+  </si>
+  <si>
+    <t>CONEXIONES   COMPLETAS  LARGAS  EPOXI</t>
+  </si>
+  <si>
+    <t>CONEXIONES  SIMPLES LARGAS EPOXI</t>
+  </si>
+  <si>
+    <t>CUPLAS LISAS GALVANIZADAS SCH 40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUPLAS LISAS SCH 40 CON COSTURA </t>
+  </si>
+  <si>
+    <t>CUPLAS LISAS SCH 80 CON COSTURA</t>
+  </si>
+  <si>
+    <t>1/2 CUPLAS SCH 40 CON COSTURA</t>
+  </si>
+  <si>
+    <t>G510013000</t>
+  </si>
+  <si>
+    <t>G510019000</t>
+  </si>
+  <si>
+    <t>G510025000</t>
+  </si>
+  <si>
+    <t>G510032000</t>
+  </si>
+  <si>
+    <t>G510038000</t>
+  </si>
+  <si>
+    <t>G510051000</t>
+  </si>
+  <si>
+    <t>G510064000</t>
+  </si>
+  <si>
+    <t>G510076000</t>
+  </si>
+  <si>
+    <t>G510102000</t>
+  </si>
+  <si>
+    <t>G510127000</t>
+  </si>
+  <si>
+    <t>G510152000</t>
+  </si>
+  <si>
+    <t>G520013000</t>
+  </si>
+  <si>
+    <t>G520025000</t>
+  </si>
+  <si>
+    <t>G520032000</t>
+  </si>
+  <si>
+    <t>G520038000</t>
+  </si>
+  <si>
+    <t>G520051000</t>
+  </si>
+  <si>
+    <t>G520064000</t>
+  </si>
+  <si>
+    <t>G520076000</t>
+  </si>
+  <si>
+    <t>G520102000</t>
+  </si>
+  <si>
+    <t>G520127000</t>
+  </si>
+  <si>
+    <t>G520190000</t>
+  </si>
+  <si>
+    <t>G610013000</t>
+  </si>
+  <si>
+    <t>G610019000</t>
+  </si>
+  <si>
+    <t>G610025000</t>
+  </si>
+  <si>
+    <t>G610032000</t>
+  </si>
+  <si>
+    <t>G610038000</t>
+  </si>
+  <si>
+    <t>G610051000</t>
+  </si>
+  <si>
+    <t>G610064000</t>
+  </si>
+  <si>
+    <t>G610102000</t>
+  </si>
+  <si>
+    <t>G610152000</t>
+  </si>
+  <si>
+    <t>G610076000</t>
+  </si>
+  <si>
+    <t>G610127000</t>
+  </si>
+  <si>
+    <t>G520152000</t>
+  </si>
+  <si>
+    <t>G620013000</t>
+  </si>
+  <si>
+    <t>G620019000</t>
+  </si>
+  <si>
+    <t>G620025000</t>
+  </si>
+  <si>
+    <t>G620032000</t>
+  </si>
+  <si>
+    <t>G620038000</t>
+  </si>
+  <si>
+    <t>G620051000</t>
+  </si>
+  <si>
+    <t>G620064000</t>
+  </si>
+  <si>
+    <t>G620076000</t>
+  </si>
+  <si>
+    <t>G620127000</t>
+  </si>
+  <si>
+    <t>G620152000</t>
+  </si>
+  <si>
+    <t>E520013000</t>
+  </si>
+  <si>
+    <t>E520025000</t>
+  </si>
+  <si>
+    <t>E520032000</t>
+  </si>
+  <si>
+    <t>E520038000</t>
+  </si>
+  <si>
+    <t>E520051000</t>
+  </si>
+  <si>
+    <t>E520064000</t>
+  </si>
+  <si>
+    <t>E520076000</t>
+  </si>
+  <si>
+    <t>E520102000</t>
+  </si>
+  <si>
+    <t>E520127000</t>
+  </si>
+  <si>
+    <t>E520152000</t>
+  </si>
+  <si>
+    <t>E520019000</t>
+  </si>
+  <si>
+    <t>E510013000</t>
+  </si>
+  <si>
+    <t>E510019000</t>
+  </si>
+  <si>
+    <t>E510025000</t>
+  </si>
+  <si>
+    <t>E510032000</t>
+  </si>
+  <si>
+    <t>E510038000</t>
+  </si>
+  <si>
+    <t>E510051000</t>
+  </si>
+  <si>
+    <t>E510064000</t>
+  </si>
+  <si>
+    <t>E510076000</t>
+  </si>
+  <si>
+    <t>E510102000</t>
+  </si>
+  <si>
+    <t>E510127000</t>
+  </si>
+  <si>
+    <t>E510152000</t>
+  </si>
+  <si>
+    <t>E600013000</t>
+  </si>
+  <si>
+    <t>E600019000</t>
+  </si>
+  <si>
+    <t>E600025000</t>
+  </si>
+  <si>
+    <t>E600032000</t>
+  </si>
+  <si>
+    <t>E600038000</t>
+  </si>
+  <si>
+    <t>E600051000</t>
+  </si>
+  <si>
+    <t>E600064000</t>
+  </si>
+  <si>
+    <t>E600076000</t>
+  </si>
+  <si>
+    <t>E600102000</t>
+  </si>
+  <si>
+    <t>E610013000</t>
+  </si>
+  <si>
+    <t>G530013000</t>
+  </si>
+  <si>
+    <t>G530003000</t>
+  </si>
+  <si>
+    <t>1/8"</t>
+  </si>
+  <si>
+    <t>G530006000</t>
+  </si>
+  <si>
+    <t>1/4"</t>
+  </si>
+  <si>
+    <t>G530009000</t>
+  </si>
+  <si>
+    <t>3/8"</t>
+  </si>
+  <si>
+    <t>G530019000</t>
+  </si>
+  <si>
+    <t>G530025000</t>
+  </si>
+  <si>
+    <t>G530032000</t>
+  </si>
+  <si>
+    <t>G530380000</t>
+  </si>
+  <si>
+    <t>G530051000</t>
+  </si>
+  <si>
+    <t>G530064000</t>
+  </si>
+  <si>
+    <t>G530076000</t>
+  </si>
+  <si>
+    <t>G530102000</t>
+  </si>
+  <si>
+    <t>G530127000</t>
+  </si>
+  <si>
+    <t>G530152000</t>
+  </si>
+  <si>
+    <t>N530S80003</t>
+  </si>
+  <si>
+    <t>N530S80006</t>
+  </si>
+  <si>
+    <t>N530S80009</t>
+  </si>
+  <si>
+    <t>N530S80013</t>
+  </si>
+  <si>
+    <t>N530S80019</t>
+  </si>
+  <si>
+    <t>N530S80025</t>
+  </si>
+  <si>
+    <t>N530S80032</t>
+  </si>
+  <si>
+    <t>N530S80051</t>
+  </si>
+  <si>
+    <t>N530S80064</t>
+  </si>
+  <si>
+    <t>N530S80076</t>
+  </si>
+  <si>
+    <t>N530S80038</t>
+  </si>
+  <si>
+    <t>ROSCAS SENCILLAS GALVANIZADAS</t>
+  </si>
+  <si>
+    <t>G500013000</t>
+  </si>
+  <si>
+    <t>G500019000</t>
+  </si>
+  <si>
+    <t>G500025000</t>
+  </si>
+  <si>
+    <t>G500032000</t>
+  </si>
+  <si>
+    <t>G500380000</t>
+  </si>
+  <si>
+    <t>G500051000</t>
+  </si>
+  <si>
+    <t>G500064000</t>
+  </si>
+  <si>
+    <t>G500076000</t>
+  </si>
+  <si>
+    <t>G500102000</t>
+  </si>
+  <si>
+    <t>G500127000</t>
+  </si>
+  <si>
+    <t>G500152000</t>
+  </si>
+  <si>
+    <t>N531013000</t>
+  </si>
+  <si>
+    <t>N531019000</t>
+  </si>
+  <si>
+    <t>N531025000</t>
+  </si>
+  <si>
+    <t>N531032000</t>
+  </si>
+  <si>
+    <t>N531038000</t>
+  </si>
+  <si>
+    <t>N531051000</t>
+  </si>
+  <si>
+    <t>N531164000</t>
+  </si>
+  <si>
+    <t>N531075000</t>
+  </si>
+  <si>
+    <t>N531102000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2  CUPLAS SCH 80 CON COSTURA </t>
+  </si>
+  <si>
+    <t>N532013000</t>
+  </si>
+  <si>
+    <t>N532019000</t>
+  </si>
+  <si>
+    <t>N532025000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1/2  CUPLAS SCH 80 BISELADAS EXTERIOR CON COSTURA </t>
+  </si>
+  <si>
+    <t>N533013000</t>
+  </si>
+  <si>
+    <t>N533019000</t>
+  </si>
+  <si>
+    <t>N533025000</t>
+  </si>
+  <si>
+    <t>N533032000</t>
+  </si>
+  <si>
+    <t>N533038000</t>
+  </si>
+  <si>
+    <t>N533051000</t>
+  </si>
+  <si>
+    <t>N533164000</t>
+  </si>
+  <si>
+    <t>N533075000</t>
+  </si>
+  <si>
+    <t>N533102000</t>
+  </si>
+  <si>
+    <t>N530S40003</t>
+  </si>
+  <si>
+    <t>N530S40006</t>
+  </si>
+  <si>
+    <t>N530S40009</t>
+  </si>
+  <si>
+    <t>N530S40013</t>
+  </si>
+  <si>
+    <t>N530S40019</t>
+  </si>
+  <si>
+    <t>N530S40025</t>
+  </si>
+  <si>
+    <t>N530S40032</t>
+  </si>
+  <si>
+    <t>N530S40038</t>
+  </si>
+  <si>
+    <t>N530S40051</t>
+  </si>
+  <si>
+    <t>N530S40064</t>
+  </si>
+  <si>
+    <t>N530S40076</t>
+  </si>
+  <si>
+    <t>N530S40102</t>
+  </si>
+  <si>
+    <t>N530S40127</t>
+  </si>
+  <si>
+    <t>N530S40152</t>
+  </si>
+  <si>
+    <t>N530S80102</t>
+  </si>
+  <si>
+    <t>N530S80127</t>
+  </si>
+  <si>
+    <t>N530S80152</t>
+  </si>
+  <si>
+    <t>N532032000</t>
+  </si>
+  <si>
+    <t>N532038000</t>
+  </si>
+  <si>
+    <t>N532051000</t>
+  </si>
+  <si>
+    <t>N532064000</t>
+  </si>
+  <si>
+    <t>N532076000</t>
+  </si>
+  <si>
+    <t>N532102000</t>
+  </si>
+  <si>
+    <t>BISEL 45° PARA SOLDAR A TOPE</t>
+  </si>
+  <si>
+    <t>enviar e-mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121          </t>
+  </si>
+  <si>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-      <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...19 lines deleted...]
-      <sz val="16"/>
+      <sz val="14"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
-    </font>
-[...19 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial Nova"/>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...30 lines deleted...]
-      <name val="Aptos Narrow"/>
+      <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
-[...17 lines deleted...]
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="27"/>
-[...11 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFFFE43F"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFD0D0D0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="45">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...54 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...14 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
-[...16 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...14 lines deleted...]
-      <bottom style="thin">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-[...8 lines deleted...]
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...27 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...20 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...119 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="134">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="7" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...158 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
-    <cellStyle name="Millares" xfId="2" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFCCFFFF"/>
+      <color rgb="FFD0D0D0"/>
+      <color rgb="FFFFFFCC"/>
+      <color rgb="FFFFE43F"/>
+      <color rgb="FFFFFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>20</xdr:col>
-      <xdr:colOff>514350</xdr:colOff>
+      <xdr:col>37</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>346075</xdr:rowOff>
+      <xdr:rowOff>428625</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Imagen 537">
+        <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86B3A6B4-E8D7-42D8-B135-B4AB3EA35F0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F434D4B8-F4A2-4626-9EB3-EDA09F25D95F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="15354300" y="0"/>
+          <a:off x="14506575" y="85725"/>
           <a:ext cx="400050" cy="342900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>13</xdr:col>
-      <xdr:colOff>285956</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>10242</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-      <xdr:colOff>672385</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>704850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>305517</xdr:rowOff>
+      <xdr:rowOff>371475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Imagen 561">
+        <xdr:cNvPr id="5" name="Imagen 561">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{740842D3-604D-4039-9DB1-60296E90A9E7}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D399583-D94C-41E8-9660-2BDFCD800523}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9667569" y="10242"/>
-          <a:ext cx="386429" cy="295275"/>
+          <a:off x="10772775" y="76200"/>
+          <a:ext cx="390525" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>28118</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>66676</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>55006</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1533526</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>9990</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Imagen 1">
+        <xdr:cNvPr id="10" name="Imagen 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4402E312-1E87-53BA-7F84-DDFE14438D2A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A4DE43-76C9-7222-7090-7546EB166EEE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="66676" y="2960131"/>
+          <a:ext cx="1466850" cy="831284"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>323851</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>58750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1371601</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>58750</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Imagen 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223BD5E2-D43A-B58A-2BC1-0BF5E544B171}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4048126" y="982675"/>
+          <a:ext cx="1047750" cy="762000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>25012</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>167740</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Imagen 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE87F3BC-CDBC-3CCA-E69A-E1DEB9AF4AB3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3724275" y="2930137"/>
+          <a:ext cx="1743075" cy="1019028"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>108535</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1524000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>123824</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B62006A9-2BB7-6029-1C6C-89CA44C51309}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11487150" y="946735"/>
+          <a:ext cx="1209675" cy="1386889"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>57149</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1600200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>9524</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1B5F466-AA17-AC8A-E76D-1D8BA64085DB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7572375" y="676274"/>
+          <a:ext cx="1476375" cy="1476375"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>238126</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1590576</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>120064</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Imagen 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D797A69-931A-48E8-A290-322D2143FB24}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FDFDFD"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FDFDFD">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm rot="2237388">
-[...1 lines deleted...]
-          <a:ext cx="1895475" cy="1886406"/>
+        <a:xfrm>
+          <a:off x="11410951" y="3124200"/>
+          <a:ext cx="1352450" cy="901114"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>159322</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>295276</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>28576</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>158963</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1457325</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>171451</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Imagen 3">
+        <xdr:cNvPr id="14" name="Imagen 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05CC33BE-2F71-BA51-3F26-09FED4C105D5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24EF13C5-FAF5-6553-4885-739B3ED06C48}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="847724" y="8179372"/>
-          <a:ext cx="1495425" cy="1523641"/>
+          <a:off x="7743826" y="2628901"/>
+          <a:ext cx="1162049" cy="1895474"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>17</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>65557</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>299670</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>115766</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>143289</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1137870</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Imagen 8">
+        <xdr:cNvPr id="17" name="Imagen 97">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3749C661-7DE4-2B83-99C9-467BD5849B0D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2F0889-B83C-4A20-8474-115571F4FDC4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm rot="-1413614">
+          <a:off x="299670" y="1046285"/>
+          <a:ext cx="838200" cy="826477"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a14:hiddenLine>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>153866</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1152978</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>55696</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Imagen 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7515834D-04CA-9534-5CCE-C1C3E6958E2A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
-        <a:xfrm rot="17875510">
-[...1 lines deleted...]
-          <a:ext cx="1030232" cy="887608"/>
+        <a:xfrm>
+          <a:off x="323850" y="5883520"/>
+          <a:ext cx="829128" cy="854330"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>17</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>123826</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>532663</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>71659</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>118527</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1243382</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Imagen 10">
+        <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46A5BC5C-FE35-3DCA-B32C-2626AD5369BA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE1463C-D245-7A57-FB0F-616AFC49ECB7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="2529168">
+          <a:off x="4262067" y="5801313"/>
+          <a:ext cx="710719" cy="899936"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>91739</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>1314450</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>28804</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Imagen 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96AB9FFA-1A87-6743-F494-0D54209039EC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="1300110">
+          <a:off x="11639550" y="5797214"/>
+          <a:ext cx="847725" cy="1080065"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>409576</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>180974</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>1547690</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>149714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Imagen 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A09A20C9-BCC1-6B1D-82FD-4F8A27F53C9F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12284899" y="9153526"/>
-          <a:ext cx="1294693" cy="1147226"/>
+          <a:off x="409576" y="8191499"/>
+          <a:ext cx="1138114" cy="1324221"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>257176</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>95843</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1381126</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>149691</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Imagen 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCE72BEF-8615-8468-D9A2-A9A451307D09}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="E2E0DE"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="E2E0DE">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3981451" y="8296868"/>
+          <a:ext cx="1123950" cy="1218829"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1200251</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>185477</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Imagen 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F961B8-0B0A-15AC-9B08-86DD3465F723}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="F4E3CF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="F4E3CF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7924800" y="8401050"/>
+          <a:ext cx="724001" cy="762106"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>438150</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>1352678</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>143001</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Imagen 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDDE7EDA-24E0-F3F8-97F3-C8DFB33DF6BF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7886700" y="6067425"/>
+          <a:ext cx="914528" cy="905001"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
-        <row r="1877">
-[...1846 lines deleted...]
-            <v>118985.25599999999</v>
+        <row r="1511">
+          <cell r="C1511">
+            <v>1761.6302168778752</v>
+          </cell>
+        </row>
+        <row r="1512">
+          <cell r="C1512">
+            <v>2097.7215001054683</v>
+          </cell>
+        </row>
+        <row r="1513">
+          <cell r="C1513">
+            <v>3193.5762582748748</v>
+          </cell>
+        </row>
+        <row r="1514">
+          <cell r="C1514">
+            <v>4893.1225458449999</v>
+          </cell>
+        </row>
+        <row r="1515">
+          <cell r="C1515">
+            <v>6325.1665809729984</v>
+          </cell>
+        </row>
+        <row r="1516">
+          <cell r="C1516">
+            <v>7934.863972293123</v>
+          </cell>
+        </row>
+        <row r="1517">
+          <cell r="C1517">
+            <v>18162.415183311623</v>
+          </cell>
+        </row>
+        <row r="1518">
+          <cell r="C1518">
+            <v>24495.378947109006</v>
+          </cell>
+        </row>
+        <row r="1519">
+          <cell r="C1519">
+            <v>35580.539990412457</v>
+          </cell>
+        </row>
+        <row r="1520">
+          <cell r="C1520">
+            <v>101200.22490435001</v>
+          </cell>
+        </row>
+        <row r="1521">
+          <cell r="C1521">
+            <v>137068.851348</v>
+          </cell>
+        </row>
+        <row r="1522">
+          <cell r="C1522">
+            <v>11433.914133888993</v>
+          </cell>
+        </row>
+        <row r="1523">
+          <cell r="C1523">
+            <v>16001.898681645091</v>
+          </cell>
+        </row>
+        <row r="1524">
+          <cell r="C1524">
+            <v>22397.751737804461</v>
+          </cell>
+        </row>
+        <row r="1525">
+          <cell r="C1525">
+            <v>29016.381606530478</v>
+          </cell>
+        </row>
+        <row r="1526">
+          <cell r="C1526">
+            <v>26198.011377341969</v>
+          </cell>
+        </row>
+        <row r="1527">
+          <cell r="C1527">
+            <v>59584.248291439937</v>
+          </cell>
+        </row>
+        <row r="1528">
+          <cell r="C1528">
+            <v>120862.71039475242</v>
+          </cell>
+        </row>
+        <row r="1529">
+          <cell r="C1529">
+            <v>1225097.8100788894</v>
+          </cell>
+        </row>
+        <row r="1530">
+          <cell r="C1530">
+            <v>245423.10105229772</v>
+          </cell>
+        </row>
+        <row r="1531">
+          <cell r="C1531">
+            <v>8269.8370128338283</v>
+          </cell>
+        </row>
+        <row r="1532">
+          <cell r="C1532">
+            <v>8641.097520556872</v>
+          </cell>
+        </row>
+        <row r="1533">
+          <cell r="C1533">
+            <v>12394.80934761487</v>
+          </cell>
+        </row>
+        <row r="1534">
+          <cell r="C1534">
+            <v>15076.385313842187</v>
+          </cell>
+        </row>
+        <row r="1535">
+          <cell r="C1535">
+            <v>11163.639058074372</v>
+          </cell>
+        </row>
+        <row r="1536">
+          <cell r="C1536">
+            <v>30050.770205034765</v>
+          </cell>
+        </row>
+        <row r="1537">
+          <cell r="C1537">
+            <v>63752.159513798433</v>
+          </cell>
+        </row>
+        <row r="1538">
+          <cell r="C1538">
+            <v>896936.66110931337</v>
+          </cell>
+        </row>
+        <row r="1539">
+          <cell r="C1539">
+            <v>109988.42083982578</v>
+          </cell>
+        </row>
+        <row r="1540">
+          <cell r="C1540">
+            <v>317971.29961739999</v>
+          </cell>
+        </row>
+        <row r="1541">
+          <cell r="C1541">
+            <v>396115.45116</v>
+          </cell>
+        </row>
+        <row r="1542">
+          <cell r="C1542">
+            <v>13436.218740366814</v>
+          </cell>
+        </row>
+        <row r="1543">
+          <cell r="C1543">
+            <v>15870.130980743812</v>
+          </cell>
+        </row>
+        <row r="1544">
+          <cell r="C1544">
+            <v>22222.695009662875</v>
+          </cell>
+        </row>
+        <row r="1545">
+          <cell r="C1545">
+            <v>29114.020083730135</v>
+          </cell>
+        </row>
+        <row r="1546">
+          <cell r="C1546">
+            <v>37744.816955267292</v>
+          </cell>
+        </row>
+        <row r="1547">
+          <cell r="C1547">
+            <v>54812.278136823814</v>
+          </cell>
+        </row>
+        <row r="1548">
+          <cell r="C1548">
+            <v>106702.14024480341</v>
+          </cell>
+        </row>
+        <row r="1549">
+          <cell r="C1549">
+            <v>988850.28065563575</v>
+          </cell>
+        </row>
+        <row r="1550">
+          <cell r="C1550">
+            <v>206657.94683521803</v>
+          </cell>
+        </row>
+        <row r="1551">
+          <cell r="C1551">
+            <v>10272.141619311649</v>
+          </cell>
+        </row>
+        <row r="1552">
+          <cell r="C1552">
+            <v>11101.659075822654</v>
+          </cell>
+        </row>
+        <row r="1553">
+          <cell r="C1553">
+            <v>15938.195423757747</v>
+          </cell>
+        </row>
+        <row r="1554">
+          <cell r="C1554">
+            <v>19696.939385194499</v>
+          </cell>
+        </row>
+        <row r="1555">
+          <cell r="C1555">
+            <v>26059.536353422001</v>
+          </cell>
+        </row>
+        <row r="1556">
+          <cell r="C1556">
+            <v>34294.031111929064</v>
+          </cell>
+        </row>
+        <row r="1557">
+          <cell r="C1557">
+            <v>66302.245894350373</v>
+          </cell>
+        </row>
+        <row r="1558">
+          <cell r="C1558">
+            <v>932814.12755368603</v>
+          </cell>
+        </row>
+        <row r="1559">
+          <cell r="C1559">
+            <v>108092.78109859451</v>
+          </cell>
+        </row>
+        <row r="1560">
+          <cell r="C1560">
+            <v>2294.3519999999999</v>
+          </cell>
+        </row>
+        <row r="1561">
+          <cell r="C1561">
+            <v>2483.8735864800001</v>
+          </cell>
+        </row>
+        <row r="1562">
+          <cell r="C1562">
+            <v>3073.3996339199989</v>
+          </cell>
+        </row>
+        <row r="1563">
+          <cell r="C1563">
+            <v>3613.8238888888895</v>
+          </cell>
+        </row>
+        <row r="1564">
+          <cell r="C1564">
+            <v>4228.1354024802104</v>
+          </cell>
+        </row>
+        <row r="1565">
+          <cell r="C1565">
+            <v>5449.333526153845</v>
+          </cell>
+        </row>
+        <row r="1566">
+          <cell r="C1566">
+            <v>8415.0001854471684</v>
+          </cell>
+        </row>
+        <row r="1567">
+          <cell r="C1567">
+            <v>11031.358599219855</v>
+          </cell>
+        </row>
+        <row r="1568">
+          <cell r="C1568">
+            <v>15791.462557157471</v>
+          </cell>
+        </row>
+        <row r="1569">
+          <cell r="C1569">
+            <v>30054.705312355745</v>
+          </cell>
+        </row>
+        <row r="1570">
+          <cell r="C1570">
+            <v>46613.228428800001</v>
+          </cell>
+        </row>
+        <row r="1571">
+          <cell r="C1571">
+            <v>76793.883040000001</v>
+          </cell>
+        </row>
+        <row r="1572">
+          <cell r="C1572">
+            <v>260701.32</v>
+          </cell>
+        </row>
+        <row r="1573">
+          <cell r="C1573">
+            <v>237001.19999999998</v>
+          </cell>
+        </row>
+        <row r="1574">
+          <cell r="C1574">
+            <v>2030.3999999999999</v>
+          </cell>
+        </row>
+        <row r="1575">
+          <cell r="C1575">
+            <v>2258.0668968</v>
+          </cell>
+        </row>
+        <row r="1576">
+          <cell r="C1576">
+            <v>2793.9996671999988</v>
+          </cell>
+        </row>
+        <row r="1577">
+          <cell r="C1577">
+            <v>3285.2944444444447</v>
+          </cell>
+        </row>
+        <row r="1578">
+          <cell r="C1578">
+            <v>3843.7594568001909</v>
+          </cell>
+        </row>
+        <row r="1579">
+          <cell r="C1579">
+            <v>4953.939569230768</v>
+          </cell>
+        </row>
+        <row r="1580">
+          <cell r="C1580">
+            <v>7650.0001685883335</v>
+          </cell>
+        </row>
+        <row r="1581">
+          <cell r="C1581">
+            <v>10028.507817472595</v>
+          </cell>
+        </row>
+        <row r="1582">
+          <cell r="C1582">
+            <v>14355.875051961335</v>
+          </cell>
+        </row>
+        <row r="1583">
+          <cell r="C1583">
+            <v>27322.459374868857</v>
+          </cell>
+        </row>
+        <row r="1584">
+          <cell r="C1584">
+            <v>42375.662207999994</v>
+          </cell>
+        </row>
+        <row r="1585">
+          <cell r="C1585">
+            <v>74557.168000000005</v>
+          </cell>
+        </row>
+        <row r="1586">
+          <cell r="C1586">
+            <v>237001.19999999998</v>
+          </cell>
+        </row>
+        <row r="1587">
+          <cell r="C1587">
+            <v>213301.08</v>
+          </cell>
+        </row>
+        <row r="1588">
+          <cell r="C1588">
+            <v>2816.8270199999997</v>
+          </cell>
+        </row>
+        <row r="1589">
+          <cell r="C1589">
+            <v>2682.6923999999995</v>
+          </cell>
+        </row>
+        <row r="1590">
+          <cell r="C1590">
+            <v>3138.4097999999994</v>
+          </cell>
+        </row>
+        <row r="1591">
+          <cell r="C1591">
+            <v>4548.4149221561547</v>
+          </cell>
+        </row>
+        <row r="1592">
+          <cell r="C1592">
+            <v>5551.2719611100456</v>
+          </cell>
+        </row>
+        <row r="1593">
+          <cell r="C1593">
+            <v>7896.8346678226444</v>
+          </cell>
+        </row>
+        <row r="1594">
+          <cell r="C1594">
+            <v>10527.730482664763</v>
+          </cell>
+        </row>
+        <row r="1595">
+          <cell r="C1595">
+            <v>18845.92827603827</v>
+          </cell>
+        </row>
+        <row r="1596">
+          <cell r="C1596">
+            <v>23416.98092604251</v>
+          </cell>
+        </row>
+        <row r="1597">
+          <cell r="C1597">
+            <v>40853.37459635445</v>
+          </cell>
+        </row>
+        <row r="1598">
+          <cell r="C1598">
+            <v>62207.219428571421</v>
+          </cell>
+        </row>
+        <row r="1599">
+          <cell r="C1599">
+            <v>119174.36913000002</v>
+          </cell>
+        </row>
+        <row r="1600">
+          <cell r="C1600">
+            <v>237001.19999999998</v>
+          </cell>
+        </row>
+        <row r="1601">
+          <cell r="C1601">
+            <v>237001.19999999998</v>
+          </cell>
+        </row>
+        <row r="1807">
+          <cell r="C1807">
+            <v>12594.949254383228</v>
+          </cell>
+        </row>
+        <row r="1808">
+          <cell r="C1808">
+            <v>13444.092771386853</v>
+          </cell>
+        </row>
+        <row r="1809">
+          <cell r="C1809">
+            <v>19057.986255866977</v>
+          </cell>
+        </row>
+        <row r="1810">
+          <cell r="C1810">
+            <v>24918.939426342058</v>
+          </cell>
+        </row>
+        <row r="1811">
+          <cell r="C1811">
+            <v>23172.917232798711</v>
+          </cell>
+        </row>
+        <row r="1812">
+          <cell r="C1812">
+            <v>50650.842594219022</v>
+          </cell>
+        </row>
+        <row r="1813">
+          <cell r="C1813">
+            <v>102626.93272935571</v>
+          </cell>
+        </row>
+        <row r="1814">
+          <cell r="C1814">
+            <v>1026509.6602512039</v>
+          </cell>
+        </row>
+        <row r="1815">
+          <cell r="C1815">
+            <v>204168.27761121318</v>
+          </cell>
+        </row>
+        <row r="1816">
+          <cell r="C1816">
+            <v>900679.96431662317</v>
+          </cell>
+        </row>
+        <row r="1817">
+          <cell r="C1817">
+            <v>1033938.3827174385</v>
+          </cell>
+        </row>
+        <row r="1818">
+          <cell r="C1818">
+            <v>9096.8207141172115</v>
+          </cell>
+        </row>
+        <row r="1819">
+          <cell r="C1819">
+            <v>9505.2072726125607</v>
+          </cell>
+        </row>
+        <row r="1820">
+          <cell r="C1820">
+            <v>13634.290282376358</v>
+          </cell>
+        </row>
+        <row r="1821">
+          <cell r="C1821">
+            <v>16584.023845226406</v>
+          </cell>
+        </row>
+        <row r="1822">
+          <cell r="C1822">
+            <v>12280.002963881811</v>
+          </cell>
+        </row>
+        <row r="1823">
+          <cell r="C1823">
+            <v>33055.847225538244</v>
+          </cell>
+        </row>
+        <row r="1824">
+          <cell r="C1824">
+            <v>70127.37546517828</v>
+          </cell>
+        </row>
+        <row r="1825">
+          <cell r="C1825">
+            <v>986630.3272202448</v>
+          </cell>
+        </row>
+        <row r="1826">
+          <cell r="C1826">
+            <v>120987.26292380836</v>
+          </cell>
+        </row>
+        <row r="1827">
+          <cell r="C1827">
+            <v>381565.55954087997</v>
+          </cell>
+        </row>
+        <row r="1828">
+          <cell r="C1828">
+            <v>475338.54139199998</v>
+          </cell>
+        </row>
+        <row r="1829">
+          <cell r="C1829">
+            <v>11299.355781242815</v>
+          </cell>
+        </row>
+        <row r="1830">
+          <cell r="C1830">
+            <v>12211.82498340492</v>
+          </cell>
+        </row>
+        <row r="1831">
+          <cell r="C1831">
+            <v>17532.014966133524</v>
+          </cell>
+        </row>
+        <row r="1832">
+          <cell r="C1832">
+            <v>21666.633323713952</v>
+          </cell>
+        </row>
+        <row r="1833">
+          <cell r="C1833">
+            <v>28665.489988764202</v>
+          </cell>
+        </row>
+        <row r="1834">
+          <cell r="C1834">
+            <v>37723.434223121971</v>
+          </cell>
+        </row>
+        <row r="1835">
+          <cell r="C1835">
+            <v>14797.484321508829</v>
+          </cell>
+        </row>
+        <row r="1836">
+          <cell r="C1836">
+            <v>16150.710482179213</v>
+          </cell>
+        </row>
+        <row r="1837">
+          <cell r="C1837">
+            <v>22955.710939624143</v>
+          </cell>
+        </row>
+        <row r="1838">
+          <cell r="C1838">
+            <v>30001.548904829604</v>
+          </cell>
+        </row>
+        <row r="1839">
+          <cell r="C1839">
+            <v>39558.404257681104</v>
+          </cell>
+        </row>
+        <row r="1840">
+          <cell r="C1840">
+            <v>55318.429591802749</v>
+          </cell>
+        </row>
+        <row r="3247">
+          <cell r="C3247">
+            <v>3121.0297222222225</v>
+          </cell>
+        </row>
+        <row r="3248">
+          <cell r="C3248">
+            <v>3651.571483960181</v>
+          </cell>
+        </row>
+        <row r="3249">
+          <cell r="C3249">
+            <v>4706.2425907692295</v>
+          </cell>
+        </row>
+        <row r="3250">
+          <cell r="C3250">
+            <v>7267.5001601589165</v>
+          </cell>
+        </row>
+        <row r="3251">
+          <cell r="C3251">
+            <v>9527.082426598965</v>
+          </cell>
+        </row>
+        <row r="3252">
+          <cell r="C3252">
+            <v>13638.081299363268</v>
+          </cell>
+        </row>
+        <row r="3253">
+          <cell r="C3253">
+            <v>25956.336406125414</v>
+          </cell>
+        </row>
+        <row r="3254">
+          <cell r="C3254">
+            <v>40256.879097599995</v>
+          </cell>
+        </row>
+        <row r="3255">
+          <cell r="C3255">
+            <v>70829.309600000008</v>
+          </cell>
+        </row>
+        <row r="3256">
+          <cell r="C3256">
+            <v>4320.9941760483471</v>
+          </cell>
+        </row>
+        <row r="3257">
+          <cell r="C3257">
+            <v>5273.708363054543</v>
+          </cell>
+        </row>
+        <row r="3258">
+          <cell r="C3258">
+            <v>7501.9929344315115</v>
+          </cell>
+        </row>
+        <row r="3259">
+          <cell r="C3259">
+            <v>10001.343958531525</v>
+          </cell>
+        </row>
+        <row r="3260">
+          <cell r="C3260">
+            <v>17903.631862236354</v>
+          </cell>
+        </row>
+        <row r="3261">
+          <cell r="C3261">
+            <v>22246.131879740384</v>
+          </cell>
+        </row>
+        <row r="3262">
+          <cell r="C3262">
+            <v>38810.705866536722</v>
+          </cell>
+        </row>
+        <row r="3263">
+          <cell r="C3263">
+            <v>59096.858457142851</v>
+          </cell>
+        </row>
+        <row r="3264">
+          <cell r="C3264">
+            <v>113215.65067350001</v>
+          </cell>
+        </row>
+        <row r="3265">
+          <cell r="C3265">
+            <v>4684.8673698208395</v>
+          </cell>
+        </row>
+        <row r="3266">
+          <cell r="C3266">
+            <v>5717.8101199433468</v>
+          </cell>
+        </row>
+        <row r="3267">
+          <cell r="C3267">
+            <v>8133.739707857324</v>
+          </cell>
+        </row>
+        <row r="3268">
+          <cell r="C3268">
+            <v>10843.562397144706</v>
+          </cell>
+        </row>
+        <row r="3269">
+          <cell r="C3269">
+            <v>19411.306124319421</v>
+          </cell>
+        </row>
+        <row r="3270">
+          <cell r="C3270">
+            <v>24119.490353823785</v>
+          </cell>
+        </row>
+        <row r="3271">
+          <cell r="C3271">
+            <v>42078.975834245088</v>
+          </cell>
+        </row>
+        <row r="3272">
+          <cell r="C3272">
+            <v>64073.436011428566</v>
+          </cell>
+        </row>
+        <row r="3273">
+          <cell r="C3273">
+            <v>122749.60020390003</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5592,3561 +3728,2330 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBC5B32B-EDCE-456A-9144-F8FF2F2234B3}">
-  <dimension ref="A1:AO57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35C0C9DB-812E-40EB-B72D-0D401C67D1E4}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P55"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:U2"/>
+      <selection activeCell="B1" sqref="B1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" customWidth="1"/>
-    <col min="2" max="21" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="25.7109375" customWidth="1"/>
+    <col min="2" max="2" width="11.7109375" customWidth="1"/>
+    <col min="3" max="3" width="7.7109375" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" customWidth="1"/>
+    <col min="7" max="7" width="7.7109375" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" customWidth="1"/>
+    <col min="9" max="9" width="25.7109375" customWidth="1"/>
+    <col min="10" max="10" width="11.7109375" customWidth="1"/>
+    <col min="11" max="11" width="7.7109375" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="13" max="13" width="25.7109375" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" customWidth="1"/>
+    <col min="15" max="15" width="7.7109375" customWidth="1"/>
+    <col min="16" max="16" width="10.7109375" customWidth="1"/>
+    <col min="17" max="37" width="0" hidden="1" customWidth="1"/>
+    <col min="39" max="44" width="11.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...47 lines deleted...]
-      <c r="AO1" s="118"/>
+    <row r="1" spans="1:16" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="59" t="s">
+        <v>191</v>
+      </c>
+      <c r="B1" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="73" t="s">
+        <v>190</v>
+      </c>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="60">
+        <v>46236</v>
+      </c>
+      <c r="N1" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="O1" s="72"/>
+      <c r="P1" s="58"/>
     </row>
-    <row r="2" spans="1:41" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      <c r="U2" s="127"/>
+    <row r="2" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="81" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="82"/>
+      <c r="G2" s="82"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="84" t="s">
+        <v>7</v>
+      </c>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="85"/>
     </row>
-    <row r="3" spans="1:41" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="3" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="6"/>
       <c r="B3" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="17" t="s">
+      <c r="C3" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="17" t="s">
+      <c r="D3" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E3" s="6"/>
       <c r="F3" s="17" t="s">
-        <v>5</v>
-[...7 lines deleted...]
-      <c r="I3" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="G3" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H3" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="6"/>
+      <c r="J3" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="K3" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="L3" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="43"/>
+      <c r="N3" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="O3" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="P3" s="18" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="6"/>
+      <c r="B4" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="17" t="s">
+      <c r="D4" s="37">
+        <f>[1]Hoja1!$C1522</f>
+        <v>11433.914133888993</v>
+      </c>
+      <c r="E4" s="6"/>
+      <c r="F4" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H4" s="37">
+        <f>[1]Hoja1!$C1531</f>
+        <v>8269.8370128338283</v>
+      </c>
+      <c r="I4" s="6"/>
+      <c r="J4" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="K4" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="L4" s="41">
+        <f>[1]Hoja1!$C1807</f>
+        <v>12594.949254383228</v>
+      </c>
+      <c r="M4" s="43"/>
+      <c r="N4" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="O4" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="P4" s="41">
+        <f>[1]Hoja1!$C1818</f>
+        <v>9096.8207141172115</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="6"/>
+      <c r="B5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="17" t="s">
+      <c r="D5" s="36">
+        <f>[1]Hoja1!$C1523</f>
+        <v>16001.898681645091</v>
+      </c>
+      <c r="E5" s="6"/>
+      <c r="F5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="36">
+        <f>[1]Hoja1!$C1532</f>
+        <v>8641.097520556872</v>
+      </c>
+      <c r="I5" s="6"/>
+      <c r="J5" s="57" t="s">
+        <v>82</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="41">
+        <f>[1]Hoja1!$C1808</f>
+        <v>13444.092771386853</v>
+      </c>
+      <c r="M5" s="43"/>
+      <c r="N5" s="57" t="s">
+        <v>80</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="P5" s="41">
+        <f>[1]Hoja1!$C1819</f>
+        <v>9505.2072726125607</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6"/>
+      <c r="B6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="17" t="s">
+      <c r="D6" s="37">
+        <f>[1]Hoja1!$C1524</f>
+        <v>22397.751737804461</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="37">
+        <f>[1]Hoja1!$C1533</f>
+        <v>12394.80934761487</v>
+      </c>
+      <c r="I6" s="6"/>
+      <c r="J6" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="K6" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="L6" s="41">
+        <f>[1]Hoja1!$C1809</f>
+        <v>19057.986255866977</v>
+      </c>
+      <c r="M6" s="43"/>
+      <c r="N6" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="O6" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="P6" s="41">
+        <f>[1]Hoja1!$C1820</f>
+        <v>13634.290282376358</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="6"/>
+      <c r="B7" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="17" t="s">
+      <c r="D7" s="36">
+        <f>[1]Hoja1!$C1525</f>
+        <v>29016.381606530478</v>
+      </c>
+      <c r="E7" s="6"/>
+      <c r="F7" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="36">
+        <f>[1]Hoja1!$C1534</f>
+        <v>15076.385313842187</v>
+      </c>
+      <c r="I7" s="6"/>
+      <c r="J7" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L7" s="41">
+        <f>[1]Hoja1!$C1810</f>
+        <v>24918.939426342058</v>
+      </c>
+      <c r="M7" s="43"/>
+      <c r="N7" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="P7" s="41">
+        <f>[1]Hoja1!$C1821</f>
+        <v>16584.023845226406</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="6"/>
+      <c r="B8" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="N3" s="17" t="s">
+      <c r="D8" s="37">
+        <f>[1]Hoja1!$C1526</f>
+        <v>26198.011377341969</v>
+      </c>
+      <c r="E8" s="6"/>
+      <c r="F8" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="37">
+        <f>[1]Hoja1!$C1535</f>
+        <v>11163.639058074372</v>
+      </c>
+      <c r="I8" s="6"/>
+      <c r="J8" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="K8" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="L8" s="41">
+        <f>[1]Hoja1!$C1811</f>
+        <v>23172.917232798711</v>
+      </c>
+      <c r="M8" s="43"/>
+      <c r="N8" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="O8" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="P8" s="41">
+        <f>[1]Hoja1!$C1822</f>
+        <v>12280.002963881811</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="6"/>
+      <c r="B9" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="O3" s="17" t="s">
+      <c r="D9" s="36">
+        <f>[1]Hoja1!$C1527</f>
+        <v>59584.248291439937</v>
+      </c>
+      <c r="E9" s="6"/>
+      <c r="F9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="36">
+        <f>[1]Hoja1!$C1536</f>
+        <v>30050.770205034765</v>
+      </c>
+      <c r="I9" s="6"/>
+      <c r="J9" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L9" s="41">
+        <f>[1]Hoja1!$C1812</f>
+        <v>50650.842594219022</v>
+      </c>
+      <c r="M9" s="43"/>
+      <c r="N9" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="P9" s="41">
+        <f>[1]Hoja1!$C1823</f>
+        <v>33055.847225538244</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="6"/>
+      <c r="B10" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="P3" s="17" t="s">
+      <c r="D10" s="36">
+        <f>[1]Hoja1!$C1528</f>
+        <v>120862.71039475242</v>
+      </c>
+      <c r="E10" s="6"/>
+      <c r="F10" s="19" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="37">
+        <f>[1]Hoja1!$C1537</f>
+        <v>63752.159513798433</v>
+      </c>
+      <c r="I10" s="6"/>
+      <c r="J10" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="K10" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="L10" s="41">
+        <f>[1]Hoja1!$C1813</f>
+        <v>102626.93272935571</v>
+      </c>
+      <c r="M10" s="43"/>
+      <c r="N10" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="P10" s="41">
+        <f>[1]Hoja1!$C1824</f>
+        <v>70127.37546517828</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="6"/>
+      <c r="B11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="Q3" s="17" t="s">
+      <c r="D11" s="37">
+        <f>[1]Hoja1!$C1529</f>
+        <v>1225097.8100788894</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="36">
+        <f>[1]Hoja1!$C1538</f>
+        <v>896936.66110931337</v>
+      </c>
+      <c r="I11" s="6"/>
+      <c r="J11" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" s="41">
+        <f>[1]Hoja1!$C1814</f>
+        <v>1026509.6602512039</v>
+      </c>
+      <c r="M11" s="43"/>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P11" s="41">
+        <f>[1]Hoja1!$C1825</f>
+        <v>986630.3272202448</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="6"/>
+      <c r="B12" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C12" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="R3" s="17" t="s">
+      <c r="D12" s="37">
+        <f>[1]Hoja1!$C1530</f>
+        <v>245423.10105229772</v>
+      </c>
+      <c r="E12" s="6"/>
+      <c r="F12" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="37">
+        <f>[1]Hoja1!$C1539</f>
+        <v>109988.42083982578</v>
+      </c>
+      <c r="I12" s="6"/>
+      <c r="J12" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="K12" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="41">
+        <f>[1]Hoja1!$C1815</f>
+        <v>204168.27761121318</v>
+      </c>
+      <c r="M12" s="43"/>
+      <c r="N12" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="41">
+        <f>[1]Hoja1!$C1826</f>
+        <v>120987.26292380836</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="6"/>
+      <c r="B13" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="S3" s="17" t="s">
+      <c r="D13" s="36"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" s="36">
+        <f>[1]Hoja1!$C1540</f>
+        <v>317971.29961739999</v>
+      </c>
+      <c r="I13" s="6"/>
+      <c r="J13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="41">
+        <f>[1]Hoja1!$C1816</f>
+        <v>900679.96431662317</v>
+      </c>
+      <c r="M13" s="43"/>
+      <c r="N13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="41">
+        <f>[1]Hoja1!$C1827</f>
+        <v>381565.55954087997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="44"/>
+      <c r="B14" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="T3" s="17" t="s">
+      <c r="D14" s="38"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="38">
+        <f>[1]Hoja1!$C1541</f>
+        <v>396115.45116</v>
+      </c>
+      <c r="I14" s="44"/>
+      <c r="J14" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="K14" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="47">
+        <f>[1]Hoja1!$C1817</f>
+        <v>1033938.3827174385</v>
+      </c>
+      <c r="M14" s="43"/>
+      <c r="N14" s="31" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="P14" s="41">
+        <f>[1]Hoja1!$C1828</f>
+        <v>475338.54139199998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="U3" s="18" t="s">
+      <c r="B15" s="88"/>
+      <c r="C15" s="88"/>
+      <c r="D15" s="89"/>
+      <c r="E15" s="87" t="s">
         <v>20</v>
       </c>
+      <c r="F15" s="88"/>
+      <c r="G15" s="88"/>
+      <c r="H15" s="90"/>
+      <c r="I15" s="86" t="s">
+        <v>21</v>
+      </c>
+      <c r="J15" s="84"/>
+      <c r="K15" s="84"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="N15" s="84"/>
+      <c r="O15" s="84"/>
+      <c r="P15" s="85"/>
     </row>
-    <row r="4" spans="1:41" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="P4" s="21" t="s">
+    <row r="16" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="1"/>
+      <c r="B16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="1"/>
+      <c r="J16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="L16" s="18" t="s">
+        <v>3</v>
+      </c>
+      <c r="M16" s="1"/>
+      <c r="N16" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="P16" s="18" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="1"/>
+      <c r="B17" s="20" t="s">
         <v>48</v>
       </c>
-      <c r="Q4" s="21" t="s">
+      <c r="C17" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="33">
+        <f>[1]Hoja1!$C$1542</f>
+        <v>13436.218740366814</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="20" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H17" s="37">
+        <f>[1]Hoja1!$C1551</f>
+        <v>10272.141619311649</v>
+      </c>
+      <c r="I17" s="1"/>
+      <c r="J17" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="K17" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="L17" s="41">
+        <f>[1]Hoja1!$C1835</f>
+        <v>14797.484321508829</v>
+      </c>
+      <c r="M17" s="1"/>
+      <c r="N17" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="O17" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="P17" s="41">
+        <f>[1]Hoja1!$C1829</f>
+        <v>11299.355781242815</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="1"/>
+      <c r="B18" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="R4" s="21" t="s">
+      <c r="C18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="32">
+        <f>[1]Hoja1!$C1543</f>
+        <v>15870.130980743812</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="G18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H18" s="36">
+        <f>[1]Hoja1!$C1552</f>
+        <v>11101.659075822654</v>
+      </c>
+      <c r="I18" s="1"/>
+      <c r="J18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L18" s="41">
+        <f>[1]Hoja1!$C1836</f>
+        <v>16150.710482179213</v>
+      </c>
+      <c r="M18" s="1"/>
+      <c r="N18" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="P18" s="41">
+        <f>[1]Hoja1!$C1830</f>
+        <v>12211.82498340492</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="1"/>
+      <c r="B19" s="20" t="s">
         <v>50</v>
       </c>
-      <c r="S4" s="21" t="s">
+      <c r="C19" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="33">
+        <f>[1]Hoja1!$C1544</f>
+        <v>22222.695009662875</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="20" t="s">
+        <v>62</v>
+      </c>
+      <c r="G19" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="37">
+        <f>[1]Hoja1!$C1553</f>
+        <v>15938.195423757747</v>
+      </c>
+      <c r="I19" s="1"/>
+      <c r="J19" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="K19" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="L19" s="41">
+        <f>[1]Hoja1!$C1837</f>
+        <v>22955.710939624143</v>
+      </c>
+      <c r="M19" s="1"/>
+      <c r="N19" s="30" t="s">
+        <v>94</v>
+      </c>
+      <c r="O19" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="P19" s="41">
+        <f>[1]Hoja1!$C1831</f>
+        <v>17532.014966133524</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="1"/>
+      <c r="B20" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="T4" s="21" t="s">
+      <c r="C20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="32">
+        <f>[1]Hoja1!$C1545</f>
+        <v>29114.020083730135</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="G20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="H20" s="36">
+        <f>[1]Hoja1!$C1554</f>
+        <v>19696.939385194499</v>
+      </c>
+      <c r="I20" s="1"/>
+      <c r="J20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L20" s="41">
+        <f>[1]Hoja1!$C1838</f>
+        <v>30001.548904829604</v>
+      </c>
+      <c r="M20" s="1"/>
+      <c r="N20" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="P20" s="41">
+        <f>[1]Hoja1!$C1832</f>
+        <v>21666.633323713952</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A21" s="1"/>
+      <c r="B21" s="20" t="s">
         <v>52</v>
       </c>
-      <c r="U4" s="22" t="s">
+      <c r="C21" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="33">
+        <f>[1]Hoja1!$C1546</f>
+        <v>37744.816955267292</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="20" t="s">
+        <v>64</v>
+      </c>
+      <c r="G21" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H21" s="37">
+        <f>[1]Hoja1!$C1555</f>
+        <v>26059.536353422001</v>
+      </c>
+      <c r="I21" s="1"/>
+      <c r="J21" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="K21" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="L21" s="41">
+        <f>[1]Hoja1!$C1839</f>
+        <v>39558.404257681104</v>
+      </c>
+      <c r="M21" s="1"/>
+      <c r="N21" s="30" t="s">
+        <v>96</v>
+      </c>
+      <c r="O21" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="P21" s="41">
+        <f>[1]Hoja1!$C1833</f>
+        <v>28665.489988764202</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A22" s="1"/>
+      <c r="B22" s="4" t="s">
         <v>53</v>
       </c>
+      <c r="C22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D22" s="32">
+        <f>[1]Hoja1!$C1547</f>
+        <v>54812.278136823814</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="36">
+        <f>[1]Hoja1!$C1556</f>
+        <v>34294.031111929064</v>
+      </c>
+      <c r="I22" s="1"/>
+      <c r="J22" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L22" s="41">
+        <f>[1]Hoja1!$C1840</f>
+        <v>55318.429591802749</v>
+      </c>
+      <c r="M22" s="1"/>
+      <c r="N22" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="P22" s="41">
+        <f>[1]Hoja1!$C1834</f>
+        <v>37723.434223121971</v>
+      </c>
     </row>
-    <row r="5" spans="1:41" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-      <c r="U5" s="39"/>
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A23" s="1"/>
+      <c r="B23" s="20" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="33">
+        <f>[1]Hoja1!$C1548</f>
+        <v>106702.14024480341</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="20" t="s">
+        <v>65</v>
+      </c>
+      <c r="G23" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="37">
+        <f>[1]Hoja1!$C1557</f>
+        <v>66302.245894350373</v>
+      </c>
+      <c r="I23" s="1"/>
+      <c r="J23" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="K23" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="L23" s="41"/>
+      <c r="M23" s="1"/>
+      <c r="N23" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="O23" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="P23" s="41"/>
     </row>
-    <row r="6" spans="1:41" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C6" s="20" t="s">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A24" s="1"/>
+      <c r="B24" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" s="32">
+        <f>[1]Hoja1!$C1549</f>
+        <v>988850.28065563575</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H24" s="36">
+        <f>[1]Hoja1!$C1558</f>
+        <v>932814.12755368603</v>
+      </c>
+      <c r="I24" s="1"/>
+      <c r="J24" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="41"/>
+      <c r="M24" s="1"/>
+      <c r="N24" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P24" s="41"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A25" s="1"/>
+      <c r="B25" s="20" t="s">
         <v>55</v>
       </c>
-      <c r="D6" s="20" t="s">
+      <c r="C25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="33">
+        <f>[1]Hoja1!$C1550</f>
+        <v>206657.94683521803</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H25" s="37">
+        <f>[1]Hoja1!$C1559</f>
+        <v>108092.78109859451</v>
+      </c>
+      <c r="I25" s="1"/>
+      <c r="J25" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="K25" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="41"/>
+      <c r="M25" s="1"/>
+      <c r="N25" s="30" t="s">
+        <v>100</v>
+      </c>
+      <c r="O25" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="P25" s="41"/>
+    </row>
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A26" s="1"/>
+      <c r="B26" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="32"/>
+      <c r="E26" s="1"/>
+      <c r="F26" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="36"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="4"/>
+      <c r="K26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="L26" s="7"/>
+      <c r="M26" s="1"/>
+      <c r="N26" s="4"/>
+      <c r="O26" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P26" s="7"/>
+    </row>
+    <row r="27" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="2"/>
+      <c r="B27" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="20" t="s">
-[...35 lines deleted...]
-      <c r="Q6" s="20" t="s">
+      <c r="C27" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="39"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="21" t="s">
         <v>69</v>
       </c>
-      <c r="R6" s="20" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G27" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="38"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="46"/>
+      <c r="K27" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="L27" s="48"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="46"/>
+      <c r="O27" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="P27" s="48"/>
     </row>
-    <row r="7" spans="1:41" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-      <c r="U7" s="39"/>
+    <row r="28" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="67"/>
+      <c r="C28" s="67"/>
+      <c r="D28" s="68"/>
+      <c r="E28" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="68"/>
+      <c r="I28" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="67"/>
+      <c r="K28" s="67"/>
+      <c r="L28" s="68"/>
+      <c r="M28" s="65" t="s">
+        <v>130</v>
+      </c>
+      <c r="N28" s="66"/>
+      <c r="O28" s="67"/>
+      <c r="P28" s="68"/>
     </row>
-    <row r="8" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...61 lines deleted...]
-        <v>73</v>
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A29" s="10"/>
+      <c r="B29" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="E29" s="10"/>
+      <c r="F29" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="I29" s="53"/>
+      <c r="J29" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="K29" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="M29" s="52"/>
+      <c r="N29" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="O29" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="23" t="s">
+        <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-      <c r="U9" s="39"/>
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
+      <c r="B30" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="C30" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="35">
+        <f>[1]Hoja1!$C1560</f>
+        <v>2294.3519999999999</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="34" t="s">
+        <v>165</v>
+      </c>
+      <c r="G30" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="H30" s="35">
+        <f>[1]Hoja1!$C1574</f>
+        <v>2030.3999999999999</v>
+      </c>
+      <c r="I30" s="54"/>
+      <c r="J30" s="34" t="s">
+        <v>119</v>
+      </c>
+      <c r="K30" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="L30" s="35">
+        <f>[1]Hoja1!$C1588</f>
+        <v>2816.8270199999997</v>
+      </c>
+      <c r="N30" s="24"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="56"/>
     </row>
-    <row r="10" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="L10" s="20" t="s">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A31" s="1"/>
+      <c r="B31" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="50">
+        <f>[1]Hoja1!$C1561</f>
+        <v>2483.8735864800001</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="G31" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="H31" s="50">
+        <f>[1]Hoja1!$C1575</f>
+        <v>2258.0668968</v>
+      </c>
+      <c r="I31" s="54"/>
+      <c r="J31" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="K31" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L31" s="50">
+        <f>[1]Hoja1!$C1589</f>
+        <v>2682.6923999999995</v>
+      </c>
+      <c r="N31" s="26"/>
+      <c r="O31" s="57"/>
+      <c r="P31" s="42"/>
+    </row>
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A32" s="1"/>
+      <c r="B32" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="C32" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="D32" s="35">
+        <f>[1]Hoja1!$C1562</f>
+        <v>3073.3996339199989</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="34" t="s">
+        <v>167</v>
+      </c>
+      <c r="G32" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="H32" s="35">
+        <f>[1]Hoja1!$C1576</f>
+        <v>2793.9996671999988</v>
+      </c>
+      <c r="I32" s="54"/>
+      <c r="J32" s="34" t="s">
+        <v>121</v>
+      </c>
+      <c r="K32" s="20" t="s">
+        <v>108</v>
+      </c>
+      <c r="L32" s="35">
+        <f>[1]Hoja1!$C1590</f>
+        <v>3138.4097999999994</v>
+      </c>
+      <c r="N32" s="16"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="28"/>
+    </row>
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="B33" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M10" s="20" t="s">
-[...17 lines deleted...]
-      <c r="S10" s="20" t="s">
+      <c r="C33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="36">
+        <f>[1]Hoja1!$C1563</f>
+        <v>3613.8238888888895</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="G33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H33" s="36">
+        <f>[1]Hoja1!$C1577</f>
+        <v>3285.2944444444447</v>
+      </c>
+      <c r="I33" s="6"/>
+      <c r="J33" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="L33" s="36">
+        <f>[1]Hoja1!$C1591</f>
+        <v>4548.4149221561547</v>
+      </c>
+      <c r="N33" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="O33" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="P33" s="35">
+        <f>[1]Hoja1!$C1511</f>
+        <v>1761.6302168778752</v>
+      </c>
+    </row>
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A34" s="1"/>
+      <c r="B34" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="T10" s="20" t="s">
+      <c r="C34" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="37">
+        <f>[1]Hoja1!$C1564</f>
+        <v>4228.1354024802104</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="34" t="s">
+        <v>169</v>
+      </c>
+      <c r="G34" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="H34" s="37">
+        <f>[1]Hoja1!$C1578</f>
+        <v>3843.7594568001909</v>
+      </c>
+      <c r="I34" s="6"/>
+      <c r="J34" s="34" t="s">
+        <v>123</v>
+      </c>
+      <c r="K34" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="L34" s="37">
+        <f>[1]Hoja1!$C1592</f>
+        <v>5551.2719611100456</v>
+      </c>
+      <c r="N34" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="P34" s="36">
+        <f>[1]Hoja1!$C1512</f>
+        <v>2097.7215001054683</v>
+      </c>
+    </row>
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A35" s="1"/>
+      <c r="B35" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="U10" s="23" t="s">
+      <c r="C35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="36">
+        <f>[1]Hoja1!$C1565</f>
+        <v>5449.333526153845</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="G35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="36">
+        <f>[1]Hoja1!$C1579</f>
+        <v>4953.939569230768</v>
+      </c>
+      <c r="I35" s="6"/>
+      <c r="J35" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="K35" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="L35" s="36">
+        <f>[1]Hoja1!$C1593</f>
+        <v>7896.8346678226444</v>
+      </c>
+      <c r="N35" s="20" t="s">
+        <v>133</v>
+      </c>
+      <c r="O35" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="P35" s="37">
+        <f>[1]Hoja1!$C1513</f>
+        <v>3193.5762582748748</v>
+      </c>
+    </row>
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A36" s="1"/>
+      <c r="B36" s="20" t="s">
         <v>111</v>
       </c>
+      <c r="C36" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" s="37">
+        <f>[1]Hoja1!$C1566</f>
+        <v>8415.0001854471684</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="34" t="s">
+        <v>171</v>
+      </c>
+      <c r="G36" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="H36" s="37">
+        <f>[1]Hoja1!$C1580</f>
+        <v>7650.0001685883335</v>
+      </c>
+      <c r="I36" s="6"/>
+      <c r="J36" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="K36" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="L36" s="37">
+        <f>[1]Hoja1!$C1594</f>
+        <v>10527.730482664763</v>
+      </c>
+      <c r="N36" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="O36" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="P36" s="36">
+        <f>[1]Hoja1!$C1514</f>
+        <v>4893.1225458449999</v>
+      </c>
     </row>
-    <row r="11" spans="1:41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...78 lines deleted...]
-        <v>7054.90362</v>
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A37" s="1"/>
+      <c r="B37" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="36">
+        <f>[1]Hoja1!$C1567</f>
+        <v>11031.358599219855</v>
+      </c>
+      <c r="E37" s="1"/>
+      <c r="F37" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37" s="36">
+        <f>[1]Hoja1!$C1581</f>
+        <v>10028.507817472595</v>
+      </c>
+      <c r="I37" s="6"/>
+      <c r="J37" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="K37" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="L37" s="36">
+        <f>[1]Hoja1!$C1595</f>
+        <v>18845.92827603827</v>
+      </c>
+      <c r="N37" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="O37" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="P37" s="37">
+        <f>[1]Hoja1!$C1515</f>
+        <v>6325.1665809729984</v>
       </c>
     </row>
-    <row r="12" spans="1:41" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="E12" s="20" t="s">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A38" s="1"/>
+      <c r="B38" s="20" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="37">
+        <f>[1]Hoja1!$C1568</f>
+        <v>15791.462557157471</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="34" t="s">
+        <v>173</v>
+      </c>
+      <c r="G38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="37">
+        <f>[1]Hoja1!$C1582</f>
+        <v>14355.875051961335</v>
+      </c>
+      <c r="I38" s="6"/>
+      <c r="J38" s="34" t="s">
+        <v>126</v>
+      </c>
+      <c r="K38" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="L38" s="37">
+        <f>[1]Hoja1!$C1596</f>
+        <v>23416.98092604251</v>
+      </c>
+      <c r="N38" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="O38" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="P38" s="36">
+        <f>[1]Hoja1!$C1516</f>
+        <v>7934.863972293123</v>
+      </c>
+    </row>
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A39" s="1"/>
+      <c r="B39" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D39" s="36">
+        <f>[1]Hoja1!$C1569</f>
+        <v>30054.705312355745</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="36">
+        <f>[1]Hoja1!$C1583</f>
+        <v>27322.459374868857</v>
+      </c>
+      <c r="I39" s="55"/>
+      <c r="J39" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="K39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="L39" s="36">
+        <f>[1]Hoja1!$C1597</f>
+        <v>40853.37459635445</v>
+      </c>
+      <c r="N39" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="O39" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="P39" s="37">
+        <f>[1]Hoja1!$C1517</f>
+        <v>18162.415183311623</v>
+      </c>
+    </row>
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A40" s="1"/>
+      <c r="B40" s="20" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="37">
+        <f>[1]Hoja1!$C1570</f>
+        <v>46613.228428800001</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="34" t="s">
+        <v>175</v>
+      </c>
+      <c r="G40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="H40" s="37">
+        <f>[1]Hoja1!$C1584</f>
+        <v>42375.662207999994</v>
+      </c>
+      <c r="I40" s="6"/>
+      <c r="J40" s="34" t="s">
         <v>128</v>
       </c>
-      <c r="F12" s="20" t="s">
-[...26 lines deleted...]
-      <c r="O12" s="20" t="s">
+      <c r="K40" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="37">
+        <f>[1]Hoja1!$C1598</f>
+        <v>62207.219428571421</v>
+      </c>
+      <c r="N40" s="4" t="s">
+        <v>138</v>
+      </c>
+      <c r="O40" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="36">
+        <f>[1]Hoja1!$C1518</f>
+        <v>24495.378947109006</v>
+      </c>
+    </row>
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A41" s="1"/>
+      <c r="B41" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" s="36">
+        <f>[1]Hoja1!$C1571</f>
+        <v>76793.883040000001</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="G41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H41" s="36">
+        <f>[1]Hoja1!$C1585</f>
+        <v>74557.168000000005</v>
+      </c>
+      <c r="I41" s="6"/>
+      <c r="J41" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" s="36">
+        <f>[1]Hoja1!$C1599</f>
+        <v>119174.36913000002</v>
+      </c>
+      <c r="N41" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="O41" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="P41" s="37">
+        <f>[1]Hoja1!$C1519</f>
+        <v>35580.539990412457</v>
+      </c>
+    </row>
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A42" s="1"/>
+      <c r="B42" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" s="37">
+        <f>[1]Hoja1!$C1572</f>
+        <v>260701.32</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="34" t="s">
+        <v>177</v>
+      </c>
+      <c r="G42" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="37">
+        <f>[1]Hoja1!$C1586</f>
+        <v>237001.19999999998</v>
+      </c>
+      <c r="I42" s="6"/>
+      <c r="J42" s="34" t="s">
+        <v>180</v>
+      </c>
+      <c r="K42" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="L42" s="37">
+        <f>[1]Hoja1!$C1600</f>
+        <v>237001.19999999998</v>
+      </c>
+      <c r="N42" s="4" t="s">
+        <v>140</v>
+      </c>
+      <c r="O42" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="P42" s="36">
+        <f>[1]Hoja1!$C1520</f>
+        <v>101200.22490435001</v>
+      </c>
+    </row>
+    <row r="43" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="2"/>
+      <c r="B43" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="P12" s="20" t="s">
-[...15 lines deleted...]
-        <v>112</v>
+      <c r="C43" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D43" s="51">
+        <f>[1]Hoja1!$C1573</f>
+        <v>237001.19999999998</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="H43" s="51">
+        <f>[1]Hoja1!$C1587</f>
+        <v>213301.08</v>
+      </c>
+      <c r="I43" s="44"/>
+      <c r="J43" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="K43" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="L43" s="51">
+        <f>[1]Hoja1!$C1601</f>
+        <v>237001.19999999998</v>
+      </c>
+      <c r="M43" s="3"/>
+      <c r="N43" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="O43" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="P43" s="38">
+        <f>[1]Hoja1!$C1521</f>
+        <v>137068.851348</v>
       </c>
     </row>
-    <row r="13" spans="1:41" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-      </c>
+    <row r="44" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="65" t="s">
+        <v>26</v>
+      </c>
+      <c r="B44" s="67"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
+      <c r="E44" s="65" t="s">
+        <v>151</v>
+      </c>
+      <c r="F44" s="67"/>
+      <c r="G44" s="67"/>
+      <c r="H44" s="68"/>
+      <c r="I44" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J44" s="67"/>
+      <c r="K44" s="67"/>
+      <c r="L44" s="68"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="70"/>
+      <c r="O44" s="70"/>
+      <c r="P44" s="71"/>
     </row>
-    <row r="14" spans="1:41" x14ac:dyDescent="0.25">
-[...38 lines deleted...]
-      <c r="O14" s="20" t="s">
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A45" s="10"/>
+      <c r="B45" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="E45" s="10"/>
+      <c r="F45" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="G45" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="H45" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="I45" s="10"/>
+      <c r="J45" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="K45" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="L45" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="M45" s="10"/>
+      <c r="N45" s="29"/>
+      <c r="O45" s="29"/>
+      <c r="P45" s="40"/>
+    </row>
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A46" s="1"/>
+      <c r="B46" s="20" t="s">
         <v>142</v>
       </c>
-      <c r="P14" s="20" t="s">
+      <c r="C46" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" s="33">
+        <f>[1]Hoja1!$C3247</f>
+        <v>3121.0297222222225</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="20" t="s">
+        <v>152</v>
+      </c>
+      <c r="G46" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="H46" s="37">
+        <f>[1]Hoja1!$C3256</f>
+        <v>4320.9941760483471</v>
+      </c>
+      <c r="I46" s="1"/>
+      <c r="J46" s="20" t="s">
+        <v>156</v>
+      </c>
+      <c r="K46" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="L46" s="37">
+        <f>[1]Hoja1!$C3265</f>
+        <v>4684.8673698208395</v>
+      </c>
+      <c r="M46" s="1"/>
+      <c r="N46" s="57"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="9"/>
+    </row>
+    <row r="47" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="1"/>
+      <c r="B47" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="Q14" s="20" t="s">
+      <c r="C47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="32">
+        <f>[1]Hoja1!$C3248</f>
+        <v>3651.571483960181</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="H47" s="36">
+        <f>[1]Hoja1!$C3257</f>
+        <v>5273.708363054543</v>
+      </c>
+      <c r="I47" s="1"/>
+      <c r="J47" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="K47" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L47" s="36">
+        <f>[1]Hoja1!$C3266</f>
+        <v>5717.8101199433468</v>
+      </c>
+      <c r="M47" s="1"/>
+      <c r="N47" s="57"/>
+      <c r="O47" s="57"/>
+      <c r="P47" s="9"/>
+    </row>
+    <row r="48" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="1"/>
+      <c r="B48" s="20" t="s">
         <v>144</v>
       </c>
-      <c r="R14" s="20" t="s">
+      <c r="C48" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="33">
+        <f>[1]Hoja1!$C3249</f>
+        <v>4706.2425907692295</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="20" t="s">
+        <v>154</v>
+      </c>
+      <c r="G48" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="37">
+        <f>[1]Hoja1!$C3258</f>
+        <v>7501.9929344315115</v>
+      </c>
+      <c r="I48" s="1"/>
+      <c r="J48" s="20" t="s">
+        <v>158</v>
+      </c>
+      <c r="K48" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="L48" s="37">
+        <f>[1]Hoja1!$C3267</f>
+        <v>8133.739707857324</v>
+      </c>
+      <c r="M48" s="91" t="s">
+        <v>155</v>
+      </c>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="93"/>
+    </row>
+    <row r="49" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="1"/>
+      <c r="B49" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="S14" s="20" t="s">
+      <c r="C49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="32">
+        <f>[1]Hoja1!$C3250</f>
+        <v>7267.5001601589165</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="H49" s="36">
+        <f>[1]Hoja1!$C3259</f>
+        <v>10001.343958531525</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L49" s="36">
+        <f>[1]Hoja1!$C3268</f>
+        <v>10843.562397144706</v>
+      </c>
+      <c r="M49" s="62" t="s">
+        <v>188</v>
+      </c>
+      <c r="N49" s="63"/>
+      <c r="O49" s="63"/>
+      <c r="P49" s="64"/>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" s="1"/>
+      <c r="B50" s="20" t="s">
         <v>146</v>
       </c>
-      <c r="T14" s="20" t="s">
+      <c r="C50" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="33">
+        <f>[1]Hoja1!$C3251</f>
+        <v>9527.082426598965</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="20" t="s">
+        <v>183</v>
+      </c>
+      <c r="G50" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="H50" s="37">
+        <f>[1]Hoja1!$C3260</f>
+        <v>17903.631862236354</v>
+      </c>
+      <c r="I50" s="1"/>
+      <c r="J50" s="20" t="s">
+        <v>160</v>
+      </c>
+      <c r="K50" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="L50" s="37">
+        <f>[1]Hoja1!$C3269</f>
+        <v>19411.306124319421</v>
+      </c>
+      <c r="M50" s="1"/>
+      <c r="N50" s="57"/>
+      <c r="O50" s="57"/>
+      <c r="P50" s="9"/>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" s="1"/>
+      <c r="B51" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="U14" s="23" t="s">
+      <c r="C51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D51" s="32">
+        <f>[1]Hoja1!$C3252</f>
+        <v>13638.081299363268</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" s="36">
+        <f>[1]Hoja1!$C3261</f>
+        <v>22246.131879740384</v>
+      </c>
+      <c r="I51" s="1"/>
+      <c r="J51" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="L51" s="36">
+        <f>[1]Hoja1!$C3270</f>
+        <v>24119.490353823785</v>
+      </c>
+      <c r="M51" s="1"/>
+      <c r="N51" s="57"/>
+      <c r="O51" s="57"/>
+      <c r="P51" s="9"/>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" s="1"/>
+      <c r="B52" s="20" t="s">
         <v>148</v>
       </c>
+      <c r="C52" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="D52" s="33">
+        <f>[1]Hoja1!$C3253</f>
+        <v>25956.336406125414</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="20" t="s">
+        <v>185</v>
+      </c>
+      <c r="G52" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="37">
+        <f>[1]Hoja1!$C3262</f>
+        <v>38810.705866536722</v>
+      </c>
+      <c r="I52" s="1"/>
+      <c r="J52" s="20" t="s">
+        <v>162</v>
+      </c>
+      <c r="K52" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="L52" s="37">
+        <f>[1]Hoja1!$C3271</f>
+        <v>42078.975834245088</v>
+      </c>
+      <c r="M52" s="1"/>
+      <c r="N52" s="57"/>
+      <c r="P52" s="9"/>
     </row>
-    <row r="15" spans="1:41" x14ac:dyDescent="0.25">
-[...76 lines deleted...]
-      </c>
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A53" s="1"/>
+      <c r="B53" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53" s="32">
+        <f>[1]Hoja1!$C3254</f>
+        <v>40256.879097599995</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H53" s="36">
+        <f>[1]Hoja1!$C3263</f>
+        <v>59096.858457142851</v>
+      </c>
+      <c r="I53" s="1"/>
+      <c r="J53" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="K53" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="36">
+        <f>[1]Hoja1!$C3272</f>
+        <v>64073.436011428566</v>
+      </c>
+      <c r="M53" s="75"/>
+      <c r="N53" s="76"/>
+      <c r="O53" s="76"/>
+      <c r="P53" s="77"/>
     </row>
-    <row r="16" spans="1:41" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="F16" s="20" t="s">
+    <row r="54" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="2"/>
+      <c r="B54" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="39">
+        <f>[1]Hoja1!$C3255</f>
+        <v>70829.309600000008</v>
+      </c>
+      <c r="E54" s="2"/>
+      <c r="F54" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="G54" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="H54" s="38">
+        <f>[1]Hoja1!$C3264</f>
+        <v>113215.65067350001</v>
+      </c>
+      <c r="I54" s="2"/>
+      <c r="J54" s="21" t="s">
         <v>164</v>
       </c>
-      <c r="G16" s="20" t="s">
-[...43 lines deleted...]
-      </c>
+      <c r="K54" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="L54" s="38">
+        <f>[1]Hoja1!$C3273</f>
+        <v>122749.60020390003</v>
+      </c>
+      <c r="M54" s="78"/>
+      <c r="N54" s="79"/>
+      <c r="O54" s="79"/>
+      <c r="P54" s="80"/>
     </row>
-    <row r="17" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2435 lines deleted...]
-      <c r="U57" s="94"/>
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="B55" s="12"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="e4cLqtjFY/O7hURXDaRndpqrNUmdE9fUu8NWUorIOOthRTXGnaZyWet1Bn2dQXeGyDQo7g5GA2bpvXeIzBnoBw==" saltValue="nYmOvn9f6z5+JxQVQx3eMg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...11 lines deleted...]
-    <mergeCell ref="S33:U33"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zY/AckDk9c/Sm2z69+IMcRAic1lpoB5fS/OEZtF/t5qCYxJSC1Gzl8TWgOAy8GecA5kn9Fu3deiXqo/7IfXUFg==" saltValue="UCJEIwQWnY0MDQBJaWMdAw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="23">
+    <mergeCell ref="M53:P53"/>
+    <mergeCell ref="M54:P54"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="E2:H2"/>
+    <mergeCell ref="M2:P2"/>
+    <mergeCell ref="I2:L2"/>
+    <mergeCell ref="M15:P15"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="E15:H15"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="E28:H28"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M48:P48"/>
+    <mergeCell ref="B1:E1"/>
+    <mergeCell ref="M49:P49"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="E44:H44"/>
+    <mergeCell ref="I44:L44"/>
+    <mergeCell ref="M44:P44"/>
+    <mergeCell ref="N1:O1"/>
+    <mergeCell ref="F1:L1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="P1:Q1" r:id="rId1" display="ENVIAR E MAIL" xr:uid="{AED2E6DA-FAA7-49AB-A5E9-8D6E099807C4}"/>
+    <hyperlink ref="N1:O1" r:id="rId1" display="enviar e-mail" xr:uid="{E24D91A7-0D4C-4CB6-8B99-C5EF8FB80ABF}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-[...3 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>