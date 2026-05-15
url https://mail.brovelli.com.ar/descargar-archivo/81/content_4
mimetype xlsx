--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9975D0F6-68CC-40E5-B88B-D7933509DA0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A3100E-B5B4-4610-B6DD-1850BD590E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{108E440C-D269-46D4-90AB-DA77B0A6A8FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AK$39</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -546,51 +546,51 @@
   <si>
     <t>CONTROL  AUTOM PRESION SMAR</t>
   </si>
   <si>
     <t>BOMBA PRESURIZADORA VELOCIDAD VARIABLE</t>
   </si>
   <si>
     <t>PRESVV2332</t>
   </si>
   <si>
     <t>500  W.</t>
   </si>
   <si>
     <t>T310013000</t>
   </si>
   <si>
     <t>T310019000</t>
   </si>
   <si>
     <t>SENSOR AUT. DE FLUJO</t>
   </si>
   <si>
     <t>CAPII00000</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>LISTA 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1537,760 +1537,760 @@
     <xf numFmtId="2" fontId="8" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="40" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="14" fontId="4" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...181 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...365 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3478,407 +3478,408 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10191751" y="6753224"/>
           <a:ext cx="1047750" cy="1047750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1624">
           <cell r="C1624">
-            <v>3142.2109999999998</v>
+            <v>3205.0552199999997</v>
           </cell>
         </row>
         <row r="1625">
           <cell r="C1625">
-            <v>4046.8679999999995</v>
+            <v>4127.8053599999994</v>
           </cell>
         </row>
         <row r="1626">
           <cell r="C1626">
-            <v>3679.3571083807997</v>
+            <v>3752.9442505484158</v>
           </cell>
         </row>
         <row r="1627">
           <cell r="C1627">
-            <v>5299.4699999999993</v>
+            <v>5405.4593999999997</v>
           </cell>
         </row>
         <row r="1628">
           <cell r="C1628">
-            <v>4978.29</v>
+            <v>5077.8558000000003</v>
           </cell>
         </row>
         <row r="1629">
           <cell r="C1629">
-            <v>4897.9949999999999</v>
+            <v>4995.9548999999997</v>
           </cell>
         </row>
         <row r="1630">
           <cell r="C1630">
-            <v>8832.4499999999989</v>
+            <v>9009.0990000000002</v>
           </cell>
         </row>
         <row r="1631">
           <cell r="C1631">
-            <v>8832.4499999999989</v>
+            <v>9009.0990000000002</v>
           </cell>
         </row>
         <row r="1632">
           <cell r="C1632">
-            <v>8832.4499999999989</v>
+            <v>9009.0990000000002</v>
           </cell>
         </row>
         <row r="1634">
           <cell r="C1634">
-            <v>2289.6977699903996</v>
+            <v>2335.4917253902076</v>
           </cell>
         </row>
         <row r="1635">
           <cell r="C1635">
-            <v>2521.2629999999999</v>
+            <v>2571.6882599999999</v>
           </cell>
         </row>
         <row r="1636">
           <cell r="C1636">
-            <v>2440.9679999999994</v>
+            <v>2489.7873599999998</v>
           </cell>
         </row>
         <row r="1637">
           <cell r="C1637">
-            <v>3158.27</v>
+            <v>3221.4353999999998</v>
           </cell>
         </row>
         <row r="1638">
           <cell r="C1638">
-            <v>3158.27</v>
+            <v>3221.4353999999998</v>
           </cell>
         </row>
         <row r="1639">
           <cell r="C1639">
-            <v>3158.27</v>
+            <v>3221.4353999999998</v>
           </cell>
         </row>
         <row r="1640">
           <cell r="C1640">
-            <v>7761.8499999999995</v>
+            <v>7917.0869999999995</v>
           </cell>
         </row>
         <row r="1641">
           <cell r="C1641">
-            <v>7761.8499999999995</v>
+            <v>7917.0869999999995</v>
           </cell>
         </row>
         <row r="1642">
           <cell r="C1642">
-            <v>7761.8499999999995</v>
+            <v>7917.0869999999995</v>
           </cell>
         </row>
         <row r="1647">
           <cell r="C1647">
-            <v>3211.7999999999997</v>
+            <v>3276.0360000000001</v>
           </cell>
         </row>
         <row r="1648">
           <cell r="C1648">
-            <v>3586.5099999999998</v>
+            <v>3658.2401999999997</v>
           </cell>
         </row>
         <row r="1649">
           <cell r="C1649">
-            <v>3907.6899999999996</v>
+            <v>3985.8437999999996</v>
           </cell>
         </row>
         <row r="1650">
           <cell r="C1650">
-            <v>4817.7</v>
+            <v>4914.0540000000001</v>
           </cell>
         </row>
         <row r="1651">
           <cell r="C1651">
-            <v>6969.8976143103991</v>
+            <v>7109.2955665966074</v>
           </cell>
         </row>
         <row r="1652">
           <cell r="C1652">
-            <v>1994.4851644255996</v>
+            <v>2034.3748677141118</v>
           </cell>
         </row>
         <row r="1653">
           <cell r="C1653">
-            <v>2093.0229999999997</v>
+            <v>2134.88346</v>
           </cell>
         </row>
         <row r="1654">
           <cell r="C1654">
-            <v>2157.259</v>
+            <v>2200.40418</v>
           </cell>
         </row>
         <row r="1655">
           <cell r="C1655">
-            <v>2944.9257481951995</v>
+            <v>3003.8242631591033</v>
           </cell>
         </row>
         <row r="1656">
           <cell r="C1656">
-            <v>5364.2290523359989</v>
+            <v>5471.5136333827195</v>
           </cell>
         </row>
         <row r="1657">
           <cell r="C1657">
-            <v>2141.1999999999998</v>
+            <v>2184.0239999999999</v>
           </cell>
         </row>
         <row r="1658">
           <cell r="C1658">
-            <v>2676.5</v>
+            <v>2730.0299999999997</v>
           </cell>
         </row>
         <row r="1659">
           <cell r="C1659">
-            <v>2944.1499999999996</v>
+            <v>3003.0329999999999</v>
           </cell>
         </row>
         <row r="1662">
           <cell r="C1662">
-            <v>2570.5097606495997</v>
+            <v>2621.9199558625915</v>
           </cell>
         </row>
         <row r="1663">
           <cell r="C1663">
-            <v>2644.3820000000001</v>
+            <v>2697.26964</v>
           </cell>
         </row>
         <row r="1664">
           <cell r="C1664">
-            <v>2724.6769999999997</v>
+            <v>2779.1705399999996</v>
           </cell>
         </row>
         <row r="1665">
           <cell r="C1665">
-            <v>2804.9719999999998</v>
+            <v>2861.0714400000002</v>
           </cell>
         </row>
         <row r="1666">
           <cell r="C1666">
-            <v>2917.3849999999998</v>
+            <v>2975.7327</v>
           </cell>
         </row>
         <row r="1667">
           <cell r="C1667">
-            <v>16594.3</v>
+            <v>16926.185999999998</v>
           </cell>
         </row>
         <row r="1668">
           <cell r="C1668">
-            <v>19270.8</v>
+            <v>19656.216</v>
           </cell>
         </row>
         <row r="1669">
           <cell r="C1669">
-            <v>20876.699999999997</v>
+            <v>21294.234</v>
           </cell>
         </row>
         <row r="2317">
           <cell r="C2317">
-            <v>244162.93516198773</v>
+            <v>258812.71127170697</v>
           </cell>
         </row>
         <row r="2318">
           <cell r="C2318">
-            <v>262116.09491074615</v>
+            <v>277843.06060539099</v>
           </cell>
         </row>
         <row r="2319">
           <cell r="C2319">
-            <v>276478.60399918957</v>
+            <v>293067.32023914094</v>
           </cell>
         </row>
         <row r="2320">
           <cell r="C2320">
-            <v>73329.766945454176</v>
+            <v>77729.55296218142</v>
           </cell>
         </row>
         <row r="2321">
           <cell r="C2321">
-            <v>193602.95063432329</v>
+            <v>205219.12767238269</v>
           </cell>
         </row>
         <row r="2322">
           <cell r="C2322">
-            <v>221260.51862413276</v>
+            <v>234536.14974158074</v>
           </cell>
         </row>
         <row r="2323">
           <cell r="C2323">
-            <v>174748.67395813856</v>
+            <v>185233.59439562692</v>
           </cell>
         </row>
         <row r="2324">
           <cell r="C2324">
-            <v>201628.06149068335</v>
+            <v>213725.74518012433</v>
           </cell>
         </row>
         <row r="2325">
           <cell r="C2325">
-            <v>220494.631217485</v>
+            <v>233724.30909053414</v>
           </cell>
         </row>
         <row r="2326">
           <cell r="C2326">
-            <v>509376.00890395191</v>
+            <v>539938.56943818915</v>
           </cell>
         </row>
         <row r="2327">
           <cell r="C2327">
-            <v>557371.69560357265</v>
+            <v>590813.99733978708</v>
           </cell>
         </row>
         <row r="2328">
           <cell r="C2328">
-            <v>96054.482784610358</v>
+            <v>101817.75175168698</v>
           </cell>
         </row>
         <row r="2329">
           <cell r="C2329">
-            <v>82142.240105527322</v>
+            <v>87070.774511858966</v>
           </cell>
         </row>
         <row r="2330">
           <cell r="C2330">
-            <v>96915.122799511388</v>
+            <v>102730.03016748209</v>
           </cell>
         </row>
         <row r="2331">
           <cell r="C2331">
-            <v>154210.28204079912</v>
+            <v>163462.89896324708</v>
           </cell>
         </row>
         <row r="2332">
           <cell r="C2332">
-            <v>443398.09329166531</v>
+            <v>470001.97888916521</v>
           </cell>
         </row>
         <row r="2333">
           <cell r="C2333">
-            <v>157744.77963757681</v>
+            <v>167209.46641583147</v>
           </cell>
         </row>
         <row r="2334">
           <cell r="C2334">
-            <v>183452.76085917134</v>
+            <v>194459.92651072162</v>
           </cell>
         </row>
         <row r="2335">
           <cell r="C2335">
-            <v>164727.28297669342</v>
+            <v>174610.91995529502</v>
           </cell>
         </row>
         <row r="2336">
           <cell r="C2336">
-            <v>176274.60577823958</v>
+            <v>186851.08212493398</v>
           </cell>
         </row>
         <row r="2337">
           <cell r="C2337">
-            <v>297391.22932888323</v>
+            <v>315234.70308861614</v>
           </cell>
         </row>
         <row r="2340">
           <cell r="C2340">
-            <v>572320.55104064755</v>
+            <v>606659.78410308657</v>
           </cell>
         </row>
         <row r="2341">
           <cell r="C2341">
-            <v>102960.62250271335</v>
+            <v>109138.25985287617</v>
           </cell>
         </row>
         <row r="2343">
           <cell r="C2343">
-            <v>20380.233790628594</v>
+            <v>21603.047818066316</v>
           </cell>
         </row>
         <row r="2344">
           <cell r="C2344">
-            <v>12054.727318781013</v>
+            <v>12778.010957907878</v>
           </cell>
         </row>
         <row r="2345">
           <cell r="C2345">
-            <v>8445.0981247631516</v>
+            <v>8951.8040122489438</v>
           </cell>
         </row>
         <row r="2346">
           <cell r="C2346">
-            <v>12054.727318781013</v>
+            <v>12778.010957907878</v>
           </cell>
         </row>
         <row r="3641">
           <cell r="C3641">
-            <v>1055253.4986459373</v>
+            <v>1118568.7085646938</v>
           </cell>
         </row>
         <row r="3642">
           <cell r="C3642">
-            <v>102960.62250271335</v>
+            <v>109138.25985287617</v>
           </cell>
         </row>
         <row r="3643">
           <cell r="C3643">
-            <v>157849.34645084944</v>
+            <v>167320.30723790044</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -4179,2671 +4180,2671 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48513CB7-978F-4B37-B69A-D11F169D4C10}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP45"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="37" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="296">
-[...3 lines deleted...]
-      <c r="C1" s="259" t="s">
+      <c r="A1" s="67">
+        <v>46156</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="143" t="s">
         <v>119</v>
       </c>
-      <c r="D1" s="259"/>
-[...7 lines deleted...]
-      <c r="L1" s="259"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+      <c r="G1" s="143"/>
+      <c r="H1" s="143"/>
+      <c r="I1" s="143"/>
+      <c r="J1" s="143"/>
+      <c r="K1" s="143"/>
+      <c r="L1" s="143"/>
       <c r="M1" s="41" t="s">
         <v>117</v>
       </c>
       <c r="N1" s="41"/>
       <c r="O1" s="41"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="41"/>
       <c r="R1" s="41"/>
       <c r="S1" s="41"/>
       <c r="T1" s="41"/>
       <c r="U1" s="41"/>
       <c r="V1" s="41"/>
       <c r="W1" s="41"/>
       <c r="X1" s="41"/>
       <c r="Y1" s="41"/>
       <c r="Z1" s="41"/>
       <c r="AA1" s="41"/>
       <c r="AB1" s="41"/>
       <c r="AC1" s="41"/>
       <c r="AD1" s="41"/>
       <c r="AE1" s="41"/>
-      <c r="AF1" s="263" t="s">
+      <c r="AF1" s="152" t="s">
         <v>118</v>
       </c>
-      <c r="AG1" s="263"/>
-[...1 lines deleted...]
-      <c r="AI1" s="295" t="s">
+      <c r="AG1" s="152"/>
+      <c r="AH1" s="152"/>
+      <c r="AI1" s="66" t="s">
         <v>132</v>
       </c>
-      <c r="AJ1" s="295"/>
+      <c r="AJ1" s="66"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="8"/>
-      <c r="AN1" s="266"/>
-[...1 lines deleted...]
-      <c r="AP1" s="266"/>
+      <c r="AN1" s="125"/>
+      <c r="AO1" s="125"/>
+      <c r="AP1" s="125"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="275" t="s">
+      <c r="A2" s="140" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="276"/>
-[...34 lines deleted...]
-      <c r="AK2" s="277"/>
+      <c r="B2" s="141"/>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="141"/>
+      <c r="R2" s="141"/>
+      <c r="S2" s="141"/>
+      <c r="T2" s="141"/>
+      <c r="U2" s="141"/>
+      <c r="V2" s="141"/>
+      <c r="W2" s="141"/>
+      <c r="X2" s="141"/>
+      <c r="Y2" s="141"/>
+      <c r="Z2" s="141"/>
+      <c r="AA2" s="141"/>
+      <c r="AB2" s="141"/>
+      <c r="AC2" s="141"/>
+      <c r="AD2" s="141"/>
+      <c r="AE2" s="141"/>
+      <c r="AF2" s="141"/>
+      <c r="AG2" s="141"/>
+      <c r="AH2" s="141"/>
+      <c r="AI2" s="141"/>
+      <c r="AJ2" s="141"/>
+      <c r="AK2" s="142"/>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A3" s="272" t="s">
+      <c r="A3" s="133" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="273"/>
-[...2 lines deleted...]
-      <c r="E3" s="255" t="s">
+      <c r="B3" s="134"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="135"/>
+      <c r="E3" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="255"/>
-      <c r="G3" s="255" t="s">
+      <c r="F3" s="136"/>
+      <c r="G3" s="136" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="255"/>
-      <c r="I3" s="255" t="s">
+      <c r="H3" s="136"/>
+      <c r="I3" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="255"/>
-      <c r="K3" s="260" t="s">
+      <c r="J3" s="136"/>
+      <c r="K3" s="137" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="261"/>
-[...2 lines deleted...]
-      <c r="O3" s="255" t="s">
+      <c r="L3" s="138"/>
+      <c r="M3" s="138"/>
+      <c r="N3" s="139"/>
+      <c r="O3" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="255"/>
-      <c r="Q3" s="255" t="s">
+      <c r="P3" s="136"/>
+      <c r="Q3" s="136" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="255"/>
-      <c r="S3" s="255" t="s">
+      <c r="R3" s="136"/>
+      <c r="S3" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="255"/>
-      <c r="U3" s="260" t="s">
+      <c r="T3" s="136"/>
+      <c r="U3" s="137" t="s">
         <v>4</v>
       </c>
-      <c r="V3" s="261"/>
-[...2 lines deleted...]
-      <c r="Y3" s="255" t="s">
+      <c r="V3" s="138"/>
+      <c r="W3" s="138"/>
+      <c r="X3" s="139"/>
+      <c r="Y3" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="Z3" s="255"/>
+      <c r="Z3" s="136"/>
       <c r="AA3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AB3" s="255" t="s">
+      <c r="AB3" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="AC3" s="255"/>
-      <c r="AD3" s="260" t="s">
+      <c r="AC3" s="136"/>
+      <c r="AD3" s="137" t="s">
         <v>9</v>
       </c>
-      <c r="AE3" s="261"/>
-[...1 lines deleted...]
-      <c r="AG3" s="255" t="s">
+      <c r="AE3" s="138"/>
+      <c r="AF3" s="139"/>
+      <c r="AG3" s="136" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="255"/>
+      <c r="AH3" s="136"/>
       <c r="AI3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AJ3" s="255" t="s">
+      <c r="AJ3" s="136" t="s">
         <v>3</v>
       </c>
-      <c r="AK3" s="256"/>
+      <c r="AK3" s="153"/>
     </row>
     <row r="4" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="233" t="s">
+      <c r="E4" s="144" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="234"/>
-      <c r="G4" s="252" t="s">
+      <c r="F4" s="145"/>
+      <c r="G4" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="86"/>
-      <c r="I4" s="118">
+      <c r="H4" s="149"/>
+      <c r="I4" s="80">
         <f>[1]Hoja1!$C1634</f>
-        <v>2289.6977699903996</v>
-[...6 lines deleted...]
-      <c r="O4" s="233" t="s">
+        <v>2335.4917253902076</v>
+      </c>
+      <c r="J4" s="112"/>
+      <c r="K4" s="156"/>
+      <c r="L4" s="157"/>
+      <c r="M4" s="157"/>
+      <c r="N4" s="158"/>
+      <c r="O4" s="144" t="s">
         <v>27</v>
       </c>
-      <c r="P4" s="234"/>
-      <c r="Q4" s="252" t="s">
+      <c r="P4" s="145"/>
+      <c r="Q4" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="R4" s="86"/>
-      <c r="S4" s="118">
+      <c r="R4" s="149"/>
+      <c r="S4" s="80">
         <f>[1]Hoja1!$C1624</f>
-        <v>3142.2109999999998</v>
-[...6 lines deleted...]
-      <c r="Y4" s="250" t="s">
+        <v>3205.0552199999997</v>
+      </c>
+      <c r="T4" s="112"/>
+      <c r="U4" s="156"/>
+      <c r="V4" s="157"/>
+      <c r="W4" s="157"/>
+      <c r="X4" s="158"/>
+      <c r="Y4" s="163" t="s">
         <v>40</v>
       </c>
-      <c r="Z4" s="234"/>
+      <c r="Z4" s="145"/>
       <c r="AA4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB4" s="118">
+      <c r="AB4" s="80">
         <f>[1]Hoja1!$C1652</f>
-        <v>1994.4851644255996</v>
-[...5 lines deleted...]
-      <c r="AG4" s="248" t="s">
+        <v>2034.3748677141118</v>
+      </c>
+      <c r="AC4" s="112"/>
+      <c r="AD4" s="156"/>
+      <c r="AE4" s="157"/>
+      <c r="AF4" s="158"/>
+      <c r="AG4" s="170" t="s">
         <v>45</v>
       </c>
-      <c r="AH4" s="172"/>
+      <c r="AH4" s="171"/>
       <c r="AI4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AJ4" s="118">
+      <c r="AJ4" s="80">
         <f>[1]Hoja1!$C1647</f>
-        <v>3211.7999999999997</v>
-[...1 lines deleted...]
-      <c r="AK4" s="242"/>
+        <v>3276.0360000000001</v>
+      </c>
+      <c r="AK4" s="81"/>
     </row>
     <row r="5" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="D5" s="4"/>
-      <c r="E5" s="224" t="s">
+      <c r="E5" s="146" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="225"/>
-      <c r="G5" s="257" t="s">
+      <c r="F5" s="147"/>
+      <c r="G5" s="150" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="258"/>
-      <c r="I5" s="213">
+      <c r="H5" s="151"/>
+      <c r="I5" s="114">
         <f>[1]Hoja1!$C1635</f>
-        <v>2521.2629999999999</v>
-[...6 lines deleted...]
-      <c r="O5" s="224" t="s">
+        <v>2571.6882599999999</v>
+      </c>
+      <c r="J5" s="115"/>
+      <c r="K5" s="159"/>
+      <c r="L5" s="86"/>
+      <c r="M5" s="86"/>
+      <c r="N5" s="160"/>
+      <c r="O5" s="146" t="s">
         <v>27</v>
       </c>
-      <c r="P5" s="225"/>
-      <c r="Q5" s="257" t="s">
+      <c r="P5" s="147"/>
+      <c r="Q5" s="150" t="s">
         <v>19</v>
       </c>
-      <c r="R5" s="258"/>
-      <c r="S5" s="213">
+      <c r="R5" s="151"/>
+      <c r="S5" s="114">
         <f>[1]Hoja1!$C1625</f>
-        <v>4046.8679999999995</v>
-[...1 lines deleted...]
-      <c r="T5" s="214"/>
+        <v>4127.8053599999994</v>
+      </c>
+      <c r="T5" s="115"/>
       <c r="U5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="Y5" s="249" t="s">
+      <c r="Y5" s="164" t="s">
         <v>41</v>
       </c>
-      <c r="Z5" s="225"/>
+      <c r="Z5" s="147"/>
       <c r="AA5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="213">
+      <c r="AB5" s="114">
         <f>[1]Hoja1!$C1653</f>
-        <v>2093.0229999999997</v>
-[...1 lines deleted...]
-      <c r="AC5" s="214"/>
+        <v>2134.88346</v>
+      </c>
+      <c r="AC5" s="115"/>
       <c r="AD5" s="3"/>
       <c r="AF5" s="4"/>
-      <c r="AG5" s="249" t="s">
+      <c r="AG5" s="164" t="s">
         <v>46</v>
       </c>
-      <c r="AH5" s="225"/>
+      <c r="AH5" s="147"/>
       <c r="AI5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AJ5" s="213">
+      <c r="AJ5" s="114">
         <f>[1]Hoja1!$C1648</f>
-        <v>3586.5099999999998</v>
-[...1 lines deleted...]
-      <c r="AK5" s="243"/>
+        <v>3658.2401999999997</v>
+      </c>
+      <c r="AK5" s="154"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="D6" s="4"/>
-      <c r="E6" s="233" t="s">
+      <c r="E6" s="144" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="234"/>
-      <c r="G6" s="252" t="s">
+      <c r="F6" s="145"/>
+      <c r="G6" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="86"/>
-      <c r="I6" s="118">
+      <c r="H6" s="149"/>
+      <c r="I6" s="80">
         <f>[1]Hoja1!$C1636</f>
-        <v>2440.9679999999994</v>
-[...6 lines deleted...]
-      <c r="O6" s="233" t="s">
+        <v>2489.7873599999998</v>
+      </c>
+      <c r="J6" s="112"/>
+      <c r="K6" s="159"/>
+      <c r="L6" s="86"/>
+      <c r="M6" s="86"/>
+      <c r="N6" s="160"/>
+      <c r="O6" s="144" t="s">
         <v>28</v>
       </c>
-      <c r="P6" s="234"/>
-      <c r="Q6" s="252" t="s">
+      <c r="P6" s="145"/>
+      <c r="Q6" s="148" t="s">
         <v>20</v>
       </c>
-      <c r="R6" s="86"/>
-      <c r="S6" s="118">
+      <c r="R6" s="149"/>
+      <c r="S6" s="80">
         <f>[1]Hoja1!$C1626</f>
-        <v>3679.3571083807997</v>
-[...1 lines deleted...]
-      <c r="T6" s="119"/>
+        <v>3752.9442505484158</v>
+      </c>
+      <c r="T6" s="112"/>
       <c r="U6" s="3"/>
       <c r="X6" s="4"/>
-      <c r="Y6" s="250" t="s">
+      <c r="Y6" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="Z6" s="234"/>
+      <c r="Z6" s="145"/>
       <c r="AA6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AB6" s="118">
+      <c r="AB6" s="80">
         <f>[1]Hoja1!$C1654</f>
-        <v>2157.259</v>
-[...1 lines deleted...]
-      <c r="AC6" s="119"/>
+        <v>2200.40418</v>
+      </c>
+      <c r="AC6" s="112"/>
       <c r="AD6" s="3"/>
       <c r="AF6" s="4"/>
-      <c r="AG6" s="250" t="s">
+      <c r="AG6" s="163" t="s">
         <v>47</v>
       </c>
-      <c r="AH6" s="234"/>
+      <c r="AH6" s="145"/>
       <c r="AI6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AJ6" s="118">
+      <c r="AJ6" s="80">
         <f>[1]Hoja1!$C1649</f>
-        <v>3907.6899999999996</v>
-[...1 lines deleted...]
-      <c r="AK6" s="242"/>
+        <v>3985.8437999999996</v>
+      </c>
+      <c r="AK6" s="81"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="D7" s="4"/>
-      <c r="E7" s="224" t="s">
+      <c r="E7" s="146" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="225"/>
-      <c r="G7" s="257" t="s">
+      <c r="F7" s="147"/>
+      <c r="G7" s="150" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="258"/>
-      <c r="I7" s="213">
+      <c r="H7" s="151"/>
+      <c r="I7" s="114">
         <f>[1]Hoja1!$C1637</f>
-        <v>3158.27</v>
-[...6 lines deleted...]
-      <c r="O7" s="224" t="s">
+        <v>3221.4353999999998</v>
+      </c>
+      <c r="J7" s="115"/>
+      <c r="K7" s="159"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="160"/>
+      <c r="O7" s="146" t="s">
         <v>29</v>
       </c>
-      <c r="P7" s="225"/>
-      <c r="Q7" s="257" t="s">
+      <c r="P7" s="147"/>
+      <c r="Q7" s="150" t="s">
         <v>21</v>
       </c>
-      <c r="R7" s="258"/>
-      <c r="S7" s="213">
+      <c r="R7" s="151"/>
+      <c r="S7" s="114">
         <f>[1]Hoja1!$C1627</f>
-        <v>5299.4699999999993</v>
-[...1 lines deleted...]
-      <c r="T7" s="214"/>
+        <v>5405.4593999999997</v>
+      </c>
+      <c r="T7" s="115"/>
       <c r="U7" s="3"/>
       <c r="X7" s="4"/>
-      <c r="Y7" s="249" t="s">
+      <c r="Y7" s="164" t="s">
         <v>43</v>
       </c>
-      <c r="Z7" s="225"/>
+      <c r="Z7" s="147"/>
       <c r="AA7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="213">
+      <c r="AB7" s="114">
         <f>[1]Hoja1!$C1655</f>
-        <v>2944.9257481951995</v>
-[...1 lines deleted...]
-      <c r="AC7" s="214"/>
+        <v>3003.8242631591033</v>
+      </c>
+      <c r="AC7" s="115"/>
       <c r="AD7" s="3"/>
       <c r="AF7" s="4"/>
-      <c r="AG7" s="249" t="s">
+      <c r="AG7" s="164" t="s">
         <v>48</v>
       </c>
-      <c r="AH7" s="225"/>
+      <c r="AH7" s="147"/>
       <c r="AI7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AJ7" s="213">
+      <c r="AJ7" s="114">
         <f>[1]Hoja1!$C1650</f>
-        <v>4817.7</v>
-[...1 lines deleted...]
-      <c r="AK7" s="243"/>
+        <v>4914.0540000000001</v>
+      </c>
+      <c r="AK7" s="154"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="D8" s="4"/>
-      <c r="E8" s="233" t="s">
+      <c r="E8" s="144" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="234"/>
-      <c r="G8" s="252" t="s">
+      <c r="F8" s="145"/>
+      <c r="G8" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="86"/>
-      <c r="I8" s="118">
+      <c r="H8" s="149"/>
+      <c r="I8" s="80">
         <f>[1]Hoja1!$C1638</f>
-        <v>3158.27</v>
-[...6 lines deleted...]
-      <c r="O8" s="233" t="s">
+        <v>3221.4353999999998</v>
+      </c>
+      <c r="J8" s="112"/>
+      <c r="K8" s="159"/>
+      <c r="L8" s="86"/>
+      <c r="M8" s="86"/>
+      <c r="N8" s="160"/>
+      <c r="O8" s="144" t="s">
         <v>30</v>
       </c>
-      <c r="P8" s="234"/>
-      <c r="Q8" s="252" t="s">
+      <c r="P8" s="145"/>
+      <c r="Q8" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="86"/>
-      <c r="S8" s="118">
+      <c r="R8" s="149"/>
+      <c r="S8" s="80">
         <f>[1]Hoja1!$C1628</f>
-        <v>4978.29</v>
-[...1 lines deleted...]
-      <c r="T8" s="119"/>
+        <v>5077.8558000000003</v>
+      </c>
+      <c r="T8" s="112"/>
       <c r="U8" s="3"/>
       <c r="X8" s="4"/>
-      <c r="Y8" s="233" t="s">
+      <c r="Y8" s="144" t="s">
         <v>44</v>
       </c>
-      <c r="Z8" s="234"/>
+      <c r="Z8" s="145"/>
       <c r="AA8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AB8" s="118">
+      <c r="AB8" s="80">
         <f>[1]Hoja1!$C1656</f>
-        <v>5364.2290523359989</v>
-[...1 lines deleted...]
-      <c r="AC8" s="119"/>
+        <v>5471.5136333827195</v>
+      </c>
+      <c r="AC8" s="112"/>
       <c r="AD8" s="3"/>
       <c r="AF8" s="4"/>
-      <c r="AG8" s="233" t="s">
+      <c r="AG8" s="144" t="s">
         <v>49</v>
       </c>
-      <c r="AH8" s="234"/>
+      <c r="AH8" s="145"/>
       <c r="AI8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AJ8" s="118">
+      <c r="AJ8" s="80">
         <f>[1]Hoja1!$C1651</f>
-        <v>6969.8976143103991</v>
-[...1 lines deleted...]
-      <c r="AK8" s="242"/>
+        <v>7109.2955665966074</v>
+      </c>
+      <c r="AK8" s="81"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="D9" s="4"/>
-      <c r="E9" s="224" t="s">
+      <c r="E9" s="146" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="225"/>
-      <c r="G9" s="257" t="s">
+      <c r="F9" s="147"/>
+      <c r="G9" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="H9" s="258"/>
-      <c r="I9" s="213">
+      <c r="H9" s="151"/>
+      <c r="I9" s="114">
         <f>[1]Hoja1!$C1639</f>
-        <v>3158.27</v>
-[...6 lines deleted...]
-      <c r="O9" s="224" t="s">
+        <v>3221.4353999999998</v>
+      </c>
+      <c r="J9" s="115"/>
+      <c r="K9" s="159"/>
+      <c r="L9" s="86"/>
+      <c r="M9" s="86"/>
+      <c r="N9" s="160"/>
+      <c r="O9" s="146" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="225"/>
-      <c r="Q9" s="257" t="s">
+      <c r="P9" s="147"/>
+      <c r="Q9" s="150" t="s">
         <v>23</v>
       </c>
-      <c r="R9" s="258"/>
-      <c r="S9" s="213">
+      <c r="R9" s="151"/>
+      <c r="S9" s="114">
         <f>[1]Hoja1!$C1629</f>
-        <v>4897.9949999999999</v>
-[...7 lines deleted...]
-      <c r="Z9" s="164"/>
+        <v>4995.9548999999997</v>
+      </c>
+      <c r="T9" s="115"/>
+      <c r="U9" s="159"/>
+      <c r="V9" s="86"/>
+      <c r="W9" s="86"/>
+      <c r="X9" s="160"/>
+      <c r="Y9" s="165"/>
+      <c r="Z9" s="165"/>
       <c r="AA9" s="39"/>
-      <c r="AB9" s="164"/>
-[...5 lines deleted...]
-      <c r="AH9" s="244"/>
+      <c r="AB9" s="165"/>
+      <c r="AC9" s="165"/>
+      <c r="AD9" s="159"/>
+      <c r="AE9" s="86"/>
+      <c r="AF9" s="160"/>
+      <c r="AG9" s="172"/>
+      <c r="AH9" s="166"/>
       <c r="AI9" s="22"/>
-      <c r="AJ9" s="244"/>
-      <c r="AK9" s="245"/>
+      <c r="AJ9" s="166"/>
+      <c r="AK9" s="167"/>
     </row>
     <row r="10" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="D10" s="4"/>
-      <c r="E10" s="233" t="s">
+      <c r="E10" s="144" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="234"/>
-      <c r="G10" s="252" t="s">
+      <c r="F10" s="145"/>
+      <c r="G10" s="148" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="86"/>
-      <c r="I10" s="118">
+      <c r="H10" s="149"/>
+      <c r="I10" s="80">
         <f>[1]Hoja1!$C1640</f>
-        <v>7761.8499999999995</v>
-[...6 lines deleted...]
-      <c r="O10" s="233" t="s">
+        <v>7917.0869999999995</v>
+      </c>
+      <c r="J10" s="112"/>
+      <c r="K10" s="159"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="86"/>
+      <c r="N10" s="160"/>
+      <c r="O10" s="144" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="234"/>
-      <c r="Q10" s="252" t="s">
+      <c r="P10" s="145"/>
+      <c r="Q10" s="148" t="s">
         <v>24</v>
       </c>
-      <c r="R10" s="86"/>
-      <c r="S10" s="118">
+      <c r="R10" s="149"/>
+      <c r="S10" s="80">
         <f>[1]Hoja1!$C1630</f>
-        <v>8832.4499999999989</v>
-[...1 lines deleted...]
-      <c r="T10" s="119"/>
+        <v>9009.0990000000002</v>
+      </c>
+      <c r="T10" s="112"/>
       <c r="U10" s="3"/>
       <c r="X10" s="4"/>
-      <c r="Y10" s="229"/>
-      <c r="Z10" s="229"/>
+      <c r="Y10" s="86"/>
+      <c r="Z10" s="86"/>
       <c r="AA10" s="40"/>
-      <c r="AB10" s="229"/>
-      <c r="AC10" s="229"/>
+      <c r="AB10" s="86"/>
+      <c r="AC10" s="86"/>
       <c r="AD10" s="3"/>
       <c r="AF10" s="4"/>
-      <c r="AG10" s="123"/>
-      <c r="AH10" s="229"/>
+      <c r="AG10" s="159"/>
+      <c r="AH10" s="86"/>
       <c r="AI10" s="40"/>
-      <c r="AJ10" s="246"/>
-      <c r="AK10" s="247"/>
+      <c r="AJ10" s="168"/>
+      <c r="AK10" s="169"/>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="D11" s="4"/>
-      <c r="E11" s="224" t="s">
+      <c r="E11" s="146" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="225"/>
-      <c r="G11" s="257" t="s">
+      <c r="F11" s="147"/>
+      <c r="G11" s="150" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="258"/>
-      <c r="I11" s="213">
+      <c r="H11" s="151"/>
+      <c r="I11" s="114">
         <f>[1]Hoja1!$C1641</f>
-        <v>7761.8499999999995</v>
-[...6 lines deleted...]
-      <c r="O11" s="233" t="s">
+        <v>7917.0869999999995</v>
+      </c>
+      <c r="J11" s="115"/>
+      <c r="K11" s="159"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="86"/>
+      <c r="N11" s="160"/>
+      <c r="O11" s="144" t="s">
         <v>33</v>
       </c>
-      <c r="P11" s="234"/>
-      <c r="Q11" s="257" t="s">
+      <c r="P11" s="145"/>
+      <c r="Q11" s="150" t="s">
         <v>25</v>
       </c>
-      <c r="R11" s="258"/>
-      <c r="S11" s="213">
+      <c r="R11" s="151"/>
+      <c r="S11" s="114">
         <f>[1]Hoja1!$C1631</f>
-        <v>8832.4499999999989</v>
-[...1 lines deleted...]
-      <c r="T11" s="214"/>
+        <v>9009.0990000000002</v>
+      </c>
+      <c r="T11" s="115"/>
       <c r="U11" s="3"/>
       <c r="X11" s="4"/>
-      <c r="Y11" s="229"/>
-      <c r="Z11" s="229"/>
+      <c r="Y11" s="86"/>
+      <c r="Z11" s="86"/>
       <c r="AA11" s="40"/>
-      <c r="AB11" s="229"/>
-      <c r="AC11" s="229"/>
+      <c r="AB11" s="86"/>
+      <c r="AC11" s="86"/>
       <c r="AD11" s="3"/>
       <c r="AF11" s="4"/>
-      <c r="AG11" s="123"/>
-      <c r="AH11" s="229"/>
+      <c r="AG11" s="159"/>
+      <c r="AH11" s="86"/>
       <c r="AI11" s="40"/>
-      <c r="AJ11" s="246"/>
-      <c r="AK11" s="247"/>
+      <c r="AJ11" s="168"/>
+      <c r="AK11" s="169"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A12" s="11"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
-      <c r="E12" s="233" t="s">
+      <c r="E12" s="144" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="234"/>
-      <c r="G12" s="252" t="s">
+      <c r="F12" s="145"/>
+      <c r="G12" s="148" t="s">
         <v>26</v>
       </c>
-      <c r="H12" s="86"/>
-      <c r="I12" s="118">
+      <c r="H12" s="149"/>
+      <c r="I12" s="80">
         <f>[1]Hoja1!$C1642</f>
-        <v>7761.8499999999995</v>
-[...6 lines deleted...]
-      <c r="O12" s="233" t="s">
+        <v>7917.0869999999995</v>
+      </c>
+      <c r="J12" s="155"/>
+      <c r="K12" s="161"/>
+      <c r="L12" s="161"/>
+      <c r="M12" s="161"/>
+      <c r="N12" s="162"/>
+      <c r="O12" s="144" t="s">
         <v>34</v>
       </c>
-      <c r="P12" s="234"/>
-      <c r="Q12" s="252" t="s">
+      <c r="P12" s="145"/>
+      <c r="Q12" s="148" t="s">
         <v>26</v>
       </c>
-      <c r="R12" s="86"/>
-      <c r="S12" s="118">
+      <c r="R12" s="149"/>
+      <c r="S12" s="80">
         <f>[1]Hoja1!$C1632</f>
-        <v>8832.4499999999989</v>
-[...1 lines deleted...]
-      <c r="T12" s="119"/>
+        <v>9009.0990000000002</v>
+      </c>
+      <c r="T12" s="112"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="7"/>
-      <c r="Y12" s="229"/>
-      <c r="Z12" s="229"/>
+      <c r="Y12" s="86"/>
+      <c r="Z12" s="86"/>
       <c r="AA12" s="40"/>
-      <c r="AB12" s="229"/>
-      <c r="AC12" s="229"/>
+      <c r="AB12" s="86"/>
+      <c r="AC12" s="86"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="7"/>
-      <c r="AG12" s="240"/>
-      <c r="AH12" s="241"/>
+      <c r="AG12" s="180"/>
+      <c r="AH12" s="161"/>
       <c r="AI12" s="23"/>
-      <c r="AJ12" s="235"/>
-      <c r="AK12" s="236"/>
+      <c r="AJ12" s="175"/>
+      <c r="AK12" s="176"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A13" s="237" t="s">
+      <c r="A13" s="177" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="238"/>
-[...2 lines deleted...]
-      <c r="E13" s="199" t="s">
+      <c r="B13" s="178"/>
+      <c r="C13" s="178"/>
+      <c r="D13" s="179"/>
+      <c r="E13" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="199"/>
-      <c r="G13" s="224" t="s">
+      <c r="F13" s="132"/>
+      <c r="G13" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="225"/>
-      <c r="I13" s="199" t="s">
+      <c r="H13" s="147"/>
+      <c r="I13" s="132" t="s">
         <v>3</v>
       </c>
-      <c r="J13" s="199"/>
-      <c r="K13" s="217" t="s">
+      <c r="J13" s="132"/>
+      <c r="K13" s="187" t="s">
         <v>5</v>
       </c>
-      <c r="L13" s="217"/>
-[...2 lines deleted...]
-      <c r="O13" s="199" t="s">
+      <c r="L13" s="187"/>
+      <c r="M13" s="187"/>
+      <c r="N13" s="187"/>
+      <c r="O13" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="P13" s="199"/>
-      <c r="Q13" s="224" t="s">
+      <c r="P13" s="132"/>
+      <c r="Q13" s="146" t="s">
         <v>6</v>
       </c>
-      <c r="R13" s="225"/>
-      <c r="S13" s="199" t="s">
+      <c r="R13" s="147"/>
+      <c r="S13" s="132" t="s">
         <v>3</v>
       </c>
-      <c r="T13" s="199"/>
-      <c r="U13" s="217" t="s">
+      <c r="T13" s="132"/>
+      <c r="U13" s="187" t="s">
         <v>57</v>
       </c>
-      <c r="V13" s="217"/>
-[...2 lines deleted...]
-      <c r="Y13" s="80" t="s">
+      <c r="V13" s="187"/>
+      <c r="W13" s="187"/>
+      <c r="X13" s="187"/>
+      <c r="Y13" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="Z13" s="80"/>
+      <c r="Z13" s="110"/>
       <c r="AA13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AB13" s="80" t="s">
+      <c r="AB13" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="AC13" s="80"/>
-      <c r="AD13" s="80" t="s">
+      <c r="AC13" s="110"/>
+      <c r="AD13" s="110" t="s">
         <v>1</v>
       </c>
-      <c r="AE13" s="80"/>
+      <c r="AE13" s="110"/>
       <c r="AF13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AG13" s="80" t="s">
+      <c r="AG13" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="AH13" s="80"/>
+      <c r="AH13" s="110"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" s="17"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="2"/>
-      <c r="E14" s="233" t="s">
+      <c r="E14" s="144" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="234"/>
-      <c r="G14" s="183" t="s">
+      <c r="F14" s="145"/>
+      <c r="G14" s="181" t="s">
         <v>35</v>
       </c>
-      <c r="H14" s="219"/>
-      <c r="I14" s="118">
+      <c r="H14" s="182"/>
+      <c r="I14" s="80">
         <f>[1]Hoja1!$C$1667</f>
-        <v>16594.3</v>
-[...6 lines deleted...]
-      <c r="O14" s="233" t="s">
+        <v>16926.185999999998</v>
+      </c>
+      <c r="J14" s="112"/>
+      <c r="K14" s="156"/>
+      <c r="L14" s="157"/>
+      <c r="M14" s="157"/>
+      <c r="N14" s="158"/>
+      <c r="O14" s="144" t="s">
         <v>54</v>
       </c>
-      <c r="P14" s="234"/>
-      <c r="Q14" s="183" t="s">
+      <c r="P14" s="145"/>
+      <c r="Q14" s="181" t="s">
         <v>35</v>
       </c>
-      <c r="R14" s="219"/>
-      <c r="S14" s="108">
+      <c r="R14" s="182"/>
+      <c r="S14" s="192">
         <f>[1]Hoja1!$C1657</f>
-        <v>2141.1999999999998</v>
-[...2 lines deleted...]
-      <c r="Y14" s="81" t="s">
+        <v>2184.0239999999999</v>
+      </c>
+      <c r="T14" s="192"/>
+      <c r="Y14" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="Z14" s="81"/>
+      <c r="Z14" s="111"/>
       <c r="AA14" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB14" s="108">
+      <c r="AB14" s="192">
         <f>[1]Hoja1!$C1662</f>
-        <v>2570.5097606495997</v>
-[...2 lines deleted...]
-      <c r="AD14" s="81" t="s">
+        <v>2621.9199558625915</v>
+      </c>
+      <c r="AC14" s="192"/>
+      <c r="AD14" s="111" t="s">
         <v>128</v>
       </c>
-      <c r="AE14" s="81"/>
+      <c r="AE14" s="111"/>
       <c r="AF14" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="AG14" s="108">
+      <c r="AG14" s="192">
         <f>[1]Hoja1!$C1665</f>
-        <v>2804.9719999999998</v>
-[...1 lines deleted...]
-      <c r="AH14" s="108"/>
+        <v>2861.0714400000002</v>
+      </c>
+      <c r="AH14" s="192"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="D15" s="4"/>
-      <c r="E15" s="224" t="s">
+      <c r="E15" s="146" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="225"/>
-      <c r="G15" s="220" t="s">
+      <c r="F15" s="147"/>
+      <c r="G15" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="H15" s="221"/>
-      <c r="I15" s="213">
+      <c r="H15" s="97"/>
+      <c r="I15" s="114">
         <f>[1]Hoja1!$C1668</f>
-        <v>19270.8</v>
-[...6 lines deleted...]
-      <c r="O15" s="224" t="s">
+        <v>19656.216</v>
+      </c>
+      <c r="J15" s="115"/>
+      <c r="K15" s="159"/>
+      <c r="L15" s="86"/>
+      <c r="M15" s="86"/>
+      <c r="N15" s="160"/>
+      <c r="O15" s="146" t="s">
         <v>55</v>
       </c>
-      <c r="P15" s="225"/>
-      <c r="Q15" s="220" t="s">
+      <c r="P15" s="147"/>
+      <c r="Q15" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="R15" s="221"/>
-      <c r="S15" s="109">
+      <c r="R15" s="97"/>
+      <c r="S15" s="193">
         <f>[1]Hoja1!$C1658</f>
-        <v>2676.5</v>
-[...2 lines deleted...]
-      <c r="Y15" s="80" t="s">
+        <v>2730.0299999999997</v>
+      </c>
+      <c r="T15" s="193"/>
+      <c r="Y15" s="110" t="s">
         <v>59</v>
       </c>
-      <c r="Z15" s="80"/>
+      <c r="Z15" s="110"/>
       <c r="AA15" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB15" s="109">
+      <c r="AB15" s="193">
         <f>[1]Hoja1!$C1663</f>
-        <v>2644.3820000000001</v>
-[...2 lines deleted...]
-      <c r="AD15" s="80" t="s">
+        <v>2697.26964</v>
+      </c>
+      <c r="AC15" s="193"/>
+      <c r="AD15" s="110" t="s">
         <v>129</v>
       </c>
-      <c r="AE15" s="80"/>
+      <c r="AE15" s="110"/>
       <c r="AF15" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="AG15" s="109">
+      <c r="AG15" s="193">
         <f>[1]Hoja1!$C1666</f>
-        <v>2917.3849999999998</v>
-[...1 lines deleted...]
-      <c r="AH15" s="109"/>
+        <v>2975.7327</v>
+      </c>
+      <c r="AH15" s="193"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
-      <c r="E16" s="226" t="s">
+      <c r="E16" s="173" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="227"/>
-      <c r="G16" s="222" t="s">
+      <c r="F16" s="174"/>
+      <c r="G16" s="183" t="s">
         <v>37</v>
       </c>
-      <c r="H16" s="223"/>
-      <c r="I16" s="215">
+      <c r="H16" s="184"/>
+      <c r="I16" s="185">
         <f>[1]Hoja1!$C1669</f>
-        <v>20876.699999999997</v>
-[...6 lines deleted...]
-      <c r="O16" s="226" t="s">
+        <v>21294.234</v>
+      </c>
+      <c r="J16" s="186"/>
+      <c r="K16" s="188"/>
+      <c r="L16" s="189"/>
+      <c r="M16" s="189"/>
+      <c r="N16" s="190"/>
+      <c r="O16" s="173" t="s">
         <v>56</v>
       </c>
-      <c r="P16" s="227"/>
-      <c r="Q16" s="222" t="s">
+      <c r="P16" s="174"/>
+      <c r="Q16" s="183" t="s">
         <v>37</v>
       </c>
-      <c r="R16" s="223"/>
-      <c r="S16" s="215">
+      <c r="R16" s="184"/>
+      <c r="S16" s="185">
         <f>[1]Hoja1!$C1659</f>
-        <v>2944.1499999999996</v>
-[...1 lines deleted...]
-      <c r="T16" s="216"/>
+        <v>3003.0329999999999</v>
+      </c>
+      <c r="T16" s="191"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
-      <c r="Y16" s="82" t="s">
+      <c r="Y16" s="194" t="s">
         <v>60</v>
       </c>
-      <c r="Z16" s="82"/>
+      <c r="Z16" s="194"/>
       <c r="AA16" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="AB16" s="215">
+      <c r="AB16" s="185">
         <f>[1]Hoja1!$C1664</f>
-        <v>2724.6769999999997</v>
-[...3 lines deleted...]
-      <c r="AE16" s="82"/>
+        <v>2779.1705399999996</v>
+      </c>
+      <c r="AC16" s="191"/>
+      <c r="AD16" s="194"/>
+      <c r="AE16" s="194"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="14"/>
     </row>
     <row r="17" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="267" t="s">
+      <c r="A17" s="126" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="268"/>
-[...34 lines deleted...]
-      <c r="AK17" s="269"/>
+      <c r="B17" s="127"/>
+      <c r="C17" s="127"/>
+      <c r="D17" s="127"/>
+      <c r="E17" s="127"/>
+      <c r="F17" s="127"/>
+      <c r="G17" s="127"/>
+      <c r="H17" s="127"/>
+      <c r="I17" s="127"/>
+      <c r="J17" s="127"/>
+      <c r="K17" s="127"/>
+      <c r="L17" s="127"/>
+      <c r="M17" s="127"/>
+      <c r="N17" s="127"/>
+      <c r="O17" s="127"/>
+      <c r="P17" s="127"/>
+      <c r="Q17" s="127"/>
+      <c r="R17" s="127"/>
+      <c r="S17" s="127"/>
+      <c r="T17" s="127"/>
+      <c r="U17" s="127"/>
+      <c r="V17" s="127"/>
+      <c r="W17" s="127"/>
+      <c r="X17" s="127"/>
+      <c r="Y17" s="127"/>
+      <c r="Z17" s="127"/>
+      <c r="AA17" s="127"/>
+      <c r="AB17" s="127"/>
+      <c r="AC17" s="127"/>
+      <c r="AD17" s="127"/>
+      <c r="AE17" s="127"/>
+      <c r="AF17" s="127"/>
+      <c r="AG17" s="127"/>
+      <c r="AH17" s="127"/>
+      <c r="AI17" s="127"/>
+      <c r="AJ17" s="127"/>
+      <c r="AK17" s="128"/>
     </row>
     <row r="18" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="270" t="s">
+      <c r="A18" s="129" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="271"/>
-[...2 lines deleted...]
-      <c r="E18" s="122" t="s">
+      <c r="B18" s="130"/>
+      <c r="C18" s="130"/>
+      <c r="D18" s="130"/>
+      <c r="E18" s="131" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="122"/>
+      <c r="F18" s="131"/>
       <c r="G18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="H18" s="125" t="s">
+      <c r="H18" s="120" t="s">
         <v>3</v>
       </c>
-      <c r="I18" s="126"/>
-      <c r="J18" s="264" t="s">
+      <c r="I18" s="121"/>
+      <c r="J18" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="K18" s="168"/>
-[...1 lines deleted...]
-      <c r="M18" s="122" t="s">
+      <c r="K18" s="123"/>
+      <c r="L18" s="124"/>
+      <c r="M18" s="131" t="s">
         <v>1</v>
       </c>
-      <c r="N18" s="122"/>
-      <c r="O18" s="125" t="s">
+      <c r="N18" s="131"/>
+      <c r="O18" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="P18" s="126"/>
-      <c r="Q18" s="125" t="s">
+      <c r="P18" s="121"/>
+      <c r="Q18" s="120" t="s">
         <v>3</v>
       </c>
-      <c r="R18" s="127"/>
-      <c r="S18" s="120" t="s">
+      <c r="R18" s="205"/>
+      <c r="S18" s="211" t="s">
         <v>77</v>
       </c>
-      <c r="T18" s="104"/>
-[...1 lines deleted...]
-      <c r="V18" s="122" t="s">
+      <c r="T18" s="200"/>
+      <c r="U18" s="212"/>
+      <c r="V18" s="131" t="s">
         <v>1</v>
       </c>
-      <c r="W18" s="122"/>
+      <c r="W18" s="131"/>
       <c r="X18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="Y18" s="125" t="s">
+      <c r="Y18" s="120" t="s">
         <v>3</v>
       </c>
-      <c r="Z18" s="126"/>
-      <c r="AA18" s="120" t="s">
+      <c r="Z18" s="121"/>
+      <c r="AA18" s="211" t="s">
         <v>81</v>
       </c>
-      <c r="AB18" s="104"/>
-[...2 lines deleted...]
-      <c r="AE18" s="125" t="s">
+      <c r="AB18" s="200"/>
+      <c r="AC18" s="200"/>
+      <c r="AD18" s="212"/>
+      <c r="AE18" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="AF18" s="126"/>
-      <c r="AG18" s="113" t="s">
+      <c r="AF18" s="121"/>
+      <c r="AG18" s="281" t="s">
         <v>2</v>
       </c>
-      <c r="AH18" s="114"/>
-      <c r="AI18" s="125" t="s">
+      <c r="AH18" s="282"/>
+      <c r="AI18" s="120" t="s">
         <v>3</v>
       </c>
-      <c r="AJ18" s="127"/>
-      <c r="AK18" s="203"/>
+      <c r="AJ18" s="205"/>
+      <c r="AK18" s="206"/>
     </row>
     <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="D19" s="4"/>
-      <c r="E19" s="199" t="s">
+      <c r="E19" s="132" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="199"/>
+      <c r="F19" s="132"/>
       <c r="G19" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="H19" s="213">
+      <c r="H19" s="114">
         <f>[1]Hoja1!$C$2317</f>
-        <v>244162.93516198773</v>
-[...1 lines deleted...]
-      <c r="I19" s="214"/>
+        <v>258812.71127170697</v>
+      </c>
+      <c r="I19" s="115"/>
       <c r="J19" s="3"/>
       <c r="L19" s="4"/>
-      <c r="M19" s="199" t="s">
+      <c r="M19" s="132" t="s">
         <v>70</v>
       </c>
-      <c r="N19" s="199"/>
-      <c r="O19" s="212" t="s">
+      <c r="N19" s="132"/>
+      <c r="O19" s="113" t="s">
         <v>66</v>
       </c>
-      <c r="P19" s="212"/>
-      <c r="Q19" s="213">
+      <c r="P19" s="113"/>
+      <c r="Q19" s="114">
         <f>[1]Hoja1!$C2323</f>
-        <v>174748.67395813856</v>
-[...1 lines deleted...]
-      <c r="R19" s="214"/>
+        <v>185233.59439562692</v>
+      </c>
+      <c r="R19" s="115"/>
       <c r="S19" s="31"/>
       <c r="T19" s="38"/>
       <c r="U19" s="4"/>
-      <c r="V19" s="83" t="s">
+      <c r="V19" s="283" t="s">
         <v>78</v>
       </c>
-      <c r="W19" s="84"/>
+      <c r="W19" s="284"/>
       <c r="X19" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="213">
+      <c r="Y19" s="114">
         <f>[1]Hoja1!$C2320</f>
-        <v>73329.766945454176</v>
-[...1 lines deleted...]
-      <c r="Z19" s="214"/>
+        <v>77729.55296218142</v>
+      </c>
+      <c r="Z19" s="115"/>
       <c r="AA19" s="3"/>
       <c r="AD19" s="4"/>
-      <c r="AE19" s="83" t="s">
+      <c r="AE19" s="283" t="s">
         <v>82</v>
       </c>
-      <c r="AF19" s="84"/>
-      <c r="AG19" s="212">
+      <c r="AF19" s="284"/>
+      <c r="AG19" s="113">
         <v>100</v>
       </c>
-      <c r="AH19" s="212"/>
-      <c r="AI19" s="207">
+      <c r="AH19" s="113"/>
+      <c r="AI19" s="213">
         <f>[1]Hoja1!$C$2330</f>
-        <v>96915.122799511388</v>
-[...2 lines deleted...]
-      <c r="AK19" s="209"/>
+        <v>102730.03016748209</v>
+      </c>
+      <c r="AJ19" s="214"/>
+      <c r="AK19" s="215"/>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="D20" s="4"/>
-      <c r="E20" s="81"/>
-      <c r="F20" s="81"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
       <c r="G20" s="32"/>
-      <c r="H20" s="118"/>
-      <c r="I20" s="119"/>
+      <c r="H20" s="80"/>
+      <c r="I20" s="112"/>
       <c r="J20" s="3"/>
       <c r="L20" s="4"/>
-      <c r="M20" s="81" t="s">
+      <c r="M20" s="111" t="s">
         <v>71</v>
       </c>
-      <c r="N20" s="81"/>
+      <c r="N20" s="111"/>
       <c r="O20" s="116" t="s">
         <v>67</v>
       </c>
       <c r="P20" s="116"/>
-      <c r="Q20" s="118">
+      <c r="Q20" s="80">
         <f>[1]Hoja1!$C2324</f>
-        <v>201628.06149068335</v>
-[...1 lines deleted...]
-      <c r="R20" s="119"/>
+        <v>213725.74518012433</v>
+      </c>
+      <c r="R20" s="112"/>
       <c r="S20" s="31"/>
       <c r="T20" s="38"/>
       <c r="U20" s="4"/>
-      <c r="V20" s="123"/>
-      <c r="W20" s="124"/>
+      <c r="V20" s="159"/>
+      <c r="W20" s="160"/>
       <c r="X20" s="30"/>
-      <c r="Y20" s="118"/>
-      <c r="Z20" s="119"/>
+      <c r="Y20" s="80"/>
+      <c r="Z20" s="112"/>
       <c r="AA20" s="3"/>
       <c r="AD20" s="4"/>
-      <c r="AE20" s="85"/>
-      <c r="AF20" s="86"/>
+      <c r="AE20" s="209"/>
+      <c r="AF20" s="149"/>
       <c r="AG20" s="116"/>
       <c r="AH20" s="116"/>
-      <c r="AI20" s="81"/>
-[...1 lines deleted...]
-      <c r="AK20" s="210"/>
+      <c r="AI20" s="111"/>
+      <c r="AJ20" s="111"/>
+      <c r="AK20" s="195"/>
     </row>
     <row r="21" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="D21" s="4"/>
-      <c r="E21" s="80" t="s">
+      <c r="E21" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="80"/>
+      <c r="F21" s="110"/>
       <c r="G21" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="H21" s="213">
+      <c r="H21" s="114">
         <f>[1]Hoja1!$C$2318</f>
-        <v>262116.09491074615</v>
-[...1 lines deleted...]
-      <c r="I21" s="214"/>
+        <v>277843.06060539099</v>
+      </c>
+      <c r="I21" s="115"/>
       <c r="J21" s="3"/>
       <c r="L21" s="4"/>
-      <c r="M21" s="80" t="s">
+      <c r="M21" s="110" t="s">
         <v>72</v>
       </c>
-      <c r="N21" s="80"/>
-      <c r="O21" s="87" t="s">
+      <c r="N21" s="110"/>
+      <c r="O21" s="117" t="s">
         <v>68</v>
       </c>
-      <c r="P21" s="88"/>
-      <c r="Q21" s="213">
+      <c r="P21" s="118"/>
+      <c r="Q21" s="114">
         <f>[1]Hoja1!$C2325</f>
-        <v>220494.631217485</v>
-[...1 lines deleted...]
-      <c r="R21" s="214"/>
+        <v>233724.30909053414</v>
+      </c>
+      <c r="R21" s="115"/>
       <c r="S21" s="31"/>
       <c r="T21" s="38"/>
       <c r="U21" s="4"/>
-      <c r="V21" s="87" t="s">
+      <c r="V21" s="117" t="s">
         <v>79</v>
       </c>
-      <c r="W21" s="88"/>
+      <c r="W21" s="118"/>
       <c r="X21" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="Y21" s="213">
+      <c r="Y21" s="114">
         <f>[1]Hoja1!$C$2321</f>
-        <v>193602.95063432329</v>
-[...1 lines deleted...]
-      <c r="Z21" s="214"/>
+        <v>205219.12767238269</v>
+      </c>
+      <c r="Z21" s="115"/>
       <c r="AA21" s="3"/>
       <c r="AD21" s="4"/>
-      <c r="AE21" s="87" t="s">
+      <c r="AE21" s="117" t="s">
         <v>83</v>
       </c>
-      <c r="AF21" s="88"/>
-      <c r="AG21" s="117">
+      <c r="AF21" s="118"/>
+      <c r="AG21" s="198">
         <v>260</v>
       </c>
-      <c r="AH21" s="117"/>
-      <c r="AI21" s="109">
+      <c r="AH21" s="198"/>
+      <c r="AI21" s="193">
         <f>[1]Hoja1!$C$2331</f>
-        <v>154210.28204079912</v>
-[...2 lines deleted...]
-      <c r="AK21" s="211"/>
+        <v>163462.89896324708</v>
+      </c>
+      <c r="AJ21" s="196"/>
+      <c r="AK21" s="197"/>
     </row>
     <row r="22" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="D22" s="4"/>
-      <c r="E22" s="81"/>
-      <c r="F22" s="81"/>
+      <c r="E22" s="111"/>
+      <c r="F22" s="111"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="118"/>
-      <c r="I22" s="119"/>
+      <c r="H22" s="80"/>
+      <c r="I22" s="112"/>
       <c r="J22" s="3"/>
       <c r="L22" s="4"/>
-      <c r="M22" s="81" t="s">
+      <c r="M22" s="111" t="s">
         <v>73</v>
       </c>
-      <c r="N22" s="81"/>
-      <c r="O22" s="196" t="s">
+      <c r="N22" s="111"/>
+      <c r="O22" s="105" t="s">
         <v>75</v>
       </c>
-      <c r="P22" s="196"/>
-      <c r="Q22" s="118">
+      <c r="P22" s="105"/>
+      <c r="Q22" s="80">
         <f>[1]Hoja1!$C2326</f>
-        <v>509376.00890395191</v>
-[...1 lines deleted...]
-      <c r="R22" s="119"/>
+        <v>539938.56943818915</v>
+      </c>
+      <c r="R22" s="112"/>
       <c r="S22" s="31"/>
       <c r="T22" s="38"/>
       <c r="U22" s="4"/>
-      <c r="V22" s="123"/>
-      <c r="W22" s="124"/>
+      <c r="V22" s="159"/>
+      <c r="W22" s="160"/>
       <c r="X22" s="30"/>
-      <c r="Y22" s="118"/>
-      <c r="Z22" s="119"/>
+      <c r="Y22" s="80"/>
+      <c r="Z22" s="112"/>
       <c r="AA22" s="3"/>
       <c r="AD22" s="4"/>
-      <c r="AE22" s="85"/>
-      <c r="AF22" s="86"/>
+      <c r="AE22" s="209"/>
+      <c r="AF22" s="149"/>
       <c r="AG22" s="116"/>
       <c r="AH22" s="116"/>
-      <c r="AI22" s="81"/>
-[...1 lines deleted...]
-      <c r="AK22" s="210"/>
+      <c r="AI22" s="111"/>
+      <c r="AJ22" s="111"/>
+      <c r="AK22" s="195"/>
     </row>
     <row r="23" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="D23" s="4"/>
-      <c r="E23" s="80" t="s">
+      <c r="E23" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="F23" s="80"/>
+      <c r="F23" s="110"/>
       <c r="G23" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="H23" s="213">
+      <c r="H23" s="114">
         <f>[1]Hoja1!$C$2319</f>
-        <v>276478.60399918957</v>
-[...1 lines deleted...]
-      <c r="I23" s="214"/>
+        <v>293067.32023914094</v>
+      </c>
+      <c r="I23" s="115"/>
       <c r="J23" s="3"/>
       <c r="L23" s="4"/>
-      <c r="M23" s="117" t="s">
+      <c r="M23" s="198" t="s">
         <v>74</v>
       </c>
-      <c r="N23" s="117"/>
-      <c r="O23" s="195" t="s">
+      <c r="N23" s="198"/>
+      <c r="O23" s="119" t="s">
         <v>76</v>
       </c>
-      <c r="P23" s="195"/>
-      <c r="Q23" s="213">
+      <c r="P23" s="119"/>
+      <c r="Q23" s="114">
         <f>[1]Hoja1!$C2327</f>
-        <v>557371.69560357265</v>
-[...1 lines deleted...]
-      <c r="R23" s="214"/>
+        <v>590813.99733978708</v>
+      </c>
+      <c r="R23" s="115"/>
       <c r="S23" s="31"/>
       <c r="T23" s="38"/>
       <c r="U23" s="4"/>
-      <c r="V23" s="87" t="s">
+      <c r="V23" s="117" t="s">
         <v>80</v>
       </c>
-      <c r="W23" s="88"/>
+      <c r="W23" s="118"/>
       <c r="X23" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="Y23" s="213">
+      <c r="Y23" s="114">
         <f>[1]Hoja1!$C$2322</f>
-        <v>221260.51862413276</v>
-[...1 lines deleted...]
-      <c r="Z23" s="214"/>
+        <v>234536.14974158074</v>
+      </c>
+      <c r="Z23" s="115"/>
       <c r="AA23" s="3"/>
       <c r="AD23" s="4"/>
-      <c r="AE23" s="87" t="s">
+      <c r="AE23" s="117" t="s">
         <v>84</v>
       </c>
-      <c r="AF23" s="88"/>
-      <c r="AG23" s="117">
+      <c r="AF23" s="118"/>
+      <c r="AG23" s="198">
         <v>500</v>
       </c>
-      <c r="AH23" s="117"/>
-      <c r="AI23" s="109">
+      <c r="AH23" s="198"/>
+      <c r="AI23" s="193">
         <f>[1]Hoja1!$C$2332</f>
-        <v>443398.09329166531</v>
-[...2 lines deleted...]
-      <c r="AK23" s="211"/>
+        <v>470001.97888916521</v>
+      </c>
+      <c r="AJ23" s="196"/>
+      <c r="AK23" s="197"/>
     </row>
     <row r="24" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="7"/>
-      <c r="E24" s="302"/>
-      <c r="F24" s="302"/>
+      <c r="E24" s="84"/>
+      <c r="F24" s="84"/>
       <c r="G24" s="30"/>
-      <c r="H24" s="118"/>
-      <c r="I24" s="119"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="112"/>
       <c r="J24" s="5"/>
       <c r="K24" s="6"/>
       <c r="L24" s="7"/>
       <c r="M24" s="26"/>
       <c r="N24" s="28"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
-      <c r="Q24" s="118"/>
-      <c r="R24" s="119"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="112"/>
       <c r="S24" s="5"/>
       <c r="U24" s="4"/>
-      <c r="V24" s="123"/>
-      <c r="W24" s="124"/>
+      <c r="V24" s="159"/>
+      <c r="W24" s="160"/>
       <c r="X24" s="36"/>
-      <c r="Y24" s="118"/>
-      <c r="Z24" s="119"/>
+      <c r="Y24" s="80"/>
+      <c r="Z24" s="112"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="7"/>
-      <c r="AE24" s="205"/>
-      <c r="AF24" s="206"/>
+      <c r="AE24" s="156"/>
+      <c r="AF24" s="158"/>
       <c r="AG24" s="116"/>
       <c r="AH24" s="116"/>
-      <c r="AI24" s="81"/>
-[...1 lines deleted...]
-      <c r="AK24" s="210"/>
+      <c r="AI24" s="111"/>
+      <c r="AJ24" s="111"/>
+      <c r="AK24" s="195"/>
     </row>
     <row r="25" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A25" s="192" t="s">
+      <c r="A25" s="216" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="193"/>
-[...1 lines deleted...]
-      <c r="D25" s="177" t="s">
+      <c r="B25" s="217"/>
+      <c r="C25" s="218"/>
+      <c r="D25" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="E25" s="177"/>
-      <c r="F25" s="71" t="s">
+      <c r="E25" s="95"/>
+      <c r="F25" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="G25" s="143"/>
-      <c r="H25" s="71" t="s">
+      <c r="G25" s="93"/>
+      <c r="H25" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="I25" s="143"/>
-      <c r="J25" s="176" t="s">
+      <c r="I25" s="93"/>
+      <c r="J25" s="220" t="s">
         <v>96</v>
       </c>
-      <c r="K25" s="176"/>
-[...1 lines deleted...]
-      <c r="M25" s="177" t="s">
+      <c r="K25" s="220"/>
+      <c r="L25" s="220"/>
+      <c r="M25" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="N25" s="177"/>
-      <c r="O25" s="179" t="s">
+      <c r="N25" s="95"/>
+      <c r="O25" s="221" t="s">
         <v>125</v>
       </c>
-      <c r="P25" s="180"/>
-[...5 lines deleted...]
-      <c r="V25" s="185" t="s">
+      <c r="P25" s="222"/>
+      <c r="Q25" s="222"/>
+      <c r="R25" s="222"/>
+      <c r="S25" s="222"/>
+      <c r="T25" s="222"/>
+      <c r="U25" s="223"/>
+      <c r="V25" s="227" t="s">
         <v>101</v>
       </c>
-      <c r="W25" s="186"/>
-[...1 lines deleted...]
-      <c r="Y25" s="177" t="s">
+      <c r="W25" s="228"/>
+      <c r="X25" s="229"/>
+      <c r="Y25" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="Z25" s="177"/>
-      <c r="AA25" s="179" t="s">
+      <c r="Z25" s="95"/>
+      <c r="AA25" s="221" t="s">
         <v>104</v>
       </c>
-      <c r="AB25" s="180"/>
-[...2 lines deleted...]
-      <c r="AE25" s="71" t="s">
+      <c r="AB25" s="222"/>
+      <c r="AC25" s="222"/>
+      <c r="AD25" s="223"/>
+      <c r="AE25" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AF25" s="143"/>
-      <c r="AG25" s="179" t="s">
+      <c r="AF25" s="93"/>
+      <c r="AG25" s="221" t="s">
         <v>106</v>
       </c>
-      <c r="AH25" s="180"/>
-[...1 lines deleted...]
-      <c r="AJ25" s="177" t="s">
+      <c r="AH25" s="222"/>
+      <c r="AI25" s="223"/>
+      <c r="AJ25" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AK25" s="182"/>
+      <c r="AK25" s="224"/>
     </row>
     <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="C26" s="4"/>
-      <c r="D26" s="87" t="s">
+      <c r="D26" s="117" t="s">
         <v>86</v>
       </c>
-      <c r="E26" s="88"/>
-      <c r="F26" s="195" t="s">
+      <c r="E26" s="118"/>
+      <c r="F26" s="119" t="s">
         <v>90</v>
       </c>
-      <c r="G26" s="195"/>
-      <c r="H26" s="109">
+      <c r="G26" s="119"/>
+      <c r="H26" s="193">
         <f>[1]Hoja1!$C2333</f>
-        <v>157744.77963757681</v>
-[...1 lines deleted...]
-      <c r="I26" s="197"/>
+        <v>167209.46641583147</v>
+      </c>
+      <c r="I26" s="196"/>
       <c r="J26" s="25"/>
       <c r="K26" s="1"/>
       <c r="L26" s="2"/>
-      <c r="M26" s="291" t="s">
+      <c r="M26" s="106" t="s">
         <v>97</v>
       </c>
-      <c r="N26" s="292"/>
-      <c r="O26" s="287" t="s">
+      <c r="N26" s="107"/>
+      <c r="O26" s="101" t="s">
         <v>1</v>
       </c>
-      <c r="P26" s="287"/>
-      <c r="Q26" s="289" t="s">
+      <c r="P26" s="101"/>
+      <c r="Q26" s="103" t="s">
         <v>2</v>
       </c>
-      <c r="R26" s="290"/>
-      <c r="S26" s="278" t="s">
+      <c r="R26" s="104"/>
+      <c r="S26" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="T26" s="279"/>
-[...1 lines deleted...]
-      <c r="V26" s="190" t="s">
+      <c r="T26" s="88"/>
+      <c r="U26" s="89"/>
+      <c r="V26" s="232" t="s">
         <v>103</v>
       </c>
-      <c r="W26" s="190"/>
-[...1 lines deleted...]
-      <c r="Y26" s="188" t="s">
+      <c r="W26" s="232"/>
+      <c r="X26" s="233"/>
+      <c r="Y26" s="230" t="s">
         <v>102</v>
       </c>
-      <c r="Z26" s="189"/>
-      <c r="AA26" s="177" t="s">
+      <c r="Z26" s="231"/>
+      <c r="AA26" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="AB26" s="177"/>
-      <c r="AC26" s="220" t="s">
+      <c r="AB26" s="95"/>
+      <c r="AC26" s="96" t="s">
         <v>105</v>
       </c>
-      <c r="AD26" s="221"/>
-      <c r="AE26" s="118">
+      <c r="AD26" s="97"/>
+      <c r="AE26" s="80">
         <f>[1]Hoja1!$C$2329</f>
-        <v>82142.240105527322</v>
-[...1 lines deleted...]
-      <c r="AF26" s="178"/>
+        <v>87070.774511858966</v>
+      </c>
+      <c r="AF26" s="94"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="183" t="s">
+      <c r="AJ26" s="181" t="s">
         <v>131</v>
       </c>
-      <c r="AK26" s="184"/>
+      <c r="AK26" s="226"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="C27" s="4"/>
-      <c r="D27" s="69" t="s">
+      <c r="D27" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="172"/>
-      <c r="F27" s="196" t="s">
+      <c r="E27" s="171"/>
+      <c r="F27" s="105" t="s">
         <v>91</v>
       </c>
-      <c r="G27" s="196"/>
-      <c r="H27" s="108">
+      <c r="G27" s="105"/>
+      <c r="H27" s="192">
         <f>[1]Hoja1!$C2334</f>
-        <v>183452.76085917134</v>
-[...1 lines deleted...]
-      <c r="I27" s="198"/>
+        <v>194459.92651072162</v>
+      </c>
+      <c r="I27" s="219"/>
       <c r="J27" s="3"/>
       <c r="L27" s="4"/>
-      <c r="M27" s="293" t="s">
+      <c r="M27" s="108" t="s">
         <v>98</v>
       </c>
-      <c r="N27" s="294"/>
-      <c r="O27" s="288" t="s">
+      <c r="N27" s="109"/>
+      <c r="O27" s="102" t="s">
         <v>126</v>
       </c>
-      <c r="P27" s="288"/>
-      <c r="Q27" s="196" t="s">
+      <c r="P27" s="102"/>
+      <c r="Q27" s="105" t="s">
         <v>127</v>
       </c>
-      <c r="R27" s="196"/>
-      <c r="S27" s="110">
+      <c r="R27" s="105"/>
+      <c r="S27" s="278">
         <f>[1]Hoja1!$C$3641</f>
-        <v>1055253.4986459373</v>
-[...2 lines deleted...]
-      <c r="U27" s="112"/>
+        <v>1118568.7085646938</v>
+      </c>
+      <c r="T27" s="279"/>
+      <c r="U27" s="280"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="3"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="3"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="C28" s="4"/>
-      <c r="D28" s="87" t="s">
+      <c r="D28" s="117" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="88"/>
-      <c r="F28" s="195" t="s">
+      <c r="E28" s="118"/>
+      <c r="F28" s="119" t="s">
         <v>92</v>
       </c>
-      <c r="G28" s="195"/>
-      <c r="H28" s="109">
+      <c r="G28" s="119"/>
+      <c r="H28" s="193">
         <f>[1]Hoja1!$C2335</f>
-        <v>164727.28297669342</v>
-[...1 lines deleted...]
-      <c r="I28" s="197"/>
+        <v>174610.91995529502</v>
+      </c>
+      <c r="I28" s="196"/>
       <c r="J28" s="3"/>
       <c r="L28" s="4"/>
-      <c r="M28" s="71" t="s">
+      <c r="M28" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="N28" s="143"/>
+      <c r="N28" s="93"/>
       <c r="O28" s="3"/>
       <c r="Q28" s="40"/>
-      <c r="R28" s="100"/>
-[...2 lines deleted...]
-      <c r="U28" s="204"/>
+      <c r="R28" s="85"/>
+      <c r="S28" s="85"/>
+      <c r="T28" s="207"/>
+      <c r="U28" s="208"/>
       <c r="X28" s="4"/>
-      <c r="Y28" s="71" t="s">
+      <c r="Y28" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="Z28" s="143"/>
-[...1 lines deleted...]
-      <c r="AB28" s="100"/>
+      <c r="Z28" s="93"/>
+      <c r="AA28" s="98"/>
+      <c r="AB28" s="85"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="3"/>
-      <c r="AJ28" s="71" t="s">
+      <c r="AJ28" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AK28" s="72"/>
+      <c r="AK28" s="79"/>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="C29" s="4"/>
-      <c r="D29" s="69" t="s">
+      <c r="D29" s="76" t="s">
         <v>89</v>
       </c>
-      <c r="E29" s="172"/>
-      <c r="F29" s="196" t="s">
+      <c r="E29" s="171"/>
+      <c r="F29" s="105" t="s">
         <v>93</v>
       </c>
-      <c r="G29" s="196"/>
-      <c r="H29" s="108">
+      <c r="G29" s="105"/>
+      <c r="H29" s="192">
         <f>[1]Hoja1!$C2336</f>
-        <v>176274.60577823958</v>
-[...1 lines deleted...]
-      <c r="I29" s="198"/>
+        <v>186851.08212493398</v>
+      </c>
+      <c r="I29" s="219"/>
       <c r="J29" s="3"/>
       <c r="L29" s="4"/>
-      <c r="M29" s="118">
+      <c r="M29" s="80">
         <f>[1]Hoja1!$C$2337</f>
-        <v>297391.22932888323</v>
-[...1 lines deleted...]
-      <c r="N29" s="178"/>
+        <v>315234.70308861614</v>
+      </c>
+      <c r="N29" s="94"/>
       <c r="O29" s="3"/>
-      <c r="R29" s="229"/>
-      <c r="S29" s="229"/>
+      <c r="R29" s="86"/>
+      <c r="S29" s="86"/>
       <c r="U29" s="4"/>
       <c r="X29" s="4"/>
-      <c r="Y29" s="118">
+      <c r="Y29" s="80">
         <f>[1]Hoja1!$C$2340</f>
-        <v>572320.55104064755</v>
-[...1 lines deleted...]
-      <c r="Z29" s="178"/>
+        <v>606659.78410308657</v>
+      </c>
+      <c r="Z29" s="94"/>
       <c r="AA29" s="3"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="3"/>
-      <c r="AJ29" s="118">
+      <c r="AJ29" s="80">
         <f>[1]Hoja1!$C$2328</f>
-        <v>96054.482784610358</v>
-[...1 lines deleted...]
-      <c r="AK29" s="173"/>
+        <v>101817.75175168698</v>
+      </c>
+      <c r="AK29" s="225"/>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="C30" s="4"/>
-      <c r="D30" s="278" t="s">
+      <c r="D30" s="87" t="s">
         <v>94</v>
       </c>
-      <c r="E30" s="279"/>
-[...3 lines deleted...]
-      <c r="I30" s="280"/>
+      <c r="E30" s="88"/>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88"/>
+      <c r="H30" s="88"/>
+      <c r="I30" s="89"/>
       <c r="J30" s="3"/>
       <c r="L30" s="4"/>
-      <c r="M30" s="281" t="s">
+      <c r="M30" s="90" t="s">
         <v>99</v>
       </c>
-      <c r="N30" s="283"/>
+      <c r="N30" s="92"/>
       <c r="O30" s="3"/>
       <c r="Q30" s="40"/>
-      <c r="R30" s="100"/>
-[...2 lines deleted...]
-      <c r="U30" s="286"/>
+      <c r="R30" s="85"/>
+      <c r="S30" s="85"/>
+      <c r="T30" s="99"/>
+      <c r="U30" s="100"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="3"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="3"/>
       <c r="AK30" s="10"/>
     </row>
     <row r="31" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9"/>
       <c r="C31" s="4"/>
-      <c r="D31" s="281" t="s">
+      <c r="D31" s="90" t="s">
         <v>95</v>
       </c>
-      <c r="E31" s="282"/>
-[...3 lines deleted...]
-      <c r="I31" s="283"/>
+      <c r="E31" s="91"/>
+      <c r="F31" s="91"/>
+      <c r="G31" s="91"/>
+      <c r="H31" s="91"/>
+      <c r="I31" s="92"/>
       <c r="J31" s="3"/>
       <c r="L31" s="4"/>
-      <c r="M31" s="281" t="s">
+      <c r="M31" s="90" t="s">
         <v>100</v>
       </c>
-      <c r="N31" s="283"/>
+      <c r="N31" s="92"/>
       <c r="O31" s="3"/>
-      <c r="R31" s="229"/>
-      <c r="S31" s="229"/>
+      <c r="R31" s="86"/>
+      <c r="S31" s="86"/>
       <c r="U31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="3"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="3"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="174" t="s">
+      <c r="A32" s="240" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="168"/>
-[...2 lines deleted...]
-      <c r="E32" s="106" t="s">
+      <c r="B32" s="123"/>
+      <c r="C32" s="123"/>
+      <c r="D32" s="123"/>
+      <c r="E32" s="210" t="s">
         <v>1</v>
       </c>
-      <c r="F32" s="107"/>
-      <c r="G32" s="168" t="s">
+      <c r="F32" s="241"/>
+      <c r="G32" s="123" t="s">
         <v>110</v>
       </c>
-      <c r="H32" s="168"/>
-[...2 lines deleted...]
-      <c r="K32" s="103" t="s">
+      <c r="H32" s="123"/>
+      <c r="I32" s="123"/>
+      <c r="J32" s="123"/>
+      <c r="K32" s="199" t="s">
         <v>130</v>
       </c>
-      <c r="L32" s="104"/>
-[...2 lines deleted...]
-      <c r="O32" s="106" t="s">
+      <c r="L32" s="200"/>
+      <c r="M32" s="200"/>
+      <c r="N32" s="201"/>
+      <c r="O32" s="210" t="s">
         <v>1</v>
       </c>
-      <c r="P32" s="107"/>
-      <c r="Q32" s="77" t="s">
+      <c r="P32" s="241"/>
+      <c r="Q32" s="292" t="s">
         <v>112</v>
       </c>
-      <c r="R32" s="78"/>
-[...3 lines deleted...]
-      <c r="V32" s="200" t="s">
+      <c r="R32" s="293"/>
+      <c r="S32" s="293"/>
+      <c r="T32" s="293"/>
+      <c r="U32" s="294"/>
+      <c r="V32" s="202" t="s">
         <v>1</v>
       </c>
-      <c r="W32" s="201"/>
-      <c r="X32" s="200" t="s">
+      <c r="W32" s="203"/>
+      <c r="X32" s="202" t="s">
         <v>3</v>
       </c>
-      <c r="Y32" s="202"/>
-      <c r="Z32" s="130" t="s">
+      <c r="Y32" s="204"/>
+      <c r="Z32" s="254" t="s">
         <v>122</v>
       </c>
-      <c r="AA32" s="131"/>
-[...1 lines deleted...]
-      <c r="AC32" s="106" t="s">
+      <c r="AA32" s="255"/>
+      <c r="AB32" s="256"/>
+      <c r="AC32" s="210" t="s">
         <v>1</v>
       </c>
-      <c r="AD32" s="122"/>
-      <c r="AE32" s="125" t="s">
+      <c r="AD32" s="131"/>
+      <c r="AE32" s="120" t="s">
         <v>3</v>
       </c>
-      <c r="AF32" s="203"/>
-      <c r="AG32" s="103" t="s">
+      <c r="AF32" s="206"/>
+      <c r="AG32" s="199" t="s">
         <v>124</v>
       </c>
-      <c r="AH32" s="104"/>
-[...2 lines deleted...]
-      <c r="AK32" s="105"/>
+      <c r="AH32" s="200"/>
+      <c r="AI32" s="200"/>
+      <c r="AJ32" s="200"/>
+      <c r="AK32" s="201"/>
     </row>
     <row r="33" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9"/>
       <c r="D33" s="10"/>
-      <c r="E33" s="158" t="s">
+      <c r="E33" s="243" t="s">
         <v>108</v>
       </c>
-      <c r="F33" s="137"/>
-      <c r="G33" s="169" t="s">
+      <c r="F33" s="244"/>
+      <c r="G33" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="169"/>
-      <c r="I33" s="170" t="s">
+      <c r="H33" s="74"/>
+      <c r="I33" s="236" t="s">
         <v>111</v>
       </c>
-      <c r="J33" s="171"/>
+      <c r="J33" s="237"/>
       <c r="K33" s="60"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
-      <c r="O33" s="67" t="s">
+      <c r="O33" s="286" t="s">
         <v>109</v>
       </c>
-      <c r="P33" s="68"/>
+      <c r="P33" s="287"/>
       <c r="Q33" s="54"/>
       <c r="R33" s="55"/>
       <c r="S33" s="55"/>
       <c r="T33" s="56"/>
       <c r="U33" s="57"/>
-      <c r="V33" s="136" t="s">
+      <c r="V33" s="260" t="s">
         <v>114</v>
       </c>
-      <c r="W33" s="137"/>
-[...2 lines deleted...]
-      <c r="Z33" s="133" t="s">
+      <c r="W33" s="244"/>
+      <c r="X33" s="269"/>
+      <c r="Y33" s="270"/>
+      <c r="Z33" s="257" t="s">
         <v>123</v>
       </c>
-      <c r="AA33" s="134"/>
-[...1 lines deleted...]
-      <c r="AC33" s="96" t="s">
+      <c r="AA33" s="258"/>
+      <c r="AB33" s="259"/>
+      <c r="AC33" s="299" t="s">
         <v>121</v>
       </c>
-      <c r="AD33" s="97"/>
-      <c r="AE33" s="98">
+      <c r="AD33" s="300"/>
+      <c r="AE33" s="301">
         <f>[1]Hoja1!$C$3642</f>
-        <v>102960.62250271335</v>
-[...1 lines deleted...]
-      <c r="AF33" s="99"/>
+        <v>109138.25985287617</v>
+      </c>
+      <c r="AF33" s="302"/>
       <c r="AG33" s="47"/>
       <c r="AH33" s="48"/>
       <c r="AI33" s="48"/>
-      <c r="AJ33" s="169" t="s">
+      <c r="AJ33" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="AK33" s="301"/>
+      <c r="AK33" s="75"/>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="9"/>
       <c r="F34" s="4"/>
-      <c r="G34" s="69" t="s">
+      <c r="G34" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="H34" s="172"/>
-      <c r="I34" s="118">
+      <c r="H34" s="171"/>
+      <c r="I34" s="80">
         <f>[1]Hoja1!$C$2343</f>
-        <v>20380.233790628594</v>
-[...1 lines deleted...]
-      <c r="J34" s="173"/>
+        <v>21603.047818066316</v>
+      </c>
+      <c r="J34" s="225"/>
       <c r="K34" s="60"/>
       <c r="L34" s="42"/>
       <c r="M34" s="42"/>
       <c r="N34" s="42"/>
-      <c r="O34" s="69"/>
-      <c r="P34" s="70"/>
+      <c r="O34" s="76"/>
+      <c r="P34" s="77"/>
       <c r="Q34" s="58"/>
-      <c r="R34" s="129"/>
-      <c r="S34" s="129"/>
+      <c r="R34" s="70"/>
+      <c r="S34" s="70"/>
       <c r="T34" s="42"/>
       <c r="U34" s="44"/>
-      <c r="V34" s="138" t="s">
+      <c r="V34" s="261" t="s">
         <v>113</v>
       </c>
-      <c r="W34" s="139"/>
-      <c r="X34" s="149">
+      <c r="W34" s="262"/>
+      <c r="X34" s="271">
         <f>[1]Hoja1!$C$2345</f>
-        <v>8445.0981247631516</v>
-[...1 lines deleted...]
-      <c r="Y34" s="150"/>
+        <v>8951.8040122489438</v>
+      </c>
+      <c r="Y34" s="272"/>
       <c r="Z34" s="47"/>
       <c r="AA34" s="48"/>
       <c r="AB34" s="48"/>
       <c r="AC34" s="48"/>
       <c r="AD34" s="48"/>
       <c r="AE34" s="48"/>
       <c r="AF34" s="49"/>
       <c r="AG34" s="9"/>
-      <c r="AJ34" s="69" t="s">
+      <c r="AJ34" s="76" t="s">
         <v>120</v>
       </c>
-      <c r="AK34" s="70"/>
+      <c r="AK34" s="77"/>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="D35" s="10"/>
-      <c r="E35" s="159" t="s">
+      <c r="E35" s="245" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="143"/>
+      <c r="F35" s="93"/>
       <c r="G35" s="25"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="64"/>
       <c r="K35" s="60"/>
       <c r="L35" s="42"/>
       <c r="M35" s="42"/>
       <c r="N35" s="42"/>
-      <c r="O35" s="71" t="s">
+      <c r="O35" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="P35" s="72"/>
+      <c r="P35" s="79"/>
       <c r="Q35" s="58"/>
       <c r="R35" s="53"/>
       <c r="S35" s="53"/>
       <c r="T35" s="42"/>
       <c r="U35" s="44"/>
-      <c r="V35" s="140" t="s">
+      <c r="V35" s="263" t="s">
         <v>115</v>
       </c>
-      <c r="W35" s="141"/>
-[...1 lines deleted...]
-      <c r="Y35" s="151"/>
+      <c r="W35" s="264"/>
+      <c r="X35" s="70"/>
+      <c r="Y35" s="273"/>
       <c r="Z35" s="9"/>
       <c r="AB35" s="50"/>
-      <c r="AC35" s="100"/>
-[...2 lines deleted...]
-      <c r="AF35" s="102"/>
+      <c r="AC35" s="85"/>
+      <c r="AD35" s="85"/>
+      <c r="AE35" s="207"/>
+      <c r="AF35" s="277"/>
       <c r="AG35" s="9"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
       <c r="D36" s="10"/>
-      <c r="E36" s="160">
+      <c r="E36" s="246">
         <f>[1]Hoja1!$C$2341</f>
-        <v>102960.62250271335</v>
-[...1 lines deleted...]
-      <c r="F36" s="161"/>
+        <v>109138.25985287617</v>
+      </c>
+      <c r="F36" s="247"/>
       <c r="G36" s="3"/>
       <c r="J36" s="10"/>
       <c r="K36" s="60"/>
       <c r="L36" s="42"/>
       <c r="M36" s="42"/>
       <c r="N36" s="42"/>
-      <c r="O36" s="73">
+      <c r="O36" s="288">
         <f>[1]Hoja1!$C$2344</f>
-        <v>12054.727318781013</v>
-[...1 lines deleted...]
-      <c r="P36" s="74"/>
+        <v>12778.010957907878</v>
+      </c>
+      <c r="P36" s="289"/>
       <c r="Q36" s="58"/>
       <c r="R36" s="53"/>
       <c r="S36" s="53"/>
       <c r="T36" s="42"/>
       <c r="U36" s="44"/>
-      <c r="V36" s="142" t="s">
+      <c r="V36" s="265" t="s">
         <v>116</v>
       </c>
-      <c r="W36" s="143"/>
-      <c r="X36" s="149">
+      <c r="W36" s="93"/>
+      <c r="X36" s="271">
         <f>[1]Hoja1!$C$2346</f>
-        <v>12054.727318781013</v>
-[...1 lines deleted...]
-      <c r="Y36" s="150"/>
+        <v>12778.010957907878</v>
+      </c>
+      <c r="Y36" s="272"/>
       <c r="Z36" s="9"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="9"/>
-      <c r="AJ36" s="71" t="s">
+      <c r="AJ36" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AK36" s="72"/>
+      <c r="AK36" s="79"/>
     </row>
     <row r="37" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="9"/>
       <c r="F37" s="4"/>
       <c r="G37" s="3"/>
       <c r="J37" s="10"/>
-      <c r="K37" s="94"/>
-      <c r="L37" s="95"/>
+      <c r="K37" s="298"/>
+      <c r="L37" s="238"/>
       <c r="M37" s="51"/>
       <c r="N37" s="51"/>
-      <c r="O37" s="75"/>
-      <c r="P37" s="76"/>
+      <c r="O37" s="290"/>
+      <c r="P37" s="291"/>
       <c r="Q37" s="58"/>
       <c r="R37" s="53"/>
       <c r="S37" s="53"/>
       <c r="T37" s="42"/>
       <c r="U37" s="44"/>
-      <c r="V37" s="144"/>
-[...2 lines deleted...]
-      <c r="Y37" s="153"/>
+      <c r="V37" s="266"/>
+      <c r="W37" s="267"/>
+      <c r="X37" s="274"/>
+      <c r="Y37" s="275"/>
       <c r="Z37" s="9"/>
       <c r="AB37" s="50"/>
-      <c r="AC37" s="100"/>
-[...2 lines deleted...]
-      <c r="AF37" s="102"/>
+      <c r="AC37" s="85"/>
+      <c r="AD37" s="85"/>
+      <c r="AE37" s="207"/>
+      <c r="AF37" s="277"/>
       <c r="AG37" s="9"/>
-      <c r="AJ37" s="118">
+      <c r="AJ37" s="80">
         <f>[1]Hoja1!$C$3643</f>
-        <v>157849.34645084944</v>
-[...1 lines deleted...]
-      <c r="AK37" s="242"/>
+        <v>167320.30723790044</v>
+      </c>
+      <c r="AK37" s="81"/>
     </row>
     <row r="38" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="3"/>
       <c r="J38" s="10"/>
-      <c r="K38" s="93"/>
-      <c r="L38" s="91"/>
+      <c r="K38" s="297"/>
+      <c r="L38" s="69"/>
       <c r="M38" s="46"/>
       <c r="N38" s="52"/>
       <c r="O38" s="52"/>
       <c r="P38" s="61"/>
       <c r="Q38" s="58"/>
-      <c r="R38" s="129"/>
-      <c r="S38" s="129"/>
+      <c r="R38" s="70"/>
+      <c r="S38" s="70"/>
       <c r="T38" s="42"/>
       <c r="U38" s="44"/>
-      <c r="V38" s="146"/>
-[...2 lines deleted...]
-      <c r="Y38" s="154"/>
+      <c r="V38" s="268"/>
+      <c r="W38" s="235"/>
+      <c r="X38" s="70"/>
+      <c r="Y38" s="276"/>
       <c r="Z38" s="9"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="9"/>
       <c r="AK38" s="10"/>
     </row>
     <row r="39" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="14"/>
       <c r="E39" s="12"/>
       <c r="F39" s="18"/>
       <c r="G39" s="37"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="14"/>
-      <c r="K39" s="165"/>
-      <c r="L39" s="89"/>
+      <c r="K39" s="250"/>
+      <c r="L39" s="82"/>
       <c r="M39" s="62"/>
-      <c r="N39" s="166"/>
-      <c r="O39" s="166"/>
+      <c r="N39" s="251"/>
+      <c r="O39" s="251"/>
       <c r="P39" s="63"/>
       <c r="Q39" s="59"/>
-      <c r="R39" s="156"/>
-[...18 lines deleted...]
-      <c r="AK39" s="300"/>
+      <c r="R39" s="253"/>
+      <c r="S39" s="253"/>
+      <c r="T39" s="82"/>
+      <c r="U39" s="295"/>
+      <c r="V39" s="296"/>
+      <c r="W39" s="82"/>
+      <c r="X39" s="82"/>
+      <c r="Y39" s="83"/>
+      <c r="Z39" s="71"/>
+      <c r="AA39" s="72"/>
+      <c r="AB39" s="72"/>
+      <c r="AC39" s="82"/>
+      <c r="AD39" s="82"/>
+      <c r="AE39" s="82"/>
+      <c r="AF39" s="83"/>
+      <c r="AG39" s="71"/>
+      <c r="AH39" s="72"/>
+      <c r="AI39" s="72"/>
+      <c r="AJ39" s="72"/>
+      <c r="AK39" s="73"/>
     </row>
     <row r="40" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A40" s="167"/>
-[...19 lines deleted...]
-      <c r="U40" s="91"/>
+      <c r="A40" s="234"/>
+      <c r="B40" s="234"/>
+      <c r="C40" s="234"/>
+      <c r="D40" s="234"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="238"/>
+      <c r="H40" s="238"/>
+      <c r="I40" s="238"/>
+      <c r="J40" s="238"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="252"/>
+      <c r="N40" s="252"/>
+      <c r="O40" s="252"/>
+      <c r="P40" s="69"/>
+      <c r="Q40" s="69"/>
+      <c r="R40" s="70"/>
+      <c r="S40" s="70"/>
+      <c r="T40" s="69"/>
+      <c r="U40" s="69"/>
       <c r="V40" s="42"/>
       <c r="W40" s="42"/>
       <c r="X40" s="42"/>
       <c r="Y40" s="42"/>
-      <c r="Z40" s="155"/>
-[...5 lines deleted...]
-      <c r="AF40" s="129"/>
+      <c r="Z40" s="252"/>
+      <c r="AA40" s="252"/>
+      <c r="AB40" s="252"/>
+      <c r="AC40" s="69"/>
+      <c r="AD40" s="69"/>
+      <c r="AE40" s="70"/>
+      <c r="AF40" s="70"/>
       <c r="AG40" s="43"/>
-      <c r="AH40" s="91"/>
-[...2 lines deleted...]
-      <c r="AK40" s="129"/>
+      <c r="AH40" s="69"/>
+      <c r="AI40" s="69"/>
+      <c r="AJ40" s="70"/>
+      <c r="AK40" s="70"/>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A41" s="42"/>
       <c r="B41" s="42"/>
       <c r="C41" s="42"/>
       <c r="D41" s="42"/>
-      <c r="E41" s="128"/>
-      <c r="F41" s="128"/>
+      <c r="E41" s="235"/>
+      <c r="F41" s="235"/>
       <c r="G41" s="42"/>
       <c r="H41" s="42"/>
-      <c r="I41" s="157"/>
-[...8 lines deleted...]
-      <c r="S41" s="129"/>
+      <c r="I41" s="239"/>
+      <c r="J41" s="239"/>
+      <c r="K41" s="235"/>
+      <c r="L41" s="235"/>
+      <c r="N41" s="165"/>
+      <c r="O41" s="165"/>
+      <c r="P41" s="69"/>
+      <c r="Q41" s="69"/>
+      <c r="R41" s="70"/>
+      <c r="S41" s="70"/>
       <c r="T41" s="42"/>
       <c r="U41" s="42"/>
-      <c r="V41" s="128"/>
-[...2 lines deleted...]
-      <c r="Y41" s="129"/>
+      <c r="V41" s="235"/>
+      <c r="W41" s="235"/>
+      <c r="X41" s="70"/>
+      <c r="Y41" s="70"/>
       <c r="Z41" s="42"/>
       <c r="AA41" s="42"/>
       <c r="AB41" s="42"/>
       <c r="AC41" s="42"/>
       <c r="AD41" s="42"/>
       <c r="AE41" s="42"/>
       <c r="AF41" s="42"/>
       <c r="AG41" s="43"/>
-      <c r="AH41" s="91"/>
-[...2 lines deleted...]
-      <c r="AK41" s="129"/>
+      <c r="AH41" s="69"/>
+      <c r="AI41" s="69"/>
+      <c r="AJ41" s="70"/>
+      <c r="AK41" s="70"/>
     </row>
     <row r="42" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A42" s="42"/>
       <c r="B42" s="42"/>
       <c r="C42" s="42"/>
       <c r="D42" s="42"/>
-      <c r="E42" s="91"/>
-      <c r="F42" s="91"/>
+      <c r="E42" s="69"/>
+      <c r="F42" s="69"/>
       <c r="G42" s="42"/>
       <c r="H42" s="42"/>
-      <c r="I42" s="157"/>
-[...8 lines deleted...]
-      <c r="S42" s="129"/>
+      <c r="I42" s="239"/>
+      <c r="J42" s="239"/>
+      <c r="K42" s="70"/>
+      <c r="L42" s="70"/>
+      <c r="N42" s="249"/>
+      <c r="O42" s="249"/>
+      <c r="P42" s="69"/>
+      <c r="Q42" s="69"/>
+      <c r="R42" s="70"/>
+      <c r="S42" s="70"/>
       <c r="T42" s="42"/>
       <c r="U42" s="42"/>
       <c r="V42" s="42"/>
       <c r="W42" s="42"/>
       <c r="X42" s="42"/>
       <c r="Y42" s="42"/>
       <c r="Z42" s="42"/>
       <c r="AA42" s="42"/>
       <c r="AB42" s="45"/>
-      <c r="AC42" s="91"/>
-[...2 lines deleted...]
-      <c r="AF42" s="129"/>
+      <c r="AC42" s="69"/>
+      <c r="AD42" s="69"/>
+      <c r="AE42" s="70"/>
+      <c r="AF42" s="70"/>
       <c r="AG42" s="43"/>
-      <c r="AH42" s="91"/>
-[...2 lines deleted...]
-      <c r="AK42" s="129"/>
+      <c r="AH42" s="69"/>
+      <c r="AI42" s="69"/>
+      <c r="AJ42" s="70"/>
+      <c r="AK42" s="70"/>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A43" s="42"/>
       <c r="B43" s="42"/>
       <c r="C43" s="42"/>
       <c r="D43" s="42"/>
-      <c r="E43" s="91"/>
-      <c r="F43" s="91"/>
+      <c r="E43" s="69"/>
+      <c r="F43" s="69"/>
       <c r="G43" s="42"/>
       <c r="H43" s="42"/>
-      <c r="I43" s="175"/>
-[...8 lines deleted...]
-      <c r="S43" s="129"/>
+      <c r="I43" s="242"/>
+      <c r="J43" s="242"/>
+      <c r="K43" s="69"/>
+      <c r="L43" s="69"/>
+      <c r="N43" s="248"/>
+      <c r="O43" s="248"/>
+      <c r="P43" s="69"/>
+      <c r="Q43" s="69"/>
+      <c r="R43" s="70"/>
+      <c r="S43" s="70"/>
       <c r="T43" s="42"/>
       <c r="U43" s="42"/>
-      <c r="V43" s="128"/>
-[...2 lines deleted...]
-      <c r="Y43" s="129"/>
+      <c r="V43" s="235"/>
+      <c r="W43" s="235"/>
+      <c r="X43" s="70"/>
+      <c r="Y43" s="70"/>
       <c r="Z43" s="42"/>
       <c r="AA43" s="42"/>
       <c r="AB43" s="42"/>
       <c r="AC43" s="42"/>
       <c r="AD43" s="42"/>
       <c r="AE43" s="42"/>
       <c r="AF43" s="42"/>
     </row>
     <row r="44" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A44" s="42"/>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
-      <c r="E44" s="129"/>
-      <c r="F44" s="129"/>
+      <c r="E44" s="70"/>
+      <c r="F44" s="70"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
-      <c r="I44" s="157"/>
-[...4 lines deleted...]
-      <c r="O44" s="163"/>
+      <c r="I44" s="239"/>
+      <c r="J44" s="239"/>
+      <c r="K44" s="70"/>
+      <c r="L44" s="70"/>
+      <c r="N44" s="249"/>
+      <c r="O44" s="249"/>
       <c r="P44" s="42"/>
       <c r="Q44" s="42"/>
       <c r="R44" s="42"/>
       <c r="S44" s="42"/>
       <c r="T44" s="42"/>
       <c r="U44" s="42"/>
       <c r="V44" s="42"/>
       <c r="W44" s="42"/>
       <c r="X44" s="42"/>
       <c r="Y44" s="42"/>
       <c r="Z44" s="42"/>
       <c r="AA44" s="42"/>
       <c r="AB44" s="45"/>
-      <c r="AC44" s="91"/>
-[...2 lines deleted...]
-      <c r="AF44" s="129"/>
+      <c r="AC44" s="69"/>
+      <c r="AD44" s="69"/>
+      <c r="AE44" s="70"/>
+      <c r="AF44" s="70"/>
     </row>
     <row r="45" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A45" s="42"/>
       <c r="B45" s="42"/>
       <c r="C45" s="42"/>
       <c r="D45" s="42"/>
-      <c r="E45" s="66"/>
-      <c r="F45" s="66"/>
+      <c r="E45" s="285"/>
+      <c r="F45" s="285"/>
       <c r="G45" s="42"/>
       <c r="H45" s="42"/>
       <c r="I45" s="42"/>
       <c r="J45" s="42"/>
       <c r="K45" s="42"/>
       <c r="L45" s="42"/>
       <c r="Z45" s="42"/>
       <c r="AA45" s="42"/>
       <c r="AB45" s="42"/>
       <c r="AC45" s="42"/>
       <c r="AD45" s="42"/>
       <c r="AE45" s="42"/>
       <c r="AF45" s="42"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N4WJkKYGOW1ZX0z007n+fcv5mRmaNMy8GZSgKt/wZVyulbeEImhZnK3fnWa/+DqO7UO2/CQxHwkKYuh6peGuUg==" saltValue="qs/z8h+LuoA3JDFysTCxvw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="3hhnjFQGZ++YVNg/gkCl3pz75x5Tv7gN9myXgpW4SBJRbeklbziQ7POaa85UM002wlOxidxWoUS/p17yUmq/IA==" saltValue="zhgtQlls9M3ellWGlluFDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="406">
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q32:U32"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AE19:AF19"/>
+    <mergeCell ref="AE20:AF20"/>
+    <mergeCell ref="AE21:AF21"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="AE33:AF33"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="AE37:AF37"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="AG13:AH13"/>
+    <mergeCell ref="AG14:AH14"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="S27:U27"/>
+    <mergeCell ref="AG18:AH18"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AG23:AH23"/>
+    <mergeCell ref="AG24:AH24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="X41:Y41"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="Z32:AB32"/>
+    <mergeCell ref="Z33:AB33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z40:AB40"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="P41:Q41"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="P42:Q42"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="N44:O44"/>
+    <mergeCell ref="N42:O42"/>
+    <mergeCell ref="N41:O41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="AE26:AF26"/>
+    <mergeCell ref="AG25:AI25"/>
+    <mergeCell ref="AJ25:AK25"/>
+    <mergeCell ref="AJ28:AK28"/>
+    <mergeCell ref="AJ29:AK29"/>
+    <mergeCell ref="AJ26:AK26"/>
+    <mergeCell ref="V25:X25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="V26:X26"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="AA25:AD25"/>
+    <mergeCell ref="AE25:AF25"/>
+    <mergeCell ref="O25:U25"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="AG32:AK32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="AI18:AK18"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="AE22:AF22"/>
+    <mergeCell ref="AE23:AF23"/>
+    <mergeCell ref="AE24:AF24"/>
+    <mergeCell ref="AC32:AD32"/>
+    <mergeCell ref="AE32:AF32"/>
+    <mergeCell ref="AE18:AF18"/>
+    <mergeCell ref="AA18:AD18"/>
+    <mergeCell ref="AI19:AK19"/>
+    <mergeCell ref="AG20:AH20"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI20:AK20"/>
+    <mergeCell ref="AI21:AK21"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="AI23:AK23"/>
+    <mergeCell ref="AI24:AK24"/>
+    <mergeCell ref="AG19:AH19"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="U13:X13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="K15:N15"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="U9:X9"/>
+    <mergeCell ref="AD9:AF9"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="AG11:AH11"/>
+    <mergeCell ref="AG12:AH12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="AJ6:AK6"/>
+    <mergeCell ref="AJ7:AK7"/>
+    <mergeCell ref="AJ8:AK8"/>
+    <mergeCell ref="AJ9:AK9"/>
+    <mergeCell ref="AJ10:AK10"/>
+    <mergeCell ref="AJ11:AK11"/>
+    <mergeCell ref="AB11:AC11"/>
+    <mergeCell ref="AD4:AF4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AG6:AH6"/>
+    <mergeCell ref="AG7:AH7"/>
+    <mergeCell ref="AG8:AH8"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AG10:AH10"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AB6:AC6"/>
+    <mergeCell ref="AB7:AC7"/>
+    <mergeCell ref="AB8:AC8"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="AB10:AC10"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="U4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="K10:N10"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="K12:N12"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="C1:L1"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="AF1:AH1"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="AN1:AP1"/>
+    <mergeCell ref="A17:AK17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U3:X3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="D30:I30"/>
+    <mergeCell ref="D31:I31"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S26:U26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="M27:N27"/>
     <mergeCell ref="AI1:AJ1"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="AC40:AD40"/>
     <mergeCell ref="AC42:AD42"/>
     <mergeCell ref="AC44:AD44"/>
     <mergeCell ref="AE40:AF40"/>
     <mergeCell ref="AE42:AF42"/>
     <mergeCell ref="AE44:AF44"/>
     <mergeCell ref="AG39:AK39"/>
     <mergeCell ref="AH40:AI40"/>
     <mergeCell ref="AJ40:AK40"/>
     <mergeCell ref="AH41:AI41"/>
     <mergeCell ref="AJ41:AK41"/>
     <mergeCell ref="AH42:AI42"/>
     <mergeCell ref="AJ42:AK42"/>
     <mergeCell ref="AJ33:AK33"/>
     <mergeCell ref="AJ34:AK34"/>
     <mergeCell ref="AJ36:AK36"/>
     <mergeCell ref="AJ37:AK37"/>
     <mergeCell ref="Z39:AB39"/>
     <mergeCell ref="AE39:AF39"/>
     <mergeCell ref="AC39:AD39"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="R30:S30"/>
-    <mergeCell ref="R31:S31"/>
-[...380 lines deleted...]
-    <mergeCell ref="K32:N32"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AF1:AH1" r:id="rId1" display="enviar e-mail" xr:uid="{4B5D1605-A24A-4455-9C9B-3C35A04811C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>