--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,94 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{72A3100E-B5B4-4610-B6DD-1850BD590E05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="32" documentId="8_{B2C37A9A-0F4F-4BA8-B4A9-BF43F4EE0C8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A147E47C-683F-457C-925A-C0E491433496}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{108E440C-D269-46D4-90AB-DA77B0A6A8FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AK$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AK$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I42" i="1" l="1"/>
+  <c r="AD41" i="1"/>
+  <c r="W41" i="1"/>
+  <c r="O44" i="1"/>
+  <c r="E44" i="1"/>
   <c r="AJ37" i="1" l="1"/>
   <c r="AE33" i="1"/>
   <c r="X36" i="1"/>
   <c r="X34" i="1"/>
   <c r="O36" i="1"/>
   <c r="I34" i="1"/>
   <c r="E36" i="1"/>
   <c r="AJ29" i="1"/>
   <c r="AE26" i="1"/>
   <c r="Y29" i="1"/>
   <c r="S27" i="1"/>
   <c r="M29" i="1"/>
   <c r="H29" i="1"/>
   <c r="H28" i="1"/>
   <c r="H27" i="1"/>
   <c r="H26" i="1"/>
   <c r="AI23" i="1"/>
   <c r="AI21" i="1"/>
   <c r="AI19" i="1"/>
   <c r="Y23" i="1"/>
   <c r="Y21" i="1"/>
   <c r="Y19" i="1"/>
   <c r="Q23" i="1"/>
   <c r="Q22" i="1"/>
   <c r="Q21" i="1"/>
@@ -118,51 +124,51 @@
   <c r="AB6" i="1"/>
   <c r="AB5" i="1"/>
   <c r="AB4" i="1"/>
   <c r="S12" i="1"/>
   <c r="S11" i="1"/>
   <c r="S10" i="1"/>
   <c r="S9" i="1"/>
   <c r="S8" i="1"/>
   <c r="S7" i="1"/>
   <c r="S6" i="1"/>
   <c r="S5" i="1"/>
   <c r="S4" i="1"/>
   <c r="I12" i="1"/>
   <c r="I11" i="1"/>
   <c r="I10" i="1"/>
   <c r="I9" i="1"/>
   <c r="I8" i="1"/>
   <c r="I7" i="1"/>
   <c r="I6" i="1"/>
   <c r="I5" i="1"/>
   <c r="I4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="146">
   <si>
     <t>ACCESORIOS HIERRO TREFILADOS SERIE 150</t>
   </si>
   <si>
     <t>CODIGO</t>
   </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>PRECIO</t>
   </si>
   <si>
     <t>TAPONES M.</t>
   </si>
   <si>
     <t>TAPAS H.</t>
   </si>
   <si>
     <t>MED.</t>
   </si>
   <si>
     <t>CUPLAS DE REDUCCION</t>
   </si>
   <si>
@@ -482,53 +488,50 @@
     <t>CAP2352000</t>
   </si>
   <si>
     <t>FLUJOAU500</t>
   </si>
   <si>
     <t>CONTROL  AUTOMATICO  NIVEL</t>
   </si>
   <si>
     <t>CAN2341000</t>
   </si>
   <si>
     <t>SENSOR FLUJO MAGNETICO</t>
   </si>
   <si>
     <t>REPSENPRE1</t>
   </si>
   <si>
     <t>PRES 100</t>
   </si>
   <si>
     <t>PRES 200</t>
   </si>
   <si>
     <t>REPSENPRE2</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              Solicitad Cotizacion             </t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="16"/>
         <color rgb="FF000000"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
@@ -546,58 +549,100 @@
   <si>
     <t>CONTROL  AUTOM PRESION SMAR</t>
   </si>
   <si>
     <t>BOMBA PRESURIZADORA VELOCIDAD VARIABLE</t>
   </si>
   <si>
     <t>PRESVV2332</t>
   </si>
   <si>
     <t>500  W.</t>
   </si>
   <si>
     <t>T310013000</t>
   </si>
   <si>
     <t>T310019000</t>
   </si>
   <si>
     <t>SENSOR AUT. DE FLUJO</t>
   </si>
   <si>
     <t>CAPII00000</t>
   </si>
   <si>
-    <t>LISTA 25</t>
+    <t>BOMBA PRES. SUMERGIBLE</t>
+  </si>
+  <si>
+    <t>PRES234900</t>
+  </si>
+  <si>
+    <t>800 W.</t>
+  </si>
+  <si>
+    <t>KITCPM2355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   3/4  HP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KIT PRES. CPM 146 +CAP II                  </t>
+  </si>
+  <si>
+    <t>KIT PRES QB 60 + CAP II</t>
+  </si>
+  <si>
+    <t>KITQB23540</t>
+  </si>
+  <si>
+    <t>1/2 HP</t>
+  </si>
+  <si>
+    <t>KITCPM2357</t>
+  </si>
+  <si>
+    <t>146  3/4 HP</t>
+  </si>
+  <si>
+    <t>KIT ELEV QB60+CAS</t>
+  </si>
+  <si>
+    <t>KIT ELEV CPM146 +CAS</t>
+  </si>
+  <si>
+    <t>KITQB23560</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actualizada al </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -650,102 +695,132 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.749992370372631"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="59">
+  <borders count="60">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1407,56 +1482,71 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="303">
+  <cellXfs count="338">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1477,970 +1567,1063 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="43" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="21" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="40" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="16" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...603 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>36</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>37</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>365353</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32DCDA38-9AB9-451E-A8FA-2CB96A774E0D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13773150" y="38101"/>
+          <a:off x="13658850" y="38101"/>
           <a:ext cx="352425" cy="327252"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>25</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-      <xdr:colOff>85725</xdr:colOff>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>333375</xdr:rowOff>
+      <xdr:rowOff>371475</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 561">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D77D5F66-F54E-4A90-947B-F92711281185}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9601200" y="9525"/>
+          <a:off x="9486900" y="47625"/>
           <a:ext cx="390525" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -3474,262 +3657,483 @@
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10191751" y="6753224"/>
           <a:ext cx="1047750" cy="1047750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>123826</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>171449</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A26BBE92-4595-3E06-7C4C-C4CB648989F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="123826" y="8096250"/>
+          <a:ext cx="1285874" cy="1285874"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>133475</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>181100</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Imagen 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6160086B-3416-F1C0-C2CB-EEE5B5F4BE4D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2286000" y="8496300"/>
+          <a:ext cx="895475" cy="895475"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>200025</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Imagen 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FA72E3-42B1-DCF3-3409-62207FEEEE2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3895725" y="8096250"/>
+          <a:ext cx="1257300" cy="1257300"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>304799</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>142874</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Imagen 22">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25EA4BFF-381D-57E5-C9D2-6069B6821A59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6305550" y="8115300"/>
+          <a:ext cx="1238249" cy="1238249"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>19049</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>347750</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Imagen 24">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB9FCE74-0A39-2496-E5D1-501169A3A963}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:srcRect l="8955" t="9702" r="14926" b="11194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9163049" y="8201025"/>
+          <a:ext cx="1090701" cy="1133475"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="1624">
           <cell r="C1624">
-            <v>3205.0552199999997</v>
+            <v>3301.2068765999998</v>
           </cell>
         </row>
         <row r="1625">
           <cell r="C1625">
-            <v>4127.8053599999994</v>
+            <v>4251.6395207999994</v>
           </cell>
         </row>
         <row r="1626">
           <cell r="C1626">
-            <v>3752.9442505484158</v>
+            <v>3865.5325780648686</v>
           </cell>
         </row>
         <row r="1627">
           <cell r="C1627">
-            <v>5405.4593999999997</v>
+            <v>5567.6231820000003</v>
           </cell>
         </row>
         <row r="1628">
           <cell r="C1628">
-            <v>5077.8558000000003</v>
+            <v>5230.1914740000002</v>
           </cell>
         </row>
         <row r="1629">
           <cell r="C1629">
-            <v>4995.9548999999997</v>
+            <v>5145.8335470000002</v>
           </cell>
         </row>
         <row r="1630">
           <cell r="C1630">
-            <v>9009.0990000000002</v>
+            <v>9279.3719700000001</v>
           </cell>
         </row>
         <row r="1631">
           <cell r="C1631">
-            <v>9009.0990000000002</v>
+            <v>9279.3719700000001</v>
           </cell>
         </row>
         <row r="1632">
           <cell r="C1632">
-            <v>9009.0990000000002</v>
+            <v>9279.3719700000001</v>
           </cell>
         </row>
         <row r="1634">
           <cell r="C1634">
-            <v>2335.4917253902076</v>
+            <v>2405.5564771519139</v>
           </cell>
         </row>
         <row r="1635">
           <cell r="C1635">
-            <v>2571.6882599999999</v>
+            <v>2648.8389078</v>
           </cell>
         </row>
         <row r="1636">
           <cell r="C1636">
-            <v>2489.7873599999998</v>
+            <v>2564.4809807999995</v>
           </cell>
         </row>
         <row r="1637">
           <cell r="C1637">
-            <v>3221.4353999999998</v>
+            <v>3318.0784619999999</v>
           </cell>
         </row>
         <row r="1638">
           <cell r="C1638">
-            <v>3221.4353999999998</v>
+            <v>3318.0784619999999</v>
           </cell>
         </row>
         <row r="1639">
           <cell r="C1639">
-            <v>3221.4353999999998</v>
+            <v>3318.0784619999999</v>
           </cell>
         </row>
         <row r="1640">
           <cell r="C1640">
-            <v>7917.0869999999995</v>
+            <v>8154.5996099999993</v>
           </cell>
         </row>
         <row r="1641">
           <cell r="C1641">
-            <v>7917.0869999999995</v>
+            <v>8154.5996099999993</v>
           </cell>
         </row>
         <row r="1642">
           <cell r="C1642">
-            <v>7917.0869999999995</v>
+            <v>8154.5996099999993</v>
           </cell>
         </row>
         <row r="1647">
           <cell r="C1647">
-            <v>3276.0360000000001</v>
+            <v>3374.3170799999998</v>
           </cell>
         </row>
         <row r="1648">
           <cell r="C1648">
-            <v>3658.2401999999997</v>
+            <v>3767.9874059999997</v>
           </cell>
         </row>
         <row r="1649">
           <cell r="C1649">
-            <v>3985.8437999999996</v>
+            <v>4105.4191139999994</v>
           </cell>
         </row>
         <row r="1650">
           <cell r="C1650">
-            <v>4914.0540000000001</v>
+            <v>5061.4756199999993</v>
           </cell>
         </row>
         <row r="1651">
           <cell r="C1651">
-            <v>7109.2955665966074</v>
+            <v>7322.5744335945055</v>
           </cell>
         </row>
         <row r="1652">
           <cell r="C1652">
-            <v>2034.3748677141118</v>
+            <v>2095.4061137455351</v>
           </cell>
         </row>
         <row r="1653">
           <cell r="C1653">
-            <v>2134.88346</v>
+            <v>2198.9299637999998</v>
           </cell>
         </row>
         <row r="1654">
           <cell r="C1654">
-            <v>2200.40418</v>
+            <v>2266.4163054000001</v>
           </cell>
         </row>
         <row r="1655">
           <cell r="C1655">
-            <v>3003.8242631591033</v>
+            <v>3093.9389910538766</v>
           </cell>
         </row>
         <row r="1656">
           <cell r="C1656">
-            <v>5471.5136333827195</v>
+            <v>5635.6590423842008</v>
           </cell>
         </row>
         <row r="1657">
           <cell r="C1657">
-            <v>2184.0239999999999</v>
+            <v>2249.5447199999999</v>
           </cell>
         </row>
         <row r="1658">
           <cell r="C1658">
-            <v>2730.0299999999997</v>
+            <v>2811.9308999999998</v>
           </cell>
         </row>
         <row r="1659">
           <cell r="C1659">
-            <v>3003.0329999999999</v>
+            <v>3093.12399</v>
           </cell>
         </row>
         <row r="1662">
           <cell r="C1662">
-            <v>2621.9199558625915</v>
+            <v>2700.5775545384695</v>
           </cell>
         </row>
         <row r="1663">
           <cell r="C1663">
-            <v>2697.26964</v>
+            <v>2778.1877291999999</v>
           </cell>
         </row>
         <row r="1664">
           <cell r="C1664">
-            <v>2779.1705399999996</v>
+            <v>2862.5456561999999</v>
           </cell>
         </row>
         <row r="1665">
           <cell r="C1665">
-            <v>2861.0714400000002</v>
+            <v>2946.9035832</v>
           </cell>
         </row>
         <row r="1666">
           <cell r="C1666">
-            <v>2975.7327</v>
+            <v>3065.0046809999999</v>
           </cell>
         </row>
         <row r="1667">
           <cell r="C1667">
-            <v>16926.185999999998</v>
+            <v>17433.971579999998</v>
           </cell>
         </row>
         <row r="1668">
           <cell r="C1668">
-            <v>19656.216</v>
+            <v>20245.902479999997</v>
           </cell>
         </row>
         <row r="1669">
           <cell r="C1669">
-            <v>21294.234</v>
+            <v>21933.061019999997</v>
           </cell>
         </row>
         <row r="2317">
           <cell r="C2317">
             <v>258812.71127170697</v>
           </cell>
         </row>
         <row r="2318">
           <cell r="C2318">
             <v>277843.06060539099</v>
           </cell>
         </row>
         <row r="2319">
           <cell r="C2319">
             <v>293067.32023914094</v>
           </cell>
         </row>
         <row r="2320">
           <cell r="C2320">
             <v>77729.55296218142</v>
           </cell>
         </row>
         <row r="2321">
           <cell r="C2321">
             <v>205219.12767238269</v>
@@ -3838,54 +4242,83 @@
         <row r="2345">
           <cell r="C2345">
             <v>8951.8040122489438</v>
           </cell>
         </row>
         <row r="2346">
           <cell r="C2346">
             <v>12778.010957907878</v>
           </cell>
         </row>
         <row r="3641">
           <cell r="C3641">
             <v>1118568.7085646938</v>
           </cell>
         </row>
         <row r="3642">
           <cell r="C3642">
             <v>109138.25985287617</v>
           </cell>
         </row>
         <row r="3643">
           <cell r="C3643">
             <v>167320.30723790044</v>
           </cell>
         </row>
+        <row r="3737">
+          <cell r="C3737">
+            <v>553679.93596499995</v>
+          </cell>
+        </row>
+        <row r="3738">
+          <cell r="C3738">
+            <v>315542.40764435998</v>
+          </cell>
+        </row>
+        <row r="3739">
+          <cell r="C3739">
+            <v>179547.15992440499</v>
+          </cell>
+        </row>
+        <row r="3740">
+          <cell r="C3740">
+            <v>381044.22903436498</v>
+          </cell>
+        </row>
+        <row r="3741">
+          <cell r="C3741">
+            <v>245048.98131440996</v>
+          </cell>
+        </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4168,2683 +4601,2819 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48513CB7-978F-4B37-B69A-D11F169D4C10}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AP45"/>
+  <dimension ref="A1:AP50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="37" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="67">
-[...15 lines deleted...]
-      <c r="M1" s="41" t="s">
+      <c r="A1" s="335" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="336"/>
+      <c r="C1" s="336"/>
+      <c r="D1" s="337">
+        <v>46204</v>
+      </c>
+      <c r="E1" s="337"/>
+      <c r="F1" s="337"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
+      <c r="N1" s="82"/>
+      <c r="O1" s="82"/>
+      <c r="P1" s="82"/>
+      <c r="Q1" s="82"/>
+      <c r="R1" s="38"/>
+      <c r="S1" s="38"/>
+      <c r="T1" s="38"/>
+      <c r="U1" s="38"/>
+      <c r="V1" s="38"/>
+      <c r="W1" s="38"/>
+      <c r="X1" s="38"/>
+      <c r="Y1" s="38"/>
+      <c r="Z1" s="38"/>
+      <c r="AA1" s="38"/>
+      <c r="AB1" s="38"/>
+      <c r="AC1" s="38"/>
+      <c r="AD1" s="38"/>
+      <c r="AE1" s="38"/>
+      <c r="AF1" s="273" t="s">
         <v>117</v>
       </c>
-      <c r="N1" s="41"/>
-[...25 lines deleted...]
-      <c r="AJ1" s="66"/>
+      <c r="AG1" s="273"/>
+      <c r="AH1" s="273"/>
+      <c r="AI1" s="318"/>
+      <c r="AJ1" s="318"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="8"/>
-      <c r="AN1" s="125"/>
-[...1 lines deleted...]
-      <c r="AP1" s="125"/>
+      <c r="AN1" s="283"/>
+      <c r="AO1" s="283"/>
+      <c r="AP1" s="283"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="140" t="s">
+      <c r="A2" s="292" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="141"/>
-[...34 lines deleted...]
-      <c r="AK2" s="142"/>
+      <c r="B2" s="293"/>
+      <c r="C2" s="293"/>
+      <c r="D2" s="293"/>
+      <c r="E2" s="293"/>
+      <c r="F2" s="293"/>
+      <c r="G2" s="293"/>
+      <c r="H2" s="293"/>
+      <c r="I2" s="293"/>
+      <c r="J2" s="293"/>
+      <c r="K2" s="293"/>
+      <c r="L2" s="293"/>
+      <c r="M2" s="293"/>
+      <c r="N2" s="293"/>
+      <c r="O2" s="293"/>
+      <c r="P2" s="293"/>
+      <c r="Q2" s="293"/>
+      <c r="R2" s="293"/>
+      <c r="S2" s="293"/>
+      <c r="T2" s="293"/>
+      <c r="U2" s="293"/>
+      <c r="V2" s="293"/>
+      <c r="W2" s="293"/>
+      <c r="X2" s="293"/>
+      <c r="Y2" s="293"/>
+      <c r="Z2" s="293"/>
+      <c r="AA2" s="293"/>
+      <c r="AB2" s="293"/>
+      <c r="AC2" s="293"/>
+      <c r="AD2" s="293"/>
+      <c r="AE2" s="293"/>
+      <c r="AF2" s="293"/>
+      <c r="AG2" s="293"/>
+      <c r="AH2" s="293"/>
+      <c r="AI2" s="293"/>
+      <c r="AJ2" s="293"/>
+      <c r="AK2" s="294"/>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A3" s="133" t="s">
+      <c r="A3" s="289" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="134"/>
-[...2 lines deleted...]
-      <c r="E3" s="136" t="s">
+      <c r="B3" s="290"/>
+      <c r="C3" s="290"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="274" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="136"/>
-      <c r="G3" s="136" t="s">
+      <c r="F3" s="274"/>
+      <c r="G3" s="274" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="136"/>
-      <c r="I3" s="136" t="s">
+      <c r="H3" s="274"/>
+      <c r="I3" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="136"/>
-      <c r="K3" s="137" t="s">
+      <c r="J3" s="274"/>
+      <c r="K3" s="278" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="138"/>
-[...2 lines deleted...]
-      <c r="O3" s="136" t="s">
+      <c r="L3" s="279"/>
+      <c r="M3" s="279"/>
+      <c r="N3" s="280"/>
+      <c r="O3" s="274" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="136"/>
-      <c r="Q3" s="136" t="s">
+      <c r="P3" s="274"/>
+      <c r="Q3" s="274" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="136"/>
-      <c r="S3" s="136" t="s">
+      <c r="R3" s="274"/>
+      <c r="S3" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="136"/>
-      <c r="U3" s="137" t="s">
+      <c r="T3" s="274"/>
+      <c r="U3" s="278" t="s">
         <v>4</v>
       </c>
-      <c r="V3" s="138"/>
-[...2 lines deleted...]
-      <c r="Y3" s="136" t="s">
+      <c r="V3" s="279"/>
+      <c r="W3" s="279"/>
+      <c r="X3" s="280"/>
+      <c r="Y3" s="274" t="s">
         <v>1</v>
       </c>
-      <c r="Z3" s="136"/>
+      <c r="Z3" s="274"/>
       <c r="AA3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AB3" s="136" t="s">
+      <c r="AB3" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="AC3" s="136"/>
-      <c r="AD3" s="137" t="s">
+      <c r="AC3" s="274"/>
+      <c r="AD3" s="278" t="s">
         <v>9</v>
       </c>
-      <c r="AE3" s="138"/>
-[...1 lines deleted...]
-      <c r="AG3" s="136" t="s">
+      <c r="AE3" s="279"/>
+      <c r="AF3" s="280"/>
+      <c r="AG3" s="274" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="136"/>
+      <c r="AH3" s="274"/>
       <c r="AI3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AJ3" s="136" t="s">
+      <c r="AJ3" s="274" t="s">
         <v>3</v>
       </c>
-      <c r="AK3" s="153"/>
+      <c r="AK3" s="275"/>
     </row>
     <row r="4" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="144" t="s">
+      <c r="E4" s="233" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="145"/>
-      <c r="G4" s="148" t="s">
+      <c r="F4" s="234"/>
+      <c r="G4" s="259" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="149"/>
-      <c r="I4" s="80">
+      <c r="H4" s="133"/>
+      <c r="I4" s="192">
         <f>[1]Hoja1!$C1634</f>
-        <v>2335.4917253902076</v>
-[...6 lines deleted...]
-      <c r="O4" s="144" t="s">
+        <v>2405.5564771519139</v>
+      </c>
+      <c r="J4" s="229"/>
+      <c r="K4" s="223"/>
+      <c r="L4" s="253"/>
+      <c r="M4" s="253"/>
+      <c r="N4" s="224"/>
+      <c r="O4" s="233" t="s">
         <v>27</v>
       </c>
-      <c r="P4" s="145"/>
-      <c r="Q4" s="148" t="s">
+      <c r="P4" s="234"/>
+      <c r="Q4" s="259" t="s">
         <v>18</v>
       </c>
-      <c r="R4" s="149"/>
-      <c r="S4" s="80">
+      <c r="R4" s="133"/>
+      <c r="S4" s="192">
         <f>[1]Hoja1!$C1624</f>
-        <v>3205.0552199999997</v>
-[...6 lines deleted...]
-      <c r="Y4" s="163" t="s">
+        <v>3301.2068765999998</v>
+      </c>
+      <c r="T4" s="229"/>
+      <c r="U4" s="223"/>
+      <c r="V4" s="253"/>
+      <c r="W4" s="253"/>
+      <c r="X4" s="224"/>
+      <c r="Y4" s="268" t="s">
         <v>40</v>
       </c>
-      <c r="Z4" s="145"/>
+      <c r="Z4" s="234"/>
       <c r="AA4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB4" s="80">
+      <c r="AB4" s="192">
         <f>[1]Hoja1!$C1652</f>
-        <v>2034.3748677141118</v>
-[...5 lines deleted...]
-      <c r="AG4" s="170" t="s">
+        <v>2095.4061137455351</v>
+      </c>
+      <c r="AC4" s="229"/>
+      <c r="AD4" s="223"/>
+      <c r="AE4" s="253"/>
+      <c r="AF4" s="224"/>
+      <c r="AG4" s="266" t="s">
         <v>45</v>
       </c>
-      <c r="AH4" s="171"/>
+      <c r="AH4" s="191"/>
       <c r="AI4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AJ4" s="80">
+      <c r="AJ4" s="192">
         <f>[1]Hoja1!$C1647</f>
-        <v>3276.0360000000001</v>
-[...1 lines deleted...]
-      <c r="AK4" s="81"/>
+        <v>3374.3170799999998</v>
+      </c>
+      <c r="AK4" s="260"/>
     </row>
     <row r="5" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="D5" s="4"/>
-      <c r="E5" s="146" t="s">
+      <c r="E5" s="241" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="147"/>
-      <c r="G5" s="150" t="s">
+      <c r="F5" s="242"/>
+      <c r="G5" s="276" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="151"/>
-      <c r="I5" s="114">
+      <c r="H5" s="277"/>
+      <c r="I5" s="238">
         <f>[1]Hoja1!$C1635</f>
-        <v>2571.6882599999999</v>
-[...6 lines deleted...]
-      <c r="O5" s="146" t="s">
+        <v>2648.8389078</v>
+      </c>
+      <c r="J5" s="239"/>
+      <c r="K5" s="170"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="171"/>
+      <c r="O5" s="241" t="s">
         <v>27</v>
       </c>
-      <c r="P5" s="147"/>
-      <c r="Q5" s="150" t="s">
+      <c r="P5" s="242"/>
+      <c r="Q5" s="276" t="s">
         <v>19</v>
       </c>
-      <c r="R5" s="151"/>
-      <c r="S5" s="114">
+      <c r="R5" s="277"/>
+      <c r="S5" s="238">
         <f>[1]Hoja1!$C1625</f>
-        <v>4127.8053599999994</v>
-[...1 lines deleted...]
-      <c r="T5" s="115"/>
+        <v>4251.6395207999994</v>
+      </c>
+      <c r="T5" s="239"/>
       <c r="U5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="Y5" s="164" t="s">
+      <c r="Y5" s="267" t="s">
         <v>41</v>
       </c>
-      <c r="Z5" s="147"/>
+      <c r="Z5" s="242"/>
       <c r="AA5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="114">
+      <c r="AB5" s="238">
         <f>[1]Hoja1!$C1653</f>
-        <v>2134.88346</v>
-[...1 lines deleted...]
-      <c r="AC5" s="115"/>
+        <v>2198.9299637999998</v>
+      </c>
+      <c r="AC5" s="239"/>
       <c r="AD5" s="3"/>
       <c r="AF5" s="4"/>
-      <c r="AG5" s="164" t="s">
+      <c r="AG5" s="267" t="s">
         <v>46</v>
       </c>
-      <c r="AH5" s="147"/>
+      <c r="AH5" s="242"/>
       <c r="AI5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AJ5" s="114">
+      <c r="AJ5" s="238">
         <f>[1]Hoja1!$C1648</f>
-        <v>3658.2401999999997</v>
-[...1 lines deleted...]
-      <c r="AK5" s="154"/>
+        <v>3767.9874059999997</v>
+      </c>
+      <c r="AK5" s="261"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="D6" s="4"/>
-      <c r="E6" s="144" t="s">
+      <c r="E6" s="233" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="145"/>
-      <c r="G6" s="148" t="s">
+      <c r="F6" s="234"/>
+      <c r="G6" s="259" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="149"/>
-      <c r="I6" s="80">
+      <c r="H6" s="133"/>
+      <c r="I6" s="192">
         <f>[1]Hoja1!$C1636</f>
-        <v>2489.7873599999998</v>
-[...6 lines deleted...]
-      <c r="O6" s="144" t="s">
+        <v>2564.4809807999995</v>
+      </c>
+      <c r="J6" s="229"/>
+      <c r="K6" s="170"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="171"/>
+      <c r="O6" s="233" t="s">
         <v>28</v>
       </c>
-      <c r="P6" s="145"/>
-      <c r="Q6" s="148" t="s">
+      <c r="P6" s="234"/>
+      <c r="Q6" s="259" t="s">
         <v>20</v>
       </c>
-      <c r="R6" s="149"/>
-      <c r="S6" s="80">
+      <c r="R6" s="133"/>
+      <c r="S6" s="192">
         <f>[1]Hoja1!$C1626</f>
-        <v>3752.9442505484158</v>
-[...1 lines deleted...]
-      <c r="T6" s="112"/>
+        <v>3865.5325780648686</v>
+      </c>
+      <c r="T6" s="229"/>
       <c r="U6" s="3"/>
       <c r="X6" s="4"/>
-      <c r="Y6" s="163" t="s">
+      <c r="Y6" s="268" t="s">
         <v>42</v>
       </c>
-      <c r="Z6" s="145"/>
+      <c r="Z6" s="234"/>
       <c r="AA6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AB6" s="80">
+      <c r="AB6" s="192">
         <f>[1]Hoja1!$C1654</f>
-        <v>2200.40418</v>
-[...1 lines deleted...]
-      <c r="AC6" s="112"/>
+        <v>2266.4163054000001</v>
+      </c>
+      <c r="AC6" s="229"/>
       <c r="AD6" s="3"/>
       <c r="AF6" s="4"/>
-      <c r="AG6" s="163" t="s">
+      <c r="AG6" s="268" t="s">
         <v>47</v>
       </c>
-      <c r="AH6" s="145"/>
+      <c r="AH6" s="234"/>
       <c r="AI6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AJ6" s="80">
+      <c r="AJ6" s="192">
         <f>[1]Hoja1!$C1649</f>
-        <v>3985.8437999999996</v>
-[...1 lines deleted...]
-      <c r="AK6" s="81"/>
+        <v>4105.4191139999994</v>
+      </c>
+      <c r="AK6" s="260"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="D7" s="4"/>
-      <c r="E7" s="146" t="s">
+      <c r="E7" s="241" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="147"/>
-      <c r="G7" s="150" t="s">
+      <c r="F7" s="242"/>
+      <c r="G7" s="276" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="151"/>
-      <c r="I7" s="114">
+      <c r="H7" s="277"/>
+      <c r="I7" s="238">
         <f>[1]Hoja1!$C1637</f>
-        <v>3221.4353999999998</v>
-[...6 lines deleted...]
-      <c r="O7" s="146" t="s">
+        <v>3318.0784619999999</v>
+      </c>
+      <c r="J7" s="239"/>
+      <c r="K7" s="170"/>
+      <c r="L7" s="84"/>
+      <c r="M7" s="84"/>
+      <c r="N7" s="171"/>
+      <c r="O7" s="241" t="s">
         <v>29</v>
       </c>
-      <c r="P7" s="147"/>
-      <c r="Q7" s="150" t="s">
+      <c r="P7" s="242"/>
+      <c r="Q7" s="276" t="s">
         <v>21</v>
       </c>
-      <c r="R7" s="151"/>
-      <c r="S7" s="114">
+      <c r="R7" s="277"/>
+      <c r="S7" s="238">
         <f>[1]Hoja1!$C1627</f>
-        <v>5405.4593999999997</v>
-[...1 lines deleted...]
-      <c r="T7" s="115"/>
+        <v>5567.6231820000003</v>
+      </c>
+      <c r="T7" s="239"/>
       <c r="U7" s="3"/>
       <c r="X7" s="4"/>
-      <c r="Y7" s="164" t="s">
+      <c r="Y7" s="267" t="s">
         <v>43</v>
       </c>
-      <c r="Z7" s="147"/>
+      <c r="Z7" s="242"/>
       <c r="AA7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="114">
+      <c r="AB7" s="238">
         <f>[1]Hoja1!$C1655</f>
-        <v>3003.8242631591033</v>
-[...1 lines deleted...]
-      <c r="AC7" s="115"/>
+        <v>3093.9389910538766</v>
+      </c>
+      <c r="AC7" s="239"/>
       <c r="AD7" s="3"/>
       <c r="AF7" s="4"/>
-      <c r="AG7" s="164" t="s">
+      <c r="AG7" s="267" t="s">
         <v>48</v>
       </c>
-      <c r="AH7" s="147"/>
+      <c r="AH7" s="242"/>
       <c r="AI7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AJ7" s="114">
+      <c r="AJ7" s="238">
         <f>[1]Hoja1!$C1650</f>
-        <v>4914.0540000000001</v>
-[...1 lines deleted...]
-      <c r="AK7" s="154"/>
+        <v>5061.4756199999993</v>
+      </c>
+      <c r="AK7" s="261"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="D8" s="4"/>
-      <c r="E8" s="144" t="s">
+      <c r="E8" s="233" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="145"/>
-      <c r="G8" s="148" t="s">
+      <c r="F8" s="234"/>
+      <c r="G8" s="259" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="149"/>
-      <c r="I8" s="80">
+      <c r="H8" s="133"/>
+      <c r="I8" s="192">
         <f>[1]Hoja1!$C1638</f>
-        <v>3221.4353999999998</v>
-[...6 lines deleted...]
-      <c r="O8" s="144" t="s">
+        <v>3318.0784619999999</v>
+      </c>
+      <c r="J8" s="229"/>
+      <c r="K8" s="170"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="171"/>
+      <c r="O8" s="233" t="s">
         <v>30</v>
       </c>
-      <c r="P8" s="145"/>
-      <c r="Q8" s="148" t="s">
+      <c r="P8" s="234"/>
+      <c r="Q8" s="259" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="149"/>
-      <c r="S8" s="80">
+      <c r="R8" s="133"/>
+      <c r="S8" s="192">
         <f>[1]Hoja1!$C1628</f>
-        <v>5077.8558000000003</v>
-[...1 lines deleted...]
-      <c r="T8" s="112"/>
+        <v>5230.1914740000002</v>
+      </c>
+      <c r="T8" s="229"/>
       <c r="U8" s="3"/>
       <c r="X8" s="4"/>
-      <c r="Y8" s="144" t="s">
+      <c r="Y8" s="233" t="s">
         <v>44</v>
       </c>
-      <c r="Z8" s="145"/>
+      <c r="Z8" s="234"/>
       <c r="AA8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AB8" s="80">
+      <c r="AB8" s="192">
         <f>[1]Hoja1!$C1656</f>
-        <v>5471.5136333827195</v>
-[...1 lines deleted...]
-      <c r="AC8" s="112"/>
+        <v>5635.6590423842008</v>
+      </c>
+      <c r="AC8" s="229"/>
       <c r="AD8" s="3"/>
       <c r="AF8" s="4"/>
-      <c r="AG8" s="144" t="s">
+      <c r="AG8" s="233" t="s">
         <v>49</v>
       </c>
-      <c r="AH8" s="145"/>
+      <c r="AH8" s="234"/>
       <c r="AI8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AJ8" s="80">
+      <c r="AJ8" s="192">
         <f>[1]Hoja1!$C1651</f>
-        <v>7109.2955665966074</v>
-[...1 lines deleted...]
-      <c r="AK8" s="81"/>
+        <v>7322.5744335945055</v>
+      </c>
+      <c r="AK8" s="260"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="D9" s="4"/>
-      <c r="E9" s="146" t="s">
+      <c r="E9" s="241" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="147"/>
-      <c r="G9" s="150" t="s">
+      <c r="F9" s="242"/>
+      <c r="G9" s="276" t="s">
         <v>23</v>
       </c>
-      <c r="H9" s="151"/>
-      <c r="I9" s="114">
+      <c r="H9" s="277"/>
+      <c r="I9" s="238">
         <f>[1]Hoja1!$C1639</f>
-        <v>3221.4353999999998</v>
-[...6 lines deleted...]
-      <c r="O9" s="146" t="s">
+        <v>3318.0784619999999</v>
+      </c>
+      <c r="J9" s="239"/>
+      <c r="K9" s="170"/>
+      <c r="L9" s="84"/>
+      <c r="M9" s="84"/>
+      <c r="N9" s="171"/>
+      <c r="O9" s="241" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="147"/>
-      <c r="Q9" s="150" t="s">
+      <c r="P9" s="242"/>
+      <c r="Q9" s="276" t="s">
         <v>23</v>
       </c>
-      <c r="R9" s="151"/>
-      <c r="S9" s="114">
+      <c r="R9" s="277"/>
+      <c r="S9" s="238">
         <f>[1]Hoja1!$C1629</f>
-        <v>4995.9548999999997</v>
-[...15 lines deleted...]
-      <c r="AH9" s="166"/>
+        <v>5145.8335470000002</v>
+      </c>
+      <c r="T9" s="239"/>
+      <c r="U9" s="170"/>
+      <c r="V9" s="84"/>
+      <c r="W9" s="84"/>
+      <c r="X9" s="171"/>
+      <c r="Y9" s="270"/>
+      <c r="Z9" s="270"/>
+      <c r="AA9" s="55"/>
+      <c r="AB9" s="270"/>
+      <c r="AC9" s="270"/>
+      <c r="AD9" s="170"/>
+      <c r="AE9" s="84"/>
+      <c r="AF9" s="171"/>
+      <c r="AG9" s="269"/>
+      <c r="AH9" s="262"/>
       <c r="AI9" s="22"/>
-      <c r="AJ9" s="166"/>
-      <c r="AK9" s="167"/>
+      <c r="AJ9" s="262"/>
+      <c r="AK9" s="263"/>
     </row>
     <row r="10" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="D10" s="4"/>
-      <c r="E10" s="144" t="s">
+      <c r="E10" s="233" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="145"/>
-      <c r="G10" s="148" t="s">
+      <c r="F10" s="234"/>
+      <c r="G10" s="259" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="149"/>
-      <c r="I10" s="80">
+      <c r="H10" s="133"/>
+      <c r="I10" s="192">
         <f>[1]Hoja1!$C1640</f>
-        <v>7917.0869999999995</v>
-[...6 lines deleted...]
-      <c r="O10" s="144" t="s">
+        <v>8154.5996099999993</v>
+      </c>
+      <c r="J10" s="229"/>
+      <c r="K10" s="170"/>
+      <c r="L10" s="84"/>
+      <c r="M10" s="84"/>
+      <c r="N10" s="171"/>
+      <c r="O10" s="233" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="145"/>
-      <c r="Q10" s="148" t="s">
+      <c r="P10" s="234"/>
+      <c r="Q10" s="259" t="s">
         <v>24</v>
       </c>
-      <c r="R10" s="149"/>
-      <c r="S10" s="80">
+      <c r="R10" s="133"/>
+      <c r="S10" s="192">
         <f>[1]Hoja1!$C1630</f>
-        <v>9009.0990000000002</v>
-[...1 lines deleted...]
-      <c r="T10" s="112"/>
+        <v>9279.3719700000001</v>
+      </c>
+      <c r="T10" s="229"/>
       <c r="U10" s="3"/>
       <c r="X10" s="4"/>
-      <c r="Y10" s="86"/>
-[...3 lines deleted...]
-      <c r="AC10" s="86"/>
+      <c r="Y10" s="84"/>
+      <c r="Z10" s="84"/>
+      <c r="AA10" s="56"/>
+      <c r="AB10" s="84"/>
+      <c r="AC10" s="84"/>
       <c r="AD10" s="3"/>
       <c r="AF10" s="4"/>
-      <c r="AG10" s="159"/>
-[...3 lines deleted...]
-      <c r="AK10" s="169"/>
+      <c r="AG10" s="170"/>
+      <c r="AH10" s="84"/>
+      <c r="AI10" s="56"/>
+      <c r="AJ10" s="264"/>
+      <c r="AK10" s="265"/>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="D11" s="4"/>
-      <c r="E11" s="146" t="s">
+      <c r="E11" s="241" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="147"/>
-      <c r="G11" s="150" t="s">
+      <c r="F11" s="242"/>
+      <c r="G11" s="276" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="151"/>
-      <c r="I11" s="114">
+      <c r="H11" s="277"/>
+      <c r="I11" s="238">
         <f>[1]Hoja1!$C1641</f>
-        <v>7917.0869999999995</v>
-[...6 lines deleted...]
-      <c r="O11" s="144" t="s">
+        <v>8154.5996099999993</v>
+      </c>
+      <c r="J11" s="239"/>
+      <c r="K11" s="170"/>
+      <c r="L11" s="84"/>
+      <c r="M11" s="84"/>
+      <c r="N11" s="171"/>
+      <c r="O11" s="233" t="s">
         <v>33</v>
       </c>
-      <c r="P11" s="145"/>
-      <c r="Q11" s="150" t="s">
+      <c r="P11" s="234"/>
+      <c r="Q11" s="276" t="s">
         <v>25</v>
       </c>
-      <c r="R11" s="151"/>
-      <c r="S11" s="114">
+      <c r="R11" s="277"/>
+      <c r="S11" s="238">
         <f>[1]Hoja1!$C1631</f>
-        <v>9009.0990000000002</v>
-[...1 lines deleted...]
-      <c r="T11" s="115"/>
+        <v>9279.3719700000001</v>
+      </c>
+      <c r="T11" s="239"/>
       <c r="U11" s="3"/>
       <c r="X11" s="4"/>
-      <c r="Y11" s="86"/>
-[...3 lines deleted...]
-      <c r="AC11" s="86"/>
+      <c r="Y11" s="84"/>
+      <c r="Z11" s="84"/>
+      <c r="AA11" s="56"/>
+      <c r="AB11" s="84"/>
+      <c r="AC11" s="84"/>
       <c r="AD11" s="3"/>
       <c r="AF11" s="4"/>
-      <c r="AG11" s="159"/>
-[...3 lines deleted...]
-      <c r="AK11" s="169"/>
+      <c r="AG11" s="170"/>
+      <c r="AH11" s="84"/>
+      <c r="AI11" s="56"/>
+      <c r="AJ11" s="264"/>
+      <c r="AK11" s="265"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A12" s="11"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
-      <c r="E12" s="144" t="s">
+      <c r="E12" s="233" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="145"/>
-      <c r="G12" s="148" t="s">
+      <c r="F12" s="234"/>
+      <c r="G12" s="259" t="s">
         <v>26</v>
       </c>
-      <c r="H12" s="149"/>
-      <c r="I12" s="80">
+      <c r="H12" s="133"/>
+      <c r="I12" s="192">
         <f>[1]Hoja1!$C1642</f>
-        <v>7917.0869999999995</v>
-[...6 lines deleted...]
-      <c r="O12" s="144" t="s">
+        <v>8154.5996099999993</v>
+      </c>
+      <c r="J12" s="271"/>
+      <c r="K12" s="258"/>
+      <c r="L12" s="258"/>
+      <c r="M12" s="258"/>
+      <c r="N12" s="272"/>
+      <c r="O12" s="233" t="s">
         <v>34</v>
       </c>
-      <c r="P12" s="145"/>
-      <c r="Q12" s="148" t="s">
+      <c r="P12" s="234"/>
+      <c r="Q12" s="259" t="s">
         <v>26</v>
       </c>
-      <c r="R12" s="149"/>
-      <c r="S12" s="80">
+      <c r="R12" s="133"/>
+      <c r="S12" s="192">
         <f>[1]Hoja1!$C1632</f>
-        <v>9009.0990000000002</v>
-[...1 lines deleted...]
-      <c r="T12" s="112"/>
+        <v>9279.3719700000001</v>
+      </c>
+      <c r="T12" s="229"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="7"/>
-      <c r="Y12" s="86"/>
-[...3 lines deleted...]
-      <c r="AC12" s="86"/>
+      <c r="Y12" s="84"/>
+      <c r="Z12" s="84"/>
+      <c r="AA12" s="56"/>
+      <c r="AB12" s="84"/>
+      <c r="AC12" s="84"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="7"/>
-      <c r="AG12" s="180"/>
-      <c r="AH12" s="161"/>
+      <c r="AG12" s="257"/>
+      <c r="AH12" s="258"/>
       <c r="AI12" s="23"/>
-      <c r="AJ12" s="175"/>
-      <c r="AK12" s="176"/>
+      <c r="AJ12" s="245"/>
+      <c r="AK12" s="246"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A13" s="177" t="s">
+      <c r="A13" s="254" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="178"/>
-[...2 lines deleted...]
-      <c r="E13" s="132" t="s">
+      <c r="B13" s="255"/>
+      <c r="C13" s="255"/>
+      <c r="D13" s="256"/>
+      <c r="E13" s="240" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="132"/>
-      <c r="G13" s="146" t="s">
+      <c r="F13" s="240"/>
+      <c r="G13" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="147"/>
-      <c r="I13" s="132" t="s">
+      <c r="H13" s="242"/>
+      <c r="I13" s="240" t="s">
         <v>3</v>
       </c>
-      <c r="J13" s="132"/>
-      <c r="K13" s="187" t="s">
+      <c r="J13" s="240"/>
+      <c r="K13" s="138" t="s">
         <v>5</v>
       </c>
-      <c r="L13" s="187"/>
-[...2 lines deleted...]
-      <c r="O13" s="132" t="s">
+      <c r="L13" s="138"/>
+      <c r="M13" s="138"/>
+      <c r="N13" s="138"/>
+      <c r="O13" s="240" t="s">
         <v>1</v>
       </c>
-      <c r="P13" s="132"/>
-      <c r="Q13" s="146" t="s">
+      <c r="P13" s="240"/>
+      <c r="Q13" s="241" t="s">
         <v>6</v>
       </c>
-      <c r="R13" s="147"/>
-      <c r="S13" s="132" t="s">
+      <c r="R13" s="242"/>
+      <c r="S13" s="240" t="s">
         <v>3</v>
       </c>
-      <c r="T13" s="132"/>
-      <c r="U13" s="187" t="s">
+      <c r="T13" s="240"/>
+      <c r="U13" s="138" t="s">
         <v>57</v>
       </c>
-      <c r="V13" s="187"/>
-[...2 lines deleted...]
-      <c r="Y13" s="110" t="s">
+      <c r="V13" s="138"/>
+      <c r="W13" s="138"/>
+      <c r="X13" s="138"/>
+      <c r="Y13" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="Z13" s="110"/>
+      <c r="Z13" s="127"/>
       <c r="AA13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AB13" s="110" t="s">
+      <c r="AB13" s="127" t="s">
         <v>3</v>
       </c>
-      <c r="AC13" s="110"/>
-      <c r="AD13" s="110" t="s">
+      <c r="AC13" s="127"/>
+      <c r="AD13" s="127" t="s">
         <v>1</v>
       </c>
-      <c r="AE13" s="110"/>
+      <c r="AE13" s="127"/>
       <c r="AF13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AG13" s="110" t="s">
+      <c r="AG13" s="127" t="s">
         <v>3</v>
       </c>
-      <c r="AH13" s="110"/>
+      <c r="AH13" s="127"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" s="17"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="2"/>
-      <c r="E14" s="144" t="s">
+      <c r="E14" s="233" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="145"/>
-      <c r="G14" s="181" t="s">
+      <c r="F14" s="234"/>
+      <c r="G14" s="200" t="s">
         <v>35</v>
       </c>
-      <c r="H14" s="182"/>
-      <c r="I14" s="80">
+      <c r="H14" s="247"/>
+      <c r="I14" s="192">
         <f>[1]Hoja1!$C$1667</f>
-        <v>16926.185999999998</v>
-[...6 lines deleted...]
-      <c r="O14" s="144" t="s">
+        <v>17433.971579999998</v>
+      </c>
+      <c r="J14" s="229"/>
+      <c r="K14" s="223"/>
+      <c r="L14" s="253"/>
+      <c r="M14" s="253"/>
+      <c r="N14" s="224"/>
+      <c r="O14" s="233" t="s">
         <v>54</v>
       </c>
-      <c r="P14" s="145"/>
-      <c r="Q14" s="181" t="s">
+      <c r="P14" s="234"/>
+      <c r="Q14" s="200" t="s">
         <v>35</v>
       </c>
-      <c r="R14" s="182"/>
-      <c r="S14" s="192">
+      <c r="R14" s="247"/>
+      <c r="S14" s="139">
         <f>[1]Hoja1!$C1657</f>
-        <v>2184.0239999999999</v>
-[...2 lines deleted...]
-      <c r="Y14" s="111" t="s">
+        <v>2249.5447199999999</v>
+      </c>
+      <c r="T14" s="139"/>
+      <c r="Y14" s="128" t="s">
         <v>58</v>
       </c>
-      <c r="Z14" s="111"/>
+      <c r="Z14" s="128"/>
       <c r="AA14" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB14" s="192">
+      <c r="AB14" s="139">
         <f>[1]Hoja1!$C1662</f>
-        <v>2621.9199558625915</v>
-[...6 lines deleted...]
-      <c r="AF14" s="65" t="s">
+        <v>2700.5775545384695</v>
+      </c>
+      <c r="AC14" s="139"/>
+      <c r="AD14" s="128" t="s">
+        <v>127</v>
+      </c>
+      <c r="AE14" s="128"/>
+      <c r="AF14" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="AG14" s="192">
+      <c r="AG14" s="139">
         <f>[1]Hoja1!$C1665</f>
-        <v>2861.0714400000002</v>
-[...1 lines deleted...]
-      <c r="AH14" s="192"/>
+        <v>2946.9035832</v>
+      </c>
+      <c r="AH14" s="139"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="D15" s="4"/>
-      <c r="E15" s="146" t="s">
+      <c r="E15" s="241" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="147"/>
-      <c r="G15" s="96" t="s">
+      <c r="F15" s="242"/>
+      <c r="G15" s="248" t="s">
         <v>36</v>
       </c>
-      <c r="H15" s="97"/>
-      <c r="I15" s="114">
+      <c r="H15" s="249"/>
+      <c r="I15" s="238">
         <f>[1]Hoja1!$C1668</f>
-        <v>19656.216</v>
-[...6 lines deleted...]
-      <c r="O15" s="146" t="s">
+        <v>20245.902479999997</v>
+      </c>
+      <c r="J15" s="239"/>
+      <c r="K15" s="170"/>
+      <c r="L15" s="84"/>
+      <c r="M15" s="84"/>
+      <c r="N15" s="171"/>
+      <c r="O15" s="241" t="s">
         <v>55</v>
       </c>
-      <c r="P15" s="147"/>
-      <c r="Q15" s="96" t="s">
+      <c r="P15" s="242"/>
+      <c r="Q15" s="248" t="s">
         <v>36</v>
       </c>
-      <c r="R15" s="97"/>
-      <c r="S15" s="193">
+      <c r="R15" s="249"/>
+      <c r="S15" s="158">
         <f>[1]Hoja1!$C1658</f>
-        <v>2730.0299999999997</v>
-[...2 lines deleted...]
-      <c r="Y15" s="110" t="s">
+        <v>2811.9308999999998</v>
+      </c>
+      <c r="T15" s="158"/>
+      <c r="Y15" s="127" t="s">
         <v>59</v>
       </c>
-      <c r="Z15" s="110"/>
+      <c r="Z15" s="127"/>
       <c r="AA15" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB15" s="193">
+      <c r="AB15" s="158">
         <f>[1]Hoja1!$C1663</f>
-        <v>2697.26964</v>
-[...5 lines deleted...]
-      <c r="AE15" s="110"/>
+        <v>2778.1877291999999</v>
+      </c>
+      <c r="AC15" s="158"/>
+      <c r="AD15" s="127" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE15" s="127"/>
       <c r="AF15" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="AG15" s="193">
+      <c r="AG15" s="158">
         <f>[1]Hoja1!$C1666</f>
-        <v>2975.7327</v>
-[...1 lines deleted...]
-      <c r="AH15" s="193"/>
+        <v>3065.0046809999999</v>
+      </c>
+      <c r="AH15" s="158"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
-      <c r="E16" s="173" t="s">
+      <c r="E16" s="243" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="174"/>
-      <c r="G16" s="183" t="s">
+      <c r="F16" s="244"/>
+      <c r="G16" s="250" t="s">
         <v>37</v>
       </c>
-      <c r="H16" s="184"/>
-      <c r="I16" s="185">
+      <c r="H16" s="251"/>
+      <c r="I16" s="136">
         <f>[1]Hoja1!$C1669</f>
-        <v>21294.234</v>
-[...6 lines deleted...]
-      <c r="O16" s="173" t="s">
+        <v>21933.061019999997</v>
+      </c>
+      <c r="J16" s="252"/>
+      <c r="K16" s="230"/>
+      <c r="L16" s="231"/>
+      <c r="M16" s="231"/>
+      <c r="N16" s="232"/>
+      <c r="O16" s="243" t="s">
         <v>56</v>
       </c>
-      <c r="P16" s="174"/>
-      <c r="Q16" s="183" t="s">
+      <c r="P16" s="244"/>
+      <c r="Q16" s="250" t="s">
         <v>37</v>
       </c>
-      <c r="R16" s="184"/>
-      <c r="S16" s="185">
+      <c r="R16" s="251"/>
+      <c r="S16" s="136">
         <f>[1]Hoja1!$C1659</f>
-        <v>3003.0329999999999</v>
-[...1 lines deleted...]
-      <c r="T16" s="191"/>
+        <v>3093.12399</v>
+      </c>
+      <c r="T16" s="137"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
-      <c r="Y16" s="194" t="s">
+      <c r="Y16" s="129" t="s">
         <v>60</v>
       </c>
-      <c r="Z16" s="194"/>
+      <c r="Z16" s="129"/>
       <c r="AA16" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="AB16" s="185">
+      <c r="AB16" s="136">
         <f>[1]Hoja1!$C1664</f>
-        <v>2779.1705399999996</v>
-[...3 lines deleted...]
-      <c r="AE16" s="194"/>
+        <v>2862.5456561999999</v>
+      </c>
+      <c r="AC16" s="137"/>
+      <c r="AD16" s="129"/>
+      <c r="AE16" s="129"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="14"/>
     </row>
     <row r="17" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="126" t="s">
+      <c r="A17" s="284" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="127"/>
-[...34 lines deleted...]
-      <c r="AK17" s="128"/>
+      <c r="B17" s="285"/>
+      <c r="C17" s="285"/>
+      <c r="D17" s="285"/>
+      <c r="E17" s="285"/>
+      <c r="F17" s="285"/>
+      <c r="G17" s="285"/>
+      <c r="H17" s="285"/>
+      <c r="I17" s="285"/>
+      <c r="J17" s="285"/>
+      <c r="K17" s="285"/>
+      <c r="L17" s="285"/>
+      <c r="M17" s="285"/>
+      <c r="N17" s="285"/>
+      <c r="O17" s="285"/>
+      <c r="P17" s="285"/>
+      <c r="Q17" s="285"/>
+      <c r="R17" s="285"/>
+      <c r="S17" s="285"/>
+      <c r="T17" s="285"/>
+      <c r="U17" s="285"/>
+      <c r="V17" s="285"/>
+      <c r="W17" s="285"/>
+      <c r="X17" s="285"/>
+      <c r="Y17" s="285"/>
+      <c r="Z17" s="285"/>
+      <c r="AA17" s="285"/>
+      <c r="AB17" s="285"/>
+      <c r="AC17" s="285"/>
+      <c r="AD17" s="285"/>
+      <c r="AE17" s="285"/>
+      <c r="AF17" s="285"/>
+      <c r="AG17" s="285"/>
+      <c r="AH17" s="285"/>
+      <c r="AI17" s="285"/>
+      <c r="AJ17" s="285"/>
+      <c r="AK17" s="286"/>
     </row>
     <row r="18" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="129" t="s">
+      <c r="A18" s="287" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="130"/>
-[...2 lines deleted...]
-      <c r="E18" s="131" t="s">
+      <c r="B18" s="288"/>
+      <c r="C18" s="288"/>
+      <c r="D18" s="288"/>
+      <c r="E18" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="131"/>
+      <c r="F18" s="169"/>
       <c r="G18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="H18" s="120" t="s">
+      <c r="H18" s="219" t="s">
         <v>3</v>
       </c>
-      <c r="I18" s="121"/>
-      <c r="J18" s="122" t="s">
+      <c r="I18" s="225"/>
+      <c r="J18" s="281" t="s">
         <v>69</v>
       </c>
-      <c r="K18" s="123"/>
-[...1 lines deleted...]
-      <c r="M18" s="131" t="s">
+      <c r="K18" s="182"/>
+      <c r="L18" s="282"/>
+      <c r="M18" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="N18" s="131"/>
-      <c r="O18" s="120" t="s">
+      <c r="N18" s="169"/>
+      <c r="O18" s="219" t="s">
         <v>2</v>
       </c>
-      <c r="P18" s="121"/>
-      <c r="Q18" s="120" t="s">
+      <c r="P18" s="225"/>
+      <c r="Q18" s="219" t="s">
         <v>3</v>
       </c>
-      <c r="R18" s="205"/>
-      <c r="S18" s="211" t="s">
+      <c r="R18" s="220"/>
+      <c r="S18" s="167" t="s">
         <v>77</v>
       </c>
-      <c r="T18" s="200"/>
-[...1 lines deleted...]
-      <c r="V18" s="131" t="s">
+      <c r="T18" s="98"/>
+      <c r="U18" s="168"/>
+      <c r="V18" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="W18" s="131"/>
+      <c r="W18" s="169"/>
       <c r="X18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="Y18" s="120" t="s">
+      <c r="Y18" s="219" t="s">
         <v>3</v>
       </c>
-      <c r="Z18" s="121"/>
-      <c r="AA18" s="211" t="s">
+      <c r="Z18" s="225"/>
+      <c r="AA18" s="167" t="s">
         <v>81</v>
       </c>
-      <c r="AB18" s="200"/>
-[...2 lines deleted...]
-      <c r="AE18" s="120" t="s">
+      <c r="AB18" s="98"/>
+      <c r="AC18" s="98"/>
+      <c r="AD18" s="168"/>
+      <c r="AE18" s="219" t="s">
         <v>1</v>
       </c>
-      <c r="AF18" s="121"/>
-      <c r="AG18" s="281" t="s">
+      <c r="AF18" s="225"/>
+      <c r="AG18" s="162" t="s">
         <v>2</v>
       </c>
-      <c r="AH18" s="282"/>
-      <c r="AI18" s="120" t="s">
+      <c r="AH18" s="163"/>
+      <c r="AI18" s="219" t="s">
         <v>3</v>
       </c>
-      <c r="AJ18" s="205"/>
-      <c r="AK18" s="206"/>
+      <c r="AJ18" s="220"/>
+      <c r="AK18" s="221"/>
     </row>
     <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="D19" s="4"/>
-      <c r="E19" s="132" t="s">
+      <c r="E19" s="240" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="132"/>
+      <c r="F19" s="240"/>
       <c r="G19" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="H19" s="114">
+      <c r="H19" s="238">
         <f>[1]Hoja1!$C$2317</f>
         <v>258812.71127170697</v>
       </c>
-      <c r="I19" s="115"/>
+      <c r="I19" s="239"/>
       <c r="J19" s="3"/>
       <c r="L19" s="4"/>
-      <c r="M19" s="132" t="s">
+      <c r="M19" s="240" t="s">
         <v>70</v>
       </c>
-      <c r="N19" s="132"/>
-      <c r="O19" s="113" t="s">
+      <c r="N19" s="240"/>
+      <c r="O19" s="237" t="s">
         <v>66</v>
       </c>
-      <c r="P19" s="113"/>
-      <c r="Q19" s="114">
+      <c r="P19" s="237"/>
+      <c r="Q19" s="238">
         <f>[1]Hoja1!$C2323</f>
         <v>185233.59439562692</v>
       </c>
-      <c r="R19" s="115"/>
+      <c r="R19" s="239"/>
       <c r="S19" s="31"/>
-      <c r="T19" s="38"/>
+      <c r="T19" s="57"/>
       <c r="U19" s="4"/>
-      <c r="V19" s="283" t="s">
+      <c r="V19" s="130" t="s">
         <v>78</v>
       </c>
-      <c r="W19" s="284"/>
+      <c r="W19" s="131"/>
       <c r="X19" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="114">
+      <c r="Y19" s="238">
         <f>[1]Hoja1!$C2320</f>
         <v>77729.55296218142</v>
       </c>
-      <c r="Z19" s="115"/>
+      <c r="Z19" s="239"/>
       <c r="AA19" s="3"/>
       <c r="AD19" s="4"/>
-      <c r="AE19" s="283" t="s">
+      <c r="AE19" s="130" t="s">
         <v>82</v>
       </c>
-      <c r="AF19" s="284"/>
-      <c r="AG19" s="113">
+      <c r="AF19" s="131"/>
+      <c r="AG19" s="237">
         <v>100</v>
       </c>
-      <c r="AH19" s="113"/>
-      <c r="AI19" s="213">
+      <c r="AH19" s="237"/>
+      <c r="AI19" s="226">
         <f>[1]Hoja1!$C$2330</f>
         <v>102730.03016748209</v>
       </c>
-      <c r="AJ19" s="214"/>
-      <c r="AK19" s="215"/>
+      <c r="AJ19" s="227"/>
+      <c r="AK19" s="228"/>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="D20" s="4"/>
-      <c r="E20" s="111"/>
-      <c r="F20" s="111"/>
+      <c r="E20" s="128"/>
+      <c r="F20" s="128"/>
       <c r="G20" s="32"/>
-      <c r="H20" s="80"/>
-      <c r="I20" s="112"/>
+      <c r="H20" s="192"/>
+      <c r="I20" s="229"/>
       <c r="J20" s="3"/>
       <c r="L20" s="4"/>
-      <c r="M20" s="111" t="s">
+      <c r="M20" s="128" t="s">
         <v>71</v>
       </c>
-      <c r="N20" s="111"/>
-      <c r="O20" s="116" t="s">
+      <c r="N20" s="128"/>
+      <c r="O20" s="165" t="s">
         <v>67</v>
       </c>
-      <c r="P20" s="116"/>
-      <c r="Q20" s="80">
+      <c r="P20" s="165"/>
+      <c r="Q20" s="192">
         <f>[1]Hoja1!$C2324</f>
         <v>213725.74518012433</v>
       </c>
-      <c r="R20" s="112"/>
+      <c r="R20" s="229"/>
       <c r="S20" s="31"/>
-      <c r="T20" s="38"/>
+      <c r="T20" s="57"/>
       <c r="U20" s="4"/>
-      <c r="V20" s="159"/>
-      <c r="W20" s="160"/>
+      <c r="V20" s="170"/>
+      <c r="W20" s="171"/>
       <c r="X20" s="30"/>
-      <c r="Y20" s="80"/>
-      <c r="Z20" s="112"/>
+      <c r="Y20" s="192"/>
+      <c r="Z20" s="229"/>
       <c r="AA20" s="3"/>
       <c r="AD20" s="4"/>
-      <c r="AE20" s="209"/>
-[...5 lines deleted...]
-      <c r="AK20" s="195"/>
+      <c r="AE20" s="132"/>
+      <c r="AF20" s="133"/>
+      <c r="AG20" s="165"/>
+      <c r="AH20" s="165"/>
+      <c r="AI20" s="128"/>
+      <c r="AJ20" s="128"/>
+      <c r="AK20" s="235"/>
     </row>
     <row r="21" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="D21" s="4"/>
-      <c r="E21" s="110" t="s">
+      <c r="E21" s="127" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="110"/>
+      <c r="F21" s="127"/>
       <c r="G21" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="H21" s="114">
+      <c r="H21" s="238">
         <f>[1]Hoja1!$C$2318</f>
         <v>277843.06060539099</v>
       </c>
-      <c r="I21" s="115"/>
+      <c r="I21" s="239"/>
       <c r="J21" s="3"/>
       <c r="L21" s="4"/>
-      <c r="M21" s="110" t="s">
+      <c r="M21" s="127" t="s">
         <v>72</v>
       </c>
-      <c r="N21" s="110"/>
-      <c r="O21" s="117" t="s">
+      <c r="N21" s="127"/>
+      <c r="O21" s="134" t="s">
         <v>68</v>
       </c>
-      <c r="P21" s="118"/>
-      <c r="Q21" s="114">
+      <c r="P21" s="135"/>
+      <c r="Q21" s="238">
         <f>[1]Hoja1!$C2325</f>
         <v>233724.30909053414</v>
       </c>
-      <c r="R21" s="115"/>
+      <c r="R21" s="239"/>
       <c r="S21" s="31"/>
-      <c r="T21" s="38"/>
+      <c r="T21" s="57"/>
       <c r="U21" s="4"/>
-      <c r="V21" s="117" t="s">
+      <c r="V21" s="134" t="s">
         <v>79</v>
       </c>
-      <c r="W21" s="118"/>
+      <c r="W21" s="135"/>
       <c r="X21" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="Y21" s="114">
+      <c r="Y21" s="238">
         <f>[1]Hoja1!$C$2321</f>
         <v>205219.12767238269</v>
       </c>
-      <c r="Z21" s="115"/>
+      <c r="Z21" s="239"/>
       <c r="AA21" s="3"/>
       <c r="AD21" s="4"/>
-      <c r="AE21" s="117" t="s">
+      <c r="AE21" s="134" t="s">
         <v>83</v>
       </c>
-      <c r="AF21" s="118"/>
-      <c r="AG21" s="198">
+      <c r="AF21" s="135"/>
+      <c r="AG21" s="166">
         <v>260</v>
       </c>
-      <c r="AH21" s="198"/>
-      <c r="AI21" s="193">
+      <c r="AH21" s="166"/>
+      <c r="AI21" s="158">
         <f>[1]Hoja1!$C$2331</f>
         <v>163462.89896324708</v>
       </c>
-      <c r="AJ21" s="196"/>
-      <c r="AK21" s="197"/>
+      <c r="AJ21" s="214"/>
+      <c r="AK21" s="236"/>
     </row>
     <row r="22" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="D22" s="4"/>
-      <c r="E22" s="111"/>
-      <c r="F22" s="111"/>
+      <c r="E22" s="128"/>
+      <c r="F22" s="128"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="80"/>
-      <c r="I22" s="112"/>
+      <c r="H22" s="192"/>
+      <c r="I22" s="229"/>
       <c r="J22" s="3"/>
       <c r="L22" s="4"/>
-      <c r="M22" s="111" t="s">
+      <c r="M22" s="128" t="s">
         <v>73</v>
       </c>
-      <c r="N22" s="111"/>
-      <c r="O22" s="105" t="s">
+      <c r="N22" s="128"/>
+      <c r="O22" s="213" t="s">
         <v>75</v>
       </c>
-      <c r="P22" s="105"/>
-      <c r="Q22" s="80">
+      <c r="P22" s="213"/>
+      <c r="Q22" s="192">
         <f>[1]Hoja1!$C2326</f>
         <v>539938.56943818915</v>
       </c>
-      <c r="R22" s="112"/>
+      <c r="R22" s="229"/>
       <c r="S22" s="31"/>
-      <c r="T22" s="38"/>
+      <c r="T22" s="57"/>
       <c r="U22" s="4"/>
-      <c r="V22" s="159"/>
-      <c r="W22" s="160"/>
+      <c r="V22" s="170"/>
+      <c r="W22" s="171"/>
       <c r="X22" s="30"/>
-      <c r="Y22" s="80"/>
-      <c r="Z22" s="112"/>
+      <c r="Y22" s="192"/>
+      <c r="Z22" s="229"/>
       <c r="AA22" s="3"/>
       <c r="AD22" s="4"/>
-      <c r="AE22" s="209"/>
-[...5 lines deleted...]
-      <c r="AK22" s="195"/>
+      <c r="AE22" s="132"/>
+      <c r="AF22" s="133"/>
+      <c r="AG22" s="165"/>
+      <c r="AH22" s="165"/>
+      <c r="AI22" s="128"/>
+      <c r="AJ22" s="128"/>
+      <c r="AK22" s="235"/>
     </row>
     <row r="23" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="D23" s="4"/>
-      <c r="E23" s="110" t="s">
+      <c r="E23" s="127" t="s">
         <v>65</v>
       </c>
-      <c r="F23" s="110"/>
+      <c r="F23" s="127"/>
       <c r="G23" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="H23" s="114">
+      <c r="H23" s="238">
         <f>[1]Hoja1!$C$2319</f>
         <v>293067.32023914094</v>
       </c>
-      <c r="I23" s="115"/>
+      <c r="I23" s="239"/>
       <c r="J23" s="3"/>
       <c r="L23" s="4"/>
-      <c r="M23" s="198" t="s">
+      <c r="M23" s="166" t="s">
         <v>74</v>
       </c>
-      <c r="N23" s="198"/>
-      <c r="O23" s="119" t="s">
+      <c r="N23" s="166"/>
+      <c r="O23" s="212" t="s">
         <v>76</v>
       </c>
-      <c r="P23" s="119"/>
-      <c r="Q23" s="114">
+      <c r="P23" s="212"/>
+      <c r="Q23" s="238">
         <f>[1]Hoja1!$C2327</f>
         <v>590813.99733978708</v>
       </c>
-      <c r="R23" s="115"/>
+      <c r="R23" s="239"/>
       <c r="S23" s="31"/>
-      <c r="T23" s="38"/>
+      <c r="T23" s="57"/>
       <c r="U23" s="4"/>
-      <c r="V23" s="117" t="s">
+      <c r="V23" s="134" t="s">
         <v>80</v>
       </c>
-      <c r="W23" s="118"/>
+      <c r="W23" s="135"/>
       <c r="X23" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="Y23" s="114">
+      <c r="Y23" s="238">
         <f>[1]Hoja1!$C$2322</f>
         <v>234536.14974158074</v>
       </c>
-      <c r="Z23" s="115"/>
+      <c r="Z23" s="239"/>
       <c r="AA23" s="3"/>
       <c r="AD23" s="4"/>
-      <c r="AE23" s="117" t="s">
+      <c r="AE23" s="134" t="s">
         <v>84</v>
       </c>
-      <c r="AF23" s="118"/>
-      <c r="AG23" s="198">
+      <c r="AF23" s="135"/>
+      <c r="AG23" s="166">
         <v>500</v>
       </c>
-      <c r="AH23" s="198"/>
-      <c r="AI23" s="193">
+      <c r="AH23" s="166"/>
+      <c r="AI23" s="158">
         <f>[1]Hoja1!$C$2332</f>
         <v>470001.97888916521</v>
       </c>
-      <c r="AJ23" s="196"/>
-      <c r="AK23" s="197"/>
+      <c r="AJ23" s="214"/>
+      <c r="AK23" s="236"/>
     </row>
     <row r="24" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="7"/>
-      <c r="E24" s="84"/>
-      <c r="F24" s="84"/>
+      <c r="E24" s="326"/>
+      <c r="F24" s="326"/>
       <c r="G24" s="30"/>
-      <c r="H24" s="80"/>
-      <c r="I24" s="112"/>
+      <c r="H24" s="192"/>
+      <c r="I24" s="229"/>
       <c r="J24" s="5"/>
       <c r="K24" s="6"/>
       <c r="L24" s="7"/>
       <c r="M24" s="26"/>
       <c r="N24" s="28"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
-      <c r="Q24" s="80"/>
-      <c r="R24" s="112"/>
+      <c r="Q24" s="192"/>
+      <c r="R24" s="229"/>
       <c r="S24" s="5"/>
       <c r="U24" s="4"/>
-      <c r="V24" s="159"/>
-      <c r="W24" s="160"/>
+      <c r="V24" s="170"/>
+      <c r="W24" s="171"/>
       <c r="X24" s="36"/>
-      <c r="Y24" s="80"/>
-      <c r="Z24" s="112"/>
+      <c r="Y24" s="192"/>
+      <c r="Z24" s="229"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="7"/>
-      <c r="AE24" s="156"/>
-[...5 lines deleted...]
-      <c r="AK24" s="195"/>
+      <c r="AE24" s="223"/>
+      <c r="AF24" s="224"/>
+      <c r="AG24" s="165"/>
+      <c r="AH24" s="165"/>
+      <c r="AI24" s="128"/>
+      <c r="AJ24" s="128"/>
+      <c r="AK24" s="235"/>
     </row>
     <row r="25" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A25" s="216" t="s">
+      <c r="A25" s="209" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="217"/>
-[...1 lines deleted...]
-      <c r="D25" s="95" t="s">
+      <c r="B25" s="210"/>
+      <c r="C25" s="211"/>
+      <c r="D25" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="E25" s="95"/>
-      <c r="F25" s="78" t="s">
+      <c r="E25" s="156"/>
+      <c r="F25" s="104" t="s">
         <v>2</v>
       </c>
-      <c r="G25" s="93"/>
-      <c r="H25" s="78" t="s">
+      <c r="G25" s="126"/>
+      <c r="H25" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="I25" s="93"/>
-      <c r="J25" s="220" t="s">
+      <c r="I25" s="126"/>
+      <c r="J25" s="172" t="s">
         <v>96</v>
       </c>
-      <c r="K25" s="220"/>
-[...1 lines deleted...]
-      <c r="M25" s="95" t="s">
+      <c r="K25" s="172"/>
+      <c r="L25" s="172"/>
+      <c r="M25" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="N25" s="95"/>
-[...9 lines deleted...]
-      <c r="V25" s="227" t="s">
+      <c r="N25" s="156"/>
+      <c r="O25" s="197" t="s">
+        <v>124</v>
+      </c>
+      <c r="P25" s="198"/>
+      <c r="Q25" s="198"/>
+      <c r="R25" s="198"/>
+      <c r="S25" s="198"/>
+      <c r="T25" s="198"/>
+      <c r="U25" s="199"/>
+      <c r="V25" s="202" t="s">
         <v>101</v>
       </c>
-      <c r="W25" s="228"/>
-[...1 lines deleted...]
-      <c r="Y25" s="95" t="s">
+      <c r="W25" s="203"/>
+      <c r="X25" s="204"/>
+      <c r="Y25" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="Z25" s="95"/>
-      <c r="AA25" s="221" t="s">
+      <c r="Z25" s="156"/>
+      <c r="AA25" s="197" t="s">
         <v>104</v>
       </c>
-      <c r="AB25" s="222"/>
-[...2 lines deleted...]
-      <c r="AE25" s="78" t="s">
+      <c r="AB25" s="198"/>
+      <c r="AC25" s="198"/>
+      <c r="AD25" s="199"/>
+      <c r="AE25" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AF25" s="93"/>
-      <c r="AG25" s="221" t="s">
+      <c r="AF25" s="126"/>
+      <c r="AG25" s="197" t="s">
         <v>106</v>
       </c>
-      <c r="AH25" s="222"/>
-[...1 lines deleted...]
-      <c r="AJ25" s="95" t="s">
+      <c r="AH25" s="198"/>
+      <c r="AI25" s="199"/>
+      <c r="AJ25" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="AK25" s="224"/>
+      <c r="AK25" s="157"/>
     </row>
     <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="C26" s="4"/>
-      <c r="D26" s="117" t="s">
+      <c r="D26" s="134" t="s">
         <v>86</v>
       </c>
-      <c r="E26" s="118"/>
-      <c r="F26" s="119" t="s">
+      <c r="E26" s="135"/>
+      <c r="F26" s="212" t="s">
         <v>90</v>
       </c>
-      <c r="G26" s="119"/>
-      <c r="H26" s="193">
+      <c r="G26" s="212"/>
+      <c r="H26" s="158">
         <f>[1]Hoja1!$C2333</f>
         <v>167209.46641583147</v>
       </c>
-      <c r="I26" s="196"/>
+      <c r="I26" s="214"/>
       <c r="J26" s="25"/>
       <c r="K26" s="1"/>
       <c r="L26" s="2"/>
-      <c r="M26" s="106" t="s">
+      <c r="M26" s="308" t="s">
         <v>97</v>
       </c>
-      <c r="N26" s="107"/>
-      <c r="O26" s="101" t="s">
+      <c r="N26" s="309"/>
+      <c r="O26" s="301" t="s">
         <v>1</v>
       </c>
-      <c r="P26" s="101"/>
-      <c r="Q26" s="103" t="s">
+      <c r="P26" s="301"/>
+      <c r="Q26" s="303" t="s">
         <v>2</v>
       </c>
-      <c r="R26" s="104"/>
-      <c r="S26" s="87" t="s">
+      <c r="R26" s="304"/>
+      <c r="S26" s="305" t="s">
         <v>3</v>
       </c>
-      <c r="T26" s="88"/>
-[...1 lines deleted...]
-      <c r="V26" s="232" t="s">
+      <c r="T26" s="306"/>
+      <c r="U26" s="307"/>
+      <c r="V26" s="207" t="s">
         <v>103</v>
       </c>
-      <c r="W26" s="232"/>
-[...1 lines deleted...]
-      <c r="Y26" s="230" t="s">
+      <c r="W26" s="207"/>
+      <c r="X26" s="208"/>
+      <c r="Y26" s="205" t="s">
         <v>102</v>
       </c>
-      <c r="Z26" s="231"/>
-      <c r="AA26" s="95" t="s">
+      <c r="Z26" s="206"/>
+      <c r="AA26" s="156" t="s">
         <v>1</v>
       </c>
-      <c r="AB26" s="95"/>
-      <c r="AC26" s="96" t="s">
+      <c r="AB26" s="156"/>
+      <c r="AC26" s="248" t="s">
         <v>105</v>
       </c>
-      <c r="AD26" s="97"/>
-      <c r="AE26" s="80">
+      <c r="AD26" s="249"/>
+      <c r="AE26" s="192">
         <f>[1]Hoja1!$C$2329</f>
         <v>87070.774511858966</v>
       </c>
-      <c r="AF26" s="94"/>
+      <c r="AF26" s="196"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="181" t="s">
-[...2 lines deleted...]
-      <c r="AK26" s="226"/>
+      <c r="AJ26" s="200" t="s">
+        <v>130</v>
+      </c>
+      <c r="AK26" s="201"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="C27" s="4"/>
-      <c r="D27" s="76" t="s">
+      <c r="D27" s="102" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="171"/>
-      <c r="F27" s="105" t="s">
+      <c r="E27" s="191"/>
+      <c r="F27" s="213" t="s">
         <v>91</v>
       </c>
-      <c r="G27" s="105"/>
-      <c r="H27" s="192">
+      <c r="G27" s="213"/>
+      <c r="H27" s="139">
         <f>[1]Hoja1!$C2334</f>
         <v>194459.92651072162</v>
       </c>
-      <c r="I27" s="219"/>
+      <c r="I27" s="215"/>
       <c r="J27" s="3"/>
       <c r="L27" s="4"/>
-      <c r="M27" s="108" t="s">
+      <c r="M27" s="310" t="s">
         <v>98</v>
       </c>
-      <c r="N27" s="109"/>
-      <c r="O27" s="102" t="s">
+      <c r="N27" s="311"/>
+      <c r="O27" s="302" t="s">
+        <v>125</v>
+      </c>
+      <c r="P27" s="302"/>
+      <c r="Q27" s="213" t="s">
         <v>126</v>
       </c>
-      <c r="P27" s="102"/>
-[...4 lines deleted...]
-      <c r="S27" s="278">
+      <c r="R27" s="213"/>
+      <c r="S27" s="159">
         <f>[1]Hoja1!$C$3641</f>
         <v>1118568.7085646938</v>
       </c>
-      <c r="T27" s="279"/>
-      <c r="U27" s="280"/>
+      <c r="T27" s="160"/>
+      <c r="U27" s="161"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="3"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="3"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="C28" s="4"/>
-      <c r="D28" s="117" t="s">
+      <c r="D28" s="134" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="118"/>
-      <c r="F28" s="119" t="s">
+      <c r="E28" s="135"/>
+      <c r="F28" s="212" t="s">
         <v>92</v>
       </c>
-      <c r="G28" s="119"/>
-      <c r="H28" s="193">
+      <c r="G28" s="212"/>
+      <c r="H28" s="158">
         <f>[1]Hoja1!$C2335</f>
         <v>174610.91995529502</v>
       </c>
-      <c r="I28" s="196"/>
+      <c r="I28" s="214"/>
       <c r="J28" s="3"/>
       <c r="L28" s="4"/>
-      <c r="M28" s="78" t="s">
+      <c r="M28" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="N28" s="93"/>
+      <c r="N28" s="126"/>
       <c r="O28" s="3"/>
-      <c r="Q28" s="40"/>
-[...3 lines deleted...]
-      <c r="U28" s="208"/>
+      <c r="Q28" s="56"/>
+      <c r="R28" s="96"/>
+      <c r="S28" s="96"/>
+      <c r="T28" s="80"/>
+      <c r="U28" s="222"/>
       <c r="X28" s="4"/>
-      <c r="Y28" s="78" t="s">
+      <c r="Y28" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="Z28" s="93"/>
-[...1 lines deleted...]
-      <c r="AB28" s="85"/>
+      <c r="Z28" s="126"/>
+      <c r="AA28" s="298"/>
+      <c r="AB28" s="96"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="3"/>
-      <c r="AJ28" s="78" t="s">
+      <c r="AJ28" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AK28" s="79"/>
+      <c r="AK28" s="105"/>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="C29" s="4"/>
-      <c r="D29" s="76" t="s">
+      <c r="D29" s="102" t="s">
         <v>89</v>
       </c>
-      <c r="E29" s="171"/>
-      <c r="F29" s="105" t="s">
+      <c r="E29" s="191"/>
+      <c r="F29" s="213" t="s">
         <v>93</v>
       </c>
-      <c r="G29" s="105"/>
-      <c r="H29" s="192">
+      <c r="G29" s="213"/>
+      <c r="H29" s="139">
         <f>[1]Hoja1!$C2336</f>
         <v>186851.08212493398</v>
       </c>
-      <c r="I29" s="219"/>
+      <c r="I29" s="215"/>
       <c r="J29" s="3"/>
       <c r="L29" s="4"/>
-      <c r="M29" s="80">
+      <c r="M29" s="192">
         <f>[1]Hoja1!$C$2337</f>
         <v>315234.70308861614</v>
       </c>
-      <c r="N29" s="94"/>
+      <c r="N29" s="196"/>
       <c r="O29" s="3"/>
-      <c r="R29" s="86"/>
-      <c r="S29" s="86"/>
+      <c r="R29" s="84"/>
+      <c r="S29" s="84"/>
       <c r="U29" s="4"/>
       <c r="X29" s="4"/>
-      <c r="Y29" s="80">
+      <c r="Y29" s="192">
         <f>[1]Hoja1!$C$2340</f>
         <v>606659.78410308657</v>
       </c>
-      <c r="Z29" s="94"/>
+      <c r="Z29" s="196"/>
       <c r="AA29" s="3"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="3"/>
-      <c r="AJ29" s="80">
+      <c r="AJ29" s="192">
         <f>[1]Hoja1!$C$2328</f>
         <v>101817.75175168698</v>
       </c>
-      <c r="AK29" s="225"/>
+      <c r="AK29" s="186"/>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="C30" s="4"/>
-      <c r="D30" s="87" t="s">
+      <c r="D30" s="305" t="s">
         <v>94</v>
       </c>
-      <c r="E30" s="88"/>
-[...3 lines deleted...]
-      <c r="I30" s="89"/>
+      <c r="E30" s="306"/>
+      <c r="F30" s="306"/>
+      <c r="G30" s="306"/>
+      <c r="H30" s="306"/>
+      <c r="I30" s="307"/>
       <c r="J30" s="3"/>
       <c r="L30" s="4"/>
-      <c r="M30" s="90" t="s">
+      <c r="M30" s="295" t="s">
         <v>99</v>
       </c>
-      <c r="N30" s="92"/>
+      <c r="N30" s="297"/>
       <c r="O30" s="3"/>
-      <c r="Q30" s="40"/>
-[...3 lines deleted...]
-      <c r="U30" s="100"/>
+      <c r="Q30" s="56"/>
+      <c r="R30" s="96"/>
+      <c r="S30" s="96"/>
+      <c r="T30" s="299"/>
+      <c r="U30" s="300"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="3"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="3"/>
       <c r="AK30" s="10"/>
     </row>
     <row r="31" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9"/>
       <c r="C31" s="4"/>
-      <c r="D31" s="90" t="s">
+      <c r="D31" s="295" t="s">
         <v>95</v>
       </c>
-      <c r="E31" s="91"/>
-[...3 lines deleted...]
-      <c r="I31" s="92"/>
+      <c r="E31" s="296"/>
+      <c r="F31" s="296"/>
+      <c r="G31" s="296"/>
+      <c r="H31" s="296"/>
+      <c r="I31" s="297"/>
       <c r="J31" s="3"/>
       <c r="L31" s="4"/>
-      <c r="M31" s="90" t="s">
+      <c r="M31" s="295" t="s">
         <v>100</v>
       </c>
-      <c r="N31" s="92"/>
+      <c r="N31" s="297"/>
       <c r="O31" s="3"/>
-      <c r="R31" s="86"/>
-      <c r="S31" s="86"/>
+      <c r="R31" s="84"/>
+      <c r="S31" s="84"/>
       <c r="U31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="3"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="3"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="240" t="s">
+      <c r="A32" s="181" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="123"/>
-[...2 lines deleted...]
-      <c r="E32" s="210" t="s">
+      <c r="B32" s="182"/>
+      <c r="C32" s="182"/>
+      <c r="D32" s="182"/>
+      <c r="E32" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="F32" s="241"/>
-      <c r="G32" s="123" t="s">
+      <c r="F32" s="124"/>
+      <c r="G32" s="182" t="s">
         <v>110</v>
       </c>
-      <c r="H32" s="123"/>
-[...8 lines deleted...]
-      <c r="O32" s="210" t="s">
+      <c r="H32" s="182"/>
+      <c r="I32" s="182"/>
+      <c r="J32" s="182"/>
+      <c r="K32" s="97" t="s">
+        <v>129</v>
+      </c>
+      <c r="L32" s="98"/>
+      <c r="M32" s="98"/>
+      <c r="N32" s="99"/>
+      <c r="O32" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="P32" s="241"/>
-      <c r="Q32" s="292" t="s">
+      <c r="P32" s="124"/>
+      <c r="Q32" s="110" t="s">
         <v>112</v>
       </c>
-      <c r="R32" s="293"/>
-[...3 lines deleted...]
-      <c r="V32" s="202" t="s">
+      <c r="R32" s="111"/>
+      <c r="S32" s="111"/>
+      <c r="T32" s="111"/>
+      <c r="U32" s="112"/>
+      <c r="V32" s="216" t="s">
         <v>1</v>
       </c>
-      <c r="W32" s="203"/>
-      <c r="X32" s="202" t="s">
+      <c r="W32" s="217"/>
+      <c r="X32" s="216" t="s">
         <v>3</v>
       </c>
-      <c r="Y32" s="204"/>
-[...5 lines deleted...]
-      <c r="AC32" s="210" t="s">
+      <c r="Y32" s="218"/>
+      <c r="Z32" s="143" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA32" s="144"/>
+      <c r="AB32" s="145"/>
+      <c r="AC32" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="AD32" s="131"/>
-      <c r="AE32" s="120" t="s">
+      <c r="AD32" s="169"/>
+      <c r="AE32" s="219" t="s">
         <v>3</v>
       </c>
-      <c r="AF32" s="206"/>
-[...6 lines deleted...]
-      <c r="AK32" s="201"/>
+      <c r="AF32" s="221"/>
+      <c r="AG32" s="97" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH32" s="98"/>
+      <c r="AI32" s="98"/>
+      <c r="AJ32" s="98"/>
+      <c r="AK32" s="99"/>
     </row>
     <row r="33" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9"/>
       <c r="D33" s="10"/>
-      <c r="E33" s="243" t="s">
+      <c r="E33" s="176" t="s">
         <v>108</v>
       </c>
-      <c r="F33" s="244"/>
-      <c r="G33" s="74" t="s">
+      <c r="F33" s="150"/>
+      <c r="G33" s="189" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="74"/>
-      <c r="I33" s="236" t="s">
+      <c r="H33" s="189"/>
+      <c r="I33" s="190" t="s">
         <v>111</v>
       </c>
-      <c r="J33" s="237"/>
-[...4 lines deleted...]
-      <c r="O33" s="286" t="s">
+      <c r="J33" s="183"/>
+      <c r="K33" s="49"/>
+      <c r="L33" s="58"/>
+      <c r="M33" s="58"/>
+      <c r="N33" s="58"/>
+      <c r="O33" s="100" t="s">
         <v>109</v>
       </c>
-      <c r="P33" s="287"/>
-[...5 lines deleted...]
-      <c r="V33" s="260" t="s">
+      <c r="P33" s="101"/>
+      <c r="Q33" s="43"/>
+      <c r="R33" s="44"/>
+      <c r="S33" s="44"/>
+      <c r="T33" s="45"/>
+      <c r="U33" s="46"/>
+      <c r="V33" s="149" t="s">
         <v>114</v>
       </c>
-      <c r="W33" s="244"/>
-[...11 lines deleted...]
-      <c r="AE33" s="301">
+      <c r="W33" s="150"/>
+      <c r="X33" s="140"/>
+      <c r="Y33" s="141"/>
+      <c r="Z33" s="146" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA33" s="147"/>
+      <c r="AB33" s="148"/>
+      <c r="AC33" s="92" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD33" s="93"/>
+      <c r="AE33" s="94">
         <f>[1]Hoja1!$C$3642</f>
         <v>109138.25985287617</v>
       </c>
-      <c r="AF33" s="302"/>
-[...3 lines deleted...]
-      <c r="AJ33" s="74" t="s">
+      <c r="AF33" s="95"/>
+      <c r="AG33" s="40"/>
+      <c r="AH33" s="41"/>
+      <c r="AI33" s="41"/>
+      <c r="AJ33" s="189" t="s">
         <v>1</v>
       </c>
-      <c r="AK33" s="75"/>
+      <c r="AK33" s="324"/>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="9"/>
       <c r="F34" s="4"/>
-      <c r="G34" s="76" t="s">
+      <c r="G34" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="H34" s="171"/>
-      <c r="I34" s="80">
+      <c r="H34" s="191"/>
+      <c r="I34" s="192">
         <f>[1]Hoja1!$C$2343</f>
         <v>21603.047818066316</v>
       </c>
-      <c r="J34" s="225"/>
-[...11 lines deleted...]
-      <c r="V34" s="261" t="s">
+      <c r="J34" s="186"/>
+      <c r="K34" s="49"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="58"/>
+      <c r="N34" s="58"/>
+      <c r="O34" s="102"/>
+      <c r="P34" s="103"/>
+      <c r="Q34" s="47"/>
+      <c r="R34" s="83"/>
+      <c r="S34" s="83"/>
+      <c r="T34" s="58"/>
+      <c r="U34" s="39"/>
+      <c r="V34" s="151" t="s">
         <v>113</v>
       </c>
-      <c r="W34" s="262"/>
-      <c r="X34" s="271">
+      <c r="W34" s="152"/>
+      <c r="X34" s="117">
         <f>[1]Hoja1!$C$2345</f>
         <v>8951.8040122489438</v>
       </c>
-      <c r="Y34" s="272"/>
-[...6 lines deleted...]
-      <c r="AF34" s="49"/>
+      <c r="Y34" s="118"/>
+      <c r="Z34" s="40"/>
+      <c r="AA34" s="41"/>
+      <c r="AB34" s="41"/>
+      <c r="AC34" s="41"/>
+      <c r="AD34" s="41"/>
+      <c r="AE34" s="41"/>
+      <c r="AF34" s="42"/>
       <c r="AG34" s="9"/>
-      <c r="AJ34" s="76" t="s">
-[...2 lines deleted...]
-      <c r="AK34" s="77"/>
+      <c r="AJ34" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK34" s="103"/>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="D35" s="10"/>
-      <c r="E35" s="245" t="s">
+      <c r="E35" s="177" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="93"/>
+      <c r="F35" s="126"/>
       <c r="G35" s="25"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
-      <c r="J35" s="64"/>
-[...4 lines deleted...]
-      <c r="O35" s="78" t="s">
+      <c r="J35" s="53"/>
+      <c r="K35" s="49"/>
+      <c r="L35" s="58"/>
+      <c r="M35" s="58"/>
+      <c r="N35" s="58"/>
+      <c r="O35" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="P35" s="79"/>
-[...5 lines deleted...]
-      <c r="V35" s="263" t="s">
+      <c r="P35" s="105"/>
+      <c r="Q35" s="47"/>
+      <c r="R35" s="59"/>
+      <c r="S35" s="59"/>
+      <c r="T35" s="58"/>
+      <c r="U35" s="39"/>
+      <c r="V35" s="153" t="s">
         <v>115</v>
       </c>
-      <c r="W35" s="264"/>
-[...1 lines deleted...]
-      <c r="Y35" s="273"/>
+      <c r="W35" s="154"/>
+      <c r="X35" s="83"/>
+      <c r="Y35" s="142"/>
       <c r="Z35" s="9"/>
-      <c r="AB35" s="50"/>
-[...3 lines deleted...]
-      <c r="AF35" s="277"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="96"/>
+      <c r="AD35" s="96"/>
+      <c r="AE35" s="80"/>
+      <c r="AF35" s="81"/>
       <c r="AG35" s="9"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
       <c r="D36" s="10"/>
-      <c r="E36" s="246">
+      <c r="E36" s="178">
         <f>[1]Hoja1!$C$2341</f>
         <v>109138.25985287617</v>
       </c>
-      <c r="F36" s="247"/>
+      <c r="F36" s="179"/>
       <c r="G36" s="3"/>
       <c r="J36" s="10"/>
-      <c r="K36" s="60"/>
-[...3 lines deleted...]
-      <c r="O36" s="288">
+      <c r="K36" s="49"/>
+      <c r="L36" s="58"/>
+      <c r="M36" s="58"/>
+      <c r="N36" s="58"/>
+      <c r="O36" s="106">
         <f>[1]Hoja1!$C$2344</f>
         <v>12778.010957907878</v>
       </c>
-      <c r="P36" s="289"/>
-[...5 lines deleted...]
-      <c r="V36" s="265" t="s">
+      <c r="P36" s="107"/>
+      <c r="Q36" s="47"/>
+      <c r="R36" s="59"/>
+      <c r="S36" s="59"/>
+      <c r="T36" s="58"/>
+      <c r="U36" s="39"/>
+      <c r="V36" s="125" t="s">
         <v>116</v>
       </c>
-      <c r="W36" s="93"/>
-      <c r="X36" s="271">
+      <c r="W36" s="126"/>
+      <c r="X36" s="117">
         <f>[1]Hoja1!$C$2346</f>
         <v>12778.010957907878</v>
       </c>
-      <c r="Y36" s="272"/>
+      <c r="Y36" s="118"/>
       <c r="Z36" s="9"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="9"/>
-      <c r="AJ36" s="78" t="s">
+      <c r="AJ36" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="AK36" s="79"/>
+      <c r="AK36" s="105"/>
     </row>
     <row r="37" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="9"/>
       <c r="F37" s="4"/>
       <c r="G37" s="3"/>
       <c r="J37" s="10"/>
-      <c r="K37" s="298"/>
-[...13 lines deleted...]
-      <c r="Y37" s="275"/>
+      <c r="K37" s="90"/>
+      <c r="L37" s="91"/>
+      <c r="M37" s="61"/>
+      <c r="N37" s="61"/>
+      <c r="O37" s="108"/>
+      <c r="P37" s="109"/>
+      <c r="Q37" s="47"/>
+      <c r="R37" s="59"/>
+      <c r="S37" s="59"/>
+      <c r="T37" s="58"/>
+      <c r="U37" s="39"/>
+      <c r="V37" s="113"/>
+      <c r="W37" s="114"/>
+      <c r="X37" s="119"/>
+      <c r="Y37" s="120"/>
       <c r="Z37" s="9"/>
-      <c r="AB37" s="50"/>
-[...3 lines deleted...]
-      <c r="AF37" s="277"/>
+      <c r="AB37" s="60"/>
+      <c r="AC37" s="96"/>
+      <c r="AD37" s="96"/>
+      <c r="AE37" s="80"/>
+      <c r="AF37" s="81"/>
       <c r="AG37" s="9"/>
-      <c r="AJ37" s="80">
+      <c r="AJ37" s="192">
         <f>[1]Hoja1!$C$3643</f>
         <v>167320.30723790044</v>
       </c>
-      <c r="AK37" s="81"/>
+      <c r="AK37" s="260"/>
     </row>
     <row r="38" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="3"/>
       <c r="J38" s="10"/>
-      <c r="K38" s="297"/>
-[...13 lines deleted...]
-      <c r="Y38" s="276"/>
+      <c r="K38" s="88"/>
+      <c r="L38" s="89"/>
+      <c r="M38" s="63"/>
+      <c r="N38" s="64"/>
+      <c r="O38" s="64"/>
+      <c r="P38" s="50"/>
+      <c r="Q38" s="47"/>
+      <c r="R38" s="83"/>
+      <c r="S38" s="83"/>
+      <c r="T38" s="58"/>
+      <c r="U38" s="39"/>
+      <c r="V38" s="115"/>
+      <c r="W38" s="116"/>
+      <c r="X38" s="83"/>
+      <c r="Y38" s="121"/>
       <c r="Z38" s="9"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="9"/>
       <c r="AK38" s="10"/>
     </row>
     <row r="39" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="14"/>
       <c r="E39" s="12"/>
       <c r="F39" s="18"/>
       <c r="G39" s="37"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="14"/>
-      <c r="K39" s="250"/>
-[...25 lines deleted...]
-      <c r="AK39" s="73"/>
+      <c r="K39" s="180"/>
+      <c r="L39" s="85"/>
+      <c r="M39" s="51"/>
+      <c r="N39" s="122"/>
+      <c r="O39" s="122"/>
+      <c r="P39" s="52"/>
+      <c r="Q39" s="48"/>
+      <c r="R39" s="155"/>
+      <c r="S39" s="155"/>
+      <c r="T39" s="85"/>
+      <c r="U39" s="86"/>
+      <c r="V39" s="87"/>
+      <c r="W39" s="85"/>
+      <c r="X39" s="85"/>
+      <c r="Y39" s="164"/>
+      <c r="Z39" s="319"/>
+      <c r="AA39" s="320"/>
+      <c r="AB39" s="320"/>
+      <c r="AC39" s="85"/>
+      <c r="AD39" s="85"/>
+      <c r="AE39" s="85"/>
+      <c r="AF39" s="325"/>
+      <c r="AG39" s="319"/>
+      <c r="AH39" s="320"/>
+      <c r="AI39" s="320"/>
+      <c r="AJ39" s="320"/>
+      <c r="AK39" s="321"/>
     </row>
-    <row r="40" spans="1:37" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="AK40" s="70"/>
+    <row r="40" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="181" t="s">
+        <v>131</v>
+      </c>
+      <c r="B40" s="182"/>
+      <c r="C40" s="182"/>
+      <c r="D40" s="182"/>
+      <c r="E40" s="123" t="s">
+        <v>1</v>
+      </c>
+      <c r="F40" s="124"/>
+      <c r="G40" s="193" t="s">
+        <v>136</v>
+      </c>
+      <c r="H40" s="194"/>
+      <c r="I40" s="194"/>
+      <c r="J40" s="195"/>
+      <c r="K40" s="97" t="s">
+        <v>137</v>
+      </c>
+      <c r="L40" s="98"/>
+      <c r="M40" s="98"/>
+      <c r="N40" s="99"/>
+      <c r="O40" s="123" t="s">
+        <v>1</v>
+      </c>
+      <c r="P40" s="124"/>
+      <c r="Q40" s="97" t="s">
+        <v>143</v>
+      </c>
+      <c r="R40" s="98"/>
+      <c r="S40" s="98"/>
+      <c r="T40" s="168"/>
+      <c r="U40" s="218" t="s">
+        <v>1</v>
+      </c>
+      <c r="V40" s="330"/>
+      <c r="W40" s="218" t="s">
+        <v>3</v>
+      </c>
+      <c r="X40" s="331"/>
+      <c r="Y40" s="97" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z40" s="98"/>
+      <c r="AA40" s="99"/>
+      <c r="AB40" s="332" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC40" s="220"/>
+      <c r="AD40" s="220" t="s">
+        <v>3</v>
+      </c>
+      <c r="AE40" s="221"/>
+      <c r="AF40" s="71"/>
+      <c r="AG40" s="67"/>
+      <c r="AH40" s="322"/>
+      <c r="AI40" s="322"/>
+      <c r="AJ40" s="140"/>
+      <c r="AK40" s="323"/>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A41" s="42"/>
-[...34 lines deleted...]
-      <c r="AK41" s="70"/>
+      <c r="A41" s="49"/>
+      <c r="B41" s="58"/>
+      <c r="C41" s="58"/>
+      <c r="D41" s="58"/>
+      <c r="E41" s="176" t="s">
+        <v>132</v>
+      </c>
+      <c r="F41" s="183"/>
+      <c r="G41" s="316" t="s">
+        <v>1</v>
+      </c>
+      <c r="H41" s="190"/>
+      <c r="I41" s="176" t="s">
+        <v>134</v>
+      </c>
+      <c r="J41" s="183"/>
+      <c r="K41" s="75"/>
+      <c r="L41" s="76"/>
+      <c r="M41" s="41"/>
+      <c r="N41" s="77"/>
+      <c r="O41" s="333" t="s">
+        <v>138</v>
+      </c>
+      <c r="P41" s="334"/>
+      <c r="Q41" s="74"/>
+      <c r="R41" s="83"/>
+      <c r="S41" s="83"/>
+      <c r="T41" s="58"/>
+      <c r="U41" s="104" t="s">
+        <v>140</v>
+      </c>
+      <c r="V41" s="126"/>
+      <c r="W41" s="106">
+        <f>[1]Hoja1!$C$3740</f>
+        <v>381044.22903436498</v>
+      </c>
+      <c r="X41" s="184"/>
+      <c r="Y41" s="73"/>
+      <c r="Z41" s="58"/>
+      <c r="AA41" s="58"/>
+      <c r="AB41" s="104" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC41" s="126"/>
+      <c r="AD41" s="327">
+        <f>[1]Hoja1!$C$3741</f>
+        <v>245048.98131440996</v>
+      </c>
+      <c r="AE41" s="328"/>
+      <c r="AF41" s="58"/>
+      <c r="AG41" s="62"/>
+      <c r="AH41" s="89"/>
+      <c r="AI41" s="89"/>
+      <c r="AJ41" s="83"/>
+      <c r="AK41" s="142"/>
     </row>
     <row r="42" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A42" s="42"/>
-[...34 lines deleted...]
-      <c r="AK42" s="70"/>
+      <c r="A42" s="49"/>
+      <c r="B42" s="58"/>
+      <c r="C42" s="58"/>
+      <c r="D42" s="58"/>
+      <c r="E42" s="88" t="s">
+        <v>133</v>
+      </c>
+      <c r="F42" s="164"/>
+      <c r="G42" s="317" t="s">
+        <v>3</v>
+      </c>
+      <c r="H42" s="266"/>
+      <c r="I42" s="185">
+        <f>[1]Hoja1!$C$3738</f>
+        <v>315542.40764435998</v>
+      </c>
+      <c r="J42" s="186"/>
+      <c r="K42" s="175"/>
+      <c r="L42" s="83"/>
+      <c r="N42" s="64"/>
+      <c r="O42" s="102" t="s">
+        <v>139</v>
+      </c>
+      <c r="P42" s="103"/>
+      <c r="Q42" s="74"/>
+      <c r="R42" s="83"/>
+      <c r="S42" s="83"/>
+      <c r="T42" s="58"/>
+      <c r="U42" s="58"/>
+      <c r="V42" s="58"/>
+      <c r="W42" s="58"/>
+      <c r="X42" s="66"/>
+      <c r="Y42" s="49"/>
+      <c r="Z42" s="58"/>
+      <c r="AA42" s="58"/>
+      <c r="AB42" s="65"/>
+      <c r="AC42" s="89"/>
+      <c r="AD42" s="89"/>
+      <c r="AE42" s="72"/>
+      <c r="AF42" s="59"/>
+      <c r="AG42" s="62"/>
+      <c r="AH42" s="89"/>
+      <c r="AI42" s="89"/>
+      <c r="AJ42" s="83"/>
+      <c r="AK42" s="142"/>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A43" s="42"/>
-[...29 lines deleted...]
-      <c r="AF43" s="42"/>
+      <c r="A43" s="49"/>
+      <c r="B43" s="58"/>
+      <c r="C43" s="58"/>
+      <c r="D43" s="58"/>
+      <c r="E43" s="177" t="s">
+        <v>3</v>
+      </c>
+      <c r="F43" s="105"/>
+      <c r="G43" s="49"/>
+      <c r="H43" s="58"/>
+      <c r="I43" s="187" t="s">
+        <v>135</v>
+      </c>
+      <c r="J43" s="188"/>
+      <c r="K43" s="88"/>
+      <c r="L43" s="89"/>
+      <c r="N43" s="78"/>
+      <c r="O43" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="P43" s="157"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="83"/>
+      <c r="S43" s="83"/>
+      <c r="T43" s="58"/>
+      <c r="U43" s="58"/>
+      <c r="V43" s="116" t="s">
+        <v>141</v>
+      </c>
+      <c r="W43" s="116"/>
+      <c r="X43" s="72"/>
+      <c r="Y43" s="73"/>
+      <c r="Z43" s="58"/>
+      <c r="AA43" s="58"/>
+      <c r="AB43" s="58"/>
+      <c r="AC43" s="58" t="s">
+        <v>139</v>
+      </c>
+      <c r="AD43" s="58"/>
+      <c r="AE43" s="66"/>
+      <c r="AF43" s="58"/>
+      <c r="AK43" s="10"/>
     </row>
     <row r="44" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A44" s="42"/>
-[...29 lines deleted...]
-      <c r="AF44" s="70"/>
+      <c r="A44" s="49"/>
+      <c r="B44" s="58"/>
+      <c r="C44" s="58"/>
+      <c r="D44" s="58"/>
+      <c r="E44" s="178">
+        <f>[1]Hoja1!$C$3737</f>
+        <v>553679.93596499995</v>
+      </c>
+      <c r="F44" s="184"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="58"/>
+      <c r="I44" s="173"/>
+      <c r="J44" s="174"/>
+      <c r="K44" s="175"/>
+      <c r="L44" s="83"/>
+      <c r="N44" s="64"/>
+      <c r="O44" s="106">
+        <f>[1]Hoja1!$C$3739</f>
+        <v>179547.15992440499</v>
+      </c>
+      <c r="P44" s="107"/>
+      <c r="Q44" s="58"/>
+      <c r="R44" s="58"/>
+      <c r="S44" s="58"/>
+      <c r="T44" s="58"/>
+      <c r="U44" s="58"/>
+      <c r="V44" s="58"/>
+      <c r="W44" s="58"/>
+      <c r="X44" s="66"/>
+      <c r="Y44" s="49"/>
+      <c r="Z44" s="58"/>
+      <c r="AA44" s="58"/>
+      <c r="AB44" s="65"/>
+      <c r="AC44" s="89"/>
+      <c r="AD44" s="89"/>
+      <c r="AE44" s="72"/>
+      <c r="AF44" s="59"/>
+      <c r="AK44" s="10"/>
     </row>
     <row r="45" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A45" s="42"/>
-[...17 lines deleted...]
-      <c r="AF45" s="42"/>
+      <c r="A45" s="49"/>
+      <c r="B45" s="58"/>
+      <c r="C45" s="58"/>
+      <c r="D45" s="58"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="70"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="58"/>
+      <c r="I45" s="49"/>
+      <c r="J45" s="66"/>
+      <c r="K45" s="49"/>
+      <c r="L45" s="58"/>
+      <c r="O45" s="84"/>
+      <c r="P45" s="329"/>
+      <c r="X45" s="10"/>
+      <c r="Y45" s="9"/>
+      <c r="Z45" s="58"/>
+      <c r="AA45" s="58"/>
+      <c r="AB45" s="58"/>
+      <c r="AC45" s="58"/>
+      <c r="AD45" s="58"/>
+      <c r="AE45" s="66"/>
+      <c r="AF45" s="58"/>
+      <c r="AK45" s="10"/>
+    </row>
+    <row r="46" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A46" s="9"/>
+      <c r="E46" s="312"/>
+      <c r="F46" s="313"/>
+      <c r="G46" s="9"/>
+      <c r="I46" s="9"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="9"/>
+      <c r="P46" s="10"/>
+      <c r="X46" s="10"/>
+      <c r="Y46" s="9"/>
+      <c r="AE46" s="10"/>
+      <c r="AK46" s="10"/>
+    </row>
+    <row r="47" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="12"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="13"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="314"/>
+      <c r="F47" s="315"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="12"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="13"/>
+      <c r="O47" s="13"/>
+      <c r="P47" s="14"/>
+      <c r="Q47" s="13"/>
+      <c r="R47" s="13"/>
+      <c r="S47" s="13"/>
+      <c r="T47" s="13"/>
+      <c r="U47" s="13"/>
+      <c r="V47" s="13"/>
+      <c r="W47" s="13"/>
+      <c r="X47" s="14"/>
+      <c r="Y47" s="12"/>
+      <c r="Z47" s="13"/>
+      <c r="AA47" s="13"/>
+      <c r="AB47" s="13"/>
+      <c r="AC47" s="13"/>
+      <c r="AD47" s="13"/>
+      <c r="AE47" s="14"/>
+      <c r="AF47" s="13"/>
+      <c r="AG47" s="13"/>
+      <c r="AH47" s="13"/>
+      <c r="AI47" s="13"/>
+      <c r="AJ47" s="13"/>
+      <c r="AK47" s="14"/>
+    </row>
+    <row r="48" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="E48" s="68"/>
+      <c r="F48" s="68"/>
+    </row>
+    <row r="49" spans="5:6" x14ac:dyDescent="0.25">
+      <c r="E49" s="68"/>
+      <c r="F49" s="68"/>
+    </row>
+    <row r="50" spans="5:6" x14ac:dyDescent="0.25">
+      <c r="E50" s="68"/>
+      <c r="F50" s="68"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3hhnjFQGZ++YVNg/gkCl3pz75x5Tv7gN9myXgpW4SBJRbeklbziQ7POaa85UM002wlOxidxWoUS/p17yUmq/IA==" saltValue="zhgtQlls9M3ellWGlluFDw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="BqQH77ILLL8M6688KrMPEs6wapVfB4ox0vIeaH3ct1ZJTjGJfwEiX8pO0E/9+NJ8AQAc0X/vM7saPgA6TRKjEg==" saltValue="ktBo8J6Qo3D3kMcjpD7rkA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="406">
-    <mergeCell ref="E45:F45"/>
-[...47 lines deleted...]
-    <mergeCell ref="V41:W41"/>
+    <mergeCell ref="AD40:AE40"/>
+    <mergeCell ref="AB41:AC41"/>
+    <mergeCell ref="AD41:AE41"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q40:T40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="U41:V41"/>
+    <mergeCell ref="W41:X41"/>
     <mergeCell ref="V43:W43"/>
-    <mergeCell ref="X41:Y41"/>
-[...15 lines deleted...]
-    <mergeCell ref="Z40:AB40"/>
+    <mergeCell ref="Y40:AA40"/>
+    <mergeCell ref="AB40:AC40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="O42:P42"/>
     <mergeCell ref="R42:S42"/>
     <mergeCell ref="R43:S43"/>
-    <mergeCell ref="P40:Q40"/>
-[...159 lines deleted...]
-    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="AI1:AJ1"/>
+    <mergeCell ref="AC42:AD42"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AG39:AK39"/>
+    <mergeCell ref="AH40:AI40"/>
+    <mergeCell ref="AJ40:AK40"/>
+    <mergeCell ref="AH41:AI41"/>
+    <mergeCell ref="AJ41:AK41"/>
+    <mergeCell ref="AH42:AI42"/>
+    <mergeCell ref="AJ42:AK42"/>
+    <mergeCell ref="AJ33:AK33"/>
+    <mergeCell ref="AJ34:AK34"/>
+    <mergeCell ref="AJ36:AK36"/>
+    <mergeCell ref="AJ37:AK37"/>
+    <mergeCell ref="Z39:AB39"/>
+    <mergeCell ref="AE39:AF39"/>
+    <mergeCell ref="AC39:AD39"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="D30:I30"/>
+    <mergeCell ref="D31:I31"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S26:U26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="AN1:AP1"/>
+    <mergeCell ref="A17:AK17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U3:X3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="U4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="AF1:AH1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="K10:N10"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="K12:N12"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="S9:T9"/>
     <mergeCell ref="AJ6:AK6"/>
     <mergeCell ref="AJ7:AK7"/>
     <mergeCell ref="AJ8:AK8"/>
     <mergeCell ref="AJ9:AK9"/>
     <mergeCell ref="AJ10:AK10"/>
     <mergeCell ref="AJ11:AK11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD4:AF4"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AG6:AH6"/>
     <mergeCell ref="AG7:AH7"/>
     <mergeCell ref="AG8:AH8"/>
     <mergeCell ref="AG9:AH9"/>
     <mergeCell ref="AG10:AH10"/>
     <mergeCell ref="AB4:AC4"/>
     <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AB6:AC6"/>
     <mergeCell ref="AB7:AC7"/>
     <mergeCell ref="AB8:AC8"/>
     <mergeCell ref="AB9:AC9"/>
     <mergeCell ref="AB10:AC10"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="AG11:AH11"/>
+    <mergeCell ref="AG12:AH12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G13:H13"/>
     <mergeCell ref="Q12:R12"/>
-    <mergeCell ref="U4:X4"/>
-[...11 lines deleted...]
-    <mergeCell ref="S9:T9"/>
     <mergeCell ref="G12:H12"/>
-    <mergeCell ref="O6:P6"/>
-[...2 lines deleted...]
-    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="S13:T13"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="I12:J12"/>
-    <mergeCell ref="K4:N4"/>
-[...46 lines deleted...]
-    <mergeCell ref="Q9:R9"/>
     <mergeCell ref="Q10:R10"/>
     <mergeCell ref="Q11:R11"/>
-    <mergeCell ref="AF1:AH1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="U9:X9"/>
+    <mergeCell ref="AD9:AF9"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="AI20:AK20"/>
+    <mergeCell ref="AI21:AK21"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="AI23:AK23"/>
+    <mergeCell ref="AI24:AK24"/>
+    <mergeCell ref="AG19:AH19"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="AG32:AK32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="AI18:AK18"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="AE22:AF22"/>
+    <mergeCell ref="AE23:AF23"/>
+    <mergeCell ref="AE24:AF24"/>
+    <mergeCell ref="AC32:AD32"/>
+    <mergeCell ref="AE32:AF32"/>
+    <mergeCell ref="AE18:AF18"/>
+    <mergeCell ref="AA18:AD18"/>
+    <mergeCell ref="AI19:AK19"/>
+    <mergeCell ref="AG20:AH20"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="AE26:AF26"/>
+    <mergeCell ref="AG25:AI25"/>
+    <mergeCell ref="AJ25:AK25"/>
+    <mergeCell ref="AJ28:AK28"/>
+    <mergeCell ref="AJ29:AK29"/>
+    <mergeCell ref="AJ26:AK26"/>
+    <mergeCell ref="V25:X25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="V26:X26"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="AA25:AD25"/>
+    <mergeCell ref="AE25:AF25"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K40:N40"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:U25"/>
+    <mergeCell ref="K15:N15"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="M23:N23"/>
     <mergeCell ref="H23:I23"/>
-    <mergeCell ref="J18:L18"/>
-[...15 lines deleted...]
-    <mergeCell ref="Q3:R3"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E22:F22"/>
-    <mergeCell ref="H24:I24"/>
-[...10 lines deleted...]
-    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="AG13:AH13"/>
+    <mergeCell ref="AG14:AH14"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="S27:U27"/>
+    <mergeCell ref="AG18:AH18"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AG23:AH23"/>
+    <mergeCell ref="AG24:AH24"/>
+    <mergeCell ref="S18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AE19:AF19"/>
+    <mergeCell ref="AE20:AF20"/>
+    <mergeCell ref="AE21:AF21"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="U13:X13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z32:AB32"/>
+    <mergeCell ref="Z33:AB33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="J1:Q1"/>
+    <mergeCell ref="R34:S34"/>
     <mergeCell ref="R31:S31"/>
-    <mergeCell ref="D30:I30"/>
-[...40 lines deleted...]
-    <mergeCell ref="R30:S30"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="AE33:AF33"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="AE37:AF37"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q32:U32"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="X38:Y38"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AF1:AH1" r:id="rId1" display="enviar e-mail" xr:uid="{4B5D1605-A24A-4455-9C9B-3C35A04811C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>