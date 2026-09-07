--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="32" documentId="8_{B2C37A9A-0F4F-4BA8-B4A9-BF43F4EE0C8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A147E47C-683F-457C-925A-C0E491433496}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{58B66BC6-15ED-4706-A00F-685D933565B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{108E440C-D269-46D4-90AB-DA77B0A6A8FC}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AK$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -591,51 +590,51 @@
   <si>
     <t>KIT PRES QB 60 + CAP II</t>
   </si>
   <si>
     <t>KITQB23540</t>
   </si>
   <si>
     <t>1/2 HP</t>
   </si>
   <si>
     <t>KITCPM2357</t>
   </si>
   <si>
     <t>146  3/4 HP</t>
   </si>
   <si>
     <t>KIT ELEV QB60+CAS</t>
   </si>
   <si>
     <t>KIT ELEV CPM146 +CAS</t>
   </si>
   <si>
     <t>KITQB23560</t>
   </si>
   <si>
-    <t xml:space="preserve">Actualizada al </t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -719,58 +718,56 @@
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1657,849 +1654,849 @@
     <xf numFmtId="0" fontId="13" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="7" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="7" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="7" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="7" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="4" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...16 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="8" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="7" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...634 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>35</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>36</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>365353</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 537">
           <a:extLst>
@@ -4109,101 +4106,101 @@
             <v>20245.902479999997</v>
           </cell>
         </row>
         <row r="1669">
           <cell r="C1669">
             <v>21933.061019999997</v>
           </cell>
         </row>
         <row r="2317">
           <cell r="C2317">
             <v>258812.71127170697</v>
           </cell>
         </row>
         <row r="2318">
           <cell r="C2318">
             <v>277843.06060539099</v>
           </cell>
         </row>
         <row r="2319">
           <cell r="C2319">
             <v>293067.32023914094</v>
           </cell>
         </row>
         <row r="2320">
           <cell r="C2320">
-            <v>77729.55296218142</v>
+            <v>85502.508258399583</v>
           </cell>
         </row>
         <row r="2321">
           <cell r="C2321">
             <v>205219.12767238269</v>
           </cell>
         </row>
         <row r="2322">
           <cell r="C2322">
             <v>234536.14974158074</v>
           </cell>
         </row>
         <row r="2323">
           <cell r="C2323">
             <v>185233.59439562692</v>
           </cell>
         </row>
         <row r="2324">
           <cell r="C2324">
             <v>213725.74518012433</v>
           </cell>
         </row>
         <row r="2325">
           <cell r="C2325">
             <v>233724.30909053414</v>
           </cell>
         </row>
         <row r="2326">
           <cell r="C2326">
             <v>539938.56943818915</v>
           </cell>
         </row>
         <row r="2327">
           <cell r="C2327">
             <v>590813.99733978708</v>
           </cell>
         </row>
         <row r="2328">
           <cell r="C2328">
             <v>101817.75175168698</v>
           </cell>
         </row>
         <row r="2329">
           <cell r="C2329">
             <v>87070.774511858966</v>
           </cell>
         </row>
         <row r="2330">
           <cell r="C2330">
-            <v>102730.03016748209</v>
+            <v>107866.5316758562</v>
           </cell>
         </row>
         <row r="2331">
           <cell r="C2331">
             <v>163462.89896324708</v>
           </cell>
         </row>
         <row r="2332">
           <cell r="C2332">
             <v>470001.97888916521</v>
           </cell>
         </row>
         <row r="2333">
           <cell r="C2333">
             <v>167209.46641583147</v>
           </cell>
         </row>
         <row r="2334">
           <cell r="C2334">
             <v>194459.92651072162</v>
           </cell>
         </row>
         <row r="2335">
           <cell r="C2335">
             <v>174610.91995529502</v>
@@ -4264,61 +4261,57 @@
             <v>167320.30723790044</v>
           </cell>
         </row>
         <row r="3737">
           <cell r="C3737">
             <v>553679.93596499995</v>
           </cell>
         </row>
         <row r="3738">
           <cell r="C3738">
             <v>315542.40764435998</v>
           </cell>
         </row>
         <row r="3739">
           <cell r="C3739">
             <v>179547.15992440499</v>
           </cell>
         </row>
         <row r="3740">
           <cell r="C3740">
             <v>381044.22903436498</v>
           </cell>
         </row>
         <row r="3741">
           <cell r="C3741">
-            <v>245048.98131440996</v>
+            <v>257301.43038013051</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4613,2807 +4606,2807 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48513CB7-978F-4B37-B69A-D11F169D4C10}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP50"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="37" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="335" t="s">
+      <c r="A1" s="205" t="s">
         <v>145</v>
       </c>
-      <c r="B1" s="336"/>
-[...5 lines deleted...]
-      <c r="F1" s="337"/>
+      <c r="B1" s="206"/>
+      <c r="C1" s="206"/>
+      <c r="D1" s="207">
+        <v>46236</v>
+      </c>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
       <c r="G1" s="79"/>
       <c r="H1" s="79"/>
       <c r="I1" s="79"/>
-      <c r="J1" s="82" t="s">
+      <c r="J1" s="315" t="s">
         <v>118</v>
       </c>
-      <c r="K1" s="82"/>
-[...5 lines deleted...]
-      <c r="Q1" s="82"/>
+      <c r="K1" s="315"/>
+      <c r="L1" s="315"/>
+      <c r="M1" s="315"/>
+      <c r="N1" s="315"/>
+      <c r="O1" s="315"/>
+      <c r="P1" s="315"/>
+      <c r="Q1" s="315"/>
       <c r="R1" s="38"/>
       <c r="S1" s="38"/>
       <c r="T1" s="38"/>
       <c r="U1" s="38"/>
       <c r="V1" s="38"/>
       <c r="W1" s="38"/>
       <c r="X1" s="38"/>
       <c r="Y1" s="38"/>
       <c r="Z1" s="38"/>
       <c r="AA1" s="38"/>
       <c r="AB1" s="38"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="38"/>
       <c r="AE1" s="38"/>
-      <c r="AF1" s="273" t="s">
+      <c r="AF1" s="204" t="s">
         <v>117</v>
       </c>
-      <c r="AG1" s="273"/>
-[...2 lines deleted...]
-      <c r="AJ1" s="318"/>
+      <c r="AG1" s="204"/>
+      <c r="AH1" s="204"/>
+      <c r="AI1" s="115"/>
+      <c r="AJ1" s="115"/>
       <c r="AK1" s="15"/>
       <c r="AL1" s="8"/>
-      <c r="AN1" s="283"/>
-[...1 lines deleted...]
-      <c r="AP1" s="283"/>
+      <c r="AN1" s="165"/>
+      <c r="AO1" s="165"/>
+      <c r="AP1" s="165"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="292" t="s">
+      <c r="A2" s="180" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="293"/>
-[...34 lines deleted...]
-      <c r="AK2" s="294"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
+      <c r="P2" s="181"/>
+      <c r="Q2" s="181"/>
+      <c r="R2" s="181"/>
+      <c r="S2" s="181"/>
+      <c r="T2" s="181"/>
+      <c r="U2" s="181"/>
+      <c r="V2" s="181"/>
+      <c r="W2" s="181"/>
+      <c r="X2" s="181"/>
+      <c r="Y2" s="181"/>
+      <c r="Z2" s="181"/>
+      <c r="AA2" s="181"/>
+      <c r="AB2" s="181"/>
+      <c r="AC2" s="181"/>
+      <c r="AD2" s="181"/>
+      <c r="AE2" s="181"/>
+      <c r="AF2" s="181"/>
+      <c r="AG2" s="181"/>
+      <c r="AH2" s="181"/>
+      <c r="AI2" s="181"/>
+      <c r="AJ2" s="181"/>
+      <c r="AK2" s="182"/>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A3" s="289" t="s">
+      <c r="A3" s="173" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="290"/>
-[...2 lines deleted...]
-      <c r="E3" s="274" t="s">
+      <c r="B3" s="174"/>
+      <c r="C3" s="174"/>
+      <c r="D3" s="175"/>
+      <c r="E3" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="274"/>
-      <c r="G3" s="274" t="s">
+      <c r="F3" s="176"/>
+      <c r="G3" s="176" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="274"/>
-      <c r="I3" s="274" t="s">
+      <c r="H3" s="176"/>
+      <c r="I3" s="176" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="274"/>
-      <c r="K3" s="278" t="s">
+      <c r="J3" s="176"/>
+      <c r="K3" s="177" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="279"/>
-[...2 lines deleted...]
-      <c r="O3" s="274" t="s">
+      <c r="L3" s="178"/>
+      <c r="M3" s="178"/>
+      <c r="N3" s="179"/>
+      <c r="O3" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="274"/>
-      <c r="Q3" s="274" t="s">
+      <c r="P3" s="176"/>
+      <c r="Q3" s="176" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="274"/>
-      <c r="S3" s="274" t="s">
+      <c r="R3" s="176"/>
+      <c r="S3" s="176" t="s">
         <v>3</v>
       </c>
-      <c r="T3" s="274"/>
-      <c r="U3" s="278" t="s">
+      <c r="T3" s="176"/>
+      <c r="U3" s="177" t="s">
         <v>4</v>
       </c>
-      <c r="V3" s="279"/>
-[...2 lines deleted...]
-      <c r="Y3" s="274" t="s">
+      <c r="V3" s="178"/>
+      <c r="W3" s="178"/>
+      <c r="X3" s="179"/>
+      <c r="Y3" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="Z3" s="274"/>
+      <c r="Z3" s="176"/>
       <c r="AA3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AB3" s="274" t="s">
+      <c r="AB3" s="176" t="s">
         <v>3</v>
       </c>
-      <c r="AC3" s="274"/>
-      <c r="AD3" s="278" t="s">
+      <c r="AC3" s="176"/>
+      <c r="AD3" s="177" t="s">
         <v>9</v>
       </c>
-      <c r="AE3" s="279"/>
-[...1 lines deleted...]
-      <c r="AG3" s="274" t="s">
+      <c r="AE3" s="178"/>
+      <c r="AF3" s="179"/>
+      <c r="AG3" s="176" t="s">
         <v>1</v>
       </c>
-      <c r="AH3" s="274"/>
+      <c r="AH3" s="176"/>
       <c r="AI3" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AJ3" s="274" t="s">
+      <c r="AJ3" s="176" t="s">
         <v>3</v>
       </c>
-      <c r="AK3" s="275"/>
+      <c r="AK3" s="192"/>
     </row>
     <row r="4" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A4" s="17"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="2"/>
-      <c r="E4" s="233" t="s">
+      <c r="E4" s="183" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="234"/>
-      <c r="G4" s="259" t="s">
+      <c r="F4" s="184"/>
+      <c r="G4" s="193" t="s">
         <v>18</v>
       </c>
-      <c r="H4" s="133"/>
-      <c r="I4" s="192">
+      <c r="H4" s="194"/>
+      <c r="I4" s="127">
         <f>[1]Hoja1!$C1634</f>
         <v>2405.5564771519139</v>
       </c>
-      <c r="J4" s="229"/>
-[...4 lines deleted...]
-      <c r="O4" s="233" t="s">
+      <c r="J4" s="155"/>
+      <c r="K4" s="197"/>
+      <c r="L4" s="198"/>
+      <c r="M4" s="198"/>
+      <c r="N4" s="199"/>
+      <c r="O4" s="183" t="s">
         <v>27</v>
       </c>
-      <c r="P4" s="234"/>
-      <c r="Q4" s="259" t="s">
+      <c r="P4" s="184"/>
+      <c r="Q4" s="193" t="s">
         <v>18</v>
       </c>
-      <c r="R4" s="133"/>
-      <c r="S4" s="192">
+      <c r="R4" s="194"/>
+      <c r="S4" s="127">
         <f>[1]Hoja1!$C1624</f>
         <v>3301.2068765999998</v>
       </c>
-      <c r="T4" s="229"/>
-[...4 lines deleted...]
-      <c r="Y4" s="268" t="s">
+      <c r="T4" s="155"/>
+      <c r="U4" s="197"/>
+      <c r="V4" s="198"/>
+      <c r="W4" s="198"/>
+      <c r="X4" s="199"/>
+      <c r="Y4" s="200" t="s">
         <v>40</v>
       </c>
-      <c r="Z4" s="234"/>
+      <c r="Z4" s="184"/>
       <c r="AA4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB4" s="192">
+      <c r="AB4" s="127">
         <f>[1]Hoja1!$C1652</f>
         <v>2095.4061137455351</v>
       </c>
-      <c r="AC4" s="229"/>
-[...3 lines deleted...]
-      <c r="AG4" s="266" t="s">
+      <c r="AC4" s="155"/>
+      <c r="AD4" s="197"/>
+      <c r="AE4" s="198"/>
+      <c r="AF4" s="199"/>
+      <c r="AG4" s="114" t="s">
         <v>45</v>
       </c>
-      <c r="AH4" s="191"/>
+      <c r="AH4" s="216"/>
       <c r="AI4" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AJ4" s="192">
+      <c r="AJ4" s="127">
         <f>[1]Hoja1!$C1647</f>
         <v>3374.3170799999998</v>
       </c>
-      <c r="AK4" s="260"/>
+      <c r="AK4" s="128"/>
     </row>
     <row r="5" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A5" s="9"/>
       <c r="D5" s="4"/>
-      <c r="E5" s="241" t="s">
+      <c r="E5" s="185" t="s">
         <v>11</v>
       </c>
-      <c r="F5" s="242"/>
-      <c r="G5" s="276" t="s">
+      <c r="F5" s="186"/>
+      <c r="G5" s="195" t="s">
         <v>19</v>
       </c>
-      <c r="H5" s="277"/>
-      <c r="I5" s="238">
+      <c r="H5" s="196"/>
+      <c r="I5" s="158">
         <f>[1]Hoja1!$C1635</f>
         <v>2648.8389078</v>
       </c>
-      <c r="J5" s="239"/>
-[...4 lines deleted...]
-      <c r="O5" s="241" t="s">
+      <c r="J5" s="159"/>
+      <c r="K5" s="202"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="203"/>
+      <c r="O5" s="185" t="s">
         <v>27</v>
       </c>
-      <c r="P5" s="242"/>
-      <c r="Q5" s="276" t="s">
+      <c r="P5" s="186"/>
+      <c r="Q5" s="195" t="s">
         <v>19</v>
       </c>
-      <c r="R5" s="277"/>
-      <c r="S5" s="238">
+      <c r="R5" s="196"/>
+      <c r="S5" s="158">
         <f>[1]Hoja1!$C1625</f>
         <v>4251.6395207999994</v>
       </c>
-      <c r="T5" s="239"/>
+      <c r="T5" s="159"/>
       <c r="U5" s="3"/>
       <c r="X5" s="4"/>
-      <c r="Y5" s="267" t="s">
+      <c r="Y5" s="201" t="s">
         <v>41</v>
       </c>
-      <c r="Z5" s="242"/>
+      <c r="Z5" s="186"/>
       <c r="AA5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB5" s="238">
+      <c r="AB5" s="158">
         <f>[1]Hoja1!$C1653</f>
         <v>2198.9299637999998</v>
       </c>
-      <c r="AC5" s="239"/>
+      <c r="AC5" s="159"/>
       <c r="AD5" s="3"/>
       <c r="AF5" s="4"/>
-      <c r="AG5" s="267" t="s">
+      <c r="AG5" s="201" t="s">
         <v>46</v>
       </c>
-      <c r="AH5" s="242"/>
+      <c r="AH5" s="186"/>
       <c r="AI5" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AJ5" s="238">
+      <c r="AJ5" s="158">
         <f>[1]Hoja1!$C1648</f>
         <v>3767.9874059999997</v>
       </c>
-      <c r="AK5" s="261"/>
+      <c r="AK5" s="211"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="D6" s="4"/>
-      <c r="E6" s="233" t="s">
+      <c r="E6" s="183" t="s">
         <v>10</v>
       </c>
-      <c r="F6" s="234"/>
-      <c r="G6" s="259" t="s">
+      <c r="F6" s="184"/>
+      <c r="G6" s="193" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="133"/>
-      <c r="I6" s="192">
+      <c r="H6" s="194"/>
+      <c r="I6" s="127">
         <f>[1]Hoja1!$C1636</f>
         <v>2564.4809807999995</v>
       </c>
-      <c r="J6" s="229"/>
-[...4 lines deleted...]
-      <c r="O6" s="233" t="s">
+      <c r="J6" s="155"/>
+      <c r="K6" s="202"/>
+      <c r="L6" s="88"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="203"/>
+      <c r="O6" s="183" t="s">
         <v>28</v>
       </c>
-      <c r="P6" s="234"/>
-      <c r="Q6" s="259" t="s">
+      <c r="P6" s="184"/>
+      <c r="Q6" s="193" t="s">
         <v>20</v>
       </c>
-      <c r="R6" s="133"/>
-      <c r="S6" s="192">
+      <c r="R6" s="194"/>
+      <c r="S6" s="127">
         <f>[1]Hoja1!$C1626</f>
         <v>3865.5325780648686</v>
       </c>
-      <c r="T6" s="229"/>
+      <c r="T6" s="155"/>
       <c r="U6" s="3"/>
       <c r="X6" s="4"/>
-      <c r="Y6" s="268" t="s">
+      <c r="Y6" s="200" t="s">
         <v>42</v>
       </c>
-      <c r="Z6" s="234"/>
+      <c r="Z6" s="184"/>
       <c r="AA6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AB6" s="192">
+      <c r="AB6" s="127">
         <f>[1]Hoja1!$C1654</f>
         <v>2266.4163054000001</v>
       </c>
-      <c r="AC6" s="229"/>
+      <c r="AC6" s="155"/>
       <c r="AD6" s="3"/>
       <c r="AF6" s="4"/>
-      <c r="AG6" s="268" t="s">
+      <c r="AG6" s="200" t="s">
         <v>47</v>
       </c>
-      <c r="AH6" s="234"/>
+      <c r="AH6" s="184"/>
       <c r="AI6" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AJ6" s="192">
+      <c r="AJ6" s="127">
         <f>[1]Hoja1!$C1649</f>
         <v>4105.4191139999994</v>
       </c>
-      <c r="AK6" s="260"/>
+      <c r="AK6" s="128"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="9"/>
       <c r="D7" s="4"/>
-      <c r="E7" s="241" t="s">
+      <c r="E7" s="185" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="242"/>
-      <c r="G7" s="276" t="s">
+      <c r="F7" s="186"/>
+      <c r="G7" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="277"/>
-      <c r="I7" s="238">
+      <c r="H7" s="196"/>
+      <c r="I7" s="158">
         <f>[1]Hoja1!$C1637</f>
         <v>3318.0784619999999</v>
       </c>
-      <c r="J7" s="239"/>
-[...4 lines deleted...]
-      <c r="O7" s="241" t="s">
+      <c r="J7" s="159"/>
+      <c r="K7" s="202"/>
+      <c r="L7" s="88"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="203"/>
+      <c r="O7" s="185" t="s">
         <v>29</v>
       </c>
-      <c r="P7" s="242"/>
-      <c r="Q7" s="276" t="s">
+      <c r="P7" s="186"/>
+      <c r="Q7" s="195" t="s">
         <v>21</v>
       </c>
-      <c r="R7" s="277"/>
-      <c r="S7" s="238">
+      <c r="R7" s="196"/>
+      <c r="S7" s="158">
         <f>[1]Hoja1!$C1627</f>
         <v>5567.6231820000003</v>
       </c>
-      <c r="T7" s="239"/>
+      <c r="T7" s="159"/>
       <c r="U7" s="3"/>
       <c r="X7" s="4"/>
-      <c r="Y7" s="267" t="s">
+      <c r="Y7" s="201" t="s">
         <v>43</v>
       </c>
-      <c r="Z7" s="242"/>
+      <c r="Z7" s="186"/>
       <c r="AA7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AB7" s="238">
+      <c r="AB7" s="158">
         <f>[1]Hoja1!$C1655</f>
         <v>3093.9389910538766</v>
       </c>
-      <c r="AC7" s="239"/>
+      <c r="AC7" s="159"/>
       <c r="AD7" s="3"/>
       <c r="AF7" s="4"/>
-      <c r="AG7" s="267" t="s">
+      <c r="AG7" s="201" t="s">
         <v>48</v>
       </c>
-      <c r="AH7" s="242"/>
+      <c r="AH7" s="186"/>
       <c r="AI7" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="AJ7" s="238">
+      <c r="AJ7" s="158">
         <f>[1]Hoja1!$C1650</f>
         <v>5061.4756199999993</v>
       </c>
-      <c r="AK7" s="261"/>
+      <c r="AK7" s="211"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="D8" s="4"/>
-      <c r="E8" s="233" t="s">
+      <c r="E8" s="183" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="234"/>
-      <c r="G8" s="259" t="s">
+      <c r="F8" s="184"/>
+      <c r="G8" s="193" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="133"/>
-      <c r="I8" s="192">
+      <c r="H8" s="194"/>
+      <c r="I8" s="127">
         <f>[1]Hoja1!$C1638</f>
         <v>3318.0784619999999</v>
       </c>
-      <c r="J8" s="229"/>
-[...4 lines deleted...]
-      <c r="O8" s="233" t="s">
+      <c r="J8" s="155"/>
+      <c r="K8" s="202"/>
+      <c r="L8" s="88"/>
+      <c r="M8" s="88"/>
+      <c r="N8" s="203"/>
+      <c r="O8" s="183" t="s">
         <v>30</v>
       </c>
-      <c r="P8" s="234"/>
-      <c r="Q8" s="259" t="s">
+      <c r="P8" s="184"/>
+      <c r="Q8" s="193" t="s">
         <v>22</v>
       </c>
-      <c r="R8" s="133"/>
-      <c r="S8" s="192">
+      <c r="R8" s="194"/>
+      <c r="S8" s="127">
         <f>[1]Hoja1!$C1628</f>
         <v>5230.1914740000002</v>
       </c>
-      <c r="T8" s="229"/>
+      <c r="T8" s="155"/>
       <c r="U8" s="3"/>
       <c r="X8" s="4"/>
-      <c r="Y8" s="233" t="s">
+      <c r="Y8" s="183" t="s">
         <v>44</v>
       </c>
-      <c r="Z8" s="234"/>
+      <c r="Z8" s="184"/>
       <c r="AA8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AB8" s="192">
+      <c r="AB8" s="127">
         <f>[1]Hoja1!$C1656</f>
         <v>5635.6590423842008</v>
       </c>
-      <c r="AC8" s="229"/>
+      <c r="AC8" s="155"/>
       <c r="AD8" s="3"/>
       <c r="AF8" s="4"/>
-      <c r="AG8" s="233" t="s">
+      <c r="AG8" s="183" t="s">
         <v>49</v>
       </c>
-      <c r="AH8" s="234"/>
+      <c r="AH8" s="184"/>
       <c r="AI8" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AJ8" s="192">
+      <c r="AJ8" s="127">
         <f>[1]Hoja1!$C1651</f>
         <v>7322.5744335945055</v>
       </c>
-      <c r="AK8" s="260"/>
+      <c r="AK8" s="128"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="D9" s="4"/>
-      <c r="E9" s="241" t="s">
+      <c r="E9" s="185" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="242"/>
-      <c r="G9" s="276" t="s">
+      <c r="F9" s="186"/>
+      <c r="G9" s="195" t="s">
         <v>23</v>
       </c>
-      <c r="H9" s="277"/>
-      <c r="I9" s="238">
+      <c r="H9" s="196"/>
+      <c r="I9" s="158">
         <f>[1]Hoja1!$C1639</f>
         <v>3318.0784619999999</v>
       </c>
-      <c r="J9" s="239"/>
-[...4 lines deleted...]
-      <c r="O9" s="241" t="s">
+      <c r="J9" s="159"/>
+      <c r="K9" s="202"/>
+      <c r="L9" s="88"/>
+      <c r="M9" s="88"/>
+      <c r="N9" s="203"/>
+      <c r="O9" s="185" t="s">
         <v>31</v>
       </c>
-      <c r="P9" s="242"/>
-      <c r="Q9" s="276" t="s">
+      <c r="P9" s="186"/>
+      <c r="Q9" s="195" t="s">
         <v>23</v>
       </c>
-      <c r="R9" s="277"/>
-      <c r="S9" s="238">
+      <c r="R9" s="196"/>
+      <c r="S9" s="158">
         <f>[1]Hoja1!$C1629</f>
         <v>5145.8335470000002</v>
       </c>
-      <c r="T9" s="239"/>
-[...5 lines deleted...]
-      <c r="Z9" s="270"/>
+      <c r="T9" s="159"/>
+      <c r="U9" s="202"/>
+      <c r="V9" s="88"/>
+      <c r="W9" s="88"/>
+      <c r="X9" s="203"/>
+      <c r="Y9" s="210"/>
+      <c r="Z9" s="210"/>
       <c r="AA9" s="55"/>
-      <c r="AB9" s="270"/>
-[...5 lines deleted...]
-      <c r="AH9" s="262"/>
+      <c r="AB9" s="210"/>
+      <c r="AC9" s="210"/>
+      <c r="AD9" s="202"/>
+      <c r="AE9" s="88"/>
+      <c r="AF9" s="203"/>
+      <c r="AG9" s="217"/>
+      <c r="AH9" s="212"/>
       <c r="AI9" s="22"/>
-      <c r="AJ9" s="262"/>
-      <c r="AK9" s="263"/>
+      <c r="AJ9" s="212"/>
+      <c r="AK9" s="213"/>
     </row>
     <row r="10" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="D10" s="4"/>
-      <c r="E10" s="233" t="s">
+      <c r="E10" s="183" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="234"/>
-      <c r="G10" s="259" t="s">
+      <c r="F10" s="184"/>
+      <c r="G10" s="193" t="s">
         <v>24</v>
       </c>
-      <c r="H10" s="133"/>
-      <c r="I10" s="192">
+      <c r="H10" s="194"/>
+      <c r="I10" s="127">
         <f>[1]Hoja1!$C1640</f>
         <v>8154.5996099999993</v>
       </c>
-      <c r="J10" s="229"/>
-[...4 lines deleted...]
-      <c r="O10" s="233" t="s">
+      <c r="J10" s="155"/>
+      <c r="K10" s="202"/>
+      <c r="L10" s="88"/>
+      <c r="M10" s="88"/>
+      <c r="N10" s="203"/>
+      <c r="O10" s="183" t="s">
         <v>32</v>
       </c>
-      <c r="P10" s="234"/>
-      <c r="Q10" s="259" t="s">
+      <c r="P10" s="184"/>
+      <c r="Q10" s="193" t="s">
         <v>24</v>
       </c>
-      <c r="R10" s="133"/>
-      <c r="S10" s="192">
+      <c r="R10" s="194"/>
+      <c r="S10" s="127">
         <f>[1]Hoja1!$C1630</f>
         <v>9279.3719700000001</v>
       </c>
-      <c r="T10" s="229"/>
+      <c r="T10" s="155"/>
       <c r="U10" s="3"/>
       <c r="X10" s="4"/>
-      <c r="Y10" s="84"/>
-      <c r="Z10" s="84"/>
+      <c r="Y10" s="88"/>
+      <c r="Z10" s="88"/>
       <c r="AA10" s="56"/>
-      <c r="AB10" s="84"/>
-      <c r="AC10" s="84"/>
+      <c r="AB10" s="88"/>
+      <c r="AC10" s="88"/>
       <c r="AD10" s="3"/>
       <c r="AF10" s="4"/>
-      <c r="AG10" s="170"/>
-      <c r="AH10" s="84"/>
+      <c r="AG10" s="202"/>
+      <c r="AH10" s="88"/>
       <c r="AI10" s="56"/>
-      <c r="AJ10" s="264"/>
-      <c r="AK10" s="265"/>
+      <c r="AJ10" s="214"/>
+      <c r="AK10" s="215"/>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="D11" s="4"/>
-      <c r="E11" s="241" t="s">
+      <c r="E11" s="185" t="s">
         <v>16</v>
       </c>
-      <c r="F11" s="242"/>
-      <c r="G11" s="276" t="s">
+      <c r="F11" s="186"/>
+      <c r="G11" s="195" t="s">
         <v>25</v>
       </c>
-      <c r="H11" s="277"/>
-      <c r="I11" s="238">
+      <c r="H11" s="196"/>
+      <c r="I11" s="158">
         <f>[1]Hoja1!$C1641</f>
         <v>8154.5996099999993</v>
       </c>
-      <c r="J11" s="239"/>
-[...4 lines deleted...]
-      <c r="O11" s="233" t="s">
+      <c r="J11" s="159"/>
+      <c r="K11" s="202"/>
+      <c r="L11" s="88"/>
+      <c r="M11" s="88"/>
+      <c r="N11" s="203"/>
+      <c r="O11" s="183" t="s">
         <v>33</v>
       </c>
-      <c r="P11" s="234"/>
-      <c r="Q11" s="276" t="s">
+      <c r="P11" s="184"/>
+      <c r="Q11" s="195" t="s">
         <v>25</v>
       </c>
-      <c r="R11" s="277"/>
-      <c r="S11" s="238">
+      <c r="R11" s="196"/>
+      <c r="S11" s="158">
         <f>[1]Hoja1!$C1631</f>
         <v>9279.3719700000001</v>
       </c>
-      <c r="T11" s="239"/>
+      <c r="T11" s="159"/>
       <c r="U11" s="3"/>
       <c r="X11" s="4"/>
-      <c r="Y11" s="84"/>
-      <c r="Z11" s="84"/>
+      <c r="Y11" s="88"/>
+      <c r="Z11" s="88"/>
       <c r="AA11" s="56"/>
-      <c r="AB11" s="84"/>
-      <c r="AC11" s="84"/>
+      <c r="AB11" s="88"/>
+      <c r="AC11" s="88"/>
       <c r="AD11" s="3"/>
       <c r="AF11" s="4"/>
-      <c r="AG11" s="170"/>
-      <c r="AH11" s="84"/>
+      <c r="AG11" s="202"/>
+      <c r="AH11" s="88"/>
       <c r="AI11" s="56"/>
-      <c r="AJ11" s="264"/>
-      <c r="AK11" s="265"/>
+      <c r="AJ11" s="214"/>
+      <c r="AK11" s="215"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A12" s="11"/>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
-      <c r="E12" s="233" t="s">
+      <c r="E12" s="183" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="234"/>
-      <c r="G12" s="259" t="s">
+      <c r="F12" s="184"/>
+      <c r="G12" s="193" t="s">
         <v>26</v>
       </c>
-      <c r="H12" s="133"/>
-      <c r="I12" s="192">
+      <c r="H12" s="194"/>
+      <c r="I12" s="127">
         <f>[1]Hoja1!$C1642</f>
         <v>8154.5996099999993</v>
       </c>
-      <c r="J12" s="271"/>
-[...4 lines deleted...]
-      <c r="O12" s="233" t="s">
+      <c r="J12" s="222"/>
+      <c r="K12" s="208"/>
+      <c r="L12" s="208"/>
+      <c r="M12" s="208"/>
+      <c r="N12" s="209"/>
+      <c r="O12" s="183" t="s">
         <v>34</v>
       </c>
-      <c r="P12" s="234"/>
-      <c r="Q12" s="259" t="s">
+      <c r="P12" s="184"/>
+      <c r="Q12" s="193" t="s">
         <v>26</v>
       </c>
-      <c r="R12" s="133"/>
-      <c r="S12" s="192">
+      <c r="R12" s="194"/>
+      <c r="S12" s="127">
         <f>[1]Hoja1!$C1632</f>
         <v>9279.3719700000001</v>
       </c>
-      <c r="T12" s="229"/>
+      <c r="T12" s="155"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="6"/>
       <c r="X12" s="7"/>
-      <c r="Y12" s="84"/>
-      <c r="Z12" s="84"/>
+      <c r="Y12" s="88"/>
+      <c r="Z12" s="88"/>
       <c r="AA12" s="56"/>
-      <c r="AB12" s="84"/>
-      <c r="AC12" s="84"/>
+      <c r="AB12" s="88"/>
+      <c r="AC12" s="88"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="7"/>
-      <c r="AG12" s="257"/>
-      <c r="AH12" s="258"/>
+      <c r="AG12" s="221"/>
+      <c r="AH12" s="208"/>
       <c r="AI12" s="23"/>
-      <c r="AJ12" s="245"/>
-      <c r="AK12" s="246"/>
+      <c r="AJ12" s="225"/>
+      <c r="AK12" s="226"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A13" s="254" t="s">
+      <c r="A13" s="218" t="s">
         <v>50</v>
       </c>
-      <c r="B13" s="255"/>
-[...2 lines deleted...]
-      <c r="E13" s="240" t="s">
+      <c r="B13" s="219"/>
+      <c r="C13" s="219"/>
+      <c r="D13" s="220"/>
+      <c r="E13" s="172" t="s">
         <v>1</v>
       </c>
-      <c r="F13" s="240"/>
-      <c r="G13" s="241" t="s">
+      <c r="F13" s="172"/>
+      <c r="G13" s="185" t="s">
         <v>6</v>
       </c>
-      <c r="H13" s="242"/>
-      <c r="I13" s="240" t="s">
+      <c r="H13" s="186"/>
+      <c r="I13" s="172" t="s">
         <v>3</v>
       </c>
-      <c r="J13" s="240"/>
-      <c r="K13" s="138" t="s">
+      <c r="J13" s="172"/>
+      <c r="K13" s="233" t="s">
         <v>5</v>
       </c>
-      <c r="L13" s="138"/>
-[...2 lines deleted...]
-      <c r="O13" s="240" t="s">
+      <c r="L13" s="233"/>
+      <c r="M13" s="233"/>
+      <c r="N13" s="233"/>
+      <c r="O13" s="172" t="s">
         <v>1</v>
       </c>
-      <c r="P13" s="240"/>
-      <c r="Q13" s="241" t="s">
+      <c r="P13" s="172"/>
+      <c r="Q13" s="185" t="s">
         <v>6</v>
       </c>
-      <c r="R13" s="242"/>
-      <c r="S13" s="240" t="s">
+      <c r="R13" s="186"/>
+      <c r="S13" s="172" t="s">
         <v>3</v>
       </c>
-      <c r="T13" s="240"/>
-      <c r="U13" s="138" t="s">
+      <c r="T13" s="172"/>
+      <c r="U13" s="233" t="s">
         <v>57</v>
       </c>
-      <c r="V13" s="138"/>
-[...2 lines deleted...]
-      <c r="Y13" s="127" t="s">
+      <c r="V13" s="233"/>
+      <c r="W13" s="233"/>
+      <c r="X13" s="233"/>
+      <c r="Y13" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="Z13" s="127"/>
+      <c r="Z13" s="157"/>
       <c r="AA13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AB13" s="127" t="s">
+      <c r="AB13" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="AC13" s="127"/>
-      <c r="AD13" s="127" t="s">
+      <c r="AC13" s="157"/>
+      <c r="AD13" s="157" t="s">
         <v>1</v>
       </c>
-      <c r="AE13" s="127"/>
+      <c r="AE13" s="157"/>
       <c r="AF13" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="AG13" s="127" t="s">
+      <c r="AG13" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="AH13" s="127"/>
+      <c r="AH13" s="157"/>
       <c r="AK13" s="10"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" s="17"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="2"/>
-      <c r="E14" s="233" t="s">
+      <c r="E14" s="183" t="s">
         <v>51</v>
       </c>
-      <c r="F14" s="234"/>
-      <c r="G14" s="200" t="s">
+      <c r="F14" s="184"/>
+      <c r="G14" s="227" t="s">
         <v>35</v>
       </c>
-      <c r="H14" s="247"/>
-      <c r="I14" s="192">
+      <c r="H14" s="228"/>
+      <c r="I14" s="127">
         <f>[1]Hoja1!$C$1667</f>
         <v>17433.971579999998</v>
       </c>
-      <c r="J14" s="229"/>
-[...4 lines deleted...]
-      <c r="O14" s="233" t="s">
+      <c r="J14" s="155"/>
+      <c r="K14" s="197"/>
+      <c r="L14" s="198"/>
+      <c r="M14" s="198"/>
+      <c r="N14" s="199"/>
+      <c r="O14" s="183" t="s">
         <v>54</v>
       </c>
-      <c r="P14" s="234"/>
-      <c r="Q14" s="200" t="s">
+      <c r="P14" s="184"/>
+      <c r="Q14" s="227" t="s">
         <v>35</v>
       </c>
-      <c r="R14" s="247"/>
-      <c r="S14" s="139">
+      <c r="R14" s="228"/>
+      <c r="S14" s="238">
         <f>[1]Hoja1!$C1657</f>
         <v>2249.5447199999999</v>
       </c>
-      <c r="T14" s="139"/>
-      <c r="Y14" s="128" t="s">
+      <c r="T14" s="238"/>
+      <c r="Y14" s="164" t="s">
         <v>58</v>
       </c>
-      <c r="Z14" s="128"/>
+      <c r="Z14" s="164"/>
       <c r="AA14" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AB14" s="139">
+      <c r="AB14" s="238">
         <f>[1]Hoja1!$C1662</f>
         <v>2700.5775545384695</v>
       </c>
-      <c r="AC14" s="139"/>
-      <c r="AD14" s="128" t="s">
+      <c r="AC14" s="238"/>
+      <c r="AD14" s="164" t="s">
         <v>127</v>
       </c>
-      <c r="AE14" s="128"/>
+      <c r="AE14" s="164"/>
       <c r="AF14" s="54" t="s">
         <v>38</v>
       </c>
-      <c r="AG14" s="139">
+      <c r="AG14" s="238">
         <f>[1]Hoja1!$C1665</f>
         <v>2946.9035832</v>
       </c>
-      <c r="AH14" s="139"/>
+      <c r="AH14" s="238"/>
       <c r="AK14" s="10"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="D15" s="4"/>
-      <c r="E15" s="241" t="s">
+      <c r="E15" s="185" t="s">
         <v>52</v>
       </c>
-      <c r="F15" s="242"/>
-      <c r="G15" s="248" t="s">
+      <c r="F15" s="186"/>
+      <c r="G15" s="141" t="s">
         <v>36</v>
       </c>
-      <c r="H15" s="249"/>
-      <c r="I15" s="238">
+      <c r="H15" s="142"/>
+      <c r="I15" s="158">
         <f>[1]Hoja1!$C1668</f>
         <v>20245.902479999997</v>
       </c>
-      <c r="J15" s="239"/>
-[...4 lines deleted...]
-      <c r="O15" s="241" t="s">
+      <c r="J15" s="159"/>
+      <c r="K15" s="202"/>
+      <c r="L15" s="88"/>
+      <c r="M15" s="88"/>
+      <c r="N15" s="203"/>
+      <c r="O15" s="185" t="s">
         <v>55</v>
       </c>
-      <c r="P15" s="242"/>
-      <c r="Q15" s="248" t="s">
+      <c r="P15" s="186"/>
+      <c r="Q15" s="141" t="s">
         <v>36</v>
       </c>
-      <c r="R15" s="249"/>
-      <c r="S15" s="158">
+      <c r="R15" s="142"/>
+      <c r="S15" s="234">
         <f>[1]Hoja1!$C1658</f>
         <v>2811.9308999999998</v>
       </c>
-      <c r="T15" s="158"/>
-      <c r="Y15" s="127" t="s">
+      <c r="T15" s="234"/>
+      <c r="Y15" s="157" t="s">
         <v>59</v>
       </c>
-      <c r="Z15" s="127"/>
+      <c r="Z15" s="157"/>
       <c r="AA15" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="AB15" s="158">
+      <c r="AB15" s="234">
         <f>[1]Hoja1!$C1663</f>
         <v>2778.1877291999999</v>
       </c>
-      <c r="AC15" s="158"/>
-      <c r="AD15" s="127" t="s">
+      <c r="AC15" s="234"/>
+      <c r="AD15" s="157" t="s">
         <v>128</v>
       </c>
-      <c r="AE15" s="127"/>
+      <c r="AE15" s="157"/>
       <c r="AF15" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="AG15" s="158">
+      <c r="AG15" s="234">
         <f>[1]Hoja1!$C1666</f>
         <v>3065.0046809999999</v>
       </c>
-      <c r="AH15" s="158"/>
+      <c r="AH15" s="234"/>
       <c r="AK15" s="10"/>
     </row>
     <row r="16" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="12"/>
       <c r="B16" s="13"/>
       <c r="C16" s="13"/>
       <c r="D16" s="18"/>
-      <c r="E16" s="243" t="s">
+      <c r="E16" s="223" t="s">
         <v>53</v>
       </c>
-      <c r="F16" s="244"/>
-      <c r="G16" s="250" t="s">
+      <c r="F16" s="224"/>
+      <c r="G16" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="H16" s="251"/>
-      <c r="I16" s="136">
+      <c r="H16" s="230"/>
+      <c r="I16" s="231">
         <f>[1]Hoja1!$C1669</f>
         <v>21933.061019999997</v>
       </c>
-      <c r="J16" s="252"/>
-[...4 lines deleted...]
-      <c r="O16" s="243" t="s">
+      <c r="J16" s="232"/>
+      <c r="K16" s="287"/>
+      <c r="L16" s="288"/>
+      <c r="M16" s="288"/>
+      <c r="N16" s="289"/>
+      <c r="O16" s="223" t="s">
         <v>56</v>
       </c>
-      <c r="P16" s="244"/>
-      <c r="Q16" s="250" t="s">
+      <c r="P16" s="224"/>
+      <c r="Q16" s="229" t="s">
         <v>37</v>
       </c>
-      <c r="R16" s="251"/>
-      <c r="S16" s="136">
+      <c r="R16" s="230"/>
+      <c r="S16" s="231">
         <f>[1]Hoja1!$C1659</f>
         <v>3093.12399</v>
       </c>
-      <c r="T16" s="137"/>
+      <c r="T16" s="239"/>
       <c r="U16" s="13"/>
       <c r="V16" s="13"/>
       <c r="W16" s="13"/>
       <c r="X16" s="13"/>
-      <c r="Y16" s="129" t="s">
+      <c r="Y16" s="314" t="s">
         <v>60</v>
       </c>
-      <c r="Z16" s="129"/>
+      <c r="Z16" s="314"/>
       <c r="AA16" s="19" t="s">
         <v>37</v>
       </c>
-      <c r="AB16" s="136">
+      <c r="AB16" s="231">
         <f>[1]Hoja1!$C1664</f>
         <v>2862.5456561999999</v>
       </c>
-      <c r="AC16" s="137"/>
-[...1 lines deleted...]
-      <c r="AE16" s="129"/>
+      <c r="AC16" s="239"/>
+      <c r="AD16" s="314"/>
+      <c r="AE16" s="314"/>
       <c r="AF16" s="13"/>
       <c r="AG16" s="13"/>
       <c r="AH16" s="13"/>
       <c r="AI16" s="13"/>
       <c r="AJ16" s="13"/>
       <c r="AK16" s="14"/>
     </row>
     <row r="17" spans="1:37" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="284" t="s">
+      <c r="A17" s="166" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="285"/>
-[...34 lines deleted...]
-      <c r="AK17" s="286"/>
+      <c r="B17" s="167"/>
+      <c r="C17" s="167"/>
+      <c r="D17" s="167"/>
+      <c r="E17" s="167"/>
+      <c r="F17" s="167"/>
+      <c r="G17" s="167"/>
+      <c r="H17" s="167"/>
+      <c r="I17" s="167"/>
+      <c r="J17" s="167"/>
+      <c r="K17" s="167"/>
+      <c r="L17" s="167"/>
+      <c r="M17" s="167"/>
+      <c r="N17" s="167"/>
+      <c r="O17" s="167"/>
+      <c r="P17" s="167"/>
+      <c r="Q17" s="167"/>
+      <c r="R17" s="167"/>
+      <c r="S17" s="167"/>
+      <c r="T17" s="167"/>
+      <c r="U17" s="167"/>
+      <c r="V17" s="167"/>
+      <c r="W17" s="167"/>
+      <c r="X17" s="167"/>
+      <c r="Y17" s="167"/>
+      <c r="Z17" s="167"/>
+      <c r="AA17" s="167"/>
+      <c r="AB17" s="167"/>
+      <c r="AC17" s="167"/>
+      <c r="AD17" s="167"/>
+      <c r="AE17" s="167"/>
+      <c r="AF17" s="167"/>
+      <c r="AG17" s="167"/>
+      <c r="AH17" s="167"/>
+      <c r="AI17" s="167"/>
+      <c r="AJ17" s="167"/>
+      <c r="AK17" s="168"/>
     </row>
     <row r="18" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="287" t="s">
+      <c r="A18" s="169" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="288"/>
-[...2 lines deleted...]
-      <c r="E18" s="169" t="s">
+      <c r="B18" s="170"/>
+      <c r="C18" s="170"/>
+      <c r="D18" s="170"/>
+      <c r="E18" s="171" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="169"/>
+      <c r="F18" s="171"/>
       <c r="G18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="H18" s="219" t="s">
+      <c r="H18" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="I18" s="225"/>
-      <c r="J18" s="281" t="s">
+      <c r="I18" s="188"/>
+      <c r="J18" s="189" t="s">
         <v>69</v>
       </c>
-      <c r="K18" s="182"/>
-[...1 lines deleted...]
-      <c r="M18" s="169" t="s">
+      <c r="K18" s="190"/>
+      <c r="L18" s="191"/>
+      <c r="M18" s="171" t="s">
         <v>1</v>
       </c>
-      <c r="N18" s="169"/>
-      <c r="O18" s="219" t="s">
+      <c r="N18" s="171"/>
+      <c r="O18" s="187" t="s">
         <v>2</v>
       </c>
-      <c r="P18" s="225"/>
-      <c r="Q18" s="219" t="s">
+      <c r="P18" s="188"/>
+      <c r="Q18" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="R18" s="220"/>
-      <c r="S18" s="167" t="s">
+      <c r="R18" s="80"/>
+      <c r="S18" s="245" t="s">
         <v>77</v>
       </c>
-      <c r="T18" s="98"/>
-[...1 lines deleted...]
-      <c r="V18" s="169" t="s">
+      <c r="T18" s="91"/>
+      <c r="U18" s="92"/>
+      <c r="V18" s="171" t="s">
         <v>1</v>
       </c>
-      <c r="W18" s="169"/>
+      <c r="W18" s="171"/>
       <c r="X18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="Y18" s="219" t="s">
+      <c r="Y18" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="Z18" s="225"/>
-      <c r="AA18" s="167" t="s">
+      <c r="Z18" s="188"/>
+      <c r="AA18" s="245" t="s">
         <v>81</v>
       </c>
-      <c r="AB18" s="98"/>
-[...2 lines deleted...]
-      <c r="AE18" s="219" t="s">
+      <c r="AB18" s="91"/>
+      <c r="AC18" s="91"/>
+      <c r="AD18" s="92"/>
+      <c r="AE18" s="187" t="s">
         <v>1</v>
       </c>
-      <c r="AF18" s="225"/>
-      <c r="AG18" s="162" t="s">
+      <c r="AF18" s="188"/>
+      <c r="AG18" s="295" t="s">
         <v>2</v>
       </c>
-      <c r="AH18" s="163"/>
-      <c r="AI18" s="219" t="s">
+      <c r="AH18" s="296"/>
+      <c r="AI18" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="AJ18" s="220"/>
-      <c r="AK18" s="221"/>
+      <c r="AJ18" s="80"/>
+      <c r="AK18" s="81"/>
     </row>
     <row r="19" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="D19" s="4"/>
-      <c r="E19" s="240" t="s">
+      <c r="E19" s="172" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="240"/>
+      <c r="F19" s="172"/>
       <c r="G19" s="33" t="s">
         <v>66</v>
       </c>
-      <c r="H19" s="238">
+      <c r="H19" s="158">
         <f>[1]Hoja1!$C$2317</f>
         <v>258812.71127170697</v>
       </c>
-      <c r="I19" s="239"/>
+      <c r="I19" s="159"/>
       <c r="J19" s="3"/>
       <c r="L19" s="4"/>
-      <c r="M19" s="240" t="s">
+      <c r="M19" s="172" t="s">
         <v>70</v>
       </c>
-      <c r="N19" s="240"/>
-      <c r="O19" s="237" t="s">
+      <c r="N19" s="172"/>
+      <c r="O19" s="156" t="s">
         <v>66</v>
       </c>
-      <c r="P19" s="237"/>
-      <c r="Q19" s="238">
+      <c r="P19" s="156"/>
+      <c r="Q19" s="158">
         <f>[1]Hoja1!$C2323</f>
         <v>185233.59439562692</v>
       </c>
-      <c r="R19" s="239"/>
+      <c r="R19" s="159"/>
       <c r="S19" s="31"/>
       <c r="T19" s="57"/>
       <c r="U19" s="4"/>
-      <c r="V19" s="130" t="s">
+      <c r="V19" s="297" t="s">
         <v>78</v>
       </c>
-      <c r="W19" s="131"/>
+      <c r="W19" s="298"/>
       <c r="X19" s="34" t="s">
         <v>66</v>
       </c>
-      <c r="Y19" s="238">
+      <c r="Y19" s="158">
         <f>[1]Hoja1!$C2320</f>
-        <v>77729.55296218142</v>
-[...1 lines deleted...]
-      <c r="Z19" s="239"/>
+        <v>85502.508258399583</v>
+      </c>
+      <c r="Z19" s="159"/>
       <c r="AA19" s="3"/>
       <c r="AD19" s="4"/>
-      <c r="AE19" s="130" t="s">
+      <c r="AE19" s="297" t="s">
         <v>82</v>
       </c>
-      <c r="AF19" s="131"/>
-      <c r="AG19" s="237">
+      <c r="AF19" s="298"/>
+      <c r="AG19" s="156">
         <v>100</v>
       </c>
-      <c r="AH19" s="237"/>
-      <c r="AI19" s="226">
+      <c r="AH19" s="156"/>
+      <c r="AI19" s="246">
         <f>[1]Hoja1!$C$2330</f>
-        <v>102730.03016748209</v>
-[...2 lines deleted...]
-      <c r="AK19" s="228"/>
+        <v>107866.5316758562</v>
+      </c>
+      <c r="AJ19" s="247"/>
+      <c r="AK19" s="248"/>
     </row>
     <row r="20" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="D20" s="4"/>
-      <c r="E20" s="128"/>
-      <c r="F20" s="128"/>
+      <c r="E20" s="164"/>
+      <c r="F20" s="164"/>
       <c r="G20" s="32"/>
-      <c r="H20" s="192"/>
-      <c r="I20" s="229"/>
+      <c r="H20" s="127"/>
+      <c r="I20" s="155"/>
       <c r="J20" s="3"/>
       <c r="L20" s="4"/>
-      <c r="M20" s="128" t="s">
+      <c r="M20" s="164" t="s">
         <v>71</v>
       </c>
-      <c r="N20" s="128"/>
-      <c r="O20" s="165" t="s">
+      <c r="N20" s="164"/>
+      <c r="O20" s="160" t="s">
         <v>67</v>
       </c>
-      <c r="P20" s="165"/>
-      <c r="Q20" s="192">
+      <c r="P20" s="160"/>
+      <c r="Q20" s="127">
         <f>[1]Hoja1!$C2324</f>
         <v>213725.74518012433</v>
       </c>
-      <c r="R20" s="229"/>
+      <c r="R20" s="155"/>
       <c r="S20" s="31"/>
       <c r="T20" s="57"/>
       <c r="U20" s="4"/>
-      <c r="V20" s="170"/>
-      <c r="W20" s="171"/>
+      <c r="V20" s="202"/>
+      <c r="W20" s="203"/>
       <c r="X20" s="30"/>
-      <c r="Y20" s="192"/>
-      <c r="Z20" s="229"/>
+      <c r="Y20" s="127"/>
+      <c r="Z20" s="155"/>
       <c r="AA20" s="3"/>
       <c r="AD20" s="4"/>
-      <c r="AE20" s="132"/>
-[...4 lines deleted...]
-      <c r="AJ20" s="128"/>
+      <c r="AE20" s="244"/>
+      <c r="AF20" s="194"/>
+      <c r="AG20" s="160"/>
+      <c r="AH20" s="160"/>
+      <c r="AI20" s="164"/>
+      <c r="AJ20" s="164"/>
       <c r="AK20" s="235"/>
     </row>
     <row r="21" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="D21" s="4"/>
-      <c r="E21" s="127" t="s">
+      <c r="E21" s="157" t="s">
         <v>64</v>
       </c>
-      <c r="F21" s="127"/>
+      <c r="F21" s="157"/>
       <c r="G21" s="29" t="s">
         <v>67</v>
       </c>
-      <c r="H21" s="238">
+      <c r="H21" s="158">
         <f>[1]Hoja1!$C$2318</f>
         <v>277843.06060539099</v>
       </c>
-      <c r="I21" s="239"/>
+      <c r="I21" s="159"/>
       <c r="J21" s="3"/>
       <c r="L21" s="4"/>
-      <c r="M21" s="127" t="s">
+      <c r="M21" s="157" t="s">
         <v>72</v>
       </c>
-      <c r="N21" s="127"/>
-      <c r="O21" s="134" t="s">
+      <c r="N21" s="157"/>
+      <c r="O21" s="161" t="s">
         <v>68</v>
       </c>
-      <c r="P21" s="135"/>
-      <c r="Q21" s="238">
+      <c r="P21" s="162"/>
+      <c r="Q21" s="158">
         <f>[1]Hoja1!$C2325</f>
         <v>233724.30909053414</v>
       </c>
-      <c r="R21" s="239"/>
+      <c r="R21" s="159"/>
       <c r="S21" s="31"/>
       <c r="T21" s="57"/>
       <c r="U21" s="4"/>
-      <c r="V21" s="134" t="s">
+      <c r="V21" s="161" t="s">
         <v>79</v>
       </c>
-      <c r="W21" s="135"/>
+      <c r="W21" s="162"/>
       <c r="X21" s="21" t="s">
         <v>67</v>
       </c>
-      <c r="Y21" s="238">
+      <c r="Y21" s="158">
         <f>[1]Hoja1!$C$2321</f>
         <v>205219.12767238269</v>
       </c>
-      <c r="Z21" s="239"/>
+      <c r="Z21" s="159"/>
       <c r="AA21" s="3"/>
       <c r="AD21" s="4"/>
-      <c r="AE21" s="134" t="s">
+      <c r="AE21" s="161" t="s">
         <v>83</v>
       </c>
-      <c r="AF21" s="135"/>
-      <c r="AG21" s="166">
+      <c r="AF21" s="162"/>
+      <c r="AG21" s="249">
         <v>260</v>
       </c>
-      <c r="AH21" s="166"/>
-      <c r="AI21" s="158">
+      <c r="AH21" s="249"/>
+      <c r="AI21" s="234">
         <f>[1]Hoja1!$C$2331</f>
         <v>163462.89896324708</v>
       </c>
-      <c r="AJ21" s="214"/>
-      <c r="AK21" s="236"/>
+      <c r="AJ21" s="236"/>
+      <c r="AK21" s="237"/>
     </row>
     <row r="22" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="D22" s="4"/>
-      <c r="E22" s="128"/>
-      <c r="F22" s="128"/>
+      <c r="E22" s="164"/>
+      <c r="F22" s="164"/>
       <c r="G22" s="32"/>
-      <c r="H22" s="192"/>
-      <c r="I22" s="229"/>
+      <c r="H22" s="127"/>
+      <c r="I22" s="155"/>
       <c r="J22" s="3"/>
       <c r="L22" s="4"/>
-      <c r="M22" s="128" t="s">
+      <c r="M22" s="164" t="s">
         <v>73</v>
       </c>
-      <c r="N22" s="128"/>
-      <c r="O22" s="213" t="s">
+      <c r="N22" s="164"/>
+      <c r="O22" s="150" t="s">
         <v>75</v>
       </c>
-      <c r="P22" s="213"/>
-      <c r="Q22" s="192">
+      <c r="P22" s="150"/>
+      <c r="Q22" s="127">
         <f>[1]Hoja1!$C2326</f>
         <v>539938.56943818915</v>
       </c>
-      <c r="R22" s="229"/>
+      <c r="R22" s="155"/>
       <c r="S22" s="31"/>
       <c r="T22" s="57"/>
       <c r="U22" s="4"/>
-      <c r="V22" s="170"/>
-      <c r="W22" s="171"/>
+      <c r="V22" s="202"/>
+      <c r="W22" s="203"/>
       <c r="X22" s="30"/>
-      <c r="Y22" s="192"/>
-      <c r="Z22" s="229"/>
+      <c r="Y22" s="127"/>
+      <c r="Z22" s="155"/>
       <c r="AA22" s="3"/>
       <c r="AD22" s="4"/>
-      <c r="AE22" s="132"/>
-[...4 lines deleted...]
-      <c r="AJ22" s="128"/>
+      <c r="AE22" s="244"/>
+      <c r="AF22" s="194"/>
+      <c r="AG22" s="160"/>
+      <c r="AH22" s="160"/>
+      <c r="AI22" s="164"/>
+      <c r="AJ22" s="164"/>
       <c r="AK22" s="235"/>
     </row>
     <row r="23" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="D23" s="4"/>
-      <c r="E23" s="127" t="s">
+      <c r="E23" s="157" t="s">
         <v>65</v>
       </c>
-      <c r="F23" s="127"/>
+      <c r="F23" s="157"/>
       <c r="G23" s="29" t="s">
         <v>68</v>
       </c>
-      <c r="H23" s="238">
+      <c r="H23" s="158">
         <f>[1]Hoja1!$C$2319</f>
         <v>293067.32023914094</v>
       </c>
-      <c r="I23" s="239"/>
+      <c r="I23" s="159"/>
       <c r="J23" s="3"/>
       <c r="L23" s="4"/>
-      <c r="M23" s="166" t="s">
+      <c r="M23" s="249" t="s">
         <v>74</v>
       </c>
-      <c r="N23" s="166"/>
-      <c r="O23" s="212" t="s">
+      <c r="N23" s="249"/>
+      <c r="O23" s="163" t="s">
         <v>76</v>
       </c>
-      <c r="P23" s="212"/>
-      <c r="Q23" s="238">
+      <c r="P23" s="163"/>
+      <c r="Q23" s="158">
         <f>[1]Hoja1!$C2327</f>
         <v>590813.99733978708</v>
       </c>
-      <c r="R23" s="239"/>
+      <c r="R23" s="159"/>
       <c r="S23" s="31"/>
       <c r="T23" s="57"/>
       <c r="U23" s="4"/>
-      <c r="V23" s="134" t="s">
+      <c r="V23" s="161" t="s">
         <v>80</v>
       </c>
-      <c r="W23" s="135"/>
+      <c r="W23" s="162"/>
       <c r="X23" s="21" t="s">
         <v>68</v>
       </c>
-      <c r="Y23" s="238">
+      <c r="Y23" s="158">
         <f>[1]Hoja1!$C$2322</f>
         <v>234536.14974158074</v>
       </c>
-      <c r="Z23" s="239"/>
+      <c r="Z23" s="159"/>
       <c r="AA23" s="3"/>
       <c r="AD23" s="4"/>
-      <c r="AE23" s="134" t="s">
+      <c r="AE23" s="161" t="s">
         <v>84</v>
       </c>
-      <c r="AF23" s="135"/>
-      <c r="AG23" s="166">
+      <c r="AF23" s="162"/>
+      <c r="AG23" s="249">
         <v>500</v>
       </c>
-      <c r="AH23" s="166"/>
-      <c r="AI23" s="158">
+      <c r="AH23" s="249"/>
+      <c r="AI23" s="234">
         <f>[1]Hoja1!$C$2332</f>
         <v>470001.97888916521</v>
       </c>
-      <c r="AJ23" s="214"/>
-      <c r="AK23" s="236"/>
+      <c r="AJ23" s="236"/>
+      <c r="AK23" s="237"/>
     </row>
     <row r="24" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="7"/>
-      <c r="E24" s="326"/>
-      <c r="F24" s="326"/>
+      <c r="E24" s="131"/>
+      <c r="F24" s="131"/>
       <c r="G24" s="30"/>
-      <c r="H24" s="192"/>
-      <c r="I24" s="229"/>
+      <c r="H24" s="127"/>
+      <c r="I24" s="155"/>
       <c r="J24" s="5"/>
       <c r="K24" s="6"/>
       <c r="L24" s="7"/>
       <c r="M24" s="26"/>
       <c r="N24" s="28"/>
       <c r="O24" s="27"/>
       <c r="P24" s="28"/>
-      <c r="Q24" s="192"/>
-      <c r="R24" s="229"/>
+      <c r="Q24" s="127"/>
+      <c r="R24" s="155"/>
       <c r="S24" s="5"/>
       <c r="U24" s="4"/>
-      <c r="V24" s="170"/>
-      <c r="W24" s="171"/>
+      <c r="V24" s="202"/>
+      <c r="W24" s="203"/>
       <c r="X24" s="36"/>
-      <c r="Y24" s="192"/>
-      <c r="Z24" s="229"/>
+      <c r="Y24" s="127"/>
+      <c r="Z24" s="155"/>
       <c r="AA24" s="5"/>
       <c r="AB24" s="6"/>
       <c r="AC24" s="6"/>
       <c r="AD24" s="7"/>
-      <c r="AE24" s="223"/>
-[...4 lines deleted...]
-      <c r="AJ24" s="128"/>
+      <c r="AE24" s="197"/>
+      <c r="AF24" s="199"/>
+      <c r="AG24" s="160"/>
+      <c r="AH24" s="160"/>
+      <c r="AI24" s="164"/>
+      <c r="AJ24" s="164"/>
       <c r="AK24" s="235"/>
     </row>
     <row r="25" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A25" s="209" t="s">
+      <c r="A25" s="250" t="s">
         <v>85</v>
       </c>
-      <c r="B25" s="210"/>
-[...1 lines deleted...]
-      <c r="D25" s="156" t="s">
+      <c r="B25" s="251"/>
+      <c r="C25" s="252"/>
+      <c r="D25" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="E25" s="156"/>
-      <c r="F25" s="104" t="s">
+      <c r="E25" s="140"/>
+      <c r="F25" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="G25" s="126"/>
-      <c r="H25" s="104" t="s">
+      <c r="G25" s="83"/>
+      <c r="H25" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="I25" s="126"/>
-      <c r="J25" s="172" t="s">
+      <c r="I25" s="83"/>
+      <c r="J25" s="290" t="s">
         <v>96</v>
       </c>
-      <c r="K25" s="172"/>
-[...1 lines deleted...]
-      <c r="M25" s="156" t="s">
+      <c r="K25" s="290"/>
+      <c r="L25" s="290"/>
+      <c r="M25" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="N25" s="156"/>
-      <c r="O25" s="197" t="s">
+      <c r="N25" s="140"/>
+      <c r="O25" s="254" t="s">
         <v>124</v>
       </c>
-      <c r="P25" s="198"/>
-[...5 lines deleted...]
-      <c r="V25" s="202" t="s">
+      <c r="P25" s="255"/>
+      <c r="Q25" s="255"/>
+      <c r="R25" s="255"/>
+      <c r="S25" s="255"/>
+      <c r="T25" s="255"/>
+      <c r="U25" s="256"/>
+      <c r="V25" s="260" t="s">
         <v>101</v>
       </c>
-      <c r="W25" s="203"/>
-[...1 lines deleted...]
-      <c r="Y25" s="156" t="s">
+      <c r="W25" s="261"/>
+      <c r="X25" s="262"/>
+      <c r="Y25" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="Z25" s="156"/>
-      <c r="AA25" s="197" t="s">
+      <c r="Z25" s="140"/>
+      <c r="AA25" s="254" t="s">
         <v>104</v>
       </c>
-      <c r="AB25" s="198"/>
-[...2 lines deleted...]
-      <c r="AE25" s="104" t="s">
+      <c r="AB25" s="255"/>
+      <c r="AC25" s="255"/>
+      <c r="AD25" s="256"/>
+      <c r="AE25" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AF25" s="126"/>
-      <c r="AG25" s="197" t="s">
+      <c r="AF25" s="83"/>
+      <c r="AG25" s="254" t="s">
         <v>106</v>
       </c>
-      <c r="AH25" s="198"/>
-[...1 lines deleted...]
-      <c r="AJ25" s="156" t="s">
+      <c r="AH25" s="255"/>
+      <c r="AI25" s="256"/>
+      <c r="AJ25" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="AK25" s="157"/>
+      <c r="AK25" s="257"/>
     </row>
     <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="C26" s="4"/>
-      <c r="D26" s="134" t="s">
+      <c r="D26" s="161" t="s">
         <v>86</v>
       </c>
-      <c r="E26" s="135"/>
-      <c r="F26" s="212" t="s">
+      <c r="E26" s="162"/>
+      <c r="F26" s="163" t="s">
         <v>90</v>
       </c>
-      <c r="G26" s="212"/>
-      <c r="H26" s="158">
+      <c r="G26" s="163"/>
+      <c r="H26" s="234">
         <f>[1]Hoja1!$C2333</f>
         <v>167209.46641583147</v>
       </c>
-      <c r="I26" s="214"/>
+      <c r="I26" s="236"/>
       <c r="J26" s="25"/>
       <c r="K26" s="1"/>
       <c r="L26" s="2"/>
-      <c r="M26" s="308" t="s">
+      <c r="M26" s="151" t="s">
         <v>97</v>
       </c>
-      <c r="N26" s="309"/>
-      <c r="O26" s="301" t="s">
+      <c r="N26" s="152"/>
+      <c r="O26" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="P26" s="301"/>
-      <c r="Q26" s="303" t="s">
+      <c r="P26" s="146"/>
+      <c r="Q26" s="148" t="s">
         <v>2</v>
       </c>
-      <c r="R26" s="304"/>
-      <c r="S26" s="305" t="s">
+      <c r="R26" s="149"/>
+      <c r="S26" s="133" t="s">
         <v>3</v>
       </c>
-      <c r="T26" s="306"/>
-[...1 lines deleted...]
-      <c r="V26" s="207" t="s">
+      <c r="T26" s="134"/>
+      <c r="U26" s="135"/>
+      <c r="V26" s="265" t="s">
         <v>103</v>
       </c>
-      <c r="W26" s="207"/>
-[...1 lines deleted...]
-      <c r="Y26" s="205" t="s">
+      <c r="W26" s="265"/>
+      <c r="X26" s="266"/>
+      <c r="Y26" s="263" t="s">
         <v>102</v>
       </c>
-      <c r="Z26" s="206"/>
-      <c r="AA26" s="156" t="s">
+      <c r="Z26" s="264"/>
+      <c r="AA26" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="AB26" s="156"/>
-      <c r="AC26" s="248" t="s">
+      <c r="AB26" s="140"/>
+      <c r="AC26" s="141" t="s">
         <v>105</v>
       </c>
-      <c r="AD26" s="249"/>
-      <c r="AE26" s="192">
+      <c r="AD26" s="142"/>
+      <c r="AE26" s="127">
         <f>[1]Hoja1!$C$2329</f>
         <v>87070.774511858966</v>
       </c>
-      <c r="AF26" s="196"/>
+      <c r="AF26" s="139"/>
       <c r="AG26" s="25"/>
       <c r="AH26" s="1"/>
       <c r="AI26" s="1"/>
-      <c r="AJ26" s="200" t="s">
+      <c r="AJ26" s="227" t="s">
         <v>130</v>
       </c>
-      <c r="AK26" s="201"/>
+      <c r="AK26" s="259"/>
     </row>
     <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="C27" s="4"/>
-      <c r="D27" s="102" t="s">
+      <c r="D27" s="104" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="191"/>
-      <c r="F27" s="213" t="s">
+      <c r="E27" s="216"/>
+      <c r="F27" s="150" t="s">
         <v>91</v>
       </c>
-      <c r="G27" s="213"/>
-      <c r="H27" s="139">
+      <c r="G27" s="150"/>
+      <c r="H27" s="238">
         <f>[1]Hoja1!$C2334</f>
         <v>194459.92651072162</v>
       </c>
-      <c r="I27" s="215"/>
+      <c r="I27" s="253"/>
       <c r="J27" s="3"/>
       <c r="L27" s="4"/>
-      <c r="M27" s="310" t="s">
+      <c r="M27" s="153" t="s">
         <v>98</v>
       </c>
-      <c r="N27" s="311"/>
-      <c r="O27" s="302" t="s">
+      <c r="N27" s="154"/>
+      <c r="O27" s="147" t="s">
         <v>125</v>
       </c>
-      <c r="P27" s="302"/>
-      <c r="Q27" s="213" t="s">
+      <c r="P27" s="147"/>
+      <c r="Q27" s="150" t="s">
         <v>126</v>
       </c>
-      <c r="R27" s="213"/>
-      <c r="S27" s="159">
+      <c r="R27" s="150"/>
+      <c r="S27" s="292">
         <f>[1]Hoja1!$C$3641</f>
         <v>1118568.7085646938</v>
       </c>
-      <c r="T27" s="160"/>
-      <c r="U27" s="161"/>
+      <c r="T27" s="293"/>
+      <c r="U27" s="294"/>
       <c r="X27" s="4"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="4"/>
       <c r="AA27" s="3"/>
       <c r="AF27" s="4"/>
       <c r="AG27" s="3"/>
       <c r="AK27" s="10"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A28" s="9"/>
       <c r="C28" s="4"/>
-      <c r="D28" s="134" t="s">
+      <c r="D28" s="161" t="s">
         <v>88</v>
       </c>
-      <c r="E28" s="135"/>
-      <c r="F28" s="212" t="s">
+      <c r="E28" s="162"/>
+      <c r="F28" s="163" t="s">
         <v>92</v>
       </c>
-      <c r="G28" s="212"/>
-      <c r="H28" s="158">
+      <c r="G28" s="163"/>
+      <c r="H28" s="234">
         <f>[1]Hoja1!$C2335</f>
         <v>174610.91995529502</v>
       </c>
-      <c r="I28" s="214"/>
+      <c r="I28" s="236"/>
       <c r="J28" s="3"/>
       <c r="L28" s="4"/>
-      <c r="M28" s="104" t="s">
+      <c r="M28" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="N28" s="126"/>
+      <c r="N28" s="83"/>
       <c r="O28" s="3"/>
       <c r="Q28" s="56"/>
-      <c r="R28" s="96"/>
-[...2 lines deleted...]
-      <c r="U28" s="222"/>
+      <c r="R28" s="132"/>
+      <c r="S28" s="132"/>
+      <c r="T28" s="242"/>
+      <c r="U28" s="243"/>
       <c r="X28" s="4"/>
-      <c r="Y28" s="104" t="s">
+      <c r="Y28" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="Z28" s="126"/>
-[...1 lines deleted...]
-      <c r="AB28" s="96"/>
+      <c r="Z28" s="83"/>
+      <c r="AA28" s="143"/>
+      <c r="AB28" s="132"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="3"/>
-      <c r="AJ28" s="104" t="s">
+      <c r="AJ28" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AK28" s="105"/>
+      <c r="AK28" s="126"/>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A29" s="9"/>
       <c r="C29" s="4"/>
-      <c r="D29" s="102" t="s">
+      <c r="D29" s="104" t="s">
         <v>89</v>
       </c>
-      <c r="E29" s="191"/>
-      <c r="F29" s="213" t="s">
+      <c r="E29" s="216"/>
+      <c r="F29" s="150" t="s">
         <v>93</v>
       </c>
-      <c r="G29" s="213"/>
-      <c r="H29" s="139">
+      <c r="G29" s="150"/>
+      <c r="H29" s="238">
         <f>[1]Hoja1!$C2336</f>
         <v>186851.08212493398</v>
       </c>
-      <c r="I29" s="215"/>
+      <c r="I29" s="253"/>
       <c r="J29" s="3"/>
       <c r="L29" s="4"/>
-      <c r="M29" s="192">
+      <c r="M29" s="127">
         <f>[1]Hoja1!$C$2337</f>
         <v>315234.70308861614</v>
       </c>
-      <c r="N29" s="196"/>
+      <c r="N29" s="139"/>
       <c r="O29" s="3"/>
-      <c r="R29" s="84"/>
-      <c r="S29" s="84"/>
+      <c r="R29" s="88"/>
+      <c r="S29" s="88"/>
       <c r="U29" s="4"/>
       <c r="X29" s="4"/>
-      <c r="Y29" s="192">
+      <c r="Y29" s="127">
         <f>[1]Hoja1!$C$2340</f>
         <v>606659.78410308657</v>
       </c>
-      <c r="Z29" s="196"/>
+      <c r="Z29" s="139"/>
       <c r="AA29" s="3"/>
       <c r="AF29" s="4"/>
       <c r="AG29" s="3"/>
-      <c r="AJ29" s="192">
+      <c r="AJ29" s="127">
         <f>[1]Hoja1!$C$2328</f>
         <v>101817.75175168698</v>
       </c>
-      <c r="AK29" s="186"/>
+      <c r="AK29" s="258"/>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="C30" s="4"/>
-      <c r="D30" s="305" t="s">
+      <c r="D30" s="133" t="s">
         <v>94</v>
       </c>
-      <c r="E30" s="306"/>
-[...3 lines deleted...]
-      <c r="I30" s="307"/>
+      <c r="E30" s="134"/>
+      <c r="F30" s="134"/>
+      <c r="G30" s="134"/>
+      <c r="H30" s="134"/>
+      <c r="I30" s="135"/>
       <c r="J30" s="3"/>
       <c r="L30" s="4"/>
-      <c r="M30" s="295" t="s">
+      <c r="M30" s="136" t="s">
         <v>99</v>
       </c>
-      <c r="N30" s="297"/>
+      <c r="N30" s="138"/>
       <c r="O30" s="3"/>
       <c r="Q30" s="56"/>
-      <c r="R30" s="96"/>
-[...2 lines deleted...]
-      <c r="U30" s="300"/>
+      <c r="R30" s="132"/>
+      <c r="S30" s="132"/>
+      <c r="T30" s="144"/>
+      <c r="U30" s="145"/>
       <c r="X30" s="4"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="4"/>
       <c r="AA30" s="3"/>
       <c r="AF30" s="4"/>
       <c r="AG30" s="3"/>
       <c r="AK30" s="10"/>
     </row>
     <row r="31" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="9"/>
       <c r="C31" s="4"/>
-      <c r="D31" s="295" t="s">
+      <c r="D31" s="136" t="s">
         <v>95</v>
       </c>
-      <c r="E31" s="296"/>
-[...3 lines deleted...]
-      <c r="I31" s="297"/>
+      <c r="E31" s="137"/>
+      <c r="F31" s="137"/>
+      <c r="G31" s="137"/>
+      <c r="H31" s="137"/>
+      <c r="I31" s="138"/>
       <c r="J31" s="3"/>
       <c r="L31" s="4"/>
-      <c r="M31" s="295" t="s">
+      <c r="M31" s="136" t="s">
         <v>100</v>
       </c>
-      <c r="N31" s="297"/>
+      <c r="N31" s="138"/>
       <c r="O31" s="3"/>
-      <c r="R31" s="84"/>
-      <c r="S31" s="84"/>
+      <c r="R31" s="88"/>
+      <c r="S31" s="88"/>
       <c r="U31" s="4"/>
       <c r="X31" s="4"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="4"/>
       <c r="AA31" s="3"/>
       <c r="AF31" s="4"/>
       <c r="AG31" s="3"/>
       <c r="AK31" s="10"/>
     </row>
     <row r="32" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="181" t="s">
+      <c r="A32" s="272" t="s">
         <v>107</v>
       </c>
-      <c r="B32" s="182"/>
-[...2 lines deleted...]
-      <c r="E32" s="123" t="s">
+      <c r="B32" s="190"/>
+      <c r="C32" s="190"/>
+      <c r="D32" s="190"/>
+      <c r="E32" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="F32" s="124"/>
-      <c r="G32" s="182" t="s">
+      <c r="F32" s="101"/>
+      <c r="G32" s="190" t="s">
         <v>110</v>
       </c>
-      <c r="H32" s="182"/>
-[...2 lines deleted...]
-      <c r="K32" s="97" t="s">
+      <c r="H32" s="190"/>
+      <c r="I32" s="190"/>
+      <c r="J32" s="190"/>
+      <c r="K32" s="90" t="s">
         <v>129</v>
       </c>
-      <c r="L32" s="98"/>
-[...2 lines deleted...]
-      <c r="O32" s="123" t="s">
+      <c r="L32" s="91"/>
+      <c r="M32" s="91"/>
+      <c r="N32" s="98"/>
+      <c r="O32" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="P32" s="124"/>
-      <c r="Q32" s="110" t="s">
+      <c r="P32" s="101"/>
+      <c r="Q32" s="328" t="s">
         <v>112</v>
       </c>
-      <c r="R32" s="111"/>
-[...3 lines deleted...]
-      <c r="V32" s="216" t="s">
+      <c r="R32" s="329"/>
+      <c r="S32" s="329"/>
+      <c r="T32" s="329"/>
+      <c r="U32" s="330"/>
+      <c r="V32" s="240" t="s">
         <v>1</v>
       </c>
-      <c r="W32" s="217"/>
-      <c r="X32" s="216" t="s">
+      <c r="W32" s="241"/>
+      <c r="X32" s="240" t="s">
         <v>3</v>
       </c>
-      <c r="Y32" s="218"/>
-      <c r="Z32" s="143" t="s">
+      <c r="Y32" s="93"/>
+      <c r="Z32" s="302" t="s">
         <v>121</v>
       </c>
-      <c r="AA32" s="144"/>
-[...1 lines deleted...]
-      <c r="AC32" s="123" t="s">
+      <c r="AA32" s="303"/>
+      <c r="AB32" s="304"/>
+      <c r="AC32" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="AD32" s="169"/>
-      <c r="AE32" s="219" t="s">
+      <c r="AD32" s="171"/>
+      <c r="AE32" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="AF32" s="221"/>
-      <c r="AG32" s="97" t="s">
+      <c r="AF32" s="81"/>
+      <c r="AG32" s="90" t="s">
         <v>123</v>
       </c>
-      <c r="AH32" s="98"/>
-[...2 lines deleted...]
-      <c r="AK32" s="99"/>
+      <c r="AH32" s="91"/>
+      <c r="AI32" s="91"/>
+      <c r="AJ32" s="91"/>
+      <c r="AK32" s="98"/>
     </row>
     <row r="33" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="9"/>
       <c r="D33" s="10"/>
-      <c r="E33" s="176" t="s">
+      <c r="E33" s="271" t="s">
         <v>108</v>
       </c>
-      <c r="F33" s="150"/>
-      <c r="G33" s="189" t="s">
+      <c r="F33" s="278"/>
+      <c r="G33" s="124" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="189"/>
-      <c r="I33" s="190" t="s">
+      <c r="H33" s="124"/>
+      <c r="I33" s="112" t="s">
         <v>111</v>
       </c>
-      <c r="J33" s="183"/>
+      <c r="J33" s="267"/>
       <c r="K33" s="49"/>
       <c r="L33" s="58"/>
       <c r="M33" s="58"/>
       <c r="N33" s="58"/>
-      <c r="O33" s="100" t="s">
+      <c r="O33" s="324" t="s">
         <v>109</v>
       </c>
-      <c r="P33" s="101"/>
+      <c r="P33" s="325"/>
       <c r="Q33" s="43"/>
       <c r="R33" s="44"/>
       <c r="S33" s="44"/>
       <c r="T33" s="45"/>
       <c r="U33" s="46"/>
-      <c r="V33" s="149" t="s">
+      <c r="V33" s="308" t="s">
         <v>114</v>
       </c>
-      <c r="W33" s="150"/>
-[...2 lines deleted...]
-      <c r="Z33" s="146" t="s">
+      <c r="W33" s="278"/>
+      <c r="X33" s="121"/>
+      <c r="Y33" s="299"/>
+      <c r="Z33" s="305" t="s">
         <v>122</v>
       </c>
-      <c r="AA33" s="147"/>
-[...1 lines deleted...]
-      <c r="AC33" s="92" t="s">
+      <c r="AA33" s="306"/>
+      <c r="AB33" s="307"/>
+      <c r="AC33" s="320" t="s">
         <v>120</v>
       </c>
-      <c r="AD33" s="93"/>
-      <c r="AE33" s="94">
+      <c r="AD33" s="321"/>
+      <c r="AE33" s="322">
         <f>[1]Hoja1!$C$3642</f>
         <v>109138.25985287617</v>
       </c>
-      <c r="AF33" s="95"/>
+      <c r="AF33" s="323"/>
       <c r="AG33" s="40"/>
       <c r="AH33" s="41"/>
       <c r="AI33" s="41"/>
-      <c r="AJ33" s="189" t="s">
+      <c r="AJ33" s="124" t="s">
         <v>1</v>
       </c>
-      <c r="AK33" s="324"/>
+      <c r="AK33" s="125"/>
     </row>
     <row r="34" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="D34" s="10"/>
       <c r="E34" s="9"/>
       <c r="F34" s="4"/>
-      <c r="G34" s="102" t="s">
+      <c r="G34" s="104" t="s">
         <v>3</v>
       </c>
-      <c r="H34" s="191"/>
-      <c r="I34" s="192">
+      <c r="H34" s="216"/>
+      <c r="I34" s="127">
         <f>[1]Hoja1!$C$2343</f>
         <v>21603.047818066316</v>
       </c>
-      <c r="J34" s="186"/>
+      <c r="J34" s="258"/>
       <c r="K34" s="49"/>
       <c r="L34" s="58"/>
       <c r="M34" s="58"/>
       <c r="N34" s="58"/>
-      <c r="O34" s="102"/>
-      <c r="P34" s="103"/>
+      <c r="O34" s="104"/>
+      <c r="P34" s="105"/>
       <c r="Q34" s="47"/>
-      <c r="R34" s="83"/>
-      <c r="S34" s="83"/>
+      <c r="R34" s="106"/>
+      <c r="S34" s="106"/>
       <c r="T34" s="58"/>
       <c r="U34" s="39"/>
-      <c r="V34" s="151" t="s">
+      <c r="V34" s="309" t="s">
         <v>113</v>
       </c>
-      <c r="W34" s="152"/>
-      <c r="X34" s="117">
+      <c r="W34" s="310"/>
+      <c r="X34" s="300">
         <f>[1]Hoja1!$C$2345</f>
         <v>8951.8040122489438</v>
       </c>
-      <c r="Y34" s="118"/>
+      <c r="Y34" s="301"/>
       <c r="Z34" s="40"/>
       <c r="AA34" s="41"/>
       <c r="AB34" s="41"/>
       <c r="AC34" s="41"/>
       <c r="AD34" s="41"/>
       <c r="AE34" s="41"/>
       <c r="AF34" s="42"/>
       <c r="AG34" s="9"/>
-      <c r="AJ34" s="102" t="s">
+      <c r="AJ34" s="104" t="s">
         <v>119</v>
       </c>
-      <c r="AK34" s="103"/>
+      <c r="AK34" s="105"/>
     </row>
     <row r="35" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="D35" s="10"/>
-      <c r="E35" s="177" t="s">
+      <c r="E35" s="279" t="s">
         <v>3</v>
       </c>
-      <c r="F35" s="126"/>
+      <c r="F35" s="83"/>
       <c r="G35" s="25"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="53"/>
       <c r="K35" s="49"/>
       <c r="L35" s="58"/>
       <c r="M35" s="58"/>
       <c r="N35" s="58"/>
-      <c r="O35" s="104" t="s">
+      <c r="O35" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="P35" s="105"/>
+      <c r="P35" s="126"/>
       <c r="Q35" s="47"/>
       <c r="R35" s="59"/>
       <c r="S35" s="59"/>
       <c r="T35" s="58"/>
       <c r="U35" s="39"/>
-      <c r="V35" s="153" t="s">
+      <c r="V35" s="312" t="s">
         <v>115</v>
       </c>
-      <c r="W35" s="154"/>
-[...1 lines deleted...]
-      <c r="Y35" s="142"/>
+      <c r="W35" s="313"/>
+      <c r="X35" s="106"/>
+      <c r="Y35" s="123"/>
       <c r="Z35" s="9"/>
       <c r="AB35" s="60"/>
-      <c r="AC35" s="96"/>
-[...2 lines deleted...]
-      <c r="AF35" s="81"/>
+      <c r="AC35" s="132"/>
+      <c r="AD35" s="132"/>
+      <c r="AE35" s="242"/>
+      <c r="AF35" s="311"/>
       <c r="AG35" s="9"/>
       <c r="AK35" s="10"/>
     </row>
     <row r="36" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A36" s="9"/>
       <c r="D36" s="10"/>
-      <c r="E36" s="178">
+      <c r="E36" s="280">
         <f>[1]Hoja1!$C$2341</f>
         <v>109138.25985287617</v>
       </c>
-      <c r="F36" s="179"/>
+      <c r="F36" s="281"/>
       <c r="G36" s="3"/>
       <c r="J36" s="10"/>
       <c r="K36" s="49"/>
       <c r="L36" s="58"/>
       <c r="M36" s="58"/>
       <c r="N36" s="58"/>
-      <c r="O36" s="106">
+      <c r="O36" s="86">
         <f>[1]Hoja1!$C$2344</f>
         <v>12778.010957907878</v>
       </c>
-      <c r="P36" s="107"/>
+      <c r="P36" s="87"/>
       <c r="Q36" s="47"/>
       <c r="R36" s="59"/>
       <c r="S36" s="59"/>
       <c r="T36" s="58"/>
       <c r="U36" s="39"/>
-      <c r="V36" s="125" t="s">
+      <c r="V36" s="337" t="s">
         <v>116</v>
       </c>
-      <c r="W36" s="126"/>
-      <c r="X36" s="117">
+      <c r="W36" s="83"/>
+      <c r="X36" s="300">
         <f>[1]Hoja1!$C$2346</f>
         <v>12778.010957907878</v>
       </c>
-      <c r="Y36" s="118"/>
+      <c r="Y36" s="301"/>
       <c r="Z36" s="9"/>
       <c r="AF36" s="10"/>
       <c r="AG36" s="9"/>
-      <c r="AJ36" s="104" t="s">
+      <c r="AJ36" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="AK36" s="105"/>
+      <c r="AK36" s="126"/>
     </row>
     <row r="37" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9"/>
       <c r="D37" s="10"/>
       <c r="E37" s="9"/>
       <c r="F37" s="4"/>
       <c r="G37" s="3"/>
       <c r="J37" s="10"/>
-      <c r="K37" s="90"/>
-      <c r="L37" s="91"/>
+      <c r="K37" s="318"/>
+      <c r="L37" s="319"/>
       <c r="M37" s="61"/>
       <c r="N37" s="61"/>
-      <c r="O37" s="108"/>
-      <c r="P37" s="109"/>
+      <c r="O37" s="326"/>
+      <c r="P37" s="327"/>
       <c r="Q37" s="47"/>
       <c r="R37" s="59"/>
       <c r="S37" s="59"/>
       <c r="T37" s="58"/>
       <c r="U37" s="39"/>
-      <c r="V37" s="113"/>
-[...2 lines deleted...]
-      <c r="Y37" s="120"/>
+      <c r="V37" s="331"/>
+      <c r="W37" s="332"/>
+      <c r="X37" s="334"/>
+      <c r="Y37" s="335"/>
       <c r="Z37" s="9"/>
       <c r="AB37" s="60"/>
-      <c r="AC37" s="96"/>
-[...2 lines deleted...]
-      <c r="AF37" s="81"/>
+      <c r="AC37" s="132"/>
+      <c r="AD37" s="132"/>
+      <c r="AE37" s="242"/>
+      <c r="AF37" s="311"/>
       <c r="AG37" s="9"/>
-      <c r="AJ37" s="192">
+      <c r="AJ37" s="127">
         <f>[1]Hoja1!$C$3643</f>
         <v>167320.30723790044</v>
       </c>
-      <c r="AK37" s="260"/>
+      <c r="AK37" s="128"/>
     </row>
     <row r="38" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="D38" s="10"/>
       <c r="E38" s="9"/>
       <c r="F38" s="4"/>
       <c r="G38" s="3"/>
       <c r="J38" s="10"/>
-      <c r="K38" s="88"/>
-      <c r="L38" s="89"/>
+      <c r="K38" s="276"/>
+      <c r="L38" s="116"/>
       <c r="M38" s="63"/>
       <c r="N38" s="64"/>
       <c r="O38" s="64"/>
       <c r="P38" s="50"/>
       <c r="Q38" s="47"/>
-      <c r="R38" s="83"/>
-      <c r="S38" s="83"/>
+      <c r="R38" s="106"/>
+      <c r="S38" s="106"/>
       <c r="T38" s="58"/>
       <c r="U38" s="39"/>
-      <c r="V38" s="115"/>
-[...2 lines deleted...]
-      <c r="Y38" s="121"/>
+      <c r="V38" s="333"/>
+      <c r="W38" s="97"/>
+      <c r="X38" s="106"/>
+      <c r="Y38" s="336"/>
       <c r="Z38" s="9"/>
       <c r="AF38" s="10"/>
       <c r="AG38" s="9"/>
       <c r="AK38" s="10"/>
     </row>
     <row r="39" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12"/>
       <c r="B39" s="13"/>
       <c r="C39" s="13"/>
       <c r="D39" s="14"/>
       <c r="E39" s="12"/>
       <c r="F39" s="18"/>
       <c r="G39" s="37"/>
       <c r="H39" s="13"/>
       <c r="I39" s="13"/>
       <c r="J39" s="14"/>
-      <c r="K39" s="180"/>
-      <c r="L39" s="85"/>
+      <c r="K39" s="282"/>
+      <c r="L39" s="129"/>
       <c r="M39" s="51"/>
-      <c r="N39" s="122"/>
-      <c r="O39" s="122"/>
+      <c r="N39" s="286"/>
+      <c r="O39" s="286"/>
       <c r="P39" s="52"/>
       <c r="Q39" s="48"/>
-      <c r="R39" s="155"/>
-[...18 lines deleted...]
-      <c r="AK39" s="321"/>
+      <c r="R39" s="291"/>
+      <c r="S39" s="291"/>
+      <c r="T39" s="129"/>
+      <c r="U39" s="316"/>
+      <c r="V39" s="317"/>
+      <c r="W39" s="129"/>
+      <c r="X39" s="129"/>
+      <c r="Y39" s="277"/>
+      <c r="Z39" s="117"/>
+      <c r="AA39" s="118"/>
+      <c r="AB39" s="118"/>
+      <c r="AC39" s="129"/>
+      <c r="AD39" s="129"/>
+      <c r="AE39" s="129"/>
+      <c r="AF39" s="130"/>
+      <c r="AG39" s="117"/>
+      <c r="AH39" s="118"/>
+      <c r="AI39" s="118"/>
+      <c r="AJ39" s="118"/>
+      <c r="AK39" s="119"/>
     </row>
     <row r="40" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="181" t="s">
+      <c r="A40" s="272" t="s">
         <v>131</v>
       </c>
-      <c r="B40" s="182"/>
-[...2 lines deleted...]
-      <c r="E40" s="123" t="s">
+      <c r="B40" s="190"/>
+      <c r="C40" s="190"/>
+      <c r="D40" s="190"/>
+      <c r="E40" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="F40" s="124"/>
-      <c r="G40" s="193" t="s">
+      <c r="F40" s="101"/>
+      <c r="G40" s="268" t="s">
         <v>136</v>
       </c>
-      <c r="H40" s="194"/>
-[...2 lines deleted...]
-      <c r="K40" s="97" t="s">
+      <c r="H40" s="269"/>
+      <c r="I40" s="269"/>
+      <c r="J40" s="270"/>
+      <c r="K40" s="90" t="s">
         <v>137</v>
       </c>
-      <c r="L40" s="98"/>
-[...2 lines deleted...]
-      <c r="O40" s="123" t="s">
+      <c r="L40" s="91"/>
+      <c r="M40" s="91"/>
+      <c r="N40" s="98"/>
+      <c r="O40" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="P40" s="124"/>
-      <c r="Q40" s="97" t="s">
+      <c r="P40" s="101"/>
+      <c r="Q40" s="90" t="s">
         <v>143</v>
       </c>
-      <c r="R40" s="98"/>
-[...2 lines deleted...]
-      <c r="U40" s="218" t="s">
+      <c r="R40" s="91"/>
+      <c r="S40" s="91"/>
+      <c r="T40" s="92"/>
+      <c r="U40" s="93" t="s">
         <v>1</v>
       </c>
-      <c r="V40" s="330"/>
-      <c r="W40" s="218" t="s">
+      <c r="V40" s="94"/>
+      <c r="W40" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="X40" s="331"/>
-      <c r="Y40" s="97" t="s">
+      <c r="X40" s="95"/>
+      <c r="Y40" s="90" t="s">
         <v>142</v>
       </c>
-      <c r="Z40" s="98"/>
-[...1 lines deleted...]
-      <c r="AB40" s="332" t="s">
+      <c r="Z40" s="91"/>
+      <c r="AA40" s="98"/>
+      <c r="AB40" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AC40" s="220"/>
-      <c r="AD40" s="220" t="s">
+      <c r="AC40" s="80"/>
+      <c r="AD40" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="AE40" s="221"/>
+      <c r="AE40" s="81"/>
       <c r="AF40" s="71"/>
       <c r="AG40" s="67"/>
-      <c r="AH40" s="322"/>
-[...2 lines deleted...]
-      <c r="AK40" s="323"/>
+      <c r="AH40" s="120"/>
+      <c r="AI40" s="120"/>
+      <c r="AJ40" s="121"/>
+      <c r="AK40" s="122"/>
     </row>
     <row r="41" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A41" s="49"/>
       <c r="B41" s="58"/>
       <c r="C41" s="58"/>
       <c r="D41" s="58"/>
-      <c r="E41" s="176" t="s">
+      <c r="E41" s="271" t="s">
         <v>132</v>
       </c>
-      <c r="F41" s="183"/>
-      <c r="G41" s="316" t="s">
+      <c r="F41" s="267"/>
+      <c r="G41" s="111" t="s">
         <v>1</v>
       </c>
-      <c r="H41" s="190"/>
-      <c r="I41" s="176" t="s">
+      <c r="H41" s="112"/>
+      <c r="I41" s="271" t="s">
         <v>134</v>
       </c>
-      <c r="J41" s="183"/>
+      <c r="J41" s="267"/>
       <c r="K41" s="75"/>
       <c r="L41" s="76"/>
       <c r="M41" s="41"/>
       <c r="N41" s="77"/>
-      <c r="O41" s="333" t="s">
+      <c r="O41" s="102" t="s">
         <v>138</v>
       </c>
-      <c r="P41" s="334"/>
+      <c r="P41" s="103"/>
       <c r="Q41" s="74"/>
-      <c r="R41" s="83"/>
-      <c r="S41" s="83"/>
+      <c r="R41" s="106"/>
+      <c r="S41" s="106"/>
       <c r="T41" s="58"/>
-      <c r="U41" s="104" t="s">
+      <c r="U41" s="82" t="s">
         <v>140</v>
       </c>
-      <c r="V41" s="126"/>
-      <c r="W41" s="106">
+      <c r="V41" s="83"/>
+      <c r="W41" s="86">
         <f>[1]Hoja1!$C$3740</f>
         <v>381044.22903436498</v>
       </c>
-      <c r="X41" s="184"/>
+      <c r="X41" s="96"/>
       <c r="Y41" s="73"/>
       <c r="Z41" s="58"/>
       <c r="AA41" s="58"/>
-      <c r="AB41" s="104" t="s">
+      <c r="AB41" s="82" t="s">
         <v>144</v>
       </c>
-      <c r="AC41" s="126"/>
-      <c r="AD41" s="327">
+      <c r="AC41" s="83"/>
+      <c r="AD41" s="84">
         <f>[1]Hoja1!$C$3741</f>
-        <v>245048.98131440996</v>
-[...1 lines deleted...]
-      <c r="AE41" s="328"/>
+        <v>257301.43038013051</v>
+      </c>
+      <c r="AE41" s="85"/>
       <c r="AF41" s="58"/>
       <c r="AG41" s="62"/>
-      <c r="AH41" s="89"/>
-[...2 lines deleted...]
-      <c r="AK41" s="142"/>
+      <c r="AH41" s="116"/>
+      <c r="AI41" s="116"/>
+      <c r="AJ41" s="106"/>
+      <c r="AK41" s="123"/>
     </row>
     <row r="42" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A42" s="49"/>
       <c r="B42" s="58"/>
       <c r="C42" s="58"/>
       <c r="D42" s="58"/>
-      <c r="E42" s="88" t="s">
+      <c r="E42" s="276" t="s">
         <v>133</v>
       </c>
-      <c r="F42" s="164"/>
-      <c r="G42" s="317" t="s">
+      <c r="F42" s="277"/>
+      <c r="G42" s="113" t="s">
         <v>3</v>
       </c>
-      <c r="H42" s="266"/>
-      <c r="I42" s="185">
+      <c r="H42" s="114"/>
+      <c r="I42" s="283">
         <f>[1]Hoja1!$C$3738</f>
         <v>315542.40764435998</v>
       </c>
-      <c r="J42" s="186"/>
-[...1 lines deleted...]
-      <c r="L42" s="83"/>
+      <c r="J42" s="258"/>
+      <c r="K42" s="275"/>
+      <c r="L42" s="106"/>
       <c r="N42" s="64"/>
-      <c r="O42" s="102" t="s">
+      <c r="O42" s="104" t="s">
         <v>139</v>
       </c>
-      <c r="P42" s="103"/>
+      <c r="P42" s="105"/>
       <c r="Q42" s="74"/>
-      <c r="R42" s="83"/>
-      <c r="S42" s="83"/>
+      <c r="R42" s="106"/>
+      <c r="S42" s="106"/>
       <c r="T42" s="58"/>
       <c r="U42" s="58"/>
       <c r="V42" s="58"/>
       <c r="W42" s="58"/>
       <c r="X42" s="66"/>
       <c r="Y42" s="49"/>
       <c r="Z42" s="58"/>
       <c r="AA42" s="58"/>
       <c r="AB42" s="65"/>
-      <c r="AC42" s="89"/>
-      <c r="AD42" s="89"/>
+      <c r="AC42" s="116"/>
+      <c r="AD42" s="116"/>
       <c r="AE42" s="72"/>
       <c r="AF42" s="59"/>
       <c r="AG42" s="62"/>
-      <c r="AH42" s="89"/>
-[...2 lines deleted...]
-      <c r="AK42" s="142"/>
+      <c r="AH42" s="116"/>
+      <c r="AI42" s="116"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="123"/>
     </row>
     <row r="43" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A43" s="49"/>
       <c r="B43" s="58"/>
       <c r="C43" s="58"/>
       <c r="D43" s="58"/>
-      <c r="E43" s="177" t="s">
+      <c r="E43" s="279" t="s">
         <v>3</v>
       </c>
-      <c r="F43" s="105"/>
+      <c r="F43" s="126"/>
       <c r="G43" s="49"/>
       <c r="H43" s="58"/>
-      <c r="I43" s="187" t="s">
+      <c r="I43" s="284" t="s">
         <v>135</v>
       </c>
-      <c r="J43" s="188"/>
-[...1 lines deleted...]
-      <c r="L43" s="89"/>
+      <c r="J43" s="285"/>
+      <c r="K43" s="276"/>
+      <c r="L43" s="116"/>
       <c r="N43" s="78"/>
-      <c r="O43" s="156" t="s">
+      <c r="O43" s="140" t="s">
         <v>3</v>
       </c>
-      <c r="P43" s="157"/>
+      <c r="P43" s="257"/>
       <c r="Q43" s="74"/>
-      <c r="R43" s="83"/>
-      <c r="S43" s="83"/>
+      <c r="R43" s="106"/>
+      <c r="S43" s="106"/>
       <c r="T43" s="58"/>
       <c r="U43" s="58"/>
-      <c r="V43" s="116" t="s">
+      <c r="V43" s="97" t="s">
         <v>141</v>
       </c>
-      <c r="W43" s="116"/>
+      <c r="W43" s="97"/>
       <c r="X43" s="72"/>
       <c r="Y43" s="73"/>
       <c r="Z43" s="58"/>
       <c r="AA43" s="58"/>
       <c r="AB43" s="58"/>
       <c r="AC43" s="58" t="s">
         <v>139</v>
       </c>
       <c r="AD43" s="58"/>
       <c r="AE43" s="66"/>
       <c r="AF43" s="58"/>
       <c r="AK43" s="10"/>
     </row>
     <row r="44" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A44" s="49"/>
       <c r="B44" s="58"/>
       <c r="C44" s="58"/>
       <c r="D44" s="58"/>
-      <c r="E44" s="178">
+      <c r="E44" s="280">
         <f>[1]Hoja1!$C$3737</f>
         <v>553679.93596499995</v>
       </c>
-      <c r="F44" s="184"/>
+      <c r="F44" s="96"/>
       <c r="G44" s="49"/>
       <c r="H44" s="58"/>
-      <c r="I44" s="173"/>
-[...2 lines deleted...]
-      <c r="L44" s="83"/>
+      <c r="I44" s="273"/>
+      <c r="J44" s="274"/>
+      <c r="K44" s="275"/>
+      <c r="L44" s="106"/>
       <c r="N44" s="64"/>
-      <c r="O44" s="106">
+      <c r="O44" s="86">
         <f>[1]Hoja1!$C$3739</f>
         <v>179547.15992440499</v>
       </c>
-      <c r="P44" s="107"/>
+      <c r="P44" s="87"/>
       <c r="Q44" s="58"/>
       <c r="R44" s="58"/>
       <c r="S44" s="58"/>
       <c r="T44" s="58"/>
       <c r="U44" s="58"/>
       <c r="V44" s="58"/>
       <c r="W44" s="58"/>
       <c r="X44" s="66"/>
       <c r="Y44" s="49"/>
       <c r="Z44" s="58"/>
       <c r="AA44" s="58"/>
       <c r="AB44" s="65"/>
-      <c r="AC44" s="89"/>
-      <c r="AD44" s="89"/>
+      <c r="AC44" s="116"/>
+      <c r="AD44" s="116"/>
       <c r="AE44" s="72"/>
       <c r="AF44" s="59"/>
       <c r="AK44" s="10"/>
     </row>
     <row r="45" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A45" s="49"/>
       <c r="B45" s="58"/>
       <c r="C45" s="58"/>
       <c r="D45" s="58"/>
       <c r="E45" s="69"/>
       <c r="F45" s="70"/>
       <c r="G45" s="49"/>
       <c r="H45" s="58"/>
       <c r="I45" s="49"/>
       <c r="J45" s="66"/>
       <c r="K45" s="49"/>
       <c r="L45" s="58"/>
-      <c r="O45" s="84"/>
-      <c r="P45" s="329"/>
+      <c r="O45" s="88"/>
+      <c r="P45" s="89"/>
       <c r="X45" s="10"/>
       <c r="Y45" s="9"/>
       <c r="Z45" s="58"/>
       <c r="AA45" s="58"/>
       <c r="AB45" s="58"/>
       <c r="AC45" s="58"/>
       <c r="AD45" s="58"/>
       <c r="AE45" s="66"/>
       <c r="AF45" s="58"/>
       <c r="AK45" s="10"/>
     </row>
     <row r="46" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A46" s="9"/>
-      <c r="E46" s="312"/>
-      <c r="F46" s="313"/>
+      <c r="E46" s="107"/>
+      <c r="F46" s="108"/>
       <c r="G46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="10"/>
       <c r="K46" s="9"/>
       <c r="P46" s="10"/>
       <c r="X46" s="10"/>
       <c r="Y46" s="9"/>
       <c r="AE46" s="10"/>
       <c r="AK46" s="10"/>
     </row>
     <row r="47" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="12"/>
       <c r="B47" s="13"/>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
-      <c r="E47" s="314"/>
-      <c r="F47" s="315"/>
+      <c r="E47" s="109"/>
+      <c r="F47" s="110"/>
       <c r="G47" s="12"/>
       <c r="H47" s="13"/>
       <c r="I47" s="12"/>
       <c r="J47" s="14"/>
       <c r="K47" s="12"/>
       <c r="L47" s="13"/>
       <c r="M47" s="13"/>
       <c r="N47" s="13"/>
       <c r="O47" s="13"/>
       <c r="P47" s="14"/>
       <c r="Q47" s="13"/>
       <c r="R47" s="13"/>
       <c r="S47" s="13"/>
       <c r="T47" s="13"/>
       <c r="U47" s="13"/>
       <c r="V47" s="13"/>
       <c r="W47" s="13"/>
       <c r="X47" s="14"/>
       <c r="Y47" s="12"/>
       <c r="Z47" s="13"/>
       <c r="AA47" s="13"/>
       <c r="AB47" s="13"/>
       <c r="AC47" s="13"/>
       <c r="AD47" s="13"/>
       <c r="AE47" s="14"/>
       <c r="AF47" s="13"/>
       <c r="AG47" s="13"/>
       <c r="AH47" s="13"/>
       <c r="AI47" s="13"/>
       <c r="AJ47" s="13"/>
       <c r="AK47" s="14"/>
     </row>
     <row r="48" spans="1:37" x14ac:dyDescent="0.25">
       <c r="E48" s="68"/>
       <c r="F48" s="68"/>
     </row>
     <row r="49" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
     </row>
     <row r="50" spans="5:6" x14ac:dyDescent="0.25">
       <c r="E50" s="68"/>
       <c r="F50" s="68"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="BqQH77ILLL8M6688KrMPEs6wapVfB4ox0vIeaH3ct1ZJTjGJfwEiX8pO0E/9+NJ8AQAc0X/vM7saPgA6TRKjEg==" saltValue="ktBo8J6Qo3D3kMcjpD7rkA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0QQ4xYP5PTnCQGseYTsNmLouev8xyJwB9sAEP/7f6hUhCqwxns4jaCz9c7v6xDHS3o0grtbSI3Hq3nPd9vp54Q==" saltValue="qJOBAyn635yYHD0q324KZw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="406">
-    <mergeCell ref="AD40:AE40"/>
-[...16 lines deleted...]
-    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="J1:Q1"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="AE33:AF33"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="AE37:AF37"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q32:U32"/>
+    <mergeCell ref="V37:W37"/>
+    <mergeCell ref="V38:W38"/>
+    <mergeCell ref="X36:Y36"/>
+    <mergeCell ref="X37:Y37"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="V36:W36"/>
+    <mergeCell ref="AD14:AE14"/>
+    <mergeCell ref="AD15:AE15"/>
+    <mergeCell ref="AD16:AE16"/>
+    <mergeCell ref="AE19:AF19"/>
+    <mergeCell ref="AE20:AF20"/>
+    <mergeCell ref="AE21:AF21"/>
+    <mergeCell ref="AB16:AC16"/>
+    <mergeCell ref="U13:X13"/>
+    <mergeCell ref="AB13:AC13"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="AB14:AC14"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="Z32:AB32"/>
+    <mergeCell ref="Z33:AB33"/>
+    <mergeCell ref="V33:W33"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="R38:S38"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="R41:S41"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="AG13:AH13"/>
+    <mergeCell ref="AG14:AH14"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="S27:U27"/>
+    <mergeCell ref="AG18:AH18"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AG23:AH23"/>
+    <mergeCell ref="AG24:AH24"/>
+    <mergeCell ref="S18:U18"/>
+    <mergeCell ref="V18:W18"/>
+    <mergeCell ref="V19:W19"/>
+    <mergeCell ref="V20:W20"/>
+    <mergeCell ref="V21:W21"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="O25:U25"/>
+    <mergeCell ref="K15:N15"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="J25:L25"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K40:N40"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="O32:P32"/>
+    <mergeCell ref="AE26:AF26"/>
+    <mergeCell ref="AG25:AI25"/>
+    <mergeCell ref="AJ25:AK25"/>
+    <mergeCell ref="AJ28:AK28"/>
+    <mergeCell ref="AJ29:AK29"/>
+    <mergeCell ref="AJ26:AK26"/>
+    <mergeCell ref="V25:X25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="V26:X26"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="AA25:AD25"/>
+    <mergeCell ref="AE25:AF25"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="AG32:AK32"/>
+    <mergeCell ref="V32:W32"/>
+    <mergeCell ref="X32:Y32"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="AI18:AK18"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="AE22:AF22"/>
+    <mergeCell ref="AE23:AF23"/>
+    <mergeCell ref="AE24:AF24"/>
+    <mergeCell ref="AC32:AD32"/>
+    <mergeCell ref="AE32:AF32"/>
+    <mergeCell ref="AE18:AF18"/>
+    <mergeCell ref="AA18:AD18"/>
+    <mergeCell ref="AI19:AK19"/>
+    <mergeCell ref="AG20:AH20"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="AI20:AK20"/>
+    <mergeCell ref="AI21:AK21"/>
+    <mergeCell ref="AI22:AK22"/>
+    <mergeCell ref="AI23:AK23"/>
+    <mergeCell ref="AI24:AK24"/>
+    <mergeCell ref="AG19:AH19"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="AJ12:AK12"/>
+    <mergeCell ref="U9:X9"/>
+    <mergeCell ref="AD9:AF9"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="AB15:AC15"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="AG11:AH11"/>
+    <mergeCell ref="AG12:AH12"/>
+    <mergeCell ref="AB12:AC12"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="AD13:AE13"/>
+    <mergeCell ref="AJ7:AK7"/>
+    <mergeCell ref="AJ8:AK8"/>
+    <mergeCell ref="AJ9:AK9"/>
+    <mergeCell ref="AJ10:AK10"/>
+    <mergeCell ref="AJ11:AK11"/>
+    <mergeCell ref="AB11:AC11"/>
+    <mergeCell ref="AD4:AF4"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AG6:AH6"/>
+    <mergeCell ref="AG7:AH7"/>
+    <mergeCell ref="AG8:AH8"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AG10:AH10"/>
+    <mergeCell ref="AB4:AC4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AB6:AC6"/>
+    <mergeCell ref="AB7:AC7"/>
+    <mergeCell ref="AB8:AC8"/>
+    <mergeCell ref="AB9:AC9"/>
+    <mergeCell ref="AB10:AC10"/>
+    <mergeCell ref="AJ4:AK4"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AJ6:AK6"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="K8:N8"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="K10:N10"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="K12:N12"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="AF1:AH1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="U4:X4"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K5:N5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="AN1:AP1"/>
+    <mergeCell ref="A17:AK17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U3:X3"/>
+    <mergeCell ref="AB3:AC3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="A2:AK2"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="AJ3:AK3"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="D31:I31"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="R29:S29"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="S26:U26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="M27:N27"/>
     <mergeCell ref="E46:F46"/>
     <mergeCell ref="E47:F47"/>
     <mergeCell ref="G41:H41"/>
     <mergeCell ref="G42:H42"/>
     <mergeCell ref="AI1:AJ1"/>
     <mergeCell ref="AC42:AD42"/>
     <mergeCell ref="AC44:AD44"/>
     <mergeCell ref="AG39:AK39"/>
     <mergeCell ref="AH40:AI40"/>
     <mergeCell ref="AJ40:AK40"/>
     <mergeCell ref="AH41:AI41"/>
     <mergeCell ref="AJ41:AK41"/>
     <mergeCell ref="AH42:AI42"/>
     <mergeCell ref="AJ42:AK42"/>
     <mergeCell ref="AJ33:AK33"/>
     <mergeCell ref="AJ34:AK34"/>
     <mergeCell ref="AJ36:AK36"/>
     <mergeCell ref="AJ37:AK37"/>
     <mergeCell ref="Z39:AB39"/>
     <mergeCell ref="AE39:AF39"/>
     <mergeCell ref="AC39:AD39"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="R30:S30"/>
     <mergeCell ref="D30:I30"/>
-    <mergeCell ref="D31:I31"/>
-[...362 lines deleted...]
-    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="AD40:AE40"/>
+    <mergeCell ref="AB41:AC41"/>
+    <mergeCell ref="AD41:AE41"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q40:T40"/>
+    <mergeCell ref="U40:V40"/>
+    <mergeCell ref="W40:X40"/>
+    <mergeCell ref="U41:V41"/>
+    <mergeCell ref="W41:X41"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="Y40:AA40"/>
+    <mergeCell ref="AB40:AC40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="R42:S42"/>
+    <mergeCell ref="R43:S43"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AF1:AH1" r:id="rId1" display="enviar e-mail" xr:uid="{4B5D1605-A24A-4455-9C9B-3C35A04811C6}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>