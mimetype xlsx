--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F81D7BD5-259E-4535-A434-069D3D1B8E2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC6FB212-627E-400E-96E9-9F6F5972941F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{4974F9A9-2BD3-436A-9999-C4934B5D3E92}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AS$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -708,51 +708,51 @@
   <si>
     <t>FLONES2510</t>
   </si>
   <si>
     <t>FLONES2520</t>
   </si>
   <si>
     <t>1/2" X 20 Mt.</t>
   </si>
   <si>
     <t>FLONES1320</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              solicitar cotizacion</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>LRF600P013</t>
   </si>
   <si>
     <t>LRF600M013</t>
   </si>
   <si>
-    <t>LISTA  20</t>
+    <t>LISTA  25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -1945,90 +1945,90 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDAF2D0"/>
       <color rgb="FFFFE593"/>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFDA5AB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -3260,662 +3260,663 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3724275" y="6686550"/>
           <a:ext cx="1066800" cy="1180288"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2651">
           <cell r="C2651">
-            <v>7021.5912602430526</v>
+            <v>7442.8867358576344</v>
           </cell>
         </row>
         <row r="2652">
           <cell r="C2652">
-            <v>8593.9396042999961</v>
+            <v>9109.5759805579964</v>
           </cell>
         </row>
         <row r="2653">
           <cell r="C2653">
-            <v>9908.2805337373193</v>
+            <v>10502.777365761558</v>
           </cell>
         </row>
         <row r="2654">
           <cell r="C2654">
-            <v>14351.629279368941</v>
+            <v>15212.72703613108</v>
           </cell>
         </row>
         <row r="2655">
           <cell r="C2655">
-            <v>23481.643236747401</v>
+            <v>24890.541830952247</v>
           </cell>
         </row>
         <row r="2656">
           <cell r="C2656">
-            <v>31687.87064633895</v>
+            <v>33589.14288511929</v>
           </cell>
         </row>
         <row r="2657">
           <cell r="C2657">
-            <v>51517.518405688548</v>
+            <v>54608.569510029854</v>
           </cell>
         </row>
         <row r="2658">
           <cell r="C2658">
-            <v>78851.626038806251</v>
+            <v>83582.723601134625</v>
           </cell>
         </row>
         <row r="2659">
           <cell r="C2659">
-            <v>187059.87257056683</v>
+            <v>198283.46492480082</v>
           </cell>
         </row>
         <row r="2660">
           <cell r="C2660">
-            <v>284329.29947926337</v>
+            <v>301389.05744801922</v>
           </cell>
         </row>
         <row r="2661">
           <cell r="C2661">
-            <v>495542.16510615114</v>
+            <v>525274.6950125203</v>
           </cell>
         </row>
         <row r="2663">
           <cell r="C2663">
-            <v>23507.328395940396</v>
+            <v>24917.768099696819</v>
           </cell>
         </row>
         <row r="2664">
           <cell r="C2664">
-            <v>19137.933986135511</v>
+            <v>20286.210025303648</v>
           </cell>
         </row>
         <row r="2665">
           <cell r="C2665">
-            <v>25473.555217175639</v>
+            <v>27001.968530206177</v>
           </cell>
         </row>
         <row r="2666">
           <cell r="C2666">
-            <v>9652.4609714658982</v>
+            <v>10231.608629753853</v>
           </cell>
         </row>
         <row r="2667">
           <cell r="C2667">
-            <v>16228.178786614548</v>
+            <v>17201.869513811427</v>
           </cell>
         </row>
         <row r="2668">
           <cell r="C2668">
-            <v>24489.878106147866</v>
+            <v>25959.270792516731</v>
           </cell>
         </row>
         <row r="2669">
           <cell r="C2669">
-            <v>10311.008949455761</v>
+            <v>10929.66948642311</v>
           </cell>
         </row>
         <row r="2670">
           <cell r="C2670">
-            <v>15651.878014350954</v>
+            <v>16590.990695212015</v>
           </cell>
         </row>
         <row r="2671">
           <cell r="C2671">
-            <v>27210.9727260445</v>
+            <v>28843.631089607166</v>
           </cell>
         </row>
         <row r="2672">
           <cell r="C2672">
-            <v>16845.795483057675</v>
+            <v>17856.543212041135</v>
           </cell>
         </row>
         <row r="2673">
           <cell r="C2673">
-            <v>27031.01302804513</v>
+            <v>28652.873809727844</v>
           </cell>
         </row>
         <row r="2674">
           <cell r="C2674">
-            <v>42835.196261450241</v>
+            <v>45405.308037137263</v>
           </cell>
         </row>
         <row r="2675">
           <cell r="C2675">
-            <v>8472.4961142557841</v>
+            <v>8980.8458811111286</v>
           </cell>
         </row>
         <row r="2676">
           <cell r="C2676">
-            <v>12272.879013907537</v>
+            <v>13009.25175474199</v>
           </cell>
         </row>
         <row r="2677">
           <cell r="C2677">
-            <v>20074.543218210329</v>
+            <v>21279.01581130295</v>
           </cell>
         </row>
         <row r="2678">
           <cell r="C2678">
-            <v>28448.232282421821</v>
+            <v>30155.126219367132</v>
           </cell>
         </row>
         <row r="2679">
           <cell r="C2679">
-            <v>46249.644912225005</v>
+            <v>49024.623606958499</v>
           </cell>
         </row>
         <row r="2680">
           <cell r="C2680">
-            <v>70785.37317812047</v>
+            <v>75032.495568807703</v>
           </cell>
         </row>
         <row r="2681">
           <cell r="C2681">
-            <v>167933.5587078442</v>
+            <v>178009.57223031487</v>
           </cell>
         </row>
         <row r="2682">
           <cell r="C2682">
-            <v>255254.54813929912</v>
+            <v>270569.82102765702</v>
           </cell>
         </row>
         <row r="2683">
           <cell r="C2683">
-            <v>444877.40383858461</v>
+            <v>471570.04806889966</v>
           </cell>
         </row>
         <row r="2684">
           <cell r="C2684">
-            <v>5150.1400047742154</v>
+            <v>5459.1484050606696</v>
           </cell>
         </row>
         <row r="2685">
           <cell r="C2685">
-            <v>7070.2671854080581</v>
+            <v>7494.4832165325424</v>
           </cell>
         </row>
         <row r="2686">
           <cell r="C2686">
-            <v>11278.017328825781</v>
+            <v>11954.69836855533</v>
           </cell>
         </row>
         <row r="2687">
           <cell r="C2687">
-            <v>12756.845343189307</v>
+            <v>13522.256063780667</v>
           </cell>
         </row>
         <row r="2688">
           <cell r="C2688">
-            <v>15113.205902407544</v>
+            <v>16019.998256552</v>
           </cell>
         </row>
         <row r="2689">
           <cell r="C2689">
-            <v>20394.694102920137</v>
+            <v>21618.37574909535</v>
           </cell>
         </row>
         <row r="2690">
           <cell r="C2690">
-            <v>34207.834433504162</v>
+            <v>36260.304499514408</v>
           </cell>
         </row>
         <row r="2691">
           <cell r="C2691">
-            <v>45827.119085463106</v>
+            <v>48576.746230590885</v>
           </cell>
         </row>
         <row r="2692">
           <cell r="C2692">
-            <v>93352.435394787375</v>
+            <v>98953.581518474632</v>
           </cell>
         </row>
         <row r="2693">
           <cell r="C2693">
-            <v>145119.21927965918</v>
+            <v>153826.37243643875</v>
           </cell>
         </row>
         <row r="2694">
           <cell r="C2694">
-            <v>171607.95251313597</v>
+            <v>181904.42966392415</v>
           </cell>
         </row>
         <row r="2695">
           <cell r="C2695">
-            <v>332977.925122894</v>
+            <v>352956.60063026764</v>
           </cell>
         </row>
         <row r="2696">
           <cell r="C2696">
-            <v>11075.73155764056</v>
+            <v>11740.275451098994</v>
           </cell>
         </row>
         <row r="2697">
           <cell r="C2697">
-            <v>14975.915009572094</v>
+            <v>15874.469910146419</v>
           </cell>
         </row>
         <row r="2698">
           <cell r="C2698">
-            <v>24155.000271899044</v>
+            <v>25604.300288212984</v>
           </cell>
         </row>
         <row r="2699">
           <cell r="C2699">
-            <v>37524.647646851809</v>
+            <v>39776.126505662927</v>
           </cell>
         </row>
         <row r="2700">
           <cell r="C2700">
-            <v>59544.191602617779</v>
+            <v>63116.843098774843</v>
           </cell>
         </row>
         <row r="2701">
           <cell r="C2701">
-            <v>86970.776419661517</v>
+            <v>92189.023004841205</v>
           </cell>
         </row>
         <row r="2702">
           <cell r="C2702">
-            <v>198450.57023233801</v>
+            <v>210357.60444627827</v>
           </cell>
         </row>
         <row r="2703">
           <cell r="C2703">
-            <v>248688.13438100423</v>
+            <v>263609.42244386458</v>
           </cell>
         </row>
         <row r="2704">
           <cell r="C2704">
-            <v>477306.9557993685</v>
+            <v>505945.37314733065</v>
           </cell>
         </row>
         <row r="2705">
           <cell r="C2705">
-            <v>8745.6991234612942</v>
+            <v>9270.441070868972</v>
           </cell>
         </row>
         <row r="2706">
           <cell r="C2706">
-            <v>11854.049293364373</v>
+            <v>12565.292250966237</v>
           </cell>
         </row>
         <row r="2707">
           <cell r="C2707">
-            <v>17475.800324985135</v>
+            <v>18524.348344484246</v>
           </cell>
         </row>
         <row r="2708">
           <cell r="C2708">
-            <v>27124.308761810425</v>
+            <v>28751.767287519055</v>
           </cell>
         </row>
         <row r="2709">
           <cell r="C2709">
-            <v>42641.071103732182</v>
+            <v>45199.535369956116</v>
           </cell>
         </row>
         <row r="2710">
           <cell r="C2710">
-            <v>60828.301136949172</v>
+            <v>64477.999205166132</v>
           </cell>
         </row>
         <row r="2711">
           <cell r="C2711">
-            <v>112735.61221818767</v>
+            <v>119499.74895127895</v>
           </cell>
         </row>
         <row r="2712">
           <cell r="C2712">
-            <v>140421.53901451954</v>
+            <v>148846.83135539072</v>
           </cell>
         </row>
         <row r="2713">
           <cell r="C2713">
-            <v>256157.28418739978</v>
+            <v>271526.7212386438</v>
           </cell>
         </row>
         <row r="2714">
           <cell r="C2714">
-            <v>1726.6475151501502</v>
+            <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2715">
           <cell r="C2715">
-            <v>1523.5164144086805</v>
+            <v>1614.9273992732017</v>
           </cell>
         </row>
         <row r="2716">
           <cell r="C2716">
-            <v>1726.6475151501502</v>
+            <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2717">
           <cell r="C2717">
-            <v>2823.5554591540877</v>
+            <v>2992.9687867033331</v>
           </cell>
         </row>
         <row r="2718">
           <cell r="C2718">
-            <v>3544.6940779796651</v>
+            <v>3757.3757226584448</v>
           </cell>
         </row>
         <row r="2719">
           <cell r="C2719">
-            <v>4824.4399079595187</v>
+            <v>5113.9063024370898</v>
           </cell>
         </row>
         <row r="2720">
           <cell r="C2720">
-            <v>7496.0217365360186</v>
+            <v>7945.7830407281808</v>
           </cell>
         </row>
         <row r="2721">
           <cell r="C2721">
-            <v>8210.2367879709964</v>
+            <v>8702.8509952492568</v>
           </cell>
         </row>
         <row r="2722">
           <cell r="C2722">
-            <v>10476.140010783305</v>
+            <v>11104.708411430302</v>
           </cell>
         </row>
         <row r="2723">
           <cell r="C2723">
-            <v>11748.537840122559</v>
+            <v>12453.450110529913</v>
           </cell>
         </row>
         <row r="2724">
           <cell r="C2724">
-            <v>8207.9819863303783</v>
+            <v>8700.460905510201</v>
           </cell>
         </row>
         <row r="2725">
           <cell r="C2725">
-            <v>8207.9819863303783</v>
+            <v>8700.460905510201</v>
           </cell>
         </row>
         <row r="2726">
           <cell r="C2726">
-            <v>8677.5112691412196</v>
+            <v>9198.1619452896939</v>
           </cell>
         </row>
         <row r="2727">
           <cell r="C2727">
-            <v>10797.727778891545</v>
+            <v>11445.591445625038</v>
           </cell>
         </row>
         <row r="2728">
           <cell r="C2728">
-            <v>8207.9819863303783</v>
+            <v>8700.460905510201</v>
           </cell>
         </row>
         <row r="2729">
           <cell r="C2729">
-            <v>8207.9819863303783</v>
+            <v>8700.460905510201</v>
           </cell>
         </row>
         <row r="2730">
           <cell r="C2730">
-            <v>8677.5112691412196</v>
+            <v>9198.1619452896939</v>
           </cell>
         </row>
         <row r="2731">
           <cell r="C2731">
-            <v>11570.368719896627</v>
+            <v>12264.590843090424</v>
           </cell>
         </row>
         <row r="2732">
           <cell r="C2732">
-            <v>13006.146823407176</v>
+            <v>13786.515632811608</v>
           </cell>
         </row>
         <row r="2733">
           <cell r="C2733">
-            <v>37029.532997189497</v>
+            <v>39251.304977020867</v>
           </cell>
         </row>
         <row r="2734">
           <cell r="C2734">
-            <v>26618.967923530967</v>
+            <v>28216.105998942825</v>
           </cell>
         </row>
         <row r="2735">
           <cell r="C2735">
-            <v>25019.13310535693</v>
+            <v>26520.281091678349</v>
           </cell>
         </row>
         <row r="2736">
           <cell r="C2736">
-            <v>24855.023336537197</v>
+            <v>26346.324736729432</v>
           </cell>
         </row>
         <row r="2737">
           <cell r="C2737">
-            <v>30014.248233972092</v>
+            <v>31815.103128010418</v>
           </cell>
         </row>
         <row r="2738">
           <cell r="C2738">
-            <v>29826.065141754007</v>
+            <v>31615.629050259246</v>
           </cell>
         </row>
         <row r="2739">
           <cell r="C2739">
-            <v>22369.515697467847</v>
+            <v>23711.686639315918</v>
           </cell>
         </row>
         <row r="2740">
           <cell r="C2740">
-            <v>26843.453322162986</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="2741">
           <cell r="C2741">
-            <v>25019.13310535693</v>
+            <v>26520.281091678349</v>
           </cell>
         </row>
         <row r="2742">
           <cell r="C2742">
-            <v>30014.248233972092</v>
+            <v>0</v>
           </cell>
         </row>
         <row r="2785">
           <cell r="C2785">
-            <v>9596.2500929192265</v>
+            <v>10172.025098494381</v>
           </cell>
         </row>
         <row r="2786">
           <cell r="C2786">
-            <v>15572.389624749672</v>
+            <v>16506.733002234654</v>
           </cell>
         </row>
         <row r="2787">
           <cell r="C2787">
-            <v>19209.106136744642</v>
+            <v>20361.652504949321</v>
           </cell>
         </row>
         <row r="2788">
           <cell r="C2788">
-            <v>32821.1579516028</v>
+            <v>34790.427428698975</v>
           </cell>
         </row>
         <row r="2789">
           <cell r="C2789">
-            <v>51351.74122052954</v>
+            <v>54432.845693761315</v>
           </cell>
         </row>
         <row r="2790">
           <cell r="C2790">
-            <v>77801.930609490795</v>
+            <v>82470.046446060238</v>
           </cell>
         </row>
         <row r="2791">
           <cell r="C2791">
-            <v>139082.71738155556</v>
+            <v>147427.68042444889</v>
           </cell>
         </row>
         <row r="2792">
           <cell r="C2792">
-            <v>222353.20514649578</v>
+            <v>235694.39745528551</v>
           </cell>
         </row>
         <row r="2793">
           <cell r="C2793">
-            <v>350602.56888323795</v>
+            <v>371638.72301623219</v>
           </cell>
         </row>
         <row r="3079">
           <cell r="C3079">
-            <v>1845.0722169016274</v>
+            <v>1955.7765499157249</v>
           </cell>
         </row>
         <row r="3080">
           <cell r="C3080">
-            <v>2397.332469963847</v>
+            <v>2541.1724181616778</v>
           </cell>
         </row>
         <row r="3081">
           <cell r="C3081">
-            <v>4237.3049009779661</v>
+            <v>4491.5431950366446</v>
           </cell>
         </row>
         <row r="3082">
           <cell r="C3082">
-            <v>7808.6817097280018</v>
+            <v>8277.2026123116812</v>
           </cell>
         </row>
         <row r="3083">
           <cell r="C3083">
-            <v>10246.899087358996</v>
+            <v>10861.713032600534</v>
           </cell>
         </row>
         <row r="3084">
           <cell r="C3084">
-            <v>15540.704217580098</v>
+            <v>16473.146470634907</v>
           </cell>
         </row>
         <row r="3085">
           <cell r="C3085">
-            <v>45223.017253079714</v>
+            <v>47936.3982882645</v>
           </cell>
         </row>
         <row r="3086">
           <cell r="C3086">
-            <v>64343.543784701265</v>
+            <v>68204.156411783333</v>
           </cell>
         </row>
         <row r="3087">
           <cell r="C3087">
-            <v>107834.76686749315</v>
+            <v>114304.85287954276</v>
           </cell>
         </row>
         <row r="3100">
           <cell r="C3100">
-            <v>853.85141253276254</v>
+            <v>905.08249728472845</v>
           </cell>
         </row>
         <row r="3101">
           <cell r="C3101">
-            <v>1598.6367035265444</v>
+            <v>1694.554905738137</v>
           </cell>
         </row>
         <row r="3102">
           <cell r="C3102">
-            <v>2114.3863875597312</v>
+            <v>2241.2495708133147</v>
           </cell>
         </row>
         <row r="3103">
           <cell r="C3103">
-            <v>3176.2029541081019</v>
+            <v>3366.7751313545878</v>
           </cell>
         </row>
         <row r="3104">
           <cell r="C3104">
-            <v>6175.3318139395715</v>
+            <v>6545.8517227759448</v>
           </cell>
         </row>
         <row r="3105">
           <cell r="C3105">
-            <v>377.1242939742595</v>
+            <v>399.75175161271505</v>
           </cell>
         </row>
         <row r="3106">
           <cell r="C3106">
-            <v>569.27036692479646</v>
+            <v>603.42658894028443</v>
           </cell>
         </row>
         <row r="3107">
           <cell r="C3107">
-            <v>742.33825997344877</v>
+            <v>786.87855557185583</v>
           </cell>
         </row>
         <row r="3108">
           <cell r="C3108">
-            <v>626.25587250006299</v>
+            <v>663.83122485006675</v>
           </cell>
         </row>
         <row r="3109">
           <cell r="C3109">
-            <v>982.6453682268143</v>
+            <v>1041.604090320423</v>
           </cell>
         </row>
         <row r="3110">
           <cell r="C3110">
-            <v>1183.4859805991523</v>
+            <v>1254.4951394351012</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -4216,98 +4217,98 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41DA7C5-8A95-4A73-B2E9-DCF37DBB3B5A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="45" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="227">
-[...3 lines deleted...]
-      <c r="C1" s="215" t="s">
+      <c r="A1" s="215">
+        <v>46156</v>
+      </c>
+      <c r="B1" s="216"/>
+      <c r="C1" s="217" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="215"/>
-[...14 lines deleted...]
-      <c r="S1" s="223" t="s">
+      <c r="D1" s="217"/>
+      <c r="E1" s="217"/>
+      <c r="F1" s="217"/>
+      <c r="G1" s="217"/>
+      <c r="H1" s="217"/>
+      <c r="I1" s="217"/>
+      <c r="J1" s="217"/>
+      <c r="K1" s="217"/>
+      <c r="L1" s="217"/>
+      <c r="M1" s="217"/>
+      <c r="N1" s="217"/>
+      <c r="O1" s="217"/>
+      <c r="P1" s="217"/>
+      <c r="Q1" s="217"/>
+      <c r="R1" s="217"/>
+      <c r="S1" s="225" t="s">
         <v>175</v>
       </c>
-      <c r="T1" s="223"/>
-[...15 lines deleted...]
-      <c r="AJ1" s="223"/>
+      <c r="T1" s="225"/>
+      <c r="U1" s="225"/>
+      <c r="V1" s="225"/>
+      <c r="W1" s="225"/>
+      <c r="X1" s="225"/>
+      <c r="Y1" s="225"/>
+      <c r="Z1" s="225"/>
+      <c r="AA1" s="225"/>
+      <c r="AB1" s="225"/>
+      <c r="AC1" s="225"/>
+      <c r="AD1" s="225"/>
+      <c r="AE1" s="225"/>
+      <c r="AF1" s="225"/>
+      <c r="AG1" s="225"/>
+      <c r="AH1" s="225"/>
+      <c r="AI1" s="225"/>
+      <c r="AJ1" s="225"/>
       <c r="AK1" s="56"/>
-      <c r="AL1" s="224" t="s">
+      <c r="AL1" s="226" t="s">
         <v>176</v>
       </c>
-      <c r="AM1" s="224"/>
-      <c r="AN1" s="224"/>
+      <c r="AM1" s="226"/>
+      <c r="AN1" s="226"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="201" t="s">
         <v>179</v>
       </c>
       <c r="AR1" s="201"/>
       <c r="AS1" s="46"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="202" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="203"/>
       <c r="C2" s="203"/>
       <c r="D2" s="203"/>
       <c r="E2" s="203"/>
       <c r="F2" s="203"/>
       <c r="G2" s="203"/>
       <c r="H2" s="203"/>
       <c r="I2" s="203"/>
       <c r="J2" s="203"/>
       <c r="K2" s="203"/>
       <c r="L2" s="203"/>
       <c r="M2" s="203"/>
       <c r="N2" s="203"/>
@@ -4322,51 +4323,51 @@
       <c r="W2" s="203"/>
       <c r="X2" s="203"/>
       <c r="Y2" s="203"/>
       <c r="Z2" s="203"/>
       <c r="AA2" s="203"/>
       <c r="AB2" s="203"/>
       <c r="AC2" s="203"/>
       <c r="AD2" s="203"/>
       <c r="AE2" s="203"/>
       <c r="AF2" s="203"/>
       <c r="AG2" s="203"/>
       <c r="AH2" s="203"/>
       <c r="AI2" s="203"/>
       <c r="AJ2" s="203"/>
       <c r="AK2" s="203"/>
       <c r="AL2" s="203"/>
       <c r="AM2" s="203"/>
       <c r="AN2" s="203"/>
       <c r="AO2" s="203"/>
       <c r="AP2" s="203"/>
       <c r="AQ2" s="203"/>
       <c r="AR2" s="203"/>
       <c r="AS2" s="204"/>
     </row>
     <row r="3" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="216" t="s">
+      <c r="A3" s="218" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="208"/>
       <c r="C3" s="208"/>
       <c r="D3" s="209"/>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="199" t="s">
         <v>3</v>
       </c>
       <c r="G3" s="211"/>
       <c r="H3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="211"/>
       <c r="J3" s="207" t="s">
         <v>17</v>
       </c>
       <c r="K3" s="208"/>
       <c r="L3" s="208"/>
       <c r="M3" s="209"/>
       <c r="N3" s="3" t="s">
         <v>4</v>
       </c>
@@ -4413,346 +4414,346 @@
       </c>
       <c r="AJ3" s="212"/>
       <c r="AK3" s="207" t="s">
         <v>33</v>
       </c>
       <c r="AL3" s="208"/>
       <c r="AM3" s="208"/>
       <c r="AN3" s="209"/>
       <c r="AO3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AP3" s="199" t="s">
         <v>3</v>
       </c>
       <c r="AQ3" s="211"/>
       <c r="AR3" s="199" t="s">
         <v>5</v>
       </c>
       <c r="AS3" s="200"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A4" s="16"/>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="217" t="s">
+      <c r="F4" s="219" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="218"/>
+      <c r="G4" s="220"/>
       <c r="H4" s="144">
         <f>[1]Hoja1!$C2651</f>
-        <v>7021.5912602430526</v>
+        <v>7442.8867358576344</v>
       </c>
       <c r="I4" s="146"/>
       <c r="J4" s="7"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="9"/>
       <c r="N4" s="12" t="s">
         <v>8</v>
       </c>
       <c r="O4" s="165" t="s">
         <v>43</v>
       </c>
       <c r="P4" s="165"/>
       <c r="Q4" s="144">
         <f>[1]Hoja1!$C2675</f>
-        <v>8472.4961142557841</v>
+        <v>8980.8458811111286</v>
       </c>
       <c r="R4" s="146"/>
       <c r="S4" s="7"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="9"/>
       <c r="W4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="X4" s="213" t="s">
         <v>29</v>
       </c>
       <c r="Y4" s="214"/>
       <c r="Z4" s="191">
         <f>[1]Hoja1!$C2684</f>
-        <v>5150.1400047742154</v>
+        <v>5459.1484050606696</v>
       </c>
       <c r="AA4" s="192"/>
       <c r="AB4" s="10"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AG4" s="165" t="s">
         <v>34</v>
       </c>
       <c r="AH4" s="165"/>
       <c r="AI4" s="141">
         <f>[1]Hoja1!$C$2666</f>
-        <v>9652.4609714658982</v>
+        <v>10231.608629753853</v>
       </c>
       <c r="AJ4" s="144"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="9"/>
       <c r="AO4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AP4" s="165" t="s">
         <v>37</v>
       </c>
       <c r="AQ4" s="165"/>
       <c r="AR4" s="141">
         <f>[1]Hoja1!$C$2669</f>
-        <v>10311.008949455761</v>
-[...1 lines deleted...]
-      <c r="AS4" s="225"/>
+        <v>10929.66948642311</v>
+      </c>
+      <c r="AS4" s="227"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A5" s="16"/>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="219" t="s">
+      <c r="F5" s="221" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="220"/>
+      <c r="G5" s="222"/>
       <c r="H5" s="142">
         <f>[1]Hoja1!$C2652</f>
-        <v>8593.9396042999961</v>
+        <v>9109.5759805579964</v>
       </c>
       <c r="I5" s="143"/>
       <c r="J5" s="10"/>
       <c r="M5" s="1"/>
       <c r="N5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O5" s="205" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="205"/>
       <c r="Q5" s="142">
         <f>[1]Hoja1!$C2676</f>
-        <v>12272.879013907537</v>
+        <v>13009.25175474199</v>
       </c>
       <c r="R5" s="143"/>
       <c r="S5" s="10"/>
       <c r="V5" s="1"/>
       <c r="W5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="X5" s="158" t="s">
         <v>30</v>
       </c>
       <c r="Y5" s="159"/>
       <c r="Z5" s="193">
         <f>[1]Hoja1!$C2685</f>
-        <v>7070.2671854080581</v>
+        <v>7494.4832165325424</v>
       </c>
       <c r="AA5" s="194"/>
       <c r="AB5" s="10"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AG5" s="205" t="s">
         <v>36</v>
       </c>
       <c r="AH5" s="205"/>
       <c r="AI5" s="206">
         <f>[1]Hoja1!$C$2667</f>
-        <v>16228.178786614548</v>
+        <v>17201.869513811427</v>
       </c>
       <c r="AJ5" s="142"/>
       <c r="AK5" s="10"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="14" t="s">
         <v>9</v>
       </c>
       <c r="AP5" s="205" t="s">
         <v>38</v>
       </c>
       <c r="AQ5" s="205"/>
       <c r="AR5" s="206">
         <f>[1]Hoja1!$C$2670</f>
-        <v>15651.878014350954</v>
-[...1 lines deleted...]
-      <c r="AS5" s="226"/>
+        <v>16590.990695212015</v>
+      </c>
+      <c r="AS5" s="228"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="E6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="217" t="s">
+      <c r="F6" s="219" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="218"/>
+      <c r="G6" s="220"/>
       <c r="H6" s="144">
         <f>[1]Hoja1!$C2653</f>
-        <v>9908.2805337373193</v>
+        <v>10502.777365761558</v>
       </c>
       <c r="I6" s="146"/>
       <c r="J6" s="10"/>
       <c r="M6" s="1"/>
       <c r="N6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="O6" s="165" t="s">
         <v>45</v>
       </c>
       <c r="P6" s="165"/>
       <c r="Q6" s="144">
         <f>[1]Hoja1!$C2677</f>
-        <v>20074.543218210329</v>
+        <v>21279.01581130295</v>
       </c>
       <c r="R6" s="146"/>
       <c r="S6" s="10"/>
       <c r="V6" s="1"/>
       <c r="W6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="X6" s="213" t="s">
         <v>31</v>
       </c>
       <c r="Y6" s="214"/>
       <c r="Z6" s="191">
         <f>[1]Hoja1!$C2686</f>
-        <v>11278.017328825781</v>
+        <v>11954.69836855533</v>
       </c>
       <c r="AA6" s="210"/>
       <c r="AB6" s="10"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AG6" s="165" t="s">
         <v>35</v>
       </c>
       <c r="AH6" s="165"/>
       <c r="AI6" s="141">
         <f>[1]Hoja1!$C$2668</f>
-        <v>24489.878106147866</v>
+        <v>25959.270792516731</v>
       </c>
       <c r="AJ6" s="144"/>
       <c r="AK6" s="10"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AP6" s="165" t="s">
         <v>39</v>
       </c>
       <c r="AQ6" s="165"/>
       <c r="AR6" s="141">
         <f>[1]Hoja1!$C$2671</f>
-        <v>27210.9727260445</v>
-[...1 lines deleted...]
-      <c r="AS6" s="225"/>
+        <v>28843.631089607166</v>
+      </c>
+      <c r="AS6" s="227"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="16"/>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="219" t="s">
+      <c r="F7" s="221" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="220"/>
+      <c r="G7" s="222"/>
       <c r="H7" s="142">
         <f>[1]Hoja1!$C2654</f>
-        <v>14351.629279368941</v>
+        <v>15212.72703613108</v>
       </c>
       <c r="I7" s="143"/>
       <c r="J7" s="10"/>
       <c r="M7" s="1"/>
       <c r="N7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O7" s="205" t="s">
         <v>46</v>
       </c>
       <c r="P7" s="205"/>
       <c r="Q7" s="142">
         <f>[1]Hoja1!$C2678</f>
-        <v>28448.232282421821</v>
+        <v>30155.126219367132</v>
       </c>
       <c r="R7" s="143"/>
       <c r="S7" s="11"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="6"/>
       <c r="W7" s="147"/>
       <c r="X7" s="148"/>
       <c r="Y7" s="148"/>
       <c r="Z7" s="148"/>
       <c r="AA7" s="149"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="6"/>
       <c r="AF7" s="147"/>
       <c r="AG7" s="148"/>
       <c r="AH7" s="148"/>
       <c r="AI7" s="148"/>
       <c r="AJ7" s="149"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="6"/>
       <c r="AO7" s="19"/>
       <c r="AP7" s="20"/>
       <c r="AQ7" s="20"/>
       <c r="AR7" s="20"/>
       <c r="AS7" s="47"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="217" t="s">
+      <c r="F8" s="219" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="218"/>
+      <c r="G8" s="220"/>
       <c r="H8" s="144">
         <f>[1]Hoja1!$C2655</f>
-        <v>23481.643236747401</v>
+        <v>24890.541830952247</v>
       </c>
       <c r="I8" s="146"/>
       <c r="J8" s="10"/>
       <c r="M8" s="1"/>
       <c r="N8" s="12" t="s">
         <v>12</v>
       </c>
       <c r="O8" s="165" t="s">
         <v>47</v>
       </c>
       <c r="P8" s="165"/>
       <c r="Q8" s="144">
         <f>[1]Hoja1!$C2679</f>
-        <v>46249.644912225005</v>
+        <v>49024.623606958499</v>
       </c>
       <c r="R8" s="146"/>
       <c r="S8" s="131" t="s">
         <v>40</v>
       </c>
       <c r="T8" s="132"/>
       <c r="U8" s="132"/>
       <c r="V8" s="133"/>
       <c r="W8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="X8" s="173" t="s">
         <v>3</v>
       </c>
       <c r="Y8" s="174"/>
       <c r="Z8" s="173" t="s">
         <v>5</v>
       </c>
       <c r="AA8" s="190"/>
       <c r="AB8" s="131" t="s">
         <v>41</v>
       </c>
       <c r="AC8" s="132"/>
       <c r="AD8" s="132"/>
       <c r="AE8" s="133"/>
@@ -4768,297 +4769,297 @@
       </c>
       <c r="AJ8" s="130"/>
       <c r="AK8" s="131" t="s">
         <v>42</v>
       </c>
       <c r="AL8" s="132"/>
       <c r="AM8" s="132"/>
       <c r="AN8" s="133"/>
       <c r="AO8" s="21" t="s">
         <v>4</v>
       </c>
       <c r="AP8" s="173" t="s">
         <v>3</v>
       </c>
       <c r="AQ8" s="174"/>
       <c r="AR8" s="129" t="s">
         <v>5</v>
       </c>
       <c r="AS8" s="179"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
       <c r="E9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="219" t="s">
+      <c r="F9" s="221" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="220"/>
+      <c r="G9" s="222"/>
       <c r="H9" s="142">
         <f>[1]Hoja1!$C2656</f>
-        <v>31687.87064633895</v>
+        <v>33589.14288511929</v>
       </c>
       <c r="I9" s="143"/>
       <c r="J9" s="10"/>
       <c r="M9" s="1"/>
       <c r="N9" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O9" s="205" t="s">
         <v>48</v>
       </c>
       <c r="P9" s="205"/>
       <c r="Q9" s="142">
         <f>[1]Hoja1!$C2680</f>
-        <v>70785.37317812047</v>
+        <v>75032.495568807703</v>
       </c>
       <c r="R9" s="143"/>
       <c r="S9" s="7"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="9"/>
       <c r="W9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="X9" s="134" t="s">
         <v>177</v>
       </c>
       <c r="Y9" s="136"/>
       <c r="Z9" s="123">
         <f>[1]Hoja1!$C2663</f>
-        <v>23507.328395940396</v>
+        <v>24917.768099696819</v>
       </c>
       <c r="AA9" s="125"/>
       <c r="AB9" s="10"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AG9" s="134" t="s">
         <v>178</v>
       </c>
       <c r="AH9" s="136"/>
       <c r="AI9" s="197">
         <f>[1]Hoja1!$C$2664</f>
-        <v>19137.933986135511</v>
+        <v>20286.210025303648</v>
       </c>
       <c r="AJ9" s="198"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AP9" s="134" t="s">
         <v>54</v>
       </c>
       <c r="AQ9" s="136"/>
       <c r="AR9" s="123">
         <f>[1]Hoja1!$C$2672</f>
-        <v>16845.795483057675</v>
+        <v>17856.543212041135</v>
       </c>
       <c r="AS9" s="195"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="217" t="s">
+      <c r="F10" s="219" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="218"/>
+      <c r="G10" s="220"/>
       <c r="H10" s="144">
         <f>[1]Hoja1!$C2657</f>
-        <v>51517.518405688548</v>
+        <v>54608.569510029854</v>
       </c>
       <c r="I10" s="146"/>
       <c r="J10" s="10"/>
       <c r="M10" s="1"/>
       <c r="N10" s="12" t="s">
         <v>14</v>
       </c>
       <c r="O10" s="165" t="s">
         <v>49</v>
       </c>
       <c r="P10" s="165"/>
       <c r="Q10" s="144">
         <f>[1]Hoja1!$C2681</f>
-        <v>167933.5587078442</v>
+        <v>178009.57223031487</v>
       </c>
       <c r="R10" s="146"/>
       <c r="S10" s="10"/>
       <c r="V10" s="1"/>
       <c r="W10" s="14"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="10"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="2"/>
       <c r="AK10" s="10"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="14"/>
       <c r="AS10" s="17"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="E11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="219" t="s">
+      <c r="F11" s="221" t="s">
         <v>24</v>
       </c>
-      <c r="G11" s="220"/>
+      <c r="G11" s="222"/>
       <c r="H11" s="142">
         <f>[1]Hoja1!$C2658</f>
-        <v>78851.626038806251</v>
+        <v>83582.723601134625</v>
       </c>
       <c r="I11" s="143"/>
       <c r="J11" s="10"/>
       <c r="M11" s="1"/>
       <c r="N11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="205" t="s">
         <v>50</v>
       </c>
       <c r="P11" s="205"/>
       <c r="Q11" s="142">
         <f>[1]Hoja1!$C2682</f>
-        <v>255254.54813929912</v>
+        <v>270569.82102765702</v>
       </c>
       <c r="R11" s="143"/>
       <c r="S11" s="10"/>
       <c r="V11" s="1"/>
       <c r="W11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="X11" s="134" t="s">
         <v>52</v>
       </c>
       <c r="Y11" s="136"/>
       <c r="Z11" s="123">
         <f>[1]Hoja1!$C2664</f>
-        <v>19137.933986135511</v>
+        <v>20286.210025303648</v>
       </c>
       <c r="AA11" s="125"/>
       <c r="AB11" s="10"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="12" t="s">
         <v>9</v>
       </c>
       <c r="AG11" s="134" t="s">
         <v>53</v>
       </c>
       <c r="AH11" s="136"/>
       <c r="AI11" s="123">
         <f>[1]Hoja1!$C$2665</f>
-        <v>25473.555217175639</v>
+        <v>27001.968530206177</v>
       </c>
       <c r="AJ11" s="124"/>
       <c r="AK11" s="10"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="13" t="s">
         <v>9</v>
       </c>
       <c r="AP11" s="134" t="s">
         <v>55</v>
       </c>
       <c r="AQ11" s="136"/>
       <c r="AR11" s="123">
         <f>[1]Hoja1!$C$2673</f>
-        <v>27031.01302804513</v>
+        <v>28652.873809727844</v>
       </c>
       <c r="AS11" s="195"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="E12" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="217" t="s">
+      <c r="F12" s="219" t="s">
         <v>25</v>
       </c>
-      <c r="G12" s="218"/>
+      <c r="G12" s="220"/>
       <c r="H12" s="144">
         <f>[1]Hoja1!$C2659</f>
-        <v>187059.87257056683</v>
+        <v>198283.46492480082</v>
       </c>
       <c r="I12" s="146"/>
       <c r="J12" s="10"/>
       <c r="M12" s="1"/>
       <c r="N12" s="12" t="s">
         <v>16</v>
       </c>
       <c r="O12" s="165" t="s">
         <v>51</v>
       </c>
       <c r="P12" s="165"/>
       <c r="Q12" s="144">
         <f>[1]Hoja1!$C2683</f>
-        <v>444877.40383858461</v>
+        <v>471570.04806889966</v>
       </c>
       <c r="R12" s="146"/>
       <c r="S12" s="11"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="22"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="23"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="10"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="22"/>
       <c r="AS12" s="17"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="219" t="s">
+      <c r="F13" s="221" t="s">
         <v>26</v>
       </c>
-      <c r="G13" s="220"/>
+      <c r="G13" s="222"/>
       <c r="H13" s="142">
         <f>[1]Hoja1!$C2660</f>
-        <v>284329.29947926337</v>
+        <v>301389.05744801922</v>
       </c>
       <c r="I13" s="143"/>
       <c r="J13" s="185" t="s">
         <v>67</v>
       </c>
       <c r="K13" s="186"/>
       <c r="L13" s="186"/>
       <c r="M13" s="186"/>
       <c r="N13" s="186"/>
       <c r="O13" s="186"/>
       <c r="P13" s="186"/>
       <c r="Q13" s="186"/>
       <c r="R13" s="187"/>
       <c r="S13" s="185" t="s">
         <v>77</v>
       </c>
       <c r="T13" s="186"/>
       <c r="U13" s="186"/>
       <c r="V13" s="187"/>
       <c r="W13" s="189" t="s">
         <v>4</v>
       </c>
       <c r="X13" s="180" t="s">
         <v>3</v>
       </c>
@@ -5073,67 +5074,67 @@
       <c r="AC13" s="186"/>
       <c r="AD13" s="186"/>
       <c r="AE13" s="187"/>
       <c r="AF13" s="189" t="s">
         <v>4</v>
       </c>
       <c r="AG13" s="180" t="s">
         <v>3</v>
       </c>
       <c r="AH13" s="180"/>
       <c r="AI13" s="180" t="s">
         <v>5</v>
       </c>
       <c r="AJ13" s="180"/>
       <c r="AK13" s="10"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="AP13" s="134" t="s">
         <v>56</v>
       </c>
       <c r="AQ13" s="136"/>
       <c r="AR13" s="123">
         <f>[1]Hoja1!$C$2674</f>
-        <v>42835.196261450241</v>
+        <v>45405.308037137263</v>
       </c>
       <c r="AS13" s="195"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="D14" s="1"/>
       <c r="E14" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="221" t="s">
+      <c r="F14" s="223" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="222"/>
+      <c r="G14" s="224"/>
       <c r="H14" s="144">
         <f>[1]Hoja1!$C2661</f>
-        <v>495542.16510615114</v>
+        <v>525274.6950125203</v>
       </c>
       <c r="I14" s="146"/>
       <c r="J14" s="188"/>
       <c r="K14" s="171"/>
       <c r="L14" s="171"/>
       <c r="M14" s="171"/>
       <c r="N14" s="171"/>
       <c r="O14" s="171"/>
       <c r="P14" s="171"/>
       <c r="Q14" s="171"/>
       <c r="R14" s="172"/>
       <c r="S14" s="188" t="s">
         <v>78</v>
       </c>
       <c r="T14" s="171"/>
       <c r="U14" s="171"/>
       <c r="V14" s="172"/>
       <c r="W14" s="189"/>
       <c r="X14" s="180"/>
       <c r="Y14" s="180"/>
       <c r="Z14" s="180"/>
       <c r="AA14" s="180"/>
       <c r="AB14" s="188" t="s">
         <v>79</v>
       </c>
@@ -5216,689 +5217,689 @@
       <c r="AN15" s="133"/>
       <c r="AO15" s="21" t="s">
         <v>4</v>
       </c>
       <c r="AP15" s="173" t="s">
         <v>3</v>
       </c>
       <c r="AQ15" s="174"/>
       <c r="AR15" s="129" t="s">
         <v>5</v>
       </c>
       <c r="AS15" s="179"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="D16" s="1"/>
       <c r="E16" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F16" s="156" t="s">
         <v>58</v>
       </c>
       <c r="G16" s="157"/>
       <c r="H16" s="177">
         <f>[1]Hoja1!$C3079</f>
-        <v>1845.0722169016274</v>
+        <v>1955.7765499157249</v>
       </c>
       <c r="I16" s="178"/>
       <c r="J16" s="10"/>
       <c r="M16" s="1"/>
       <c r="N16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="O16" s="165" t="s">
         <v>68</v>
       </c>
       <c r="P16" s="165"/>
       <c r="Q16" s="144">
         <f>[1]Hoja1!$C2687</f>
-        <v>12756.845343189307</v>
+        <v>13522.256063780667</v>
       </c>
       <c r="R16" s="146"/>
       <c r="S16" s="10"/>
       <c r="V16" s="1"/>
       <c r="W16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="X16" s="165" t="s">
         <v>81</v>
       </c>
       <c r="Y16" s="165"/>
       <c r="Z16" s="144">
         <f>[1]Hoja1!$C2705</f>
-        <v>8745.6991234612942</v>
+        <v>9270.441070868972</v>
       </c>
       <c r="AA16" s="146"/>
       <c r="AB16" s="10"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AG16" s="165" t="s">
         <v>90</v>
       </c>
       <c r="AH16" s="165"/>
       <c r="AI16" s="144">
         <f>[1]Hoja1!$C2785</f>
-        <v>9596.2500929192265</v>
+        <v>10172.025098494381</v>
       </c>
       <c r="AJ16" s="146"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="24" t="s">
         <v>8</v>
       </c>
       <c r="AP16" s="165" t="s">
         <v>100</v>
       </c>
       <c r="AQ16" s="165"/>
       <c r="AR16" s="144">
         <f>[1]Hoja1!$C2696</f>
-        <v>11075.73155764056</v>
+        <v>11740.275451098994</v>
       </c>
       <c r="AS16" s="163"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="158" t="s">
         <v>59</v>
       </c>
       <c r="G17" s="159"/>
       <c r="H17" s="183">
         <f>[1]Hoja1!$C3080</f>
-        <v>2397.332469963847</v>
+        <v>2541.1724181616778</v>
       </c>
       <c r="I17" s="184"/>
       <c r="J17" s="10"/>
       <c r="M17" s="1"/>
       <c r="N17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="O17" s="139" t="s">
         <v>69</v>
       </c>
       <c r="P17" s="140"/>
       <c r="Q17" s="142">
         <f>[1]Hoja1!$C2688</f>
-        <v>15113.205902407544</v>
+        <v>16019.998256552</v>
       </c>
       <c r="R17" s="143"/>
       <c r="S17" s="10"/>
       <c r="V17" s="1"/>
       <c r="W17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="X17" s="139" t="s">
         <v>82</v>
       </c>
       <c r="Y17" s="140"/>
       <c r="Z17" s="142">
         <f>[1]Hoja1!$C2706</f>
-        <v>11854.049293364373</v>
+        <v>12565.292250966237</v>
       </c>
       <c r="AA17" s="143"/>
       <c r="AB17" s="10"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AG17" s="139" t="s">
         <v>91</v>
       </c>
       <c r="AH17" s="140"/>
       <c r="AI17" s="142">
         <f>[1]Hoja1!$C2786</f>
-        <v>15572.389624749672</v>
+        <v>16506.733002234654</v>
       </c>
       <c r="AJ17" s="143"/>
       <c r="AK17" s="10"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="AP17" s="139" t="s">
         <v>101</v>
       </c>
       <c r="AQ17" s="140"/>
       <c r="AR17" s="142">
         <f>[1]Hoja1!$C2697</f>
-        <v>14975.915009572094</v>
+        <v>15874.469910146419</v>
       </c>
       <c r="AS17" s="162"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="D18" s="1"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="156" t="s">
         <v>60</v>
       </c>
       <c r="G18" s="157"/>
       <c r="H18" s="177">
         <f>[1]Hoja1!$C3081</f>
-        <v>4237.3049009779661</v>
+        <v>4491.5431950366446</v>
       </c>
       <c r="I18" s="178"/>
       <c r="J18" s="10"/>
       <c r="M18" s="1"/>
       <c r="N18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="O18" s="137" t="s">
         <v>70</v>
       </c>
       <c r="P18" s="138"/>
       <c r="Q18" s="144">
         <f>[1]Hoja1!$C2689</f>
-        <v>20394.694102920137</v>
+        <v>21618.37574909535</v>
       </c>
       <c r="R18" s="146"/>
       <c r="S18" s="10"/>
       <c r="V18" s="1"/>
       <c r="W18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="X18" s="137" t="s">
         <v>83</v>
       </c>
       <c r="Y18" s="138"/>
       <c r="Z18" s="144">
         <f>[1]Hoja1!$C2707</f>
-        <v>17475.800324985135</v>
+        <v>18524.348344484246</v>
       </c>
       <c r="AA18" s="146"/>
       <c r="AB18" s="10"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AG18" s="137" t="s">
         <v>92</v>
       </c>
       <c r="AH18" s="138"/>
       <c r="AI18" s="144">
         <f>[1]Hoja1!$C2787</f>
-        <v>19209.106136744642</v>
+        <v>20361.652504949321</v>
       </c>
       <c r="AJ18" s="146"/>
       <c r="AK18" s="10"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="12" t="s">
         <v>10</v>
       </c>
       <c r="AP18" s="137" t="s">
         <v>102</v>
       </c>
       <c r="AQ18" s="138"/>
       <c r="AR18" s="144">
         <f>[1]Hoja1!$C2698</f>
-        <v>24155.000271899044</v>
+        <v>25604.300288212984</v>
       </c>
       <c r="AS18" s="163"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="158" t="s">
         <v>61</v>
       </c>
       <c r="G19" s="159"/>
       <c r="H19" s="183">
         <f>[1]Hoja1!$C3082</f>
-        <v>7808.6817097280018</v>
+        <v>8277.2026123116812</v>
       </c>
       <c r="I19" s="184"/>
       <c r="J19" s="10"/>
       <c r="M19" s="1"/>
       <c r="N19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O19" s="139" t="s">
         <v>71</v>
       </c>
       <c r="P19" s="140"/>
       <c r="Q19" s="142">
         <f>[1]Hoja1!$C2690</f>
-        <v>34207.834433504162</v>
+        <v>36260.304499514408</v>
       </c>
       <c r="R19" s="143"/>
       <c r="S19" s="10"/>
       <c r="V19" s="1"/>
       <c r="W19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="X19" s="139" t="s">
         <v>84</v>
       </c>
       <c r="Y19" s="140"/>
       <c r="Z19" s="142">
         <f>[1]Hoja1!$C2708</f>
-        <v>27124.308761810425</v>
+        <v>28751.767287519055</v>
       </c>
       <c r="AA19" s="143"/>
       <c r="AB19" s="10"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AG19" s="139" t="s">
         <v>93</v>
       </c>
       <c r="AH19" s="140"/>
       <c r="AI19" s="142">
         <f>[1]Hoja1!$C2788</f>
-        <v>32821.1579516028</v>
+        <v>34790.427428698975</v>
       </c>
       <c r="AJ19" s="143"/>
       <c r="AK19" s="10"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="AP19" s="139" t="s">
         <v>103</v>
       </c>
       <c r="AQ19" s="140"/>
       <c r="AR19" s="142">
         <f>[1]Hoja1!$C2699</f>
-        <v>37524.647646851809</v>
+        <v>39776.126505662927</v>
       </c>
       <c r="AS19" s="162"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="D20" s="1"/>
       <c r="E20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="156" t="s">
         <v>62</v>
       </c>
       <c r="G20" s="157"/>
       <c r="H20" s="177">
         <f>[1]Hoja1!$C3083</f>
-        <v>10246.899087358996</v>
+        <v>10861.713032600534</v>
       </c>
       <c r="I20" s="178"/>
       <c r="J20" s="10"/>
       <c r="M20" s="1"/>
       <c r="N20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="O20" s="137" t="s">
         <v>72</v>
       </c>
       <c r="P20" s="138"/>
       <c r="Q20" s="144">
         <f>[1]Hoja1!$C2691</f>
-        <v>45827.119085463106</v>
+        <v>48576.746230590885</v>
       </c>
       <c r="R20" s="146"/>
       <c r="S20" s="10"/>
       <c r="V20" s="1"/>
       <c r="W20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="X20" s="137" t="s">
         <v>85</v>
       </c>
       <c r="Y20" s="138"/>
       <c r="Z20" s="144">
         <f>[1]Hoja1!$C2709</f>
-        <v>42641.071103732182</v>
+        <v>45199.535369956116</v>
       </c>
       <c r="AA20" s="146"/>
       <c r="AB20" s="10"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AG20" s="137" t="s">
         <v>94</v>
       </c>
       <c r="AH20" s="138"/>
       <c r="AI20" s="144">
         <f>[1]Hoja1!$C2789</f>
-        <v>51351.74122052954</v>
+        <v>54432.845693761315</v>
       </c>
       <c r="AJ20" s="146"/>
       <c r="AK20" s="10"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="12" t="s">
         <v>12</v>
       </c>
       <c r="AP20" s="137" t="s">
         <v>104</v>
       </c>
       <c r="AQ20" s="138"/>
       <c r="AR20" s="144">
         <f>[1]Hoja1!$C2700</f>
-        <v>59544.191602617779</v>
+        <v>63116.843098774843</v>
       </c>
       <c r="AS20" s="163"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="158" t="s">
         <v>63</v>
       </c>
       <c r="G21" s="159"/>
       <c r="H21" s="183">
         <f>[1]Hoja1!$C3084</f>
-        <v>15540.704217580098</v>
+        <v>16473.146470634907</v>
       </c>
       <c r="I21" s="184"/>
       <c r="J21" s="10"/>
       <c r="M21" s="1"/>
       <c r="N21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O21" s="139" t="s">
         <v>73</v>
       </c>
       <c r="P21" s="140"/>
       <c r="Q21" s="142">
         <f>[1]Hoja1!$C2692</f>
-        <v>93352.435394787375</v>
+        <v>98953.581518474632</v>
       </c>
       <c r="R21" s="143"/>
       <c r="S21" s="10"/>
       <c r="V21" s="1"/>
       <c r="W21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="X21" s="139" t="s">
         <v>86</v>
       </c>
       <c r="Y21" s="140"/>
       <c r="Z21" s="142">
         <f>[1]Hoja1!$C2710</f>
-        <v>60828.301136949172</v>
+        <v>64477.999205166132</v>
       </c>
       <c r="AA21" s="143"/>
       <c r="AB21" s="10"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AG21" s="139" t="s">
         <v>95</v>
       </c>
       <c r="AH21" s="140"/>
       <c r="AI21" s="142">
         <f>[1]Hoja1!$C2790</f>
-        <v>77801.930609490795</v>
+        <v>82470.046446060238</v>
       </c>
       <c r="AJ21" s="143"/>
       <c r="AK21" s="10"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
       <c r="AP21" s="139" t="s">
         <v>105</v>
       </c>
       <c r="AQ21" s="140"/>
       <c r="AR21" s="142">
         <f>[1]Hoja1!$C2701</f>
-        <v>86970.776419661517</v>
+        <v>92189.023004841205</v>
       </c>
       <c r="AS21" s="162"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="D22" s="1"/>
       <c r="E22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="156" t="s">
         <v>64</v>
       </c>
       <c r="G22" s="157"/>
       <c r="H22" s="177">
         <f>[1]Hoja1!$C3085</f>
-        <v>45223.017253079714</v>
+        <v>47936.3982882645</v>
       </c>
       <c r="I22" s="178"/>
       <c r="J22" s="10"/>
       <c r="M22" s="1"/>
       <c r="N22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="O22" s="137" t="s">
         <v>74</v>
       </c>
       <c r="P22" s="138"/>
       <c r="Q22" s="144">
         <f>[1]Hoja1!$C2693</f>
-        <v>145119.21927965918</v>
+        <v>153826.37243643875</v>
       </c>
       <c r="R22" s="146"/>
       <c r="S22" s="10"/>
       <c r="V22" s="1"/>
       <c r="W22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="X22" s="137" t="s">
         <v>87</v>
       </c>
       <c r="Y22" s="138"/>
       <c r="Z22" s="144">
         <f>[1]Hoja1!$C2711</f>
-        <v>112735.61221818767</v>
+        <v>119499.74895127895</v>
       </c>
       <c r="AA22" s="146"/>
       <c r="AB22" s="10"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AG22" s="137" t="s">
         <v>96</v>
       </c>
       <c r="AH22" s="138"/>
       <c r="AI22" s="144">
         <f>[1]Hoja1!$C2791</f>
-        <v>139082.71738155556</v>
+        <v>147427.68042444889</v>
       </c>
       <c r="AJ22" s="146"/>
       <c r="AK22" s="10"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="12" t="s">
         <v>14</v>
       </c>
       <c r="AP22" s="137" t="s">
         <v>106</v>
       </c>
       <c r="AQ22" s="138"/>
       <c r="AR22" s="144">
         <f>[1]Hoja1!$C2702</f>
-        <v>198450.57023233801</v>
+        <v>210357.60444627827</v>
       </c>
       <c r="AS22" s="163"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="158" t="s">
         <v>65</v>
       </c>
       <c r="G23" s="159"/>
       <c r="H23" s="183">
         <f>[1]Hoja1!$C3086</f>
-        <v>64343.543784701265</v>
+        <v>68204.156411783333</v>
       </c>
       <c r="I23" s="184"/>
       <c r="J23" s="10"/>
       <c r="M23" s="1"/>
       <c r="N23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O23" s="139" t="s">
         <v>75</v>
       </c>
       <c r="P23" s="140"/>
       <c r="Q23" s="142">
         <f>[1]Hoja1!$C2694</f>
-        <v>171607.95251313597</v>
+        <v>181904.42966392415</v>
       </c>
       <c r="R23" s="143"/>
       <c r="S23" s="10"/>
       <c r="V23" s="1"/>
       <c r="W23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="X23" s="139" t="s">
         <v>88</v>
       </c>
       <c r="Y23" s="140"/>
       <c r="Z23" s="142">
         <f>[1]Hoja1!$C2712</f>
-        <v>140421.53901451954</v>
+        <v>148846.83135539072</v>
       </c>
       <c r="AA23" s="143"/>
       <c r="AB23" s="10"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AG23" s="139" t="s">
         <v>97</v>
       </c>
       <c r="AH23" s="140"/>
       <c r="AI23" s="142">
         <f>[1]Hoja1!$C2792</f>
-        <v>222353.20514649578</v>
+        <v>235694.39745528551</v>
       </c>
       <c r="AJ23" s="143"/>
       <c r="AK23" s="10"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="2" t="s">
         <v>15</v>
       </c>
       <c r="AP23" s="139" t="s">
         <v>107</v>
       </c>
       <c r="AQ23" s="140"/>
       <c r="AR23" s="142">
         <f>[1]Hoja1!$C2703</f>
-        <v>248688.13438100423</v>
+        <v>263609.42244386458</v>
       </c>
       <c r="AS23" s="162"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="6"/>
       <c r="E24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="156" t="s">
         <v>66</v>
       </c>
       <c r="G24" s="157"/>
       <c r="H24" s="177">
         <f>[1]Hoja1!$C3087</f>
-        <v>107834.76686749315</v>
+        <v>114304.85287954276</v>
       </c>
       <c r="I24" s="178"/>
       <c r="J24" s="10"/>
       <c r="M24" s="1"/>
       <c r="N24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="O24" s="175" t="s">
         <v>76</v>
       </c>
       <c r="P24" s="176"/>
       <c r="Q24" s="144">
         <f>[1]Hoja1!$C2695</f>
-        <v>332977.925122894</v>
+        <v>352956.60063026764</v>
       </c>
       <c r="R24" s="146"/>
       <c r="S24" s="10"/>
       <c r="V24" s="1"/>
       <c r="W24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="X24" s="175" t="s">
         <v>89</v>
       </c>
       <c r="Y24" s="176"/>
       <c r="Z24" s="144">
         <f>[1]Hoja1!$C2713</f>
-        <v>256157.28418739978</v>
+        <v>271526.7212386438</v>
       </c>
       <c r="AA24" s="146"/>
       <c r="AB24" s="10"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="37" t="s">
         <v>16</v>
       </c>
       <c r="AG24" s="175" t="s">
         <v>98</v>
       </c>
       <c r="AH24" s="176"/>
       <c r="AI24" s="144">
         <f>[1]Hoja1!$C2793</f>
-        <v>350602.56888323795</v>
+        <v>371638.72301623219</v>
       </c>
       <c r="AJ24" s="146"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AP24" s="137" t="s">
         <v>108</v>
       </c>
       <c r="AQ24" s="138"/>
       <c r="AR24" s="144">
         <f>[1]Hoja1!$C2704</f>
-        <v>477306.9557993685</v>
+        <v>505945.37314733065</v>
       </c>
       <c r="AS24" s="163"/>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="170" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="171"/>
       <c r="C25" s="171"/>
       <c r="D25" s="172"/>
       <c r="E25" s="36" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="173" t="s">
         <v>3</v>
       </c>
       <c r="G25" s="174"/>
       <c r="H25" s="129" t="s">
         <v>5</v>
       </c>
       <c r="I25" s="164"/>
       <c r="J25" s="131" t="s">
         <v>111</v>
       </c>
       <c r="K25" s="132"/>
@@ -5953,380 +5954,380 @@
         <v>113</v>
       </c>
       <c r="AL25" s="132"/>
       <c r="AM25" s="132"/>
       <c r="AN25" s="133"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
       <c r="AS25" s="49"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" s="50"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="156" t="s">
         <v>116</v>
       </c>
       <c r="G26" s="157"/>
       <c r="H26" s="166">
         <f>[1]Hoja1!$C2714</f>
-        <v>1726.6475151501502</v>
+        <v>1830.2463660591593</v>
       </c>
       <c r="I26" s="167"/>
       <c r="J26" s="7"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="9"/>
       <c r="N26" s="7"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="9"/>
       <c r="S26" s="7"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="9"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="120" t="s">
         <v>114</v>
       </c>
       <c r="AL26" s="121"/>
       <c r="AM26" s="121"/>
       <c r="AN26" s="122"/>
       <c r="AO26" s="10"/>
       <c r="AS26" s="17"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="158" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="159"/>
       <c r="H27" s="168">
         <f>[1]Hoja1!$C2715</f>
-        <v>1523.5164144086805</v>
+        <v>1614.9273992732017</v>
       </c>
       <c r="I27" s="169"/>
       <c r="J27" s="10"/>
       <c r="M27" s="1"/>
       <c r="N27" s="12" t="s">
         <v>110</v>
       </c>
       <c r="O27" s="165" t="s">
         <v>122</v>
       </c>
       <c r="P27" s="165"/>
       <c r="Q27" s="144">
         <f>[1]Hoja1!$C2728</f>
-        <v>8207.9819863303783</v>
+        <v>8700.460905510201</v>
       </c>
       <c r="R27" s="146"/>
       <c r="S27" s="29"/>
       <c r="T27" s="150"/>
       <c r="U27" s="150"/>
       <c r="V27" s="30"/>
       <c r="W27" s="13" t="s">
         <v>110</v>
       </c>
       <c r="X27" s="137" t="s">
         <v>126</v>
       </c>
       <c r="Y27" s="138"/>
       <c r="Z27" s="144">
         <f>[1]Hoja1!$C2724</f>
-        <v>8207.9819863303783</v>
+        <v>8700.460905510201</v>
       </c>
       <c r="AA27" s="145"/>
       <c r="AB27" s="29"/>
       <c r="AC27" s="150"/>
       <c r="AD27" s="150"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="12" t="s">
         <v>110</v>
       </c>
       <c r="AG27" s="137" t="s">
         <v>130</v>
       </c>
       <c r="AH27" s="138"/>
       <c r="AI27" s="141">
         <f>[1]Hoja1!$C2720</f>
-        <v>7496.0217365360186</v>
+        <v>7945.7830407281808</v>
       </c>
       <c r="AJ27" s="141"/>
       <c r="AK27" s="134" t="s">
         <v>134</v>
       </c>
       <c r="AL27" s="135"/>
       <c r="AM27" s="135"/>
       <c r="AN27" s="136"/>
       <c r="AO27" s="10"/>
       <c r="AS27" s="17"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="D28" s="1"/>
       <c r="E28" s="12" t="s">
         <v>10</v>
       </c>
       <c r="F28" s="156" t="s">
         <v>118</v>
       </c>
       <c r="G28" s="157"/>
       <c r="H28" s="152">
         <f>[1]Hoja1!$C2716</f>
-        <v>1726.6475151501502</v>
+        <v>1830.2463660591593</v>
       </c>
       <c r="I28" s="153"/>
       <c r="J28" s="10"/>
       <c r="M28" s="1"/>
       <c r="N28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="O28" s="139" t="s">
         <v>123</v>
       </c>
       <c r="P28" s="140"/>
       <c r="Q28" s="142">
         <f>[1]Hoja1!$C2729</f>
-        <v>8207.9819863303783</v>
+        <v>8700.460905510201</v>
       </c>
       <c r="R28" s="143"/>
       <c r="S28" s="29"/>
       <c r="T28" s="150"/>
       <c r="U28" s="150"/>
       <c r="V28" s="30"/>
       <c r="W28" s="14" t="s">
         <v>6</v>
       </c>
       <c r="X28" s="139" t="s">
         <v>128</v>
       </c>
       <c r="Y28" s="140"/>
       <c r="Z28" s="142">
         <f>[1]Hoja1!$C2725</f>
-        <v>8207.9819863303783</v>
+        <v>8700.460905510201</v>
       </c>
       <c r="AA28" s="143"/>
       <c r="AB28" s="29"/>
       <c r="AC28" s="150"/>
       <c r="AD28" s="150"/>
       <c r="AE28" s="34"/>
       <c r="AF28" s="2" t="s">
         <v>6</v>
       </c>
       <c r="AG28" s="139" t="s">
         <v>131</v>
       </c>
       <c r="AH28" s="140"/>
       <c r="AI28" s="142">
         <f>[1]Hoja1!$C2721</f>
-        <v>8210.2367879709964</v>
+        <v>8702.8509952492568</v>
       </c>
       <c r="AJ28" s="143"/>
       <c r="AK28" s="120" t="s">
         <v>115</v>
       </c>
       <c r="AL28" s="121"/>
       <c r="AM28" s="121"/>
       <c r="AN28" s="122"/>
       <c r="AO28" s="10"/>
       <c r="AS28" s="17"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="158" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="159"/>
       <c r="H29" s="154">
         <f>[1]Hoja1!$C2717</f>
-        <v>2823.5554591540877</v>
+        <v>2992.9687867033331</v>
       </c>
       <c r="I29" s="155"/>
       <c r="J29" s="10"/>
       <c r="M29" s="1"/>
       <c r="N29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="O29" s="165" t="s">
         <v>124</v>
       </c>
       <c r="P29" s="165"/>
       <c r="Q29" s="144">
         <f>[1]Hoja1!$C2730</f>
-        <v>8677.5112691412196</v>
+        <v>9198.1619452896939</v>
       </c>
       <c r="R29" s="146"/>
       <c r="S29" s="29"/>
       <c r="T29" s="150"/>
       <c r="U29" s="150"/>
       <c r="V29" s="30"/>
       <c r="W29" s="13" t="s">
         <v>7</v>
       </c>
       <c r="X29" s="137" t="s">
         <v>127</v>
       </c>
       <c r="Y29" s="138"/>
       <c r="Z29" s="144">
         <f>[1]Hoja1!$C2726</f>
-        <v>8677.5112691412196</v>
+        <v>9198.1619452896939</v>
       </c>
       <c r="AA29" s="146"/>
       <c r="AB29" s="29"/>
       <c r="AC29" s="150"/>
       <c r="AD29" s="150"/>
       <c r="AE29" s="34"/>
       <c r="AF29" s="12" t="s">
         <v>7</v>
       </c>
       <c r="AG29" s="137" t="s">
         <v>132</v>
       </c>
       <c r="AH29" s="138"/>
       <c r="AI29" s="58">
         <f>[1]Hoja1!$C2722</f>
-        <v>10476.140010783305</v>
+        <v>11104.708411430302</v>
       </c>
       <c r="AJ29" s="58"/>
       <c r="AK29" s="123">
         <f>[1]Hoja1!$C$2732</f>
-        <v>13006.146823407176</v>
+        <v>13786.515632811608</v>
       </c>
       <c r="AL29" s="124"/>
       <c r="AM29" s="124"/>
       <c r="AN29" s="125"/>
       <c r="AO29" s="10"/>
       <c r="AS29" s="17"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="16"/>
       <c r="D30" s="1"/>
       <c r="E30" s="12" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="156" t="s">
         <v>120</v>
       </c>
       <c r="G30" s="157"/>
       <c r="H30" s="152">
         <f>[1]Hoja1!$C2718</f>
-        <v>3544.6940779796651</v>
+        <v>3757.3757226584448</v>
       </c>
       <c r="I30" s="153"/>
       <c r="J30" s="11"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="6"/>
       <c r="N30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="O30" s="139" t="s">
         <v>125</v>
       </c>
       <c r="P30" s="140"/>
       <c r="Q30" s="142">
         <f>[1]Hoja1!$C2731</f>
-        <v>11570.368719896627</v>
+        <v>12264.590843090424</v>
       </c>
       <c r="R30" s="143"/>
       <c r="S30" s="31"/>
       <c r="T30" s="151"/>
       <c r="U30" s="151"/>
       <c r="V30" s="32"/>
       <c r="W30" s="14" t="s">
         <v>8</v>
       </c>
       <c r="X30" s="139" t="s">
         <v>129</v>
       </c>
       <c r="Y30" s="140"/>
       <c r="Z30" s="142">
         <f>[1]Hoja1!$C2727</f>
-        <v>10797.727778891545</v>
+        <v>11445.591445625038</v>
       </c>
       <c r="AA30" s="143"/>
       <c r="AB30" s="31"/>
       <c r="AC30" s="151"/>
       <c r="AD30" s="151"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="2" t="s">
         <v>8</v>
       </c>
       <c r="AG30" s="139" t="s">
         <v>133</v>
       </c>
       <c r="AH30" s="140"/>
       <c r="AI30" s="142">
         <f>[1]Hoja1!$C2723</f>
-        <v>11748.537840122559</v>
+        <v>12453.450110529913</v>
       </c>
       <c r="AJ30" s="143"/>
       <c r="AK30" s="120"/>
       <c r="AL30" s="121"/>
       <c r="AM30" s="121"/>
       <c r="AN30" s="122"/>
       <c r="AO30" s="10"/>
       <c r="AS30" s="17"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="18"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="6"/>
       <c r="E31" s="2" t="s">
         <v>13</v>
       </c>
       <c r="F31" s="160" t="s">
         <v>121</v>
       </c>
       <c r="G31" s="161"/>
       <c r="H31" s="154">
         <f>[1]Hoja1!$C2719</f>
-        <v>4824.4399079595187</v>
+        <v>5113.9063024370898</v>
       </c>
       <c r="I31" s="155"/>
       <c r="J31" s="11"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="6"/>
       <c r="N31" s="19"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="23"/>
       <c r="S31" s="10"/>
       <c r="V31" s="6"/>
       <c r="W31" s="147"/>
       <c r="X31" s="148"/>
       <c r="Y31" s="148"/>
       <c r="Z31" s="148"/>
       <c r="AA31" s="149"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="11"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
@@ -6457,135 +6458,135 @@
       <c r="V33" s="115"/>
       <c r="W33" s="96"/>
       <c r="X33" s="97"/>
       <c r="Y33" s="100"/>
       <c r="Z33" s="101"/>
       <c r="AA33" s="108" t="s">
         <v>143</v>
       </c>
       <c r="AB33" s="109"/>
       <c r="AC33" s="110"/>
       <c r="AD33" s="93"/>
       <c r="AE33" s="96"/>
       <c r="AF33" s="97"/>
       <c r="AG33" s="100"/>
       <c r="AH33" s="101"/>
       <c r="AI33" s="10"/>
       <c r="AN33" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AO33" s="77" t="s">
         <v>150</v>
       </c>
       <c r="AP33" s="78"/>
       <c r="AQ33" s="62">
         <f>[1]Hoja1!$C$2733</f>
-        <v>37029.532997189497</v>
+        <v>39251.304977020867</v>
       </c>
       <c r="AR33" s="63"/>
       <c r="AS33" s="64"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="50"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="I34" s="1"/>
       <c r="J34" s="7"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="9"/>
       <c r="S34" s="111" t="s">
         <v>144</v>
       </c>
       <c r="T34" s="112"/>
       <c r="U34" s="113"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="111" t="s">
         <v>144</v>
       </c>
       <c r="AB34" s="112"/>
       <c r="AC34" s="113"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="10"/>
       <c r="AS34" s="17"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
       <c r="D35" s="1"/>
       <c r="E35" s="82" t="s">
         <v>8</v>
       </c>
       <c r="F35" s="84" t="s">
         <v>137</v>
       </c>
       <c r="G35" s="85"/>
       <c r="H35" s="88">
         <f>[1]Hoja1!$C$2739</f>
-        <v>22369.515697467847</v>
+        <v>23711.686639315918</v>
       </c>
       <c r="I35" s="102"/>
       <c r="J35" s="10"/>
       <c r="M35" s="1"/>
       <c r="N35" s="82" t="s">
         <v>8</v>
       </c>
       <c r="O35" s="84" t="s">
         <v>139</v>
       </c>
       <c r="P35" s="85"/>
       <c r="Q35" s="88">
         <f>[1]Hoja1!$C$2741</f>
-        <v>25019.13310535693</v>
+        <v>26520.281091678349</v>
       </c>
       <c r="R35" s="102"/>
       <c r="S35" s="10"/>
       <c r="U35" s="1"/>
       <c r="V35" s="82" t="s">
         <v>8</v>
       </c>
       <c r="W35" s="84" t="s">
         <v>145</v>
       </c>
       <c r="X35" s="85"/>
       <c r="Y35" s="88">
         <f>[1]Hoja1!$C$2736</f>
-        <v>24855.023336537197</v>
+        <v>26346.324736729432</v>
       </c>
       <c r="Z35" s="102"/>
       <c r="AA35" s="10"/>
       <c r="AC35" s="1"/>
       <c r="AD35" s="82" t="s">
         <v>8</v>
       </c>
       <c r="AE35" s="84" t="s">
         <v>148</v>
       </c>
       <c r="AF35" s="85"/>
       <c r="AG35" s="88">
         <f>[1]Hoja1!$C$2735</f>
-        <v>25019.13310535693</v>
+        <v>26520.281091678349</v>
       </c>
       <c r="AH35" s="89"/>
       <c r="AI35" s="10"/>
       <c r="AS35" s="17"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="D36" s="1"/>
       <c r="E36" s="83"/>
       <c r="F36" s="86"/>
       <c r="G36" s="87"/>
       <c r="H36" s="103"/>
       <c r="I36" s="104"/>
       <c r="J36" s="10"/>
       <c r="M36" s="1"/>
       <c r="N36" s="83"/>
       <c r="O36" s="86"/>
       <c r="P36" s="87"/>
       <c r="Q36" s="103"/>
       <c r="R36" s="104"/>
       <c r="S36" s="10"/>
       <c r="V36" s="83"/>
       <c r="W36" s="86"/>
       <c r="X36" s="87"/>
       <c r="Y36" s="103"/>
@@ -6626,106 +6627,106 @@
       <c r="AN37" s="40" t="s">
         <v>4</v>
       </c>
       <c r="AO37" s="65" t="s">
         <v>3</v>
       </c>
       <c r="AP37" s="66"/>
       <c r="AQ37" s="65" t="s">
         <v>5</v>
       </c>
       <c r="AR37" s="67"/>
       <c r="AS37" s="68"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
       <c r="D38" s="1"/>
       <c r="E38" s="82" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="84" t="s">
         <v>140</v>
       </c>
       <c r="G38" s="85"/>
       <c r="H38" s="88">
         <f>[1]Hoja1!$C$2740</f>
-        <v>26843.453322162986</v>
+        <v>0</v>
       </c>
       <c r="I38" s="102"/>
       <c r="J38" s="10"/>
       <c r="M38" s="1"/>
       <c r="N38" s="82" t="s">
         <v>9</v>
       </c>
       <c r="O38" s="84" t="s">
         <v>141</v>
       </c>
       <c r="P38" s="85"/>
       <c r="Q38" s="88">
         <f>[1]Hoja1!$C$2742</f>
-        <v>30014.248233972092</v>
+        <v>0</v>
       </c>
       <c r="R38" s="102"/>
       <c r="S38" s="10"/>
       <c r="U38" s="1"/>
       <c r="V38" s="82" t="s">
         <v>9</v>
       </c>
       <c r="W38" s="84" t="s">
         <v>146</v>
       </c>
       <c r="X38" s="85"/>
       <c r="Y38" s="88">
         <f>[1]Hoja1!$C$2738</f>
-        <v>29826.065141754007</v>
+        <v>31615.629050259246</v>
       </c>
       <c r="Z38" s="102"/>
       <c r="AA38" s="10"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="82" t="s">
         <v>9</v>
       </c>
       <c r="AE38" s="84" t="s">
         <v>147</v>
       </c>
       <c r="AF38" s="85"/>
       <c r="AG38" s="88">
         <f>[1]Hoja1!$C$2737</f>
-        <v>30014.248233972092</v>
+        <v>31815.103128010418</v>
       </c>
       <c r="AH38" s="89"/>
       <c r="AI38" s="10"/>
       <c r="AN38" s="41" t="s">
         <v>9</v>
       </c>
       <c r="AO38" s="77" t="s">
         <v>151</v>
       </c>
       <c r="AP38" s="78"/>
       <c r="AQ38" s="62">
         <f>[1]Hoja1!$C$2734</f>
-        <v>26618.967923530967</v>
+        <v>28216.105998942825</v>
       </c>
       <c r="AR38" s="63"/>
       <c r="AS38" s="64"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
       <c r="D39" s="1"/>
       <c r="E39" s="83"/>
       <c r="F39" s="86"/>
       <c r="G39" s="87"/>
       <c r="H39" s="103"/>
       <c r="I39" s="104"/>
       <c r="J39" s="10"/>
       <c r="M39" s="1"/>
       <c r="N39" s="83"/>
       <c r="O39" s="86"/>
       <c r="P39" s="87"/>
       <c r="Q39" s="103"/>
       <c r="R39" s="104"/>
       <c r="S39" s="10"/>
       <c r="U39" s="1"/>
       <c r="V39" s="83"/>
       <c r="W39" s="86"/>
       <c r="X39" s="87"/>
       <c r="Y39" s="103"/>
@@ -6964,245 +6965,245 @@
         <v>5</v>
       </c>
       <c r="AQ47" s="61"/>
       <c r="AR47" s="60"/>
       <c r="AS47" s="17"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="AS48" s="17"/>
     </row>
     <row r="49" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
       <c r="N49" s="57" t="s">
         <v>157</v>
       </c>
       <c r="O49" s="57"/>
       <c r="P49" s="57" t="s">
         <v>163</v>
       </c>
       <c r="Q49" s="57"/>
       <c r="R49" s="57"/>
       <c r="S49" s="58">
         <f>[1]Hoja1!$C$3100</f>
-        <v>853.85141253276254</v>
+        <v>905.08249728472845</v>
       </c>
       <c r="T49" s="58"/>
       <c r="U49" s="58"/>
       <c r="V49" s="17"/>
       <c r="W49" s="16"/>
       <c r="AK49" s="57" t="s">
         <v>157</v>
       </c>
       <c r="AL49" s="57"/>
       <c r="AM49" s="57" t="s">
         <v>168</v>
       </c>
       <c r="AN49" s="57"/>
       <c r="AO49" s="57"/>
       <c r="AP49" s="58">
         <f>[1]Hoja1!$C$3105</f>
-        <v>377.1242939742595</v>
+        <v>399.75175161271505</v>
       </c>
       <c r="AQ49" s="58"/>
       <c r="AR49" s="58"/>
       <c r="AS49" s="17"/>
     </row>
     <row r="50" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A50" s="16"/>
       <c r="N50" s="57" t="s">
         <v>158</v>
       </c>
       <c r="O50" s="57"/>
       <c r="P50" s="57" t="s">
         <v>164</v>
       </c>
       <c r="Q50" s="57"/>
       <c r="R50" s="57"/>
       <c r="S50" s="58">
         <f>[1]Hoja1!$C$3103</f>
-        <v>3176.2029541081019</v>
+        <v>3366.7751313545878</v>
       </c>
       <c r="T50" s="58"/>
       <c r="U50" s="58"/>
       <c r="V50" s="17"/>
       <c r="W50" s="16"/>
       <c r="AK50" s="57" t="s">
         <v>173</v>
       </c>
       <c r="AL50" s="57"/>
       <c r="AM50" s="57" t="s">
         <v>174</v>
       </c>
       <c r="AN50" s="57"/>
       <c r="AO50" s="57"/>
       <c r="AP50" s="58">
         <f>[1]Hoja1!$C$3108</f>
-        <v>626.25587250006299</v>
+        <v>663.83122485006675</v>
       </c>
       <c r="AQ50" s="58"/>
       <c r="AR50" s="58"/>
       <c r="AS50" s="17"/>
     </row>
     <row r="51" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A51" s="16"/>
       <c r="V51" s="17"/>
       <c r="W51" s="16"/>
       <c r="AS51" s="17"/>
     </row>
     <row r="52" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A52" s="16"/>
       <c r="N52" s="57" t="s">
         <v>156</v>
       </c>
       <c r="O52" s="57"/>
       <c r="P52" s="57" t="s">
         <v>165</v>
       </c>
       <c r="Q52" s="57"/>
       <c r="R52" s="57"/>
       <c r="S52" s="58">
         <f>[1]Hoja1!$C$3101</f>
-        <v>1598.6367035265444</v>
+        <v>1694.554905738137</v>
       </c>
       <c r="T52" s="58"/>
       <c r="U52" s="58"/>
       <c r="V52" s="17"/>
       <c r="W52" s="16"/>
       <c r="AK52" s="57" t="s">
         <v>156</v>
       </c>
       <c r="AL52" s="57"/>
       <c r="AM52" s="57" t="s">
         <v>169</v>
       </c>
       <c r="AN52" s="57"/>
       <c r="AO52" s="57"/>
       <c r="AP52" s="58">
         <f>[1]Hoja1!$C$3106</f>
-        <v>569.27036692479646</v>
+        <v>603.42658894028443</v>
       </c>
       <c r="AQ52" s="58"/>
       <c r="AR52" s="58"/>
       <c r="AS52" s="17"/>
     </row>
     <row r="53" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A53" s="16"/>
       <c r="N53" s="57" t="s">
         <v>159</v>
       </c>
       <c r="O53" s="57"/>
       <c r="P53" s="57" t="s">
         <v>166</v>
       </c>
       <c r="Q53" s="57"/>
       <c r="R53" s="57"/>
       <c r="S53" s="58">
         <f>[1]Hoja1!$C$3104</f>
-        <v>6175.3318139395715</v>
+        <v>6545.8517227759448</v>
       </c>
       <c r="T53" s="58"/>
       <c r="U53" s="58"/>
       <c r="V53" s="17"/>
       <c r="W53" s="16"/>
       <c r="AK53" s="57" t="s">
         <v>161</v>
       </c>
       <c r="AL53" s="57"/>
       <c r="AM53" s="57" t="s">
         <v>170</v>
       </c>
       <c r="AN53" s="57"/>
       <c r="AO53" s="57"/>
       <c r="AP53" s="58">
         <f>[1]Hoja1!$C$3109</f>
-        <v>982.6453682268143</v>
+        <v>1041.604090320423</v>
       </c>
       <c r="AQ53" s="58"/>
       <c r="AR53" s="58"/>
       <c r="AS53" s="17"/>
     </row>
     <row r="54" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A54" s="16"/>
       <c r="V54" s="17"/>
       <c r="W54" s="16"/>
       <c r="AS54" s="17"/>
     </row>
     <row r="55" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A55" s="16"/>
       <c r="N55" s="57" t="s">
         <v>160</v>
       </c>
       <c r="O55" s="57"/>
       <c r="P55" s="57" t="s">
         <v>167</v>
       </c>
       <c r="Q55" s="57"/>
       <c r="R55" s="57"/>
       <c r="S55" s="58">
         <f>[1]Hoja1!$C$3102</f>
-        <v>2114.3863875597312</v>
+        <v>2241.2495708133147</v>
       </c>
       <c r="T55" s="58"/>
       <c r="U55" s="58"/>
       <c r="V55" s="17"/>
       <c r="W55" s="16"/>
       <c r="AK55" s="57" t="s">
         <v>160</v>
       </c>
       <c r="AL55" s="57"/>
       <c r="AM55" s="57" t="s">
         <v>171</v>
       </c>
       <c r="AN55" s="57"/>
       <c r="AO55" s="57"/>
       <c r="AP55" s="58">
         <f>[1]Hoja1!$C$3107</f>
-        <v>742.33825997344877</v>
+        <v>786.87855557185583</v>
       </c>
       <c r="AQ55" s="58"/>
       <c r="AR55" s="58"/>
       <c r="AS55" s="17"/>
     </row>
     <row r="56" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A56" s="16"/>
       <c r="V56" s="17"/>
       <c r="W56" s="16"/>
       <c r="AK56" s="57" t="s">
         <v>162</v>
       </c>
       <c r="AL56" s="57"/>
       <c r="AM56" s="57" t="s">
         <v>172</v>
       </c>
       <c r="AN56" s="57"/>
       <c r="AO56" s="57"/>
       <c r="AP56" s="58">
         <f>[1]Hoja1!$C$3110</f>
-        <v>1183.4859805991523</v>
+        <v>1254.4951394351012</v>
       </c>
       <c r="AQ56" s="58"/>
       <c r="AR56" s="58"/>
       <c r="AS56" s="17"/>
     </row>
     <row r="57" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
       <c r="V57" s="17"/>
       <c r="W57" s="16"/>
       <c r="AS57" s="17"/>
     </row>
     <row r="58" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
       <c r="V58" s="17"/>
       <c r="W58" s="16"/>
       <c r="AS58" s="17"/>
     </row>
     <row r="59" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="53"/>
       <c r="B59" s="54"/>
       <c r="C59" s="54"/>
       <c r="D59" s="54"/>
       <c r="E59" s="54"/>
       <c r="F59" s="54"/>
       <c r="G59" s="54"/>
@@ -7224,51 +7225,51 @@
       <c r="W59" s="53"/>
       <c r="X59" s="54"/>
       <c r="Y59" s="54"/>
       <c r="Z59" s="54"/>
       <c r="AA59" s="54"/>
       <c r="AB59" s="54"/>
       <c r="AC59" s="54"/>
       <c r="AD59" s="54"/>
       <c r="AE59" s="54"/>
       <c r="AF59" s="54"/>
       <c r="AG59" s="54"/>
       <c r="AH59" s="54"/>
       <c r="AI59" s="54"/>
       <c r="AJ59" s="54"/>
       <c r="AK59" s="54"/>
       <c r="AL59" s="54"/>
       <c r="AM59" s="54"/>
       <c r="AN59" s="54"/>
       <c r="AO59" s="54"/>
       <c r="AP59" s="54"/>
       <c r="AQ59" s="54"/>
       <c r="AR59" s="54"/>
       <c r="AS59" s="55"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FtXcfMokEyNmIM22efeiIe2zQwdPrFbPF23DWEpN0WHQIwrub8WQVCH+RGl5bghZzKFEnIqMd7yh4oNBkB7KJA==" saltValue="l/OQDBX7hlCyo9M0VQpyEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CDyghWk8SJfvOutEY/DrRrNW9CXbplzwX/KEgOt8hIDg0MToIcyXIaSJLcq8OU+M+Z2CHNY/vSZxMFcIQpjClA==" saltValue="fCptd51+pBM9KQR/4ASdHA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="375">
     <mergeCell ref="S1:AJ1"/>
     <mergeCell ref="AL1:AN1"/>
     <mergeCell ref="AK55:AL55"/>
     <mergeCell ref="AM55:AO55"/>
     <mergeCell ref="AP55:AR55"/>
     <mergeCell ref="AK56:AL56"/>
     <mergeCell ref="AM56:AO56"/>
     <mergeCell ref="AP56:AR56"/>
     <mergeCell ref="AK50:AL50"/>
     <mergeCell ref="AM50:AO50"/>
     <mergeCell ref="AP50:AR50"/>
     <mergeCell ref="AK52:AL52"/>
     <mergeCell ref="AM52:AO52"/>
     <mergeCell ref="AP52:AR52"/>
     <mergeCell ref="AK53:AL53"/>
     <mergeCell ref="AM53:AO53"/>
     <mergeCell ref="AP53:AR53"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AR6:AS6"/>
     <mergeCell ref="W7:AA7"/>
     <mergeCell ref="AF7:AJ7"/>