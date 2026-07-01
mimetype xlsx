--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC6FB212-627E-400E-96E9-9F6F5972941F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="20" documentId="8_{566F8C49-44B1-420D-AC3F-B1F1241BCAF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E7A77D9E-A936-46F4-8C80-7C94AF9BED72}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{4974F9A9-2BD3-436A-9999-C4934B5D3E92}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AS$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -708,58 +709,58 @@
   <si>
     <t>FLONES2510</t>
   </si>
   <si>
     <t>FLONES2520</t>
   </si>
   <si>
     <t>1/2" X 20 Mt.</t>
   </si>
   <si>
     <t>FLONES1320</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              solicitar cotizacion</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>LRF600P013</t>
   </si>
   <si>
     <t>LRF600M013</t>
   </si>
   <si>
-    <t>LISTA  25</t>
+    <t>Actualizado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -817,53 +818,67 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDA5AB"/>
@@ -1353,51 +1368,51 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="229">
+  <cellXfs count="231">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1451,615 +1466,621 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="2" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...242 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="2" fontId="3" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="3" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...9 lines deleted...]
-    </xf>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDAF2D0"/>
       <color rgb="FFFFE593"/>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFDA5AB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>31</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>171103</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>311683</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
@@ -2070,83 +2091,83 @@
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11972925" y="19050"/>
           <a:ext cx="390178" cy="292633"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>43</xdr:col>
-      <xdr:colOff>304800</xdr:colOff>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>44</xdr:col>
-      <xdr:colOff>326171</xdr:colOff>
+      <xdr:colOff>2321</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>27081</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77E7C7D8-E693-375A-3E51-4324C6F65C35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="16687800" y="0"/>
+          <a:off x="16363950" y="0"/>
           <a:ext cx="402371" cy="341406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>80855</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>69449</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Imagen 9">
@@ -3277,101 +3298,101 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2651">
           <cell r="C2651">
-            <v>7442.8867358576344</v>
+            <v>7889.4599400090938</v>
           </cell>
         </row>
         <row r="2652">
           <cell r="C2652">
-            <v>9109.5759805579964</v>
+            <v>9656.1505393914777</v>
           </cell>
         </row>
         <row r="2653">
           <cell r="C2653">
-            <v>10502.777365761558</v>
+            <v>11132.94400770725</v>
           </cell>
         </row>
         <row r="2654">
           <cell r="C2654">
-            <v>15212.72703613108</v>
+            <v>16125.490658298946</v>
           </cell>
         </row>
         <row r="2655">
           <cell r="C2655">
-            <v>24890.541830952247</v>
+            <v>26383.974340809378</v>
           </cell>
         </row>
         <row r="2656">
           <cell r="C2656">
-            <v>33589.14288511929</v>
+            <v>35604.491458226446</v>
           </cell>
         </row>
         <row r="2657">
           <cell r="C2657">
-            <v>54608.569510029854</v>
+            <v>57885.083680631658</v>
           </cell>
         </row>
         <row r="2658">
           <cell r="C2658">
-            <v>83582.723601134625</v>
+            <v>88597.687017202727</v>
           </cell>
         </row>
         <row r="2659">
           <cell r="C2659">
-            <v>198283.46492480082</v>
+            <v>210180.47282028888</v>
           </cell>
         </row>
         <row r="2660">
           <cell r="C2660">
-            <v>301389.05744801922</v>
+            <v>319472.40089490043</v>
           </cell>
         </row>
         <row r="2661">
           <cell r="C2661">
-            <v>525274.6950125203</v>
+            <v>556791.17671327142</v>
           </cell>
         </row>
         <row r="2663">
           <cell r="C2663">
             <v>24917.768099696819</v>
           </cell>
         </row>
         <row r="2664">
           <cell r="C2664">
             <v>20286.210025303648</v>
           </cell>
         </row>
         <row r="2665">
           <cell r="C2665">
             <v>27001.968530206177</v>
           </cell>
         </row>
         <row r="2666">
           <cell r="C2666">
             <v>10231.608629753853</v>
           </cell>
         </row>
         <row r="2667">
           <cell r="C2667">
             <v>17201.869513811427</v>
@@ -3392,241 +3413,241 @@
             <v>16590.990695212015</v>
           </cell>
         </row>
         <row r="2671">
           <cell r="C2671">
             <v>28843.631089607166</v>
           </cell>
         </row>
         <row r="2672">
           <cell r="C2672">
             <v>17856.543212041135</v>
           </cell>
         </row>
         <row r="2673">
           <cell r="C2673">
             <v>28652.873809727844</v>
           </cell>
         </row>
         <row r="2674">
           <cell r="C2674">
             <v>45405.308037137263</v>
           </cell>
         </row>
         <row r="2675">
           <cell r="C2675">
-            <v>8980.8458811111286</v>
+            <v>9519.6966339777973</v>
           </cell>
         </row>
         <row r="2676">
           <cell r="C2676">
-            <v>13009.25175474199</v>
+            <v>13789.806860026509</v>
           </cell>
         </row>
         <row r="2677">
           <cell r="C2677">
-            <v>21279.01581130295</v>
+            <v>22555.756759981126</v>
           </cell>
         </row>
         <row r="2678">
           <cell r="C2678">
-            <v>30155.126219367132</v>
+            <v>31964.433792529158</v>
           </cell>
         </row>
         <row r="2679">
           <cell r="C2679">
-            <v>49024.623606958499</v>
+            <v>51966.101023376003</v>
           </cell>
         </row>
         <row r="2680">
           <cell r="C2680">
-            <v>75032.495568807703</v>
+            <v>79534.445302936161</v>
           </cell>
         </row>
         <row r="2681">
           <cell r="C2681">
-            <v>178009.57223031487</v>
+            <v>188690.14656413379</v>
           </cell>
         </row>
         <row r="2682">
           <cell r="C2682">
-            <v>270569.82102765702</v>
+            <v>286804.01028931659</v>
           </cell>
         </row>
         <row r="2683">
           <cell r="C2683">
-            <v>471570.04806889966</v>
+            <v>499864.25095303374</v>
           </cell>
         </row>
         <row r="2684">
           <cell r="C2684">
             <v>5459.1484050606696</v>
           </cell>
         </row>
         <row r="2685">
           <cell r="C2685">
             <v>7494.4832165325424</v>
           </cell>
         </row>
         <row r="2686">
           <cell r="C2686">
             <v>11954.69836855533</v>
           </cell>
         </row>
         <row r="2687">
           <cell r="C2687">
-            <v>13522.256063780667</v>
+            <v>14333.591427607505</v>
           </cell>
         </row>
         <row r="2688">
           <cell r="C2688">
-            <v>16019.998256552</v>
+            <v>16981.198151945118</v>
           </cell>
         </row>
         <row r="2689">
           <cell r="C2689">
-            <v>21618.37574909535</v>
+            <v>22915.478294041073</v>
           </cell>
         </row>
         <row r="2690">
           <cell r="C2690">
-            <v>36260.304499514408</v>
+            <v>38435.922769485274</v>
           </cell>
         </row>
         <row r="2691">
           <cell r="C2691">
-            <v>48576.746230590885</v>
+            <v>51491.351004426353</v>
           </cell>
         </row>
         <row r="2692">
           <cell r="C2692">
-            <v>98953.581518474632</v>
+            <v>104890.7964095831</v>
           </cell>
         </row>
         <row r="2693">
           <cell r="C2693">
-            <v>153826.37243643875</v>
+            <v>163055.95478262511</v>
           </cell>
         </row>
         <row r="2694">
           <cell r="C2694">
-            <v>181904.42966392415</v>
+            <v>192818.69544375956</v>
           </cell>
         </row>
         <row r="2695">
           <cell r="C2695">
-            <v>352956.60063026764</v>
+            <v>374133.99666808377</v>
           </cell>
         </row>
         <row r="2696">
           <cell r="C2696">
-            <v>11740.275451098994</v>
+            <v>12444.691978164938</v>
           </cell>
         </row>
         <row r="2697">
           <cell r="C2697">
-            <v>15874.469910146419</v>
+            <v>16826.938104755205</v>
           </cell>
         </row>
         <row r="2698">
           <cell r="C2698">
-            <v>25604.300288212984</v>
+            <v>27140.558305505769</v>
           </cell>
         </row>
         <row r="2699">
           <cell r="C2699">
-            <v>39776.126505662927</v>
+            <v>42162.694096002699</v>
           </cell>
         </row>
         <row r="2700">
           <cell r="C2700">
-            <v>63116.843098774843</v>
+            <v>66903.853684701346</v>
           </cell>
         </row>
         <row r="2701">
           <cell r="C2701">
-            <v>92189.023004841205</v>
+            <v>97720.364385131688</v>
           </cell>
         </row>
         <row r="2702">
           <cell r="C2702">
-            <v>210357.60444627827</v>
+            <v>222979.06071305502</v>
           </cell>
         </row>
         <row r="2703">
           <cell r="C2703">
-            <v>263609.42244386458</v>
+            <v>279425.98779049638</v>
           </cell>
         </row>
         <row r="2704">
           <cell r="C2704">
-            <v>505945.37314733065</v>
+            <v>536302.09553617041</v>
           </cell>
         </row>
         <row r="2705">
           <cell r="C2705">
-            <v>9270.441070868972</v>
+            <v>9826.6675351211088</v>
           </cell>
         </row>
         <row r="2706">
           <cell r="C2706">
-            <v>12565.292250966237</v>
+            <v>13319.20978602421</v>
           </cell>
         </row>
         <row r="2707">
           <cell r="C2707">
-            <v>18524.348344484246</v>
+            <v>19635.809245153305</v>
           </cell>
         </row>
         <row r="2708">
           <cell r="C2708">
-            <v>28751.767287519055</v>
+            <v>30476.873324770193</v>
           </cell>
         </row>
         <row r="2709">
           <cell r="C2709">
-            <v>45199.535369956116</v>
+            <v>47911.507492153476</v>
           </cell>
         </row>
         <row r="2710">
           <cell r="C2710">
-            <v>64477.999205166132</v>
+            <v>68346.679157476116</v>
           </cell>
         </row>
         <row r="2711">
           <cell r="C2711">
-            <v>119499.74895127895</v>
+            <v>126669.73388835567</v>
           </cell>
         </row>
         <row r="2712">
           <cell r="C2712">
-            <v>148846.83135539072</v>
+            <v>157777.64123671417</v>
           </cell>
         </row>
         <row r="2713">
           <cell r="C2713">
-            <v>271526.7212386438</v>
+            <v>287818.32451296237</v>
           </cell>
         </row>
         <row r="2714">
           <cell r="C2714">
             <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2715">
           <cell r="C2715">
             <v>1614.9273992732017</v>
           </cell>
         </row>
         <row r="2716">
           <cell r="C2716">
             <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2717">
           <cell r="C2717">
             <v>2992.9687867033331</v>
           </cell>
         </row>
         <row r="2718">
           <cell r="C2718">
             <v>3757.3757226584448</v>
@@ -3732,91 +3753,91 @@
             <v>31615.629050259246</v>
           </cell>
         </row>
         <row r="2739">
           <cell r="C2739">
             <v>23711.686639315918</v>
           </cell>
         </row>
         <row r="2740">
           <cell r="C2740">
             <v>0</v>
           </cell>
         </row>
         <row r="2741">
           <cell r="C2741">
             <v>26520.281091678349</v>
           </cell>
         </row>
         <row r="2742">
           <cell r="C2742">
             <v>0</v>
           </cell>
         </row>
         <row r="2785">
           <cell r="C2785">
-            <v>10172.025098494381</v>
+            <v>10782.346604404043</v>
           </cell>
         </row>
         <row r="2786">
           <cell r="C2786">
-            <v>16506.733002234654</v>
+            <v>17497.136982368735</v>
           </cell>
         </row>
         <row r="2787">
           <cell r="C2787">
-            <v>20361.652504949321</v>
+            <v>21583.351655246279</v>
           </cell>
         </row>
         <row r="2788">
           <cell r="C2788">
-            <v>34790.427428698975</v>
+            <v>36877.85307442092</v>
           </cell>
         </row>
         <row r="2789">
           <cell r="C2789">
-            <v>54432.845693761315</v>
+            <v>57698.816435386994</v>
           </cell>
         </row>
         <row r="2790">
           <cell r="C2790">
-            <v>82470.046446060238</v>
+            <v>87418.249232823859</v>
           </cell>
         </row>
         <row r="2791">
           <cell r="C2791">
-            <v>147427.68042444889</v>
+            <v>156273.3412499158</v>
           </cell>
         </row>
         <row r="2792">
           <cell r="C2792">
-            <v>235694.39745528551</v>
+            <v>249836.06130260264</v>
           </cell>
         </row>
         <row r="2793">
           <cell r="C2793">
-            <v>371638.72301623219</v>
+            <v>393937.0463972062</v>
           </cell>
         </row>
         <row r="3079">
           <cell r="C3079">
             <v>1955.7765499157249</v>
           </cell>
         </row>
         <row r="3080">
           <cell r="C3080">
             <v>2541.1724181616778</v>
           </cell>
         </row>
         <row r="3081">
           <cell r="C3081">
             <v>4491.5431950366446</v>
           </cell>
         </row>
         <row r="3082">
           <cell r="C3082">
             <v>8277.2026123116812</v>
           </cell>
         </row>
         <row r="3083">
           <cell r="C3083">
             <v>10861.713032600534</v>
@@ -3879,50 +3900,54 @@
         </row>
         <row r="3107">
           <cell r="C3107">
             <v>786.87855557185583</v>
           </cell>
         </row>
         <row r="3108">
           <cell r="C3108">
             <v>663.83122485006675</v>
           </cell>
         </row>
         <row r="3109">
           <cell r="C3109">
             <v>1041.604090320423</v>
           </cell>
         </row>
         <row r="3110">
           <cell r="C3110">
             <v>1254.4951394351012</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4217,2681 +4242,2681 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41DA7C5-8A95-4A73-B2E9-DCF37DBB3B5A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="45" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="215">
-[...3 lines deleted...]
-      <c r="C1" s="217" t="s">
+      <c r="A1" s="224" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1" s="225"/>
+      <c r="C1" s="223">
+        <v>46204</v>
+      </c>
+      <c r="D1" s="223"/>
+      <c r="E1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="217"/>
-[...14 lines deleted...]
-      <c r="S1" s="225" t="s">
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="226"/>
+      <c r="R1" s="226"/>
+      <c r="S1" s="55" t="s">
         <v>175</v>
       </c>
-      <c r="T1" s="225"/>
-[...17 lines deleted...]
-      <c r="AL1" s="226" t="s">
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="227"/>
+      <c r="AL1" s="56" t="s">
         <v>176</v>
       </c>
-      <c r="AM1" s="226"/>
-[...7 lines deleted...]
-      <c r="AS1" s="46"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="228"/>
+      <c r="AP1" s="228"/>
+      <c r="AQ1" s="229"/>
+      <c r="AR1" s="229"/>
+      <c r="AS1" s="230"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="202" t="s">
+      <c r="A2" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="203"/>
-[...42 lines deleted...]
-      <c r="AS2" s="204"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
+      <c r="N2" s="93"/>
+      <c r="O2" s="93"/>
+      <c r="P2" s="93"/>
+      <c r="Q2" s="93"/>
+      <c r="R2" s="93"/>
+      <c r="S2" s="93"/>
+      <c r="T2" s="93"/>
+      <c r="U2" s="93"/>
+      <c r="V2" s="93"/>
+      <c r="W2" s="93"/>
+      <c r="X2" s="93"/>
+      <c r="Y2" s="93"/>
+      <c r="Z2" s="93"/>
+      <c r="AA2" s="93"/>
+      <c r="AB2" s="93"/>
+      <c r="AC2" s="93"/>
+      <c r="AD2" s="93"/>
+      <c r="AE2" s="93"/>
+      <c r="AF2" s="93"/>
+      <c r="AG2" s="93"/>
+      <c r="AH2" s="93"/>
+      <c r="AI2" s="93"/>
+      <c r="AJ2" s="93"/>
+      <c r="AK2" s="93"/>
+      <c r="AL2" s="93"/>
+      <c r="AM2" s="93"/>
+      <c r="AN2" s="93"/>
+      <c r="AO2" s="93"/>
+      <c r="AP2" s="93"/>
+      <c r="AQ2" s="93"/>
+      <c r="AR2" s="93"/>
+      <c r="AS2" s="94"/>
     </row>
     <row r="3" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="218" t="s">
+      <c r="A3" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="208"/>
-[...1 lines deleted...]
-      <c r="D3" s="209"/>
+      <c r="B3" s="71"/>
+      <c r="C3" s="71"/>
+      <c r="D3" s="72"/>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="199" t="s">
+      <c r="F3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="211"/>
-      <c r="H3" s="199" t="s">
+      <c r="G3" s="74"/>
+      <c r="H3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="211"/>
-      <c r="J3" s="207" t="s">
+      <c r="I3" s="74"/>
+      <c r="J3" s="90" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="208"/>
-[...1 lines deleted...]
-      <c r="M3" s="209"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="71"/>
+      <c r="M3" s="72"/>
       <c r="N3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="199" t="s">
+      <c r="O3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="211"/>
-      <c r="Q3" s="199" t="s">
+      <c r="P3" s="74"/>
+      <c r="Q3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="211"/>
-      <c r="S3" s="207" t="s">
+      <c r="R3" s="74"/>
+      <c r="S3" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="T3" s="208"/>
-[...1 lines deleted...]
-      <c r="V3" s="209"/>
+      <c r="T3" s="71"/>
+      <c r="U3" s="71"/>
+      <c r="V3" s="72"/>
       <c r="W3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="X3" s="199" t="s">
+      <c r="X3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="211"/>
-      <c r="Z3" s="199" t="s">
+      <c r="Y3" s="74"/>
+      <c r="Z3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="212"/>
-      <c r="AB3" s="207" t="s">
+      <c r="AA3" s="97"/>
+      <c r="AB3" s="90" t="s">
         <v>32</v>
       </c>
-      <c r="AC3" s="208"/>
-[...1 lines deleted...]
-      <c r="AE3" s="209"/>
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="72"/>
       <c r="AF3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="199" t="s">
+      <c r="AG3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="211"/>
-      <c r="AI3" s="199" t="s">
+      <c r="AH3" s="74"/>
+      <c r="AI3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AJ3" s="212"/>
-      <c r="AK3" s="207" t="s">
+      <c r="AJ3" s="97"/>
+      <c r="AK3" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AL3" s="208"/>
-[...1 lines deleted...]
-      <c r="AN3" s="209"/>
+      <c r="AL3" s="71"/>
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="72"/>
       <c r="AO3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AP3" s="199" t="s">
+      <c r="AP3" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="AQ3" s="211"/>
-      <c r="AR3" s="199" t="s">
+      <c r="AQ3" s="74"/>
+      <c r="AR3" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="AS3" s="200"/>
+      <c r="AS3" s="91"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A4" s="16"/>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="219" t="s">
+      <c r="F4" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="220"/>
-      <c r="H4" s="144">
+      <c r="G4" s="79"/>
+      <c r="H4" s="84">
         <f>[1]Hoja1!$C2651</f>
-        <v>7442.8867358576344</v>
-[...1 lines deleted...]
-      <c r="I4" s="146"/>
+        <v>7889.4599400090938</v>
+      </c>
+      <c r="I4" s="85"/>
       <c r="J4" s="7"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="9"/>
       <c r="N4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="165" t="s">
+      <c r="O4" s="89" t="s">
         <v>43</v>
       </c>
-      <c r="P4" s="165"/>
-      <c r="Q4" s="144">
+      <c r="P4" s="89"/>
+      <c r="Q4" s="84">
         <f>[1]Hoja1!$C2675</f>
-        <v>8980.8458811111286</v>
-[...1 lines deleted...]
-      <c r="R4" s="146"/>
+        <v>9519.6966339777973</v>
+      </c>
+      <c r="R4" s="85"/>
       <c r="S4" s="7"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="9"/>
       <c r="W4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="X4" s="213" t="s">
+      <c r="X4" s="61" t="s">
         <v>29</v>
       </c>
-      <c r="Y4" s="214"/>
-      <c r="Z4" s="191">
+      <c r="Y4" s="62"/>
+      <c r="Z4" s="95">
         <f>[1]Hoja1!$C2684</f>
         <v>5459.1484050606696</v>
       </c>
-      <c r="AA4" s="192"/>
+      <c r="AA4" s="100"/>
       <c r="AB4" s="10"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AG4" s="165" t="s">
+      <c r="AG4" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="AH4" s="165"/>
-      <c r="AI4" s="141">
+      <c r="AH4" s="89"/>
+      <c r="AI4" s="63">
         <f>[1]Hoja1!$C$2666</f>
         <v>10231.608629753853</v>
       </c>
-      <c r="AJ4" s="144"/>
+      <c r="AJ4" s="84"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="9"/>
       <c r="AO4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AP4" s="165" t="s">
+      <c r="AP4" s="89" t="s">
         <v>37</v>
       </c>
-      <c r="AQ4" s="165"/>
-      <c r="AR4" s="141">
+      <c r="AQ4" s="89"/>
+      <c r="AR4" s="63">
         <f>[1]Hoja1!$C$2669</f>
         <v>10929.66948642311</v>
       </c>
-      <c r="AS4" s="227"/>
+      <c r="AS4" s="64"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A5" s="16"/>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="221" t="s">
+      <c r="F5" s="80" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="222"/>
-      <c r="H5" s="142">
+      <c r="G5" s="81"/>
+      <c r="H5" s="86">
         <f>[1]Hoja1!$C2652</f>
-        <v>9109.5759805579964</v>
-[...1 lines deleted...]
-      <c r="I5" s="143"/>
+        <v>9656.1505393914777</v>
+      </c>
+      <c r="I5" s="87"/>
       <c r="J5" s="10"/>
       <c r="M5" s="1"/>
       <c r="N5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="205" t="s">
+      <c r="O5" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="205"/>
-      <c r="Q5" s="142">
+      <c r="P5" s="88"/>
+      <c r="Q5" s="86">
         <f>[1]Hoja1!$C2676</f>
-        <v>13009.25175474199</v>
-[...1 lines deleted...]
-      <c r="R5" s="143"/>
+        <v>13789.806860026509</v>
+      </c>
+      <c r="R5" s="87"/>
       <c r="S5" s="10"/>
       <c r="V5" s="1"/>
       <c r="W5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="158" t="s">
+      <c r="X5" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="Y5" s="159"/>
-      <c r="Z5" s="193">
+      <c r="Y5" s="60"/>
+      <c r="Z5" s="101">
         <f>[1]Hoja1!$C2685</f>
         <v>7494.4832165325424</v>
       </c>
-      <c r="AA5" s="194"/>
+      <c r="AA5" s="102"/>
       <c r="AB5" s="10"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AG5" s="205" t="s">
+      <c r="AG5" s="88" t="s">
         <v>36</v>
       </c>
-      <c r="AH5" s="205"/>
-      <c r="AI5" s="206">
+      <c r="AH5" s="88"/>
+      <c r="AI5" s="65">
         <f>[1]Hoja1!$C$2667</f>
         <v>17201.869513811427</v>
       </c>
-      <c r="AJ5" s="142"/>
+      <c r="AJ5" s="86"/>
       <c r="AK5" s="10"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AP5" s="205" t="s">
+      <c r="AP5" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="AQ5" s="205"/>
-      <c r="AR5" s="206">
+      <c r="AQ5" s="88"/>
+      <c r="AR5" s="65">
         <f>[1]Hoja1!$C$2670</f>
         <v>16590.990695212015</v>
       </c>
-      <c r="AS5" s="228"/>
+      <c r="AS5" s="66"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="E6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="219" t="s">
+      <c r="F6" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="220"/>
-      <c r="H6" s="144">
+      <c r="G6" s="79"/>
+      <c r="H6" s="84">
         <f>[1]Hoja1!$C2653</f>
-        <v>10502.777365761558</v>
-[...1 lines deleted...]
-      <c r="I6" s="146"/>
+        <v>11132.94400770725</v>
+      </c>
+      <c r="I6" s="85"/>
       <c r="J6" s="10"/>
       <c r="M6" s="1"/>
       <c r="N6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="165" t="s">
+      <c r="O6" s="89" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="165"/>
-      <c r="Q6" s="144">
+      <c r="P6" s="89"/>
+      <c r="Q6" s="84">
         <f>[1]Hoja1!$C2677</f>
-        <v>21279.01581130295</v>
-[...1 lines deleted...]
-      <c r="R6" s="146"/>
+        <v>22555.756759981126</v>
+      </c>
+      <c r="R6" s="85"/>
       <c r="S6" s="10"/>
       <c r="V6" s="1"/>
       <c r="W6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="X6" s="213" t="s">
+      <c r="X6" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="Y6" s="214"/>
-      <c r="Z6" s="191">
+      <c r="Y6" s="62"/>
+      <c r="Z6" s="95">
         <f>[1]Hoja1!$C2686</f>
         <v>11954.69836855533</v>
       </c>
-      <c r="AA6" s="210"/>
+      <c r="AA6" s="96"/>
       <c r="AB6" s="10"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AG6" s="165" t="s">
+      <c r="AG6" s="89" t="s">
         <v>35</v>
       </c>
-      <c r="AH6" s="165"/>
-      <c r="AI6" s="141">
+      <c r="AH6" s="89"/>
+      <c r="AI6" s="63">
         <f>[1]Hoja1!$C$2668</f>
         <v>25959.270792516731</v>
       </c>
-      <c r="AJ6" s="144"/>
+      <c r="AJ6" s="84"/>
       <c r="AK6" s="10"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AP6" s="165" t="s">
+      <c r="AP6" s="89" t="s">
         <v>39</v>
       </c>
-      <c r="AQ6" s="165"/>
-      <c r="AR6" s="141">
+      <c r="AQ6" s="89"/>
+      <c r="AR6" s="63">
         <f>[1]Hoja1!$C$2671</f>
         <v>28843.631089607166</v>
       </c>
-      <c r="AS6" s="227"/>
+      <c r="AS6" s="64"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="16"/>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="221" t="s">
+      <c r="F7" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="222"/>
-      <c r="H7" s="142">
+      <c r="G7" s="81"/>
+      <c r="H7" s="86">
         <f>[1]Hoja1!$C2654</f>
-        <v>15212.72703613108</v>
-[...1 lines deleted...]
-      <c r="I7" s="143"/>
+        <v>16125.490658298946</v>
+      </c>
+      <c r="I7" s="87"/>
       <c r="J7" s="10"/>
       <c r="M7" s="1"/>
       <c r="N7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="205" t="s">
+      <c r="O7" s="88" t="s">
         <v>46</v>
       </c>
-      <c r="P7" s="205"/>
-      <c r="Q7" s="142">
+      <c r="P7" s="88"/>
+      <c r="Q7" s="86">
         <f>[1]Hoja1!$C2678</f>
-        <v>30155.126219367132</v>
-[...1 lines deleted...]
-      <c r="R7" s="143"/>
+        <v>31964.433792529158</v>
+      </c>
+      <c r="R7" s="87"/>
       <c r="S7" s="11"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="6"/>
-      <c r="W7" s="147"/>
-[...3 lines deleted...]
-      <c r="AA7" s="149"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="68"/>
+      <c r="Y7" s="68"/>
+      <c r="Z7" s="68"/>
+      <c r="AA7" s="69"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="6"/>
-      <c r="AF7" s="147"/>
-[...3 lines deleted...]
-      <c r="AJ7" s="149"/>
+      <c r="AF7" s="67"/>
+      <c r="AG7" s="68"/>
+      <c r="AH7" s="68"/>
+      <c r="AI7" s="68"/>
+      <c r="AJ7" s="69"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="6"/>
       <c r="AO7" s="19"/>
       <c r="AP7" s="20"/>
       <c r="AQ7" s="20"/>
       <c r="AR7" s="20"/>
-      <c r="AS7" s="47"/>
+      <c r="AS7" s="45"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="219" t="s">
+      <c r="F8" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="220"/>
-      <c r="H8" s="144">
+      <c r="G8" s="79"/>
+      <c r="H8" s="84">
         <f>[1]Hoja1!$C2655</f>
-        <v>24890.541830952247</v>
-[...1 lines deleted...]
-      <c r="I8" s="146"/>
+        <v>26383.974340809378</v>
+      </c>
+      <c r="I8" s="85"/>
       <c r="J8" s="10"/>
       <c r="M8" s="1"/>
       <c r="N8" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="O8" s="165" t="s">
+      <c r="O8" s="89" t="s">
         <v>47</v>
       </c>
-      <c r="P8" s="165"/>
-      <c r="Q8" s="144">
+      <c r="P8" s="89"/>
+      <c r="Q8" s="84">
         <f>[1]Hoja1!$C2679</f>
-        <v>49024.623606958499</v>
-[...2 lines deleted...]
-      <c r="S8" s="131" t="s">
+        <v>51966.101023376003</v>
+      </c>
+      <c r="R8" s="85"/>
+      <c r="S8" s="111" t="s">
         <v>40</v>
       </c>
-      <c r="T8" s="132"/>
-[...1 lines deleted...]
-      <c r="V8" s="133"/>
+      <c r="T8" s="106"/>
+      <c r="U8" s="106"/>
+      <c r="V8" s="107"/>
       <c r="W8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="X8" s="173" t="s">
+      <c r="X8" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="Y8" s="174"/>
-      <c r="Z8" s="173" t="s">
+      <c r="Y8" s="113"/>
+      <c r="Z8" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="190"/>
-      <c r="AB8" s="131" t="s">
+      <c r="AA8" s="129"/>
+      <c r="AB8" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="AC8" s="132"/>
-[...1 lines deleted...]
-      <c r="AE8" s="133"/>
+      <c r="AC8" s="106"/>
+      <c r="AD8" s="106"/>
+      <c r="AE8" s="107"/>
       <c r="AF8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AG8" s="173" t="s">
+      <c r="AG8" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="174"/>
-      <c r="AI8" s="129" t="s">
+      <c r="AH8" s="113"/>
+      <c r="AI8" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AJ8" s="130"/>
-      <c r="AK8" s="131" t="s">
+      <c r="AJ8" s="99"/>
+      <c r="AK8" s="111" t="s">
         <v>42</v>
       </c>
-      <c r="AL8" s="132"/>
-[...1 lines deleted...]
-      <c r="AN8" s="133"/>
+      <c r="AL8" s="106"/>
+      <c r="AM8" s="106"/>
+      <c r="AN8" s="107"/>
       <c r="AO8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AP8" s="173" t="s">
+      <c r="AP8" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="AQ8" s="174"/>
-      <c r="AR8" s="129" t="s">
+      <c r="AQ8" s="113"/>
+      <c r="AR8" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AS8" s="179"/>
+      <c r="AS8" s="114"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
       <c r="E9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="221" t="s">
+      <c r="F9" s="80" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="222"/>
-      <c r="H9" s="142">
+      <c r="G9" s="81"/>
+      <c r="H9" s="86">
         <f>[1]Hoja1!$C2656</f>
-        <v>33589.14288511929</v>
-[...1 lines deleted...]
-      <c r="I9" s="143"/>
+        <v>35604.491458226446</v>
+      </c>
+      <c r="I9" s="87"/>
       <c r="J9" s="10"/>
       <c r="M9" s="1"/>
       <c r="N9" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O9" s="205" t="s">
+      <c r="O9" s="88" t="s">
         <v>48</v>
       </c>
-      <c r="P9" s="205"/>
-      <c r="Q9" s="142">
+      <c r="P9" s="88"/>
+      <c r="Q9" s="86">
         <f>[1]Hoja1!$C2680</f>
-        <v>75032.495568807703</v>
-[...1 lines deleted...]
-      <c r="R9" s="143"/>
+        <v>79534.445302936161</v>
+      </c>
+      <c r="R9" s="87"/>
       <c r="S9" s="7"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="9"/>
       <c r="W9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="134" t="s">
+      <c r="X9" s="115" t="s">
         <v>177</v>
       </c>
-      <c r="Y9" s="136"/>
-      <c r="Z9" s="123">
+      <c r="Y9" s="116"/>
+      <c r="Z9" s="103">
         <f>[1]Hoja1!$C2663</f>
         <v>24917.768099696819</v>
       </c>
-      <c r="AA9" s="125"/>
+      <c r="AA9" s="117"/>
       <c r="AB9" s="10"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AG9" s="134" t="s">
+      <c r="AG9" s="115" t="s">
         <v>178</v>
       </c>
-      <c r="AH9" s="136"/>
-      <c r="AI9" s="197">
+      <c r="AH9" s="116"/>
+      <c r="AI9" s="108">
         <f>[1]Hoja1!$C$2664</f>
         <v>20286.210025303648</v>
       </c>
-      <c r="AJ9" s="198"/>
+      <c r="AJ9" s="109"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AP9" s="134" t="s">
+      <c r="AP9" s="115" t="s">
         <v>54</v>
       </c>
-      <c r="AQ9" s="136"/>
-      <c r="AR9" s="123">
+      <c r="AQ9" s="116"/>
+      <c r="AR9" s="103">
         <f>[1]Hoja1!$C$2672</f>
         <v>17856.543212041135</v>
       </c>
-      <c r="AS9" s="195"/>
+      <c r="AS9" s="104"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="219" t="s">
+      <c r="F10" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="220"/>
-      <c r="H10" s="144">
+      <c r="G10" s="79"/>
+      <c r="H10" s="84">
         <f>[1]Hoja1!$C2657</f>
-        <v>54608.569510029854</v>
-[...1 lines deleted...]
-      <c r="I10" s="146"/>
+        <v>57885.083680631658</v>
+      </c>
+      <c r="I10" s="85"/>
       <c r="J10" s="10"/>
       <c r="M10" s="1"/>
       <c r="N10" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="O10" s="165" t="s">
+      <c r="O10" s="89" t="s">
         <v>49</v>
       </c>
-      <c r="P10" s="165"/>
-      <c r="Q10" s="144">
+      <c r="P10" s="89"/>
+      <c r="Q10" s="84">
         <f>[1]Hoja1!$C2681</f>
-        <v>178009.57223031487</v>
-[...1 lines deleted...]
-      <c r="R10" s="146"/>
+        <v>188690.14656413379</v>
+      </c>
+      <c r="R10" s="85"/>
       <c r="S10" s="10"/>
       <c r="V10" s="1"/>
       <c r="W10" s="14"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="10"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="2"/>
       <c r="AK10" s="10"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="14"/>
       <c r="AS10" s="17"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="E11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="221" t="s">
+      <c r="F11" s="80" t="s">
         <v>24</v>
       </c>
-      <c r="G11" s="222"/>
-      <c r="H11" s="142">
+      <c r="G11" s="81"/>
+      <c r="H11" s="86">
         <f>[1]Hoja1!$C2658</f>
-        <v>83582.723601134625</v>
-[...1 lines deleted...]
-      <c r="I11" s="143"/>
+        <v>88597.687017202727</v>
+      </c>
+      <c r="I11" s="87"/>
       <c r="J11" s="10"/>
       <c r="M11" s="1"/>
       <c r="N11" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="205" t="s">
+      <c r="O11" s="88" t="s">
         <v>50</v>
       </c>
-      <c r="P11" s="205"/>
-      <c r="Q11" s="142">
+      <c r="P11" s="88"/>
+      <c r="Q11" s="86">
         <f>[1]Hoja1!$C2682</f>
-        <v>270569.82102765702</v>
-[...1 lines deleted...]
-      <c r="R11" s="143"/>
+        <v>286804.01028931659</v>
+      </c>
+      <c r="R11" s="87"/>
       <c r="S11" s="10"/>
       <c r="V11" s="1"/>
       <c r="W11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="X11" s="134" t="s">
+      <c r="X11" s="115" t="s">
         <v>52</v>
       </c>
-      <c r="Y11" s="136"/>
-      <c r="Z11" s="123">
+      <c r="Y11" s="116"/>
+      <c r="Z11" s="103">
         <f>[1]Hoja1!$C2664</f>
         <v>20286.210025303648</v>
       </c>
-      <c r="AA11" s="125"/>
+      <c r="AA11" s="117"/>
       <c r="AB11" s="10"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AG11" s="134" t="s">
+      <c r="AG11" s="115" t="s">
         <v>53</v>
       </c>
-      <c r="AH11" s="136"/>
-      <c r="AI11" s="123">
+      <c r="AH11" s="116"/>
+      <c r="AI11" s="103">
         <f>[1]Hoja1!$C$2665</f>
         <v>27001.968530206177</v>
       </c>
-      <c r="AJ11" s="124"/>
+      <c r="AJ11" s="110"/>
       <c r="AK11" s="10"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AP11" s="134" t="s">
+      <c r="AP11" s="115" t="s">
         <v>55</v>
       </c>
-      <c r="AQ11" s="136"/>
-      <c r="AR11" s="123">
+      <c r="AQ11" s="116"/>
+      <c r="AR11" s="103">
         <f>[1]Hoja1!$C$2673</f>
         <v>28652.873809727844</v>
       </c>
-      <c r="AS11" s="195"/>
+      <c r="AS11" s="104"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="E12" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="219" t="s">
+      <c r="F12" s="78" t="s">
         <v>25</v>
       </c>
-      <c r="G12" s="220"/>
-      <c r="H12" s="144">
+      <c r="G12" s="79"/>
+      <c r="H12" s="84">
         <f>[1]Hoja1!$C2659</f>
-        <v>198283.46492480082</v>
-[...1 lines deleted...]
-      <c r="I12" s="146"/>
+        <v>210180.47282028888</v>
+      </c>
+      <c r="I12" s="85"/>
       <c r="J12" s="10"/>
       <c r="M12" s="1"/>
       <c r="N12" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="165" t="s">
+      <c r="O12" s="89" t="s">
         <v>51</v>
       </c>
-      <c r="P12" s="165"/>
-      <c r="Q12" s="144">
+      <c r="P12" s="89"/>
+      <c r="Q12" s="84">
         <f>[1]Hoja1!$C2683</f>
-        <v>471570.04806889966</v>
-[...1 lines deleted...]
-      <c r="R12" s="146"/>
+        <v>499864.25095303374</v>
+      </c>
+      <c r="R12" s="85"/>
       <c r="S12" s="11"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="22"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="23"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="10"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="22"/>
       <c r="AS12" s="17"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="221" t="s">
+      <c r="F13" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="G13" s="222"/>
-      <c r="H13" s="142">
+      <c r="G13" s="81"/>
+      <c r="H13" s="86">
         <f>[1]Hoja1!$C2660</f>
-        <v>301389.05744801922</v>
-[...2 lines deleted...]
-      <c r="J13" s="185" t="s">
+        <v>319472.40089490043</v>
+      </c>
+      <c r="I13" s="87"/>
+      <c r="J13" s="134" t="s">
         <v>67</v>
       </c>
-      <c r="K13" s="186"/>
-[...7 lines deleted...]
-      <c r="S13" s="185" t="s">
+      <c r="K13" s="135"/>
+      <c r="L13" s="135"/>
+      <c r="M13" s="135"/>
+      <c r="N13" s="135"/>
+      <c r="O13" s="135"/>
+      <c r="P13" s="135"/>
+      <c r="Q13" s="135"/>
+      <c r="R13" s="136"/>
+      <c r="S13" s="134" t="s">
         <v>77</v>
       </c>
-      <c r="T13" s="186"/>
-[...2 lines deleted...]
-      <c r="W13" s="189" t="s">
+      <c r="T13" s="135"/>
+      <c r="U13" s="135"/>
+      <c r="V13" s="136"/>
+      <c r="W13" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="X13" s="180" t="s">
+      <c r="X13" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="Y13" s="180"/>
-      <c r="Z13" s="180" t="s">
+      <c r="Y13" s="121"/>
+      <c r="Z13" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="AA13" s="180"/>
-      <c r="AB13" s="185" t="s">
+      <c r="AA13" s="121"/>
+      <c r="AB13" s="134" t="s">
         <v>77</v>
       </c>
-      <c r="AC13" s="186"/>
-[...2 lines deleted...]
-      <c r="AF13" s="189" t="s">
+      <c r="AC13" s="135"/>
+      <c r="AD13" s="135"/>
+      <c r="AE13" s="136"/>
+      <c r="AF13" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="AG13" s="180" t="s">
+      <c r="AG13" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="AH13" s="180"/>
-      <c r="AI13" s="180" t="s">
+      <c r="AH13" s="121"/>
+      <c r="AI13" s="121" t="s">
         <v>5</v>
       </c>
-      <c r="AJ13" s="180"/>
+      <c r="AJ13" s="121"/>
       <c r="AK13" s="10"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AP13" s="134" t="s">
+      <c r="AP13" s="115" t="s">
         <v>56</v>
       </c>
-      <c r="AQ13" s="136"/>
-      <c r="AR13" s="123">
+      <c r="AQ13" s="116"/>
+      <c r="AR13" s="103">
         <f>[1]Hoja1!$C$2674</f>
         <v>45405.308037137263</v>
       </c>
-      <c r="AS13" s="195"/>
+      <c r="AS13" s="104"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="D14" s="1"/>
       <c r="E14" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="223" t="s">
+      <c r="F14" s="82" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="224"/>
-      <c r="H14" s="144">
+      <c r="G14" s="83"/>
+      <c r="H14" s="84">
         <f>[1]Hoja1!$C2661</f>
-        <v>525274.6950125203</v>
-[...11 lines deleted...]
-      <c r="S14" s="188" t="s">
+        <v>556791.17671327142</v>
+      </c>
+      <c r="I14" s="85"/>
+      <c r="J14" s="126"/>
+      <c r="K14" s="127"/>
+      <c r="L14" s="127"/>
+      <c r="M14" s="127"/>
+      <c r="N14" s="127"/>
+      <c r="O14" s="127"/>
+      <c r="P14" s="127"/>
+      <c r="Q14" s="127"/>
+      <c r="R14" s="128"/>
+      <c r="S14" s="126" t="s">
         <v>78</v>
       </c>
-      <c r="T14" s="171"/>
-[...7 lines deleted...]
-      <c r="AB14" s="188" t="s">
+      <c r="T14" s="127"/>
+      <c r="U14" s="127"/>
+      <c r="V14" s="128"/>
+      <c r="W14" s="120"/>
+      <c r="X14" s="121"/>
+      <c r="Y14" s="121"/>
+      <c r="Z14" s="121"/>
+      <c r="AA14" s="121"/>
+      <c r="AB14" s="126" t="s">
         <v>79</v>
       </c>
-      <c r="AC14" s="171"/>
-[...6 lines deleted...]
-      <c r="AJ14" s="180"/>
+      <c r="AC14" s="127"/>
+      <c r="AD14" s="127"/>
+      <c r="AE14" s="128"/>
+      <c r="AF14" s="120"/>
+      <c r="AG14" s="121"/>
+      <c r="AH14" s="121"/>
+      <c r="AI14" s="121"/>
+      <c r="AJ14" s="121"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="19"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
-      <c r="AS14" s="47"/>
+      <c r="AS14" s="45"/>
     </row>
     <row r="15" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="196" t="s">
+      <c r="A15" s="105" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="132"/>
-[...1 lines deleted...]
-      <c r="D15" s="133"/>
+      <c r="B15" s="106"/>
+      <c r="C15" s="106"/>
+      <c r="D15" s="107"/>
       <c r="E15" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="129" t="s">
+      <c r="F15" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="130"/>
-      <c r="H15" s="129" t="s">
+      <c r="G15" s="99"/>
+      <c r="H15" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="I15" s="130"/>
+      <c r="I15" s="99"/>
       <c r="J15" s="26"/>
-      <c r="K15" s="48"/>
-      <c r="L15" s="48"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
       <c r="M15" s="27"/>
       <c r="N15" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="O15" s="129" t="s">
+      <c r="O15" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P15" s="130"/>
-      <c r="Q15" s="129" t="s">
+      <c r="P15" s="99"/>
+      <c r="Q15" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="R15" s="130"/>
+      <c r="R15" s="99"/>
       <c r="S15" s="7"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="9"/>
       <c r="W15" s="28"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="20"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="28"/>
-      <c r="AG15" s="181" t="s">
+      <c r="AG15" s="139" t="s">
         <v>80</v>
       </c>
-      <c r="AH15" s="182"/>
-      <c r="AI15" s="182"/>
+      <c r="AH15" s="140"/>
+      <c r="AI15" s="140"/>
       <c r="AJ15" s="23"/>
-      <c r="AK15" s="131" t="s">
+      <c r="AK15" s="111" t="s">
         <v>99</v>
       </c>
-      <c r="AL15" s="132"/>
-[...1 lines deleted...]
-      <c r="AN15" s="133"/>
+      <c r="AL15" s="106"/>
+      <c r="AM15" s="106"/>
+      <c r="AN15" s="107"/>
       <c r="AO15" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AP15" s="173" t="s">
+      <c r="AP15" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="AQ15" s="174"/>
-      <c r="AR15" s="129" t="s">
+      <c r="AQ15" s="113"/>
+      <c r="AR15" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AS15" s="179"/>
+      <c r="AS15" s="114"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="D16" s="1"/>
       <c r="E16" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F16" s="156" t="s">
+      <c r="F16" s="118" t="s">
         <v>58</v>
       </c>
-      <c r="G16" s="157"/>
-      <c r="H16" s="177">
+      <c r="G16" s="119"/>
+      <c r="H16" s="130">
         <f>[1]Hoja1!$C3079</f>
         <v>1955.7765499157249</v>
       </c>
-      <c r="I16" s="178"/>
+      <c r="I16" s="131"/>
       <c r="J16" s="10"/>
       <c r="M16" s="1"/>
       <c r="N16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="O16" s="165" t="s">
+      <c r="O16" s="89" t="s">
         <v>68</v>
       </c>
-      <c r="P16" s="165"/>
-      <c r="Q16" s="144">
+      <c r="P16" s="89"/>
+      <c r="Q16" s="84">
         <f>[1]Hoja1!$C2687</f>
-        <v>13522.256063780667</v>
-[...1 lines deleted...]
-      <c r="R16" s="146"/>
+        <v>14333.591427607505</v>
+      </c>
+      <c r="R16" s="85"/>
       <c r="S16" s="10"/>
       <c r="V16" s="1"/>
       <c r="W16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="X16" s="165" t="s">
+      <c r="X16" s="89" t="s">
         <v>81</v>
       </c>
-      <c r="Y16" s="165"/>
-      <c r="Z16" s="144">
+      <c r="Y16" s="89"/>
+      <c r="Z16" s="84">
         <f>[1]Hoja1!$C2705</f>
-        <v>9270.441070868972</v>
-[...1 lines deleted...]
-      <c r="AA16" s="146"/>
+        <v>9826.6675351211088</v>
+      </c>
+      <c r="AA16" s="85"/>
       <c r="AB16" s="10"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AG16" s="165" t="s">
+      <c r="AG16" s="89" t="s">
         <v>90</v>
       </c>
-      <c r="AH16" s="165"/>
-      <c r="AI16" s="144">
+      <c r="AH16" s="89"/>
+      <c r="AI16" s="84">
         <f>[1]Hoja1!$C2785</f>
-        <v>10172.025098494381</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="146"/>
+        <v>10782.346604404043</v>
+      </c>
+      <c r="AJ16" s="85"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AP16" s="165" t="s">
+      <c r="AP16" s="89" t="s">
         <v>100</v>
       </c>
-      <c r="AQ16" s="165"/>
-      <c r="AR16" s="144">
+      <c r="AQ16" s="89"/>
+      <c r="AR16" s="84">
         <f>[1]Hoja1!$C2696</f>
-        <v>11740.275451098994</v>
-[...1 lines deleted...]
-      <c r="AS16" s="163"/>
+        <v>12444.691978164938</v>
+      </c>
+      <c r="AS16" s="141"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="158" t="s">
+      <c r="F17" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="G17" s="159"/>
-      <c r="H17" s="183">
+      <c r="G17" s="60"/>
+      <c r="H17" s="132">
         <f>[1]Hoja1!$C3080</f>
         <v>2541.1724181616778</v>
       </c>
-      <c r="I17" s="184"/>
+      <c r="I17" s="133"/>
       <c r="J17" s="10"/>
       <c r="M17" s="1"/>
       <c r="N17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="O17" s="139" t="s">
+      <c r="O17" s="122" t="s">
         <v>69</v>
       </c>
-      <c r="P17" s="140"/>
-      <c r="Q17" s="142">
+      <c r="P17" s="123"/>
+      <c r="Q17" s="86">
         <f>[1]Hoja1!$C2688</f>
-        <v>16019.998256552</v>
-[...1 lines deleted...]
-      <c r="R17" s="143"/>
+        <v>16981.198151945118</v>
+      </c>
+      <c r="R17" s="87"/>
       <c r="S17" s="10"/>
       <c r="V17" s="1"/>
       <c r="W17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="X17" s="139" t="s">
+      <c r="X17" s="122" t="s">
         <v>82</v>
       </c>
-      <c r="Y17" s="140"/>
-      <c r="Z17" s="142">
+      <c r="Y17" s="123"/>
+      <c r="Z17" s="86">
         <f>[1]Hoja1!$C2706</f>
-        <v>12565.292250966237</v>
-[...1 lines deleted...]
-      <c r="AA17" s="143"/>
+        <v>13319.20978602421</v>
+      </c>
+      <c r="AA17" s="87"/>
       <c r="AB17" s="10"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AG17" s="139" t="s">
+      <c r="AG17" s="122" t="s">
         <v>91</v>
       </c>
-      <c r="AH17" s="140"/>
-      <c r="AI17" s="142">
+      <c r="AH17" s="123"/>
+      <c r="AI17" s="86">
         <f>[1]Hoja1!$C2786</f>
-        <v>16506.733002234654</v>
-[...1 lines deleted...]
-      <c r="AJ17" s="143"/>
+        <v>17497.136982368735</v>
+      </c>
+      <c r="AJ17" s="87"/>
       <c r="AK17" s="10"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AP17" s="139" t="s">
+      <c r="AP17" s="122" t="s">
         <v>101</v>
       </c>
-      <c r="AQ17" s="140"/>
-      <c r="AR17" s="142">
+      <c r="AQ17" s="123"/>
+      <c r="AR17" s="86">
         <f>[1]Hoja1!$C2697</f>
-        <v>15874.469910146419</v>
-[...1 lines deleted...]
-      <c r="AS17" s="162"/>
+        <v>16826.938104755205</v>
+      </c>
+      <c r="AS17" s="142"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="D18" s="1"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="156" t="s">
+      <c r="F18" s="118" t="s">
         <v>60</v>
       </c>
-      <c r="G18" s="157"/>
-      <c r="H18" s="177">
+      <c r="G18" s="119"/>
+      <c r="H18" s="130">
         <f>[1]Hoja1!$C3081</f>
         <v>4491.5431950366446</v>
       </c>
-      <c r="I18" s="178"/>
+      <c r="I18" s="131"/>
       <c r="J18" s="10"/>
       <c r="M18" s="1"/>
       <c r="N18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="O18" s="137" t="s">
+      <c r="O18" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="P18" s="138"/>
-      <c r="Q18" s="144">
+      <c r="P18" s="125"/>
+      <c r="Q18" s="84">
         <f>[1]Hoja1!$C2689</f>
-        <v>21618.37574909535</v>
-[...1 lines deleted...]
-      <c r="R18" s="146"/>
+        <v>22915.478294041073</v>
+      </c>
+      <c r="R18" s="85"/>
       <c r="S18" s="10"/>
       <c r="V18" s="1"/>
       <c r="W18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X18" s="137" t="s">
+      <c r="X18" s="124" t="s">
         <v>83</v>
       </c>
-      <c r="Y18" s="138"/>
-      <c r="Z18" s="144">
+      <c r="Y18" s="125"/>
+      <c r="Z18" s="84">
         <f>[1]Hoja1!$C2707</f>
-        <v>18524.348344484246</v>
-[...1 lines deleted...]
-      <c r="AA18" s="146"/>
+        <v>19635.809245153305</v>
+      </c>
+      <c r="AA18" s="85"/>
       <c r="AB18" s="10"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="AG18" s="137" t="s">
+      <c r="AG18" s="124" t="s">
         <v>92</v>
       </c>
-      <c r="AH18" s="138"/>
-      <c r="AI18" s="144">
+      <c r="AH18" s="125"/>
+      <c r="AI18" s="84">
         <f>[1]Hoja1!$C2787</f>
-        <v>20361.652504949321</v>
-[...1 lines deleted...]
-      <c r="AJ18" s="146"/>
+        <v>21583.351655246279</v>
+      </c>
+      <c r="AJ18" s="85"/>
       <c r="AK18" s="10"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="AP18" s="137" t="s">
+      <c r="AP18" s="124" t="s">
         <v>102</v>
       </c>
-      <c r="AQ18" s="138"/>
-      <c r="AR18" s="144">
+      <c r="AQ18" s="125"/>
+      <c r="AR18" s="84">
         <f>[1]Hoja1!$C2698</f>
-        <v>25604.300288212984</v>
-[...1 lines deleted...]
-      <c r="AS18" s="163"/>
+        <v>27140.558305505769</v>
+      </c>
+      <c r="AS18" s="141"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="158" t="s">
+      <c r="F19" s="59" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="159"/>
-      <c r="H19" s="183">
+      <c r="G19" s="60"/>
+      <c r="H19" s="132">
         <f>[1]Hoja1!$C3082</f>
         <v>8277.2026123116812</v>
       </c>
-      <c r="I19" s="184"/>
+      <c r="I19" s="133"/>
       <c r="J19" s="10"/>
       <c r="M19" s="1"/>
       <c r="N19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="O19" s="139" t="s">
+      <c r="O19" s="122" t="s">
         <v>71</v>
       </c>
-      <c r="P19" s="140"/>
-      <c r="Q19" s="142">
+      <c r="P19" s="123"/>
+      <c r="Q19" s="86">
         <f>[1]Hoja1!$C2690</f>
-        <v>36260.304499514408</v>
-[...1 lines deleted...]
-      <c r="R19" s="143"/>
+        <v>38435.922769485274</v>
+      </c>
+      <c r="R19" s="87"/>
       <c r="S19" s="10"/>
       <c r="V19" s="1"/>
       <c r="W19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="X19" s="139" t="s">
+      <c r="X19" s="122" t="s">
         <v>84</v>
       </c>
-      <c r="Y19" s="140"/>
-      <c r="Z19" s="142">
+      <c r="Y19" s="123"/>
+      <c r="Z19" s="86">
         <f>[1]Hoja1!$C2708</f>
-        <v>28751.767287519055</v>
-[...1 lines deleted...]
-      <c r="AA19" s="143"/>
+        <v>30476.873324770193</v>
+      </c>
+      <c r="AA19" s="87"/>
       <c r="AB19" s="10"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AG19" s="139" t="s">
+      <c r="AG19" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="AH19" s="140"/>
-      <c r="AI19" s="142">
+      <c r="AH19" s="123"/>
+      <c r="AI19" s="86">
         <f>[1]Hoja1!$C2788</f>
-        <v>34790.427428698975</v>
-[...1 lines deleted...]
-      <c r="AJ19" s="143"/>
+        <v>36877.85307442092</v>
+      </c>
+      <c r="AJ19" s="87"/>
       <c r="AK19" s="10"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AP19" s="139" t="s">
+      <c r="AP19" s="122" t="s">
         <v>103</v>
       </c>
-      <c r="AQ19" s="140"/>
-      <c r="AR19" s="142">
+      <c r="AQ19" s="123"/>
+      <c r="AR19" s="86">
         <f>[1]Hoja1!$C2699</f>
-        <v>39776.126505662927</v>
-[...1 lines deleted...]
-      <c r="AS19" s="162"/>
+        <v>42162.694096002699</v>
+      </c>
+      <c r="AS19" s="142"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="D20" s="1"/>
       <c r="E20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F20" s="156" t="s">
+      <c r="F20" s="118" t="s">
         <v>62</v>
       </c>
-      <c r="G20" s="157"/>
-      <c r="H20" s="177">
+      <c r="G20" s="119"/>
+      <c r="H20" s="130">
         <f>[1]Hoja1!$C3083</f>
         <v>10861.713032600534</v>
       </c>
-      <c r="I20" s="178"/>
+      <c r="I20" s="131"/>
       <c r="J20" s="10"/>
       <c r="M20" s="1"/>
       <c r="N20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="O20" s="137" t="s">
+      <c r="O20" s="124" t="s">
         <v>72</v>
       </c>
-      <c r="P20" s="138"/>
-      <c r="Q20" s="144">
+      <c r="P20" s="125"/>
+      <c r="Q20" s="84">
         <f>[1]Hoja1!$C2691</f>
-        <v>48576.746230590885</v>
-[...1 lines deleted...]
-      <c r="R20" s="146"/>
+        <v>51491.351004426353</v>
+      </c>
+      <c r="R20" s="85"/>
       <c r="S20" s="10"/>
       <c r="V20" s="1"/>
       <c r="W20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="X20" s="137" t="s">
+      <c r="X20" s="124" t="s">
         <v>85</v>
       </c>
-      <c r="Y20" s="138"/>
-      <c r="Z20" s="144">
+      <c r="Y20" s="125"/>
+      <c r="Z20" s="84">
         <f>[1]Hoja1!$C2709</f>
-        <v>45199.535369956116</v>
-[...1 lines deleted...]
-      <c r="AA20" s="146"/>
+        <v>47911.507492153476</v>
+      </c>
+      <c r="AA20" s="85"/>
       <c r="AB20" s="10"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="AG20" s="137" t="s">
+      <c r="AG20" s="124" t="s">
         <v>94</v>
       </c>
-      <c r="AH20" s="138"/>
-      <c r="AI20" s="144">
+      <c r="AH20" s="125"/>
+      <c r="AI20" s="84">
         <f>[1]Hoja1!$C2789</f>
-        <v>54432.845693761315</v>
-[...1 lines deleted...]
-      <c r="AJ20" s="146"/>
+        <v>57698.816435386994</v>
+      </c>
+      <c r="AJ20" s="85"/>
       <c r="AK20" s="10"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="AP20" s="137" t="s">
+      <c r="AP20" s="124" t="s">
         <v>104</v>
       </c>
-      <c r="AQ20" s="138"/>
-      <c r="AR20" s="144">
+      <c r="AQ20" s="125"/>
+      <c r="AR20" s="84">
         <f>[1]Hoja1!$C2700</f>
-        <v>63116.843098774843</v>
-[...1 lines deleted...]
-      <c r="AS20" s="163"/>
+        <v>66903.853684701346</v>
+      </c>
+      <c r="AS20" s="141"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="158" t="s">
+      <c r="F21" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="G21" s="159"/>
-      <c r="H21" s="183">
+      <c r="G21" s="60"/>
+      <c r="H21" s="132">
         <f>[1]Hoja1!$C3084</f>
         <v>16473.146470634907</v>
       </c>
-      <c r="I21" s="184"/>
+      <c r="I21" s="133"/>
       <c r="J21" s="10"/>
       <c r="M21" s="1"/>
       <c r="N21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O21" s="139" t="s">
+      <c r="O21" s="122" t="s">
         <v>73</v>
       </c>
-      <c r="P21" s="140"/>
-      <c r="Q21" s="142">
+      <c r="P21" s="123"/>
+      <c r="Q21" s="86">
         <f>[1]Hoja1!$C2692</f>
-        <v>98953.581518474632</v>
-[...1 lines deleted...]
-      <c r="R21" s="143"/>
+        <v>104890.7964095831</v>
+      </c>
+      <c r="R21" s="87"/>
       <c r="S21" s="10"/>
       <c r="V21" s="1"/>
       <c r="W21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X21" s="139" t="s">
+      <c r="X21" s="122" t="s">
         <v>86</v>
       </c>
-      <c r="Y21" s="140"/>
-      <c r="Z21" s="142">
+      <c r="Y21" s="123"/>
+      <c r="Z21" s="86">
         <f>[1]Hoja1!$C2710</f>
-        <v>64477.999205166132</v>
-[...1 lines deleted...]
-      <c r="AA21" s="143"/>
+        <v>68346.679157476116</v>
+      </c>
+      <c r="AA21" s="87"/>
       <c r="AB21" s="10"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="139" t="s">
+      <c r="AG21" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="AH21" s="140"/>
-      <c r="AI21" s="142">
+      <c r="AH21" s="123"/>
+      <c r="AI21" s="86">
         <f>[1]Hoja1!$C2790</f>
-        <v>82470.046446060238</v>
-[...1 lines deleted...]
-      <c r="AJ21" s="143"/>
+        <v>87418.249232823859</v>
+      </c>
+      <c r="AJ21" s="87"/>
       <c r="AK21" s="10"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="139" t="s">
+      <c r="AP21" s="122" t="s">
         <v>105</v>
       </c>
-      <c r="AQ21" s="140"/>
-      <c r="AR21" s="142">
+      <c r="AQ21" s="123"/>
+      <c r="AR21" s="86">
         <f>[1]Hoja1!$C2701</f>
-        <v>92189.023004841205</v>
-[...1 lines deleted...]
-      <c r="AS21" s="162"/>
+        <v>97720.364385131688</v>
+      </c>
+      <c r="AS21" s="142"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="D22" s="1"/>
       <c r="E22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="156" t="s">
+      <c r="F22" s="118" t="s">
         <v>64</v>
       </c>
-      <c r="G22" s="157"/>
-      <c r="H22" s="177">
+      <c r="G22" s="119"/>
+      <c r="H22" s="130">
         <f>[1]Hoja1!$C3085</f>
         <v>47936.3982882645</v>
       </c>
-      <c r="I22" s="178"/>
+      <c r="I22" s="131"/>
       <c r="J22" s="10"/>
       <c r="M22" s="1"/>
       <c r="N22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="O22" s="137" t="s">
+      <c r="O22" s="124" t="s">
         <v>74</v>
       </c>
-      <c r="P22" s="138"/>
-      <c r="Q22" s="144">
+      <c r="P22" s="125"/>
+      <c r="Q22" s="84">
         <f>[1]Hoja1!$C2693</f>
-        <v>153826.37243643875</v>
-[...1 lines deleted...]
-      <c r="R22" s="146"/>
+        <v>163055.95478262511</v>
+      </c>
+      <c r="R22" s="85"/>
       <c r="S22" s="10"/>
       <c r="V22" s="1"/>
       <c r="W22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="X22" s="137" t="s">
+      <c r="X22" s="124" t="s">
         <v>87</v>
       </c>
-      <c r="Y22" s="138"/>
-      <c r="Z22" s="144">
+      <c r="Y22" s="125"/>
+      <c r="Z22" s="84">
         <f>[1]Hoja1!$C2711</f>
-        <v>119499.74895127895</v>
-[...1 lines deleted...]
-      <c r="AA22" s="146"/>
+        <v>126669.73388835567</v>
+      </c>
+      <c r="AA22" s="85"/>
       <c r="AB22" s="10"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="AG22" s="137" t="s">
+      <c r="AG22" s="124" t="s">
         <v>96</v>
       </c>
-      <c r="AH22" s="138"/>
-      <c r="AI22" s="144">
+      <c r="AH22" s="125"/>
+      <c r="AI22" s="84">
         <f>[1]Hoja1!$C2791</f>
-        <v>147427.68042444889</v>
-[...1 lines deleted...]
-      <c r="AJ22" s="146"/>
+        <v>156273.3412499158</v>
+      </c>
+      <c r="AJ22" s="85"/>
       <c r="AK22" s="10"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="AP22" s="137" t="s">
+      <c r="AP22" s="124" t="s">
         <v>106</v>
       </c>
-      <c r="AQ22" s="138"/>
-      <c r="AR22" s="144">
+      <c r="AQ22" s="125"/>
+      <c r="AR22" s="84">
         <f>[1]Hoja1!$C2702</f>
-        <v>210357.60444627827</v>
-[...1 lines deleted...]
-      <c r="AS22" s="163"/>
+        <v>222979.06071305502</v>
+      </c>
+      <c r="AS22" s="141"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="158" t="s">
+      <c r="F23" s="59" t="s">
         <v>65</v>
       </c>
-      <c r="G23" s="159"/>
-      <c r="H23" s="183">
+      <c r="G23" s="60"/>
+      <c r="H23" s="132">
         <f>[1]Hoja1!$C3086</f>
         <v>68204.156411783333</v>
       </c>
-      <c r="I23" s="184"/>
+      <c r="I23" s="133"/>
       <c r="J23" s="10"/>
       <c r="M23" s="1"/>
       <c r="N23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O23" s="139" t="s">
+      <c r="O23" s="122" t="s">
         <v>75</v>
       </c>
-      <c r="P23" s="140"/>
-      <c r="Q23" s="142">
+      <c r="P23" s="123"/>
+      <c r="Q23" s="86">
         <f>[1]Hoja1!$C2694</f>
-        <v>181904.42966392415</v>
-[...1 lines deleted...]
-      <c r="R23" s="143"/>
+        <v>192818.69544375956</v>
+      </c>
+      <c r="R23" s="87"/>
       <c r="S23" s="10"/>
       <c r="V23" s="1"/>
       <c r="W23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="X23" s="139" t="s">
+      <c r="X23" s="122" t="s">
         <v>88</v>
       </c>
-      <c r="Y23" s="140"/>
-      <c r="Z23" s="142">
+      <c r="Y23" s="123"/>
+      <c r="Z23" s="86">
         <f>[1]Hoja1!$C2712</f>
-        <v>148846.83135539072</v>
-[...1 lines deleted...]
-      <c r="AA23" s="143"/>
+        <v>157777.64123671417</v>
+      </c>
+      <c r="AA23" s="87"/>
       <c r="AB23" s="10"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AG23" s="139" t="s">
+      <c r="AG23" s="122" t="s">
         <v>97</v>
       </c>
-      <c r="AH23" s="140"/>
-      <c r="AI23" s="142">
+      <c r="AH23" s="123"/>
+      <c r="AI23" s="86">
         <f>[1]Hoja1!$C2792</f>
-        <v>235694.39745528551</v>
-[...1 lines deleted...]
-      <c r="AJ23" s="143"/>
+        <v>249836.06130260264</v>
+      </c>
+      <c r="AJ23" s="87"/>
       <c r="AK23" s="10"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AP23" s="139" t="s">
+      <c r="AP23" s="122" t="s">
         <v>107</v>
       </c>
-      <c r="AQ23" s="140"/>
-      <c r="AR23" s="142">
+      <c r="AQ23" s="123"/>
+      <c r="AR23" s="86">
         <f>[1]Hoja1!$C2703</f>
-        <v>263609.42244386458</v>
-[...1 lines deleted...]
-      <c r="AS23" s="162"/>
+        <v>279425.98779049638</v>
+      </c>
+      <c r="AS23" s="142"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="6"/>
       <c r="E24" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F24" s="156" t="s">
+      <c r="F24" s="118" t="s">
         <v>66</v>
       </c>
-      <c r="G24" s="157"/>
-      <c r="H24" s="177">
+      <c r="G24" s="119"/>
+      <c r="H24" s="130">
         <f>[1]Hoja1!$C3087</f>
         <v>114304.85287954276</v>
       </c>
-      <c r="I24" s="178"/>
+      <c r="I24" s="131"/>
       <c r="J24" s="10"/>
       <c r="M24" s="1"/>
       <c r="N24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="175" t="s">
+      <c r="O24" s="137" t="s">
         <v>76</v>
       </c>
-      <c r="P24" s="176"/>
-      <c r="Q24" s="144">
+      <c r="P24" s="138"/>
+      <c r="Q24" s="84">
         <f>[1]Hoja1!$C2695</f>
-        <v>352956.60063026764</v>
-[...1 lines deleted...]
-      <c r="R24" s="146"/>
+        <v>374133.99666808377</v>
+      </c>
+      <c r="R24" s="85"/>
       <c r="S24" s="10"/>
       <c r="V24" s="1"/>
       <c r="W24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="X24" s="175" t="s">
+      <c r="X24" s="137" t="s">
         <v>89</v>
       </c>
-      <c r="Y24" s="176"/>
-      <c r="Z24" s="144">
+      <c r="Y24" s="138"/>
+      <c r="Z24" s="84">
         <f>[1]Hoja1!$C2713</f>
-        <v>271526.7212386438</v>
-[...1 lines deleted...]
-      <c r="AA24" s="146"/>
+        <v>287818.32451296237</v>
+      </c>
+      <c r="AA24" s="85"/>
       <c r="AB24" s="10"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AG24" s="175" t="s">
+      <c r="AG24" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="AH24" s="176"/>
-      <c r="AI24" s="144">
+      <c r="AH24" s="138"/>
+      <c r="AI24" s="84">
         <f>[1]Hoja1!$C2793</f>
-        <v>371638.72301623219</v>
-[...1 lines deleted...]
-      <c r="AJ24" s="146"/>
+        <v>393937.0463972062</v>
+      </c>
+      <c r="AJ24" s="85"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AP24" s="137" t="s">
+      <c r="AP24" s="124" t="s">
         <v>108</v>
       </c>
-      <c r="AQ24" s="138"/>
-      <c r="AR24" s="144">
+      <c r="AQ24" s="125"/>
+      <c r="AR24" s="84">
         <f>[1]Hoja1!$C2704</f>
-        <v>505945.37314733065</v>
-[...1 lines deleted...]
-      <c r="AS24" s="163"/>
+        <v>536302.09553617041</v>
+      </c>
+      <c r="AS24" s="141"/>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="170" t="s">
+      <c r="A25" s="143" t="s">
         <v>109</v>
       </c>
-      <c r="B25" s="171"/>
-[...1 lines deleted...]
-      <c r="D25" s="172"/>
+      <c r="B25" s="127"/>
+      <c r="C25" s="127"/>
+      <c r="D25" s="128"/>
       <c r="E25" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="173" t="s">
+      <c r="F25" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="G25" s="174"/>
-      <c r="H25" s="129" t="s">
+      <c r="G25" s="113"/>
+      <c r="H25" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="I25" s="164"/>
-      <c r="J25" s="131" t="s">
+      <c r="I25" s="144"/>
+      <c r="J25" s="111" t="s">
         <v>111</v>
       </c>
-      <c r="K25" s="132"/>
-[...1 lines deleted...]
-      <c r="M25" s="133"/>
+      <c r="K25" s="106"/>
+      <c r="L25" s="106"/>
+      <c r="M25" s="107"/>
       <c r="N25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="O25" s="129" t="s">
+      <c r="O25" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P25" s="130"/>
-      <c r="Q25" s="129" t="s">
+      <c r="P25" s="99"/>
+      <c r="Q25" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="R25" s="164"/>
-      <c r="S25" s="131" t="s">
+      <c r="R25" s="144"/>
+      <c r="S25" s="111" t="s">
         <v>112</v>
       </c>
-      <c r="T25" s="132"/>
-[...1 lines deleted...]
-      <c r="V25" s="133"/>
+      <c r="T25" s="106"/>
+      <c r="U25" s="106"/>
+      <c r="V25" s="107"/>
       <c r="W25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="X25" s="129" t="s">
+      <c r="X25" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Y25" s="130"/>
-      <c r="Z25" s="129" t="s">
+      <c r="Y25" s="99"/>
+      <c r="Z25" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AA25" s="164"/>
-      <c r="AB25" s="131" t="s">
+      <c r="AA25" s="144"/>
+      <c r="AB25" s="111" t="s">
         <v>112</v>
       </c>
-      <c r="AC25" s="132"/>
-[...1 lines deleted...]
-      <c r="AE25" s="133"/>
+      <c r="AC25" s="106"/>
+      <c r="AD25" s="106"/>
+      <c r="AE25" s="107"/>
       <c r="AF25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AG25" s="129" t="s">
+      <c r="AG25" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AH25" s="130"/>
-      <c r="AI25" s="129" t="s">
+      <c r="AH25" s="99"/>
+      <c r="AI25" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AJ25" s="130"/>
-      <c r="AK25" s="131" t="s">
+      <c r="AJ25" s="99"/>
+      <c r="AK25" s="111" t="s">
         <v>113</v>
       </c>
-      <c r="AL25" s="132"/>
-[...1 lines deleted...]
-      <c r="AN25" s="133"/>
+      <c r="AL25" s="106"/>
+      <c r="AM25" s="106"/>
+      <c r="AN25" s="107"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
-      <c r="AS25" s="49"/>
+      <c r="AS25" s="47"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A26" s="50"/>
+      <c r="A26" s="48"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F26" s="156" t="s">
+      <c r="F26" s="118" t="s">
         <v>116</v>
       </c>
-      <c r="G26" s="157"/>
-      <c r="H26" s="166">
+      <c r="G26" s="119"/>
+      <c r="H26" s="147">
         <f>[1]Hoja1!$C2714</f>
         <v>1830.2463660591593</v>
       </c>
-      <c r="I26" s="167"/>
+      <c r="I26" s="148"/>
       <c r="J26" s="7"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="9"/>
       <c r="N26" s="7"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="9"/>
       <c r="S26" s="7"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="9"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="9"/>
-      <c r="AK26" s="120" t="s">
+      <c r="AK26" s="157" t="s">
         <v>114</v>
       </c>
-      <c r="AL26" s="121"/>
-[...1 lines deleted...]
-      <c r="AN26" s="122"/>
+      <c r="AL26" s="158"/>
+      <c r="AM26" s="158"/>
+      <c r="AN26" s="159"/>
       <c r="AO26" s="10"/>
       <c r="AS26" s="17"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="158" t="s">
+      <c r="F27" s="59" t="s">
         <v>117</v>
       </c>
-      <c r="G27" s="159"/>
-      <c r="H27" s="168">
+      <c r="G27" s="60"/>
+      <c r="H27" s="149">
         <f>[1]Hoja1!$C2715</f>
         <v>1614.9273992732017</v>
       </c>
-      <c r="I27" s="169"/>
+      <c r="I27" s="150"/>
       <c r="J27" s="10"/>
       <c r="M27" s="1"/>
       <c r="N27" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="O27" s="165" t="s">
+      <c r="O27" s="89" t="s">
         <v>122</v>
       </c>
-      <c r="P27" s="165"/>
-      <c r="Q27" s="144">
+      <c r="P27" s="89"/>
+      <c r="Q27" s="84">
         <f>[1]Hoja1!$C2728</f>
         <v>8700.460905510201</v>
       </c>
-      <c r="R27" s="146"/>
+      <c r="R27" s="85"/>
       <c r="S27" s="29"/>
-      <c r="T27" s="150"/>
-      <c r="U27" s="150"/>
+      <c r="T27" s="155"/>
+      <c r="U27" s="155"/>
       <c r="V27" s="30"/>
       <c r="W27" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="X27" s="137" t="s">
+      <c r="X27" s="124" t="s">
         <v>126</v>
       </c>
-      <c r="Y27" s="138"/>
-      <c r="Z27" s="144">
+      <c r="Y27" s="125"/>
+      <c r="Z27" s="84">
         <f>[1]Hoja1!$C2724</f>
         <v>8700.460905510201</v>
       </c>
-      <c r="AA27" s="145"/>
+      <c r="AA27" s="164"/>
       <c r="AB27" s="29"/>
-      <c r="AC27" s="150"/>
-      <c r="AD27" s="150"/>
+      <c r="AC27" s="155"/>
+      <c r="AD27" s="155"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="AG27" s="137" t="s">
+      <c r="AG27" s="124" t="s">
         <v>130</v>
       </c>
-      <c r="AH27" s="138"/>
-      <c r="AI27" s="141">
+      <c r="AH27" s="125"/>
+      <c r="AI27" s="63">
         <f>[1]Hoja1!$C2720</f>
         <v>7945.7830407281808</v>
       </c>
-      <c r="AJ27" s="141"/>
-      <c r="AK27" s="134" t="s">
+      <c r="AJ27" s="63"/>
+      <c r="AK27" s="115" t="s">
         <v>134</v>
       </c>
-      <c r="AL27" s="135"/>
-[...1 lines deleted...]
-      <c r="AN27" s="136"/>
+      <c r="AL27" s="163"/>
+      <c r="AM27" s="163"/>
+      <c r="AN27" s="116"/>
       <c r="AO27" s="10"/>
       <c r="AS27" s="17"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="D28" s="1"/>
       <c r="E28" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F28" s="156" t="s">
+      <c r="F28" s="118" t="s">
         <v>118</v>
       </c>
-      <c r="G28" s="157"/>
-      <c r="H28" s="152">
+      <c r="G28" s="119"/>
+      <c r="H28" s="151">
         <f>[1]Hoja1!$C2716</f>
         <v>1830.2463660591593</v>
       </c>
-      <c r="I28" s="153"/>
+      <c r="I28" s="152"/>
       <c r="J28" s="10"/>
       <c r="M28" s="1"/>
       <c r="N28" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="O28" s="139" t="s">
+      <c r="O28" s="122" t="s">
         <v>123</v>
       </c>
-      <c r="P28" s="140"/>
-      <c r="Q28" s="142">
+      <c r="P28" s="123"/>
+      <c r="Q28" s="86">
         <f>[1]Hoja1!$C2729</f>
         <v>8700.460905510201</v>
       </c>
-      <c r="R28" s="143"/>
+      <c r="R28" s="87"/>
       <c r="S28" s="29"/>
-      <c r="T28" s="150"/>
-      <c r="U28" s="150"/>
+      <c r="T28" s="155"/>
+      <c r="U28" s="155"/>
       <c r="V28" s="30"/>
       <c r="W28" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="X28" s="139" t="s">
+      <c r="X28" s="122" t="s">
         <v>128</v>
       </c>
-      <c r="Y28" s="140"/>
-      <c r="Z28" s="142">
+      <c r="Y28" s="123"/>
+      <c r="Z28" s="86">
         <f>[1]Hoja1!$C2725</f>
         <v>8700.460905510201</v>
       </c>
-      <c r="AA28" s="143"/>
+      <c r="AA28" s="87"/>
       <c r="AB28" s="29"/>
-      <c r="AC28" s="150"/>
-      <c r="AD28" s="150"/>
+      <c r="AC28" s="155"/>
+      <c r="AD28" s="155"/>
       <c r="AE28" s="34"/>
       <c r="AF28" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AG28" s="139" t="s">
+      <c r="AG28" s="122" t="s">
         <v>131</v>
       </c>
-      <c r="AH28" s="140"/>
-      <c r="AI28" s="142">
+      <c r="AH28" s="123"/>
+      <c r="AI28" s="86">
         <f>[1]Hoja1!$C2721</f>
         <v>8702.8509952492568</v>
       </c>
-      <c r="AJ28" s="143"/>
-      <c r="AK28" s="120" t="s">
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="157" t="s">
         <v>115</v>
       </c>
-      <c r="AL28" s="121"/>
-[...1 lines deleted...]
-      <c r="AN28" s="122"/>
+      <c r="AL28" s="158"/>
+      <c r="AM28" s="158"/>
+      <c r="AN28" s="159"/>
       <c r="AO28" s="10"/>
       <c r="AS28" s="17"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F29" s="158" t="s">
+      <c r="F29" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="G29" s="159"/>
-      <c r="H29" s="154">
+      <c r="G29" s="60"/>
+      <c r="H29" s="153">
         <f>[1]Hoja1!$C2717</f>
         <v>2992.9687867033331</v>
       </c>
-      <c r="I29" s="155"/>
+      <c r="I29" s="154"/>
       <c r="J29" s="10"/>
       <c r="M29" s="1"/>
       <c r="N29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="O29" s="165" t="s">
+      <c r="O29" s="89" t="s">
         <v>124</v>
       </c>
-      <c r="P29" s="165"/>
-      <c r="Q29" s="144">
+      <c r="P29" s="89"/>
+      <c r="Q29" s="84">
         <f>[1]Hoja1!$C2730</f>
         <v>9198.1619452896939</v>
       </c>
-      <c r="R29" s="146"/>
+      <c r="R29" s="85"/>
       <c r="S29" s="29"/>
-      <c r="T29" s="150"/>
-      <c r="U29" s="150"/>
+      <c r="T29" s="155"/>
+      <c r="U29" s="155"/>
       <c r="V29" s="30"/>
       <c r="W29" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="X29" s="137" t="s">
+      <c r="X29" s="124" t="s">
         <v>127</v>
       </c>
-      <c r="Y29" s="138"/>
-      <c r="Z29" s="144">
+      <c r="Y29" s="125"/>
+      <c r="Z29" s="84">
         <f>[1]Hoja1!$C2726</f>
         <v>9198.1619452896939</v>
       </c>
-      <c r="AA29" s="146"/>
+      <c r="AA29" s="85"/>
       <c r="AB29" s="29"/>
-      <c r="AC29" s="150"/>
-      <c r="AD29" s="150"/>
+      <c r="AC29" s="155"/>
+      <c r="AD29" s="155"/>
       <c r="AE29" s="34"/>
       <c r="AF29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="AG29" s="137" t="s">
+      <c r="AG29" s="124" t="s">
         <v>132</v>
       </c>
-      <c r="AH29" s="138"/>
+      <c r="AH29" s="125"/>
       <c r="AI29" s="58">
         <f>[1]Hoja1!$C2722</f>
         <v>11104.708411430302</v>
       </c>
       <c r="AJ29" s="58"/>
-      <c r="AK29" s="123">
+      <c r="AK29" s="103">
         <f>[1]Hoja1!$C$2732</f>
         <v>13786.515632811608</v>
       </c>
-      <c r="AL29" s="124"/>
-[...1 lines deleted...]
-      <c r="AN29" s="125"/>
+      <c r="AL29" s="110"/>
+      <c r="AM29" s="110"/>
+      <c r="AN29" s="117"/>
       <c r="AO29" s="10"/>
       <c r="AS29" s="17"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="16"/>
       <c r="D30" s="1"/>
       <c r="E30" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F30" s="156" t="s">
+      <c r="F30" s="118" t="s">
         <v>120</v>
       </c>
-      <c r="G30" s="157"/>
-      <c r="H30" s="152">
+      <c r="G30" s="119"/>
+      <c r="H30" s="151">
         <f>[1]Hoja1!$C2718</f>
         <v>3757.3757226584448</v>
       </c>
-      <c r="I30" s="153"/>
+      <c r="I30" s="152"/>
       <c r="J30" s="11"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="6"/>
       <c r="N30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="O30" s="139" t="s">
+      <c r="O30" s="122" t="s">
         <v>125</v>
       </c>
-      <c r="P30" s="140"/>
-      <c r="Q30" s="142">
+      <c r="P30" s="123"/>
+      <c r="Q30" s="86">
         <f>[1]Hoja1!$C2731</f>
         <v>12264.590843090424</v>
       </c>
-      <c r="R30" s="143"/>
+      <c r="R30" s="87"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="151"/>
-      <c r="U30" s="151"/>
+      <c r="T30" s="156"/>
+      <c r="U30" s="156"/>
       <c r="V30" s="32"/>
       <c r="W30" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="X30" s="139" t="s">
+      <c r="X30" s="122" t="s">
         <v>129</v>
       </c>
-      <c r="Y30" s="140"/>
-      <c r="Z30" s="142">
+      <c r="Y30" s="123"/>
+      <c r="Z30" s="86">
         <f>[1]Hoja1!$C2727</f>
         <v>11445.591445625038</v>
       </c>
-      <c r="AA30" s="143"/>
+      <c r="AA30" s="87"/>
       <c r="AB30" s="31"/>
-      <c r="AC30" s="151"/>
-      <c r="AD30" s="151"/>
+      <c r="AC30" s="156"/>
+      <c r="AD30" s="156"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AG30" s="139" t="s">
+      <c r="AG30" s="122" t="s">
         <v>133</v>
       </c>
-      <c r="AH30" s="140"/>
-      <c r="AI30" s="142">
+      <c r="AH30" s="123"/>
+      <c r="AI30" s="86">
         <f>[1]Hoja1!$C2723</f>
         <v>12453.450110529913</v>
       </c>
-      <c r="AJ30" s="143"/>
-[...3 lines deleted...]
-      <c r="AN30" s="122"/>
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="157"/>
+      <c r="AL30" s="158"/>
+      <c r="AM30" s="158"/>
+      <c r="AN30" s="159"/>
       <c r="AO30" s="10"/>
       <c r="AS30" s="17"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="18"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="6"/>
       <c r="E31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="160" t="s">
+      <c r="F31" s="145" t="s">
         <v>121</v>
       </c>
-      <c r="G31" s="161"/>
-      <c r="H31" s="154">
+      <c r="G31" s="146"/>
+      <c r="H31" s="153">
         <f>[1]Hoja1!$C2719</f>
         <v>5113.9063024370898</v>
       </c>
-      <c r="I31" s="155"/>
+      <c r="I31" s="154"/>
       <c r="J31" s="11"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="6"/>
       <c r="N31" s="19"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="23"/>
       <c r="S31" s="10"/>
       <c r="V31" s="6"/>
-      <c r="W31" s="147"/>
-[...3 lines deleted...]
-      <c r="AA31" s="149"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="68"/>
+      <c r="Y31" s="68"/>
+      <c r="Z31" s="68"/>
+      <c r="AA31" s="69"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="11"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="6"/>
-      <c r="AK31" s="126"/>
-[...2 lines deleted...]
-      <c r="AN31" s="128"/>
+      <c r="AK31" s="160"/>
+      <c r="AL31" s="161"/>
+      <c r="AM31" s="161"/>
+      <c r="AN31" s="162"/>
       <c r="AO31" s="10"/>
       <c r="AS31" s="17"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A32" s="118" t="s">
+      <c r="A32" s="179" t="s">
         <v>135</v>
       </c>
-      <c r="B32" s="106"/>
-[...2 lines deleted...]
-      <c r="E32" s="114" t="s">
+      <c r="B32" s="180"/>
+      <c r="C32" s="180"/>
+      <c r="D32" s="181"/>
+      <c r="E32" s="185" t="s">
         <v>4</v>
       </c>
-      <c r="F32" s="94" t="s">
+      <c r="F32" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="G32" s="95"/>
-      <c r="H32" s="98" t="s">
+      <c r="G32" s="188"/>
+      <c r="H32" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="I32" s="99"/>
-      <c r="J32" s="105" t="s">
+      <c r="I32" s="166"/>
+      <c r="J32" s="191" t="s">
         <v>135</v>
       </c>
-      <c r="K32" s="106"/>
-[...2 lines deleted...]
-      <c r="N32" s="114" t="s">
+      <c r="K32" s="180"/>
+      <c r="L32" s="180"/>
+      <c r="M32" s="181"/>
+      <c r="N32" s="185" t="s">
         <v>4</v>
       </c>
-      <c r="O32" s="94" t="s">
+      <c r="O32" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="P32" s="95"/>
-      <c r="Q32" s="98" t="s">
+      <c r="P32" s="188"/>
+      <c r="Q32" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="R32" s="116"/>
-      <c r="S32" s="105" t="s">
+      <c r="R32" s="196"/>
+      <c r="S32" s="191" t="s">
         <v>142</v>
       </c>
-      <c r="T32" s="106"/>
-[...1 lines deleted...]
-      <c r="V32" s="114" t="s">
+      <c r="T32" s="180"/>
+      <c r="U32" s="181"/>
+      <c r="V32" s="185" t="s">
         <v>4</v>
       </c>
-      <c r="W32" s="94" t="s">
+      <c r="W32" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="X32" s="95"/>
-      <c r="Y32" s="98" t="s">
+      <c r="X32" s="188"/>
+      <c r="Y32" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="Z32" s="99"/>
-      <c r="AA32" s="105" t="s">
+      <c r="Z32" s="166"/>
+      <c r="AA32" s="191" t="s">
         <v>142</v>
       </c>
-      <c r="AB32" s="106"/>
-[...1 lines deleted...]
-      <c r="AD32" s="92" t="s">
+      <c r="AB32" s="180"/>
+      <c r="AC32" s="181"/>
+      <c r="AD32" s="221" t="s">
         <v>4</v>
       </c>
-      <c r="AE32" s="94" t="s">
+      <c r="AE32" s="187" t="s">
         <v>3</v>
       </c>
-      <c r="AF32" s="95"/>
-      <c r="AG32" s="98" t="s">
+      <c r="AF32" s="188"/>
+      <c r="AG32" s="165" t="s">
         <v>5</v>
       </c>
-      <c r="AH32" s="99"/>
-      <c r="AI32" s="79" t="s">
+      <c r="AH32" s="166"/>
+      <c r="AI32" s="215" t="s">
         <v>149</v>
       </c>
-      <c r="AJ32" s="80"/>
-[...2 lines deleted...]
-      <c r="AM32" s="81"/>
+      <c r="AJ32" s="216"/>
+      <c r="AK32" s="216"/>
+      <c r="AL32" s="216"/>
+      <c r="AM32" s="217"/>
       <c r="AN32" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AO32" s="65" t="s">
+      <c r="AO32" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="AP32" s="66"/>
-      <c r="AQ32" s="65" t="s">
+      <c r="AP32" s="202"/>
+      <c r="AQ32" s="201" t="s">
         <v>5</v>
       </c>
-      <c r="AR32" s="67"/>
-      <c r="AS32" s="68"/>
+      <c r="AR32" s="203"/>
+      <c r="AS32" s="204"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A33" s="119" t="s">
+      <c r="A33" s="182" t="s">
         <v>136</v>
       </c>
-      <c r="B33" s="112"/>
-[...7 lines deleted...]
-      <c r="J33" s="111" t="s">
+      <c r="B33" s="183"/>
+      <c r="C33" s="183"/>
+      <c r="D33" s="184"/>
+      <c r="E33" s="186"/>
+      <c r="F33" s="189"/>
+      <c r="G33" s="190"/>
+      <c r="H33" s="167"/>
+      <c r="I33" s="168"/>
+      <c r="J33" s="195" t="s">
         <v>138</v>
       </c>
-      <c r="K33" s="112"/>
-[...7 lines deleted...]
-      <c r="S33" s="108" t="s">
+      <c r="K33" s="183"/>
+      <c r="L33" s="183"/>
+      <c r="M33" s="184"/>
+      <c r="N33" s="186"/>
+      <c r="O33" s="189"/>
+      <c r="P33" s="190"/>
+      <c r="Q33" s="167"/>
+      <c r="R33" s="197"/>
+      <c r="S33" s="192" t="s">
         <v>143</v>
       </c>
-      <c r="T33" s="109"/>
-[...6 lines deleted...]
-      <c r="AA33" s="108" t="s">
+      <c r="T33" s="193"/>
+      <c r="U33" s="194"/>
+      <c r="V33" s="186"/>
+      <c r="W33" s="189"/>
+      <c r="X33" s="190"/>
+      <c r="Y33" s="167"/>
+      <c r="Z33" s="168"/>
+      <c r="AA33" s="192" t="s">
         <v>143</v>
       </c>
-      <c r="AB33" s="109"/>
-[...5 lines deleted...]
-      <c r="AH33" s="101"/>
+      <c r="AB33" s="193"/>
+      <c r="AC33" s="194"/>
+      <c r="AD33" s="222"/>
+      <c r="AE33" s="189"/>
+      <c r="AF33" s="190"/>
+      <c r="AG33" s="167"/>
+      <c r="AH33" s="168"/>
       <c r="AI33" s="10"/>
       <c r="AN33" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AO33" s="77" t="s">
+      <c r="AO33" s="213" t="s">
         <v>150</v>
       </c>
-      <c r="AP33" s="78"/>
-      <c r="AQ33" s="62">
+      <c r="AP33" s="214"/>
+      <c r="AQ33" s="198">
         <f>[1]Hoja1!$C$2733</f>
         <v>39251.304977020867</v>
       </c>
-      <c r="AR33" s="63"/>
-      <c r="AS33" s="64"/>
+      <c r="AR33" s="199"/>
+      <c r="AS33" s="200"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A34" s="50"/>
+      <c r="A34" s="48"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="I34" s="1"/>
       <c r="J34" s="7"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="9"/>
-      <c r="S34" s="111" t="s">
+      <c r="S34" s="195" t="s">
         <v>144</v>
       </c>
-      <c r="T34" s="112"/>
-      <c r="U34" s="113"/>
+      <c r="T34" s="183"/>
+      <c r="U34" s="184"/>
       <c r="Z34" s="1"/>
-      <c r="AA34" s="111" t="s">
+      <c r="AA34" s="195" t="s">
         <v>144</v>
       </c>
-      <c r="AB34" s="112"/>
-      <c r="AC34" s="113"/>
+      <c r="AB34" s="183"/>
+      <c r="AC34" s="184"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="10"/>
       <c r="AS34" s="17"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
       <c r="D35" s="1"/>
-      <c r="E35" s="82" t="s">
+      <c r="E35" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="84" t="s">
+      <c r="F35" s="171" t="s">
         <v>137</v>
       </c>
-      <c r="G35" s="85"/>
-      <c r="H35" s="88">
+      <c r="G35" s="172"/>
+      <c r="H35" s="175">
         <f>[1]Hoja1!$C$2739</f>
         <v>23711.686639315918</v>
       </c>
-      <c r="I35" s="102"/>
+      <c r="I35" s="176"/>
       <c r="J35" s="10"/>
       <c r="M35" s="1"/>
-      <c r="N35" s="82" t="s">
+      <c r="N35" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="O35" s="84" t="s">
+      <c r="O35" s="171" t="s">
         <v>139</v>
       </c>
-      <c r="P35" s="85"/>
-      <c r="Q35" s="88">
+      <c r="P35" s="172"/>
+      <c r="Q35" s="175">
         <f>[1]Hoja1!$C$2741</f>
         <v>26520.281091678349</v>
       </c>
-      <c r="R35" s="102"/>
+      <c r="R35" s="176"/>
       <c r="S35" s="10"/>
       <c r="U35" s="1"/>
-      <c r="V35" s="82" t="s">
+      <c r="V35" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="W35" s="84" t="s">
+      <c r="W35" s="171" t="s">
         <v>145</v>
       </c>
-      <c r="X35" s="85"/>
-      <c r="Y35" s="88">
+      <c r="X35" s="172"/>
+      <c r="Y35" s="175">
         <f>[1]Hoja1!$C$2736</f>
         <v>26346.324736729432</v>
       </c>
-      <c r="Z35" s="102"/>
+      <c r="Z35" s="176"/>
       <c r="AA35" s="10"/>
       <c r="AC35" s="1"/>
-      <c r="AD35" s="82" t="s">
+      <c r="AD35" s="169" t="s">
         <v>8</v>
       </c>
-      <c r="AE35" s="84" t="s">
+      <c r="AE35" s="171" t="s">
         <v>148</v>
       </c>
-      <c r="AF35" s="85"/>
-      <c r="AG35" s="88">
+      <c r="AF35" s="172"/>
+      <c r="AG35" s="175">
         <f>[1]Hoja1!$C$2735</f>
         <v>26520.281091678349</v>
       </c>
-      <c r="AH35" s="89"/>
+      <c r="AH35" s="218"/>
       <c r="AI35" s="10"/>
       <c r="AS35" s="17"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="83"/>
-[...3 lines deleted...]
-      <c r="I36" s="104"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="173"/>
+      <c r="G36" s="174"/>
+      <c r="H36" s="177"/>
+      <c r="I36" s="178"/>
       <c r="J36" s="10"/>
       <c r="M36" s="1"/>
-      <c r="N36" s="83"/>
-[...3 lines deleted...]
-      <c r="R36" s="104"/>
+      <c r="N36" s="170"/>
+      <c r="O36" s="173"/>
+      <c r="P36" s="174"/>
+      <c r="Q36" s="177"/>
+      <c r="R36" s="178"/>
       <c r="S36" s="10"/>
-      <c r="V36" s="83"/>
-[...3 lines deleted...]
-      <c r="Z36" s="104"/>
+      <c r="V36" s="170"/>
+      <c r="W36" s="173"/>
+      <c r="X36" s="174"/>
+      <c r="Y36" s="177"/>
+      <c r="Z36" s="178"/>
       <c r="AA36" s="10"/>
       <c r="AC36" s="1"/>
-      <c r="AD36" s="83"/>
-[...3 lines deleted...]
-      <c r="AH36" s="91"/>
+      <c r="AD36" s="170"/>
+      <c r="AE36" s="173"/>
+      <c r="AF36" s="174"/>
+      <c r="AG36" s="219"/>
+      <c r="AH36" s="220"/>
       <c r="AI36" s="10"/>
       <c r="AS36" s="17"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A37" s="16"/>
       <c r="D37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="10"/>
       <c r="M37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="10"/>
       <c r="V37" s="25"/>
-      <c r="W37" s="51"/>
-[...1 lines deleted...]
-      <c r="Y37" s="52"/>
+      <c r="W37" s="49"/>
+      <c r="X37" s="49"/>
+      <c r="Y37" s="50"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="10"/>
       <c r="AC37" s="1"/>
       <c r="AH37" s="1"/>
-      <c r="AI37" s="79" t="s">
+      <c r="AI37" s="215" t="s">
         <v>152</v>
       </c>
-      <c r="AJ37" s="80"/>
-[...2 lines deleted...]
-      <c r="AM37" s="81"/>
+      <c r="AJ37" s="216"/>
+      <c r="AK37" s="216"/>
+      <c r="AL37" s="216"/>
+      <c r="AM37" s="217"/>
       <c r="AN37" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AO37" s="65" t="s">
+      <c r="AO37" s="201" t="s">
         <v>3</v>
       </c>
-      <c r="AP37" s="66"/>
-      <c r="AQ37" s="65" t="s">
+      <c r="AP37" s="202"/>
+      <c r="AQ37" s="201" t="s">
         <v>5</v>
       </c>
-      <c r="AR37" s="67"/>
-      <c r="AS37" s="68"/>
+      <c r="AR37" s="203"/>
+      <c r="AS37" s="204"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
       <c r="D38" s="1"/>
-      <c r="E38" s="82" t="s">
+      <c r="E38" s="169" t="s">
         <v>9</v>
       </c>
-      <c r="F38" s="84" t="s">
+      <c r="F38" s="171" t="s">
         <v>140</v>
       </c>
-      <c r="G38" s="85"/>
-      <c r="H38" s="88">
+      <c r="G38" s="172"/>
+      <c r="H38" s="175">
         <f>[1]Hoja1!$C$2740</f>
         <v>0</v>
       </c>
-      <c r="I38" s="102"/>
+      <c r="I38" s="176"/>
       <c r="J38" s="10"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="82" t="s">
+      <c r="N38" s="169" t="s">
         <v>9</v>
       </c>
-      <c r="O38" s="84" t="s">
+      <c r="O38" s="171" t="s">
         <v>141</v>
       </c>
-      <c r="P38" s="85"/>
-      <c r="Q38" s="88">
+      <c r="P38" s="172"/>
+      <c r="Q38" s="175">
         <f>[1]Hoja1!$C$2742</f>
         <v>0</v>
       </c>
-      <c r="R38" s="102"/>
+      <c r="R38" s="176"/>
       <c r="S38" s="10"/>
       <c r="U38" s="1"/>
-      <c r="V38" s="82" t="s">
+      <c r="V38" s="169" t="s">
         <v>9</v>
       </c>
-      <c r="W38" s="84" t="s">
+      <c r="W38" s="171" t="s">
         <v>146</v>
       </c>
-      <c r="X38" s="85"/>
-      <c r="Y38" s="88">
+      <c r="X38" s="172"/>
+      <c r="Y38" s="175">
         <f>[1]Hoja1!$C$2738</f>
         <v>31615.629050259246</v>
       </c>
-      <c r="Z38" s="102"/>
+      <c r="Z38" s="176"/>
       <c r="AA38" s="10"/>
       <c r="AC38" s="1"/>
-      <c r="AD38" s="82" t="s">
+      <c r="AD38" s="169" t="s">
         <v>9</v>
       </c>
-      <c r="AE38" s="84" t="s">
+      <c r="AE38" s="171" t="s">
         <v>147</v>
       </c>
-      <c r="AF38" s="85"/>
-      <c r="AG38" s="88">
+      <c r="AF38" s="172"/>
+      <c r="AG38" s="175">
         <f>[1]Hoja1!$C$2737</f>
         <v>31815.103128010418</v>
       </c>
-      <c r="AH38" s="89"/>
+      <c r="AH38" s="218"/>
       <c r="AI38" s="10"/>
       <c r="AN38" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AO38" s="77" t="s">
+      <c r="AO38" s="213" t="s">
         <v>151</v>
       </c>
-      <c r="AP38" s="78"/>
-      <c r="AQ38" s="62">
+      <c r="AP38" s="214"/>
+      <c r="AQ38" s="198">
         <f>[1]Hoja1!$C$2734</f>
         <v>28216.105998942825</v>
       </c>
-      <c r="AR38" s="63"/>
-      <c r="AS38" s="64"/>
+      <c r="AR38" s="199"/>
+      <c r="AS38" s="200"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
       <c r="D39" s="1"/>
-      <c r="E39" s="83"/>
-[...3 lines deleted...]
-      <c r="I39" s="104"/>
+      <c r="E39" s="170"/>
+      <c r="F39" s="173"/>
+      <c r="G39" s="174"/>
+      <c r="H39" s="177"/>
+      <c r="I39" s="178"/>
       <c r="J39" s="10"/>
       <c r="M39" s="1"/>
-      <c r="N39" s="83"/>
-[...3 lines deleted...]
-      <c r="R39" s="104"/>
+      <c r="N39" s="170"/>
+      <c r="O39" s="173"/>
+      <c r="P39" s="174"/>
+      <c r="Q39" s="177"/>
+      <c r="R39" s="178"/>
       <c r="S39" s="10"/>
       <c r="U39" s="1"/>
-      <c r="V39" s="83"/>
-[...3 lines deleted...]
-      <c r="Z39" s="104"/>
+      <c r="V39" s="170"/>
+      <c r="W39" s="173"/>
+      <c r="X39" s="174"/>
+      <c r="Y39" s="177"/>
+      <c r="Z39" s="178"/>
       <c r="AA39" s="10"/>
       <c r="AC39" s="1"/>
-      <c r="AD39" s="83"/>
-[...3 lines deleted...]
-      <c r="AH39" s="91"/>
+      <c r="AD39" s="170"/>
+      <c r="AE39" s="173"/>
+      <c r="AF39" s="174"/>
+      <c r="AG39" s="219"/>
+      <c r="AH39" s="220"/>
       <c r="AI39" s="10"/>
       <c r="AS39" s="17"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="D40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="10"/>
       <c r="M40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="10"/>
       <c r="U40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="10"/>
       <c r="AC40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="10"/>
       <c r="AS40" s="17"/>
     </row>
     <row r="41" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="16"/>
       <c r="D41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="10"/>
       <c r="M41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="10"/>
       <c r="U41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="10"/>
       <c r="AC41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="10"/>
       <c r="AS41" s="17"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A42" s="69" t="s">
+      <c r="A42" s="205" t="s">
         <v>153</v>
       </c>
-      <c r="B42" s="70"/>
-[...20 lines deleted...]
-      <c r="W42" s="70" t="s">
+      <c r="B42" s="206"/>
+      <c r="C42" s="206"/>
+      <c r="D42" s="206"/>
+      <c r="E42" s="206"/>
+      <c r="F42" s="206"/>
+      <c r="G42" s="206"/>
+      <c r="H42" s="206"/>
+      <c r="I42" s="206"/>
+      <c r="J42" s="206"/>
+      <c r="K42" s="206"/>
+      <c r="L42" s="206"/>
+      <c r="M42" s="206"/>
+      <c r="N42" s="206"/>
+      <c r="O42" s="206"/>
+      <c r="P42" s="206"/>
+      <c r="Q42" s="206"/>
+      <c r="R42" s="206"/>
+      <c r="S42" s="206"/>
+      <c r="T42" s="206"/>
+      <c r="U42" s="206"/>
+      <c r="V42" s="207"/>
+      <c r="W42" s="206" t="s">
         <v>154</v>
       </c>
-      <c r="X42" s="70"/>
-[...20 lines deleted...]
-      <c r="AS42" s="75"/>
+      <c r="X42" s="206"/>
+      <c r="Y42" s="206"/>
+      <c r="Z42" s="206"/>
+      <c r="AA42" s="206"/>
+      <c r="AB42" s="206"/>
+      <c r="AC42" s="206"/>
+      <c r="AD42" s="206"/>
+      <c r="AE42" s="206"/>
+      <c r="AF42" s="206"/>
+      <c r="AG42" s="206"/>
+      <c r="AH42" s="206"/>
+      <c r="AI42" s="206"/>
+      <c r="AJ42" s="206"/>
+      <c r="AK42" s="206"/>
+      <c r="AL42" s="206"/>
+      <c r="AM42" s="206"/>
+      <c r="AN42" s="206"/>
+      <c r="AO42" s="206"/>
+      <c r="AP42" s="206"/>
+      <c r="AQ42" s="206"/>
+      <c r="AR42" s="206"/>
+      <c r="AS42" s="211"/>
     </row>
     <row r="43" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="72"/>
-[...43 lines deleted...]
-      <c r="AS43" s="76"/>
+      <c r="A43" s="208"/>
+      <c r="B43" s="209"/>
+      <c r="C43" s="209"/>
+      <c r="D43" s="209"/>
+      <c r="E43" s="209"/>
+      <c r="F43" s="209"/>
+      <c r="G43" s="209"/>
+      <c r="H43" s="209"/>
+      <c r="I43" s="209"/>
+      <c r="J43" s="209"/>
+      <c r="K43" s="209"/>
+      <c r="L43" s="209"/>
+      <c r="M43" s="209"/>
+      <c r="N43" s="209"/>
+      <c r="O43" s="209"/>
+      <c r="P43" s="209"/>
+      <c r="Q43" s="209"/>
+      <c r="R43" s="209"/>
+      <c r="S43" s="209"/>
+      <c r="T43" s="209"/>
+      <c r="U43" s="209"/>
+      <c r="V43" s="210"/>
+      <c r="W43" s="209"/>
+      <c r="X43" s="209"/>
+      <c r="Y43" s="209"/>
+      <c r="Z43" s="209"/>
+      <c r="AA43" s="209"/>
+      <c r="AB43" s="209"/>
+      <c r="AC43" s="209"/>
+      <c r="AD43" s="209"/>
+      <c r="AE43" s="209"/>
+      <c r="AF43" s="209"/>
+      <c r="AG43" s="209"/>
+      <c r="AH43" s="209"/>
+      <c r="AI43" s="209"/>
+      <c r="AJ43" s="209"/>
+      <c r="AK43" s="209"/>
+      <c r="AL43" s="209"/>
+      <c r="AM43" s="209"/>
+      <c r="AN43" s="209"/>
+      <c r="AO43" s="209"/>
+      <c r="AP43" s="209"/>
+      <c r="AQ43" s="209"/>
+      <c r="AR43" s="209"/>
+      <c r="AS43" s="212"/>
     </row>
     <row r="44" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A44" s="42"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
       <c r="V44" s="43"/>
       <c r="W44" s="42"/>
@@ -6910,84 +6935,84 @@
       <c r="AJ44" s="15"/>
       <c r="AK44" s="15"/>
       <c r="AL44" s="15"/>
       <c r="AM44" s="15"/>
       <c r="AN44" s="15"/>
       <c r="AO44" s="15"/>
       <c r="AP44" s="15"/>
       <c r="AQ44" s="15"/>
       <c r="AR44" s="15"/>
       <c r="AS44" s="43"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A45" s="16"/>
       <c r="V45" s="17"/>
       <c r="W45" s="16"/>
       <c r="AS45" s="17"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A46" s="16"/>
       <c r="V46" s="17"/>
       <c r="W46" s="16"/>
       <c r="AS46" s="17"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A47" s="16"/>
-      <c r="J47" s="52"/>
-[...3 lines deleted...]
-      <c r="N47" s="59" t="s">
+      <c r="J47" s="50"/>
+      <c r="K47" s="50"/>
+      <c r="L47" s="50"/>
+      <c r="M47" s="50"/>
+      <c r="N47" s="75" t="s">
         <v>155</v>
       </c>
-      <c r="O47" s="60"/>
-      <c r="P47" s="59" t="s">
+      <c r="O47" s="76"/>
+      <c r="P47" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="Q47" s="61"/>
-[...1 lines deleted...]
-      <c r="S47" s="59" t="s">
+      <c r="Q47" s="77"/>
+      <c r="R47" s="76"/>
+      <c r="S47" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="T47" s="61"/>
-      <c r="U47" s="60"/>
+      <c r="T47" s="77"/>
+      <c r="U47" s="76"/>
       <c r="V47" s="17"/>
       <c r="W47" s="16"/>
-      <c r="AK47" s="59" t="s">
+      <c r="AK47" s="75" t="s">
         <v>155</v>
       </c>
-      <c r="AL47" s="60"/>
-      <c r="AM47" s="59" t="s">
+      <c r="AL47" s="76"/>
+      <c r="AM47" s="75" t="s">
         <v>3</v>
       </c>
-      <c r="AN47" s="61"/>
-[...1 lines deleted...]
-      <c r="AP47" s="59" t="s">
+      <c r="AN47" s="77"/>
+      <c r="AO47" s="76"/>
+      <c r="AP47" s="75" t="s">
         <v>5</v>
       </c>
-      <c r="AQ47" s="61"/>
-      <c r="AR47" s="60"/>
+      <c r="AQ47" s="77"/>
+      <c r="AR47" s="76"/>
       <c r="AS47" s="17"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="AS48" s="17"/>
     </row>
     <row r="49" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
       <c r="N49" s="57" t="s">
         <v>157</v>
       </c>
       <c r="O49" s="57"/>
       <c r="P49" s="57" t="s">
         <v>163</v>
       </c>
       <c r="Q49" s="57"/>
       <c r="R49" s="57"/>
       <c r="S49" s="58">
         <f>[1]Hoja1!$C$3100</f>
         <v>905.08249728472845</v>
       </c>
       <c r="T49" s="58"/>
       <c r="U49" s="58"/>
@@ -7178,474 +7203,475 @@
         <v>172</v>
       </c>
       <c r="AN56" s="57"/>
       <c r="AO56" s="57"/>
       <c r="AP56" s="58">
         <f>[1]Hoja1!$C$3110</f>
         <v>1254.4951394351012</v>
       </c>
       <c r="AQ56" s="58"/>
       <c r="AR56" s="58"/>
       <c r="AS56" s="17"/>
     </row>
     <row r="57" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
       <c r="V57" s="17"/>
       <c r="W57" s="16"/>
       <c r="AS57" s="17"/>
     </row>
     <row r="58" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
       <c r="V58" s="17"/>
       <c r="W58" s="16"/>
       <c r="AS58" s="17"/>
     </row>
     <row r="59" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="53"/>
-[...43 lines deleted...]
-      <c r="AS59" s="55"/>
+      <c r="A59" s="51"/>
+      <c r="B59" s="52"/>
+      <c r="C59" s="52"/>
+      <c r="D59" s="52"/>
+      <c r="E59" s="52"/>
+      <c r="F59" s="52"/>
+      <c r="G59" s="52"/>
+      <c r="H59" s="52"/>
+      <c r="I59" s="52"/>
+      <c r="J59" s="52"/>
+      <c r="K59" s="52"/>
+      <c r="L59" s="52"/>
+      <c r="M59" s="52"/>
+      <c r="N59" s="52"/>
+      <c r="O59" s="52"/>
+      <c r="P59" s="52"/>
+      <c r="Q59" s="52"/>
+      <c r="R59" s="52"/>
+      <c r="S59" s="52"/>
+      <c r="T59" s="52"/>
+      <c r="U59" s="52"/>
+      <c r="V59" s="53"/>
+      <c r="W59" s="51"/>
+      <c r="X59" s="52"/>
+      <c r="Y59" s="52"/>
+      <c r="Z59" s="52"/>
+      <c r="AA59" s="52"/>
+      <c r="AB59" s="52"/>
+      <c r="AC59" s="52"/>
+      <c r="AD59" s="52"/>
+      <c r="AE59" s="52"/>
+      <c r="AF59" s="52"/>
+      <c r="AG59" s="52"/>
+      <c r="AH59" s="52"/>
+      <c r="AI59" s="52"/>
+      <c r="AJ59" s="52"/>
+      <c r="AK59" s="52"/>
+      <c r="AL59" s="52"/>
+      <c r="AM59" s="52"/>
+      <c r="AN59" s="52"/>
+      <c r="AO59" s="52"/>
+      <c r="AP59" s="52"/>
+      <c r="AQ59" s="52"/>
+      <c r="AR59" s="52"/>
+      <c r="AS59" s="53"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="CDyghWk8SJfvOutEY/DrRrNW9CXbplzwX/KEgOt8hIDg0MToIcyXIaSJLcq8OU+M+Z2CHNY/vSZxMFcIQpjClA==" saltValue="fCptd51+pBM9KQR/4ASdHA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...32 lines deleted...]
-    <mergeCell ref="AP47:AR47"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sEHVXFTVSl4T/vym6mBHaviwGz516KV0viUVUoKxflJu+LBx4/90BbvdiIvewB7MszbQtmicMxHnAXtkrA7JFw==" saltValue="QqRNu3wnO9gOmEmI4uUgxg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="376">
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:R55"/>
+    <mergeCell ref="S55:U55"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:R52"/>
+    <mergeCell ref="S52:U52"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:R53"/>
+    <mergeCell ref="S53:U53"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="P49:R49"/>
+    <mergeCell ref="S49:U49"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:R50"/>
+    <mergeCell ref="S50:U50"/>
+    <mergeCell ref="N47:O47"/>
+    <mergeCell ref="P47:R47"/>
+    <mergeCell ref="S47:U47"/>
+    <mergeCell ref="AQ38:AS38"/>
+    <mergeCell ref="AO37:AP37"/>
+    <mergeCell ref="AQ37:AS37"/>
+    <mergeCell ref="A42:V43"/>
+    <mergeCell ref="W42:AS43"/>
+    <mergeCell ref="AQ32:AS32"/>
+    <mergeCell ref="AO33:AP33"/>
+    <mergeCell ref="AQ33:AS33"/>
+    <mergeCell ref="AI37:AM37"/>
+    <mergeCell ref="AD38:AD39"/>
+    <mergeCell ref="AE38:AF39"/>
+    <mergeCell ref="AG38:AH39"/>
+    <mergeCell ref="AI32:AM32"/>
+    <mergeCell ref="AO32:AP32"/>
+    <mergeCell ref="AO38:AP38"/>
+    <mergeCell ref="AD32:AD33"/>
+    <mergeCell ref="AE32:AF33"/>
+    <mergeCell ref="AG32:AH33"/>
+    <mergeCell ref="AD35:AD36"/>
+    <mergeCell ref="AE35:AF36"/>
+    <mergeCell ref="AG35:AH36"/>
+    <mergeCell ref="V38:V39"/>
+    <mergeCell ref="W38:X39"/>
+    <mergeCell ref="Y38:Z39"/>
+    <mergeCell ref="AA32:AC32"/>
+    <mergeCell ref="AA33:AC33"/>
+    <mergeCell ref="AA34:AC34"/>
+    <mergeCell ref="V32:V33"/>
+    <mergeCell ref="W32:X33"/>
+    <mergeCell ref="Y32:Z33"/>
+    <mergeCell ref="V35:V36"/>
+    <mergeCell ref="W35:X36"/>
+    <mergeCell ref="Y35:Z36"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="O38:P39"/>
+    <mergeCell ref="Q38:R39"/>
+    <mergeCell ref="S32:U32"/>
+    <mergeCell ref="S33:U33"/>
+    <mergeCell ref="S34:U34"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="J33:M33"/>
+    <mergeCell ref="N32:N33"/>
+    <mergeCell ref="O32:P33"/>
+    <mergeCell ref="Q32:R33"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:P36"/>
+    <mergeCell ref="Q35:R36"/>
+    <mergeCell ref="H32:I33"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:G36"/>
+    <mergeCell ref="H35:I36"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:G39"/>
+    <mergeCell ref="H38:I39"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:G33"/>
+    <mergeCell ref="AK28:AN28"/>
+    <mergeCell ref="AK29:AN29"/>
+    <mergeCell ref="AK30:AN30"/>
+    <mergeCell ref="AK31:AN31"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="AK25:AN25"/>
+    <mergeCell ref="AK26:AN26"/>
+    <mergeCell ref="AK27:AN27"/>
+    <mergeCell ref="AG27:AH27"/>
+    <mergeCell ref="AG28:AH28"/>
+    <mergeCell ref="AG29:AH29"/>
+    <mergeCell ref="AG30:AH30"/>
+    <mergeCell ref="AI27:AJ27"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="W31:AA31"/>
+    <mergeCell ref="AC27:AD27"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="AC28:AD28"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="AC29:AD29"/>
+    <mergeCell ref="AC30:AD30"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="AR21:AS21"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="AR23:AS23"/>
+    <mergeCell ref="AR24:AS24"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="S25:V25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AP20:AQ20"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AP23:AQ23"/>
+    <mergeCell ref="AP24:AQ24"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="AB25:AE25"/>
+    <mergeCell ref="AG25:AH25"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="AR16:AS16"/>
+    <mergeCell ref="AR17:AS17"/>
+    <mergeCell ref="AR18:AS18"/>
+    <mergeCell ref="AR19:AS19"/>
+    <mergeCell ref="AR20:AS20"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AP18:AQ18"/>
+    <mergeCell ref="AP19:AQ19"/>
+    <mergeCell ref="AG24:AH24"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AG20:AH20"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AG17:AH17"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AG18:AH18"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AG19:AH19"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AI13:AJ14"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="AG15:AI15"/>
+    <mergeCell ref="AK15:AN15"/>
+    <mergeCell ref="AG23:AH23"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="AB13:AE13"/>
+    <mergeCell ref="S13:V13"/>
+    <mergeCell ref="S14:V14"/>
+    <mergeCell ref="J13:R14"/>
+    <mergeCell ref="AG8:AH8"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AG11:AH11"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="W13:W14"/>
+    <mergeCell ref="X13:Y14"/>
+    <mergeCell ref="Z13:AA14"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="AB14:AE14"/>
+    <mergeCell ref="AF13:AF14"/>
+    <mergeCell ref="AG13:AH14"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AR13:AS13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK8:AN8"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AR8:AS8"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AR9:AS9"/>
+    <mergeCell ref="AP11:AQ11"/>
+    <mergeCell ref="AR11:AS11"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="AB8:AE8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AG6:AH6"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI6:AJ6"/>
+    <mergeCell ref="AK3:AN3"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AP6:AQ6"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="O4:P4"/>
     <mergeCell ref="AK49:AL49"/>
     <mergeCell ref="AM49:AO49"/>
     <mergeCell ref="AP49:AR49"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="F12:G12"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="F8:G8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="H13:I13"/>
+    <mergeCell ref="W7:AA7"/>
+    <mergeCell ref="AF7:AJ7"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="AK47:AL47"/>
+    <mergeCell ref="AM47:AO47"/>
+    <mergeCell ref="AP47:AR47"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="O12:P12"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="S3:V3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="AR3:AS3"/>
     <mergeCell ref="AQ1:AR1"/>
-    <mergeCell ref="A2:AS2"/>
-[...302 lines deleted...]
-    <mergeCell ref="S53:U53"/>
+    <mergeCell ref="E1:P1"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="S1:AJ1"/>
+    <mergeCell ref="AL1:AN1"/>
+    <mergeCell ref="AK55:AL55"/>
+    <mergeCell ref="AM55:AO55"/>
+    <mergeCell ref="AP55:AR55"/>
+    <mergeCell ref="AK56:AL56"/>
+    <mergeCell ref="AM56:AO56"/>
+    <mergeCell ref="AP56:AR56"/>
+    <mergeCell ref="AK50:AL50"/>
+    <mergeCell ref="AM50:AO50"/>
+    <mergeCell ref="AP50:AR50"/>
+    <mergeCell ref="AK52:AL52"/>
+    <mergeCell ref="AM52:AO52"/>
+    <mergeCell ref="AP52:AR52"/>
+    <mergeCell ref="AK53:AL53"/>
+    <mergeCell ref="AM53:AO53"/>
+    <mergeCell ref="AP53:AR53"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AR6:AS6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL1:AN1" r:id="rId1" display="enviar e-mail" xr:uid="{F87243B5-CADE-4E5A-99D9-2619D103CEAB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>