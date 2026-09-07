--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="20" documentId="8_{566F8C49-44B1-420D-AC3F-B1F1241BCAF9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E7A77D9E-A936-46F4-8C80-7C94AF9BED72}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{0727EA5D-1298-4D1B-8A1E-986B910E10A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{4974F9A9-2BD3-436A-9999-C4934B5D3E92}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AS$59</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -709,58 +708,58 @@
   <si>
     <t>FLONES2510</t>
   </si>
   <si>
     <t>FLONES2520</t>
   </si>
   <si>
     <t>1/2" X 20 Mt.</t>
   </si>
   <si>
     <t>FLONES1320</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              solicitar cotizacion</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>LRF600P013</t>
   </si>
   <si>
     <t>LRF600M013</t>
   </si>
   <si>
-    <t>Actualizado</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -818,66 +817,57 @@
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
-[...6 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1482,605 +1472,605 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...3 lines deleted...]
-    </xf>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="10" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="9" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="7" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="9" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="14" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...399 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="7" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFDAF2D0"/>
       <color rgb="FFFFE593"/>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFDA5AB"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>31</xdr:col>
       <xdr:colOff>161925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
       <xdr:colOff>171103</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>311683</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
@@ -2180,82 +2170,82 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="266700" y="1114425"/>
           <a:ext cx="957155" cy="1231499"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>133350</xdr:rowOff>
+      <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>237444</xdr:colOff>
+      <xdr:colOff>189819</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>131908</xdr:rowOff>
+      <xdr:rowOff>122383</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Imagen 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{517ABF67-6260-EC45-DCDD-BE566824DAEA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3876675" y="1114425"/>
+          <a:off x="3829050" y="1104900"/>
           <a:ext cx="932769" cy="951058"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>332338</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>95585</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>326291</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>17577</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Imagen 13">
@@ -3298,446 +3288,446 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2651">
           <cell r="C2651">
-            <v>7889.4599400090938</v>
+            <v>8678.405934010003</v>
           </cell>
         </row>
         <row r="2652">
           <cell r="C2652">
-            <v>9656.1505393914777</v>
+            <v>10621.765593330627</v>
           </cell>
         </row>
         <row r="2653">
           <cell r="C2653">
-            <v>11132.94400770725</v>
+            <v>12246.238408477977</v>
           </cell>
         </row>
         <row r="2654">
           <cell r="C2654">
-            <v>16125.490658298946</v>
+            <v>17738.039724128841</v>
           </cell>
         </row>
         <row r="2655">
           <cell r="C2655">
-            <v>26383.974340809378</v>
+            <v>29022.371774890322</v>
           </cell>
         </row>
         <row r="2656">
           <cell r="C2656">
-            <v>35604.491458226446</v>
+            <v>39164.940604049094</v>
           </cell>
         </row>
         <row r="2657">
           <cell r="C2657">
-            <v>57885.083680631658</v>
+            <v>63673.592048694831</v>
           </cell>
         </row>
         <row r="2658">
           <cell r="C2658">
-            <v>88597.687017202727</v>
+            <v>97457.455718922996</v>
           </cell>
         </row>
         <row r="2659">
           <cell r="C2659">
-            <v>210180.47282028888</v>
+            <v>231198.52010231782</v>
           </cell>
         </row>
         <row r="2660">
           <cell r="C2660">
-            <v>319472.40089490043</v>
+            <v>351419.64098439051</v>
           </cell>
         </row>
         <row r="2661">
           <cell r="C2661">
-            <v>556791.17671327142</v>
+            <v>612470.29438459873</v>
           </cell>
         </row>
         <row r="2663">
           <cell r="C2663">
             <v>24917.768099696819</v>
           </cell>
         </row>
         <row r="2664">
           <cell r="C2664">
             <v>20286.210025303648</v>
           </cell>
         </row>
         <row r="2665">
           <cell r="C2665">
             <v>27001.968530206177</v>
           </cell>
         </row>
         <row r="2666">
           <cell r="C2666">
-            <v>10231.608629753853</v>
+            <v>11254.769492729238</v>
           </cell>
         </row>
         <row r="2667">
           <cell r="C2667">
-            <v>17201.869513811427</v>
+            <v>18922.056465192567</v>
           </cell>
         </row>
         <row r="2668">
           <cell r="C2668">
-            <v>25959.270792516731</v>
+            <v>28555.197871768414</v>
           </cell>
         </row>
         <row r="2669">
           <cell r="C2669">
-            <v>10929.66948642311</v>
+            <v>12022.636435065422</v>
           </cell>
         </row>
         <row r="2670">
           <cell r="C2670">
-            <v>16590.990695212015</v>
+            <v>18250.089764733213</v>
           </cell>
         </row>
         <row r="2671">
           <cell r="C2671">
-            <v>28843.631089607166</v>
+            <v>31727.994198567892</v>
           </cell>
         </row>
         <row r="2672">
           <cell r="C2672">
-            <v>17856.543212041135</v>
+            <v>21606.41728656978</v>
           </cell>
         </row>
         <row r="2673">
           <cell r="C2673">
-            <v>28652.873809727844</v>
+            <v>34669.977309770693</v>
           </cell>
         </row>
         <row r="2674">
           <cell r="C2674">
-            <v>45405.308037137263</v>
+            <v>54940.422724936092</v>
           </cell>
         </row>
         <row r="2675">
           <cell r="C2675">
-            <v>9519.6966339777973</v>
+            <v>10471.666297375581</v>
           </cell>
         </row>
         <row r="2676">
           <cell r="C2676">
-            <v>13789.806860026509</v>
+            <v>15168.787546029162</v>
           </cell>
         </row>
         <row r="2677">
           <cell r="C2677">
-            <v>22555.756759981126</v>
+            <v>24811.332435979246</v>
           </cell>
         </row>
         <row r="2678">
           <cell r="C2678">
-            <v>31964.433792529158</v>
+            <v>35160.877171782071</v>
           </cell>
         </row>
         <row r="2679">
           <cell r="C2679">
-            <v>51966.101023376003</v>
+            <v>57162.71112571362</v>
           </cell>
         </row>
         <row r="2680">
           <cell r="C2680">
-            <v>79534.445302936161</v>
+            <v>87487.889833229798</v>
           </cell>
         </row>
         <row r="2681">
           <cell r="C2681">
-            <v>188690.14656413379</v>
+            <v>207559.16122054716</v>
           </cell>
         </row>
         <row r="2682">
           <cell r="C2682">
-            <v>286804.01028931659</v>
+            <v>315484.4113182482</v>
           </cell>
         </row>
         <row r="2683">
           <cell r="C2683">
-            <v>499864.25095303374</v>
+            <v>549850.67604833713</v>
           </cell>
         </row>
         <row r="2684">
           <cell r="C2684">
             <v>5459.1484050606696</v>
           </cell>
         </row>
         <row r="2685">
           <cell r="C2685">
             <v>7494.4832165325424</v>
           </cell>
         </row>
         <row r="2686">
           <cell r="C2686">
             <v>11954.69836855533</v>
           </cell>
         </row>
         <row r="2687">
           <cell r="C2687">
-            <v>14333.591427607505</v>
+            <v>15766.950570368259</v>
           </cell>
         </row>
         <row r="2688">
           <cell r="C2688">
-            <v>16981.198151945118</v>
+            <v>18679.317967139632</v>
           </cell>
         </row>
         <row r="2689">
           <cell r="C2689">
-            <v>22915.478294041073</v>
+            <v>25207.026123445183</v>
           </cell>
         </row>
         <row r="2690">
           <cell r="C2690">
-            <v>38435.922769485274</v>
+            <v>42279.5150464338</v>
           </cell>
         </row>
         <row r="2691">
           <cell r="C2691">
-            <v>51491.351004426353</v>
+            <v>56640.486104868993</v>
           </cell>
         </row>
         <row r="2692">
           <cell r="C2692">
-            <v>104890.7964095831</v>
+            <v>115379.87605054144</v>
           </cell>
         </row>
         <row r="2693">
           <cell r="C2693">
-            <v>163055.95478262511</v>
+            <v>179361.55026088766</v>
           </cell>
         </row>
         <row r="2694">
           <cell r="C2694">
-            <v>192818.69544375956</v>
+            <v>212100.56498813553</v>
           </cell>
         </row>
         <row r="2695">
           <cell r="C2695">
-            <v>374133.99666808377</v>
+            <v>411547.3963348922</v>
           </cell>
         </row>
         <row r="2696">
           <cell r="C2696">
-            <v>12444.691978164938</v>
+            <v>13066.926577073185</v>
           </cell>
         </row>
         <row r="2697">
           <cell r="C2697">
-            <v>16826.938104755205</v>
+            <v>17668.285009992967</v>
           </cell>
         </row>
         <row r="2698">
           <cell r="C2698">
-            <v>27140.558305505769</v>
+            <v>28497.586220781057</v>
           </cell>
         </row>
         <row r="2699">
           <cell r="C2699">
-            <v>42162.694096002699</v>
+            <v>44270.828800802847</v>
           </cell>
         </row>
         <row r="2700">
           <cell r="C2700">
-            <v>66903.853684701346</v>
+            <v>70249.046368936426</v>
           </cell>
         </row>
         <row r="2701">
           <cell r="C2701">
-            <v>97720.364385131688</v>
+            <v>102606.38260438829</v>
           </cell>
         </row>
         <row r="2702">
           <cell r="C2702">
-            <v>222979.06071305502</v>
+            <v>234128.01374870777</v>
           </cell>
         </row>
         <row r="2703">
           <cell r="C2703">
-            <v>279425.98779049638</v>
+            <v>293397.28718002129</v>
           </cell>
         </row>
         <row r="2704">
           <cell r="C2704">
-            <v>536302.09553617041</v>
+            <v>563117.20031297917</v>
           </cell>
         </row>
         <row r="2705">
           <cell r="C2705">
-            <v>9826.6675351211088</v>
+            <v>10318.000911877165</v>
           </cell>
         </row>
         <row r="2706">
           <cell r="C2706">
-            <v>13319.20978602421</v>
+            <v>13985.170275325423</v>
           </cell>
         </row>
         <row r="2707">
           <cell r="C2707">
-            <v>19635.809245153305</v>
+            <v>20617.599707410969</v>
           </cell>
         </row>
         <row r="2708">
           <cell r="C2708">
-            <v>30476.873324770193</v>
+            <v>32000.716991008714</v>
           </cell>
         </row>
         <row r="2709">
           <cell r="C2709">
-            <v>47911.507492153476</v>
+            <v>50307.082866761171</v>
           </cell>
         </row>
         <row r="2710">
           <cell r="C2710">
-            <v>68346.679157476116</v>
+            <v>71764.013115349924</v>
           </cell>
         </row>
         <row r="2711">
           <cell r="C2711">
-            <v>126669.73388835567</v>
+            <v>133003.2205827735</v>
           </cell>
         </row>
         <row r="2712">
           <cell r="C2712">
-            <v>157777.64123671417</v>
+            <v>165666.5232985499</v>
           </cell>
         </row>
         <row r="2713">
           <cell r="C2713">
-            <v>287818.32451296237</v>
+            <v>302209.24073861062</v>
           </cell>
         </row>
         <row r="2714">
           <cell r="C2714">
             <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2715">
           <cell r="C2715">
             <v>1614.9273992732017</v>
           </cell>
         </row>
         <row r="2716">
           <cell r="C2716">
             <v>1830.2463660591593</v>
           </cell>
         </row>
         <row r="2717">
           <cell r="C2717">
             <v>2992.9687867033331</v>
           </cell>
         </row>
         <row r="2718">
           <cell r="C2718">
             <v>3757.3757226584448</v>
           </cell>
         </row>
         <row r="2719">
           <cell r="C2719">
             <v>5113.9063024370898</v>
           </cell>
         </row>
         <row r="2720">
           <cell r="C2720">
-            <v>7945.7830407281808</v>
+            <v>8740.3613448010019</v>
           </cell>
         </row>
         <row r="2721">
           <cell r="C2721">
-            <v>8702.8509952492568</v>
+            <v>9573.1360947741814</v>
           </cell>
         </row>
         <row r="2722">
           <cell r="C2722">
-            <v>11104.708411430302</v>
+            <v>12215.179252573333</v>
           </cell>
         </row>
         <row r="2723">
           <cell r="C2723">
-            <v>12453.450110529913</v>
+            <v>13698.795121582905</v>
           </cell>
         </row>
         <row r="2724">
           <cell r="C2724">
-            <v>8700.460905510201</v>
+            <v>9570.5069960612218</v>
           </cell>
         </row>
         <row r="2725">
           <cell r="C2725">
-            <v>8700.460905510201</v>
+            <v>9570.5069960612218</v>
           </cell>
         </row>
         <row r="2726">
           <cell r="C2726">
-            <v>9198.1619452896939</v>
+            <v>10117.978139818664</v>
           </cell>
         </row>
         <row r="2727">
           <cell r="C2727">
-            <v>11445.591445625038</v>
+            <v>12590.150590187544</v>
           </cell>
         </row>
         <row r="2728">
           <cell r="C2728">
-            <v>8700.460905510201</v>
+            <v>9570.5069960612218</v>
           </cell>
         </row>
         <row r="2729">
           <cell r="C2729">
-            <v>8700.460905510201</v>
+            <v>9570.5069960612218</v>
           </cell>
         </row>
         <row r="2730">
           <cell r="C2730">
-            <v>9198.1619452896939</v>
+            <v>10117.978139818664</v>
           </cell>
         </row>
         <row r="2731">
           <cell r="C2731">
-            <v>12264.590843090424</v>
+            <v>13491.04992739947</v>
           </cell>
         </row>
         <row r="2732">
           <cell r="C2732">
             <v>13786.515632811608</v>
           </cell>
         </row>
         <row r="2733">
           <cell r="C2733">
             <v>39251.304977020867</v>
           </cell>
         </row>
         <row r="2734">
           <cell r="C2734">
             <v>28216.105998942825</v>
           </cell>
         </row>
         <row r="2735">
           <cell r="C2735">
             <v>26520.281091678349</v>
           </cell>
         </row>
         <row r="2736">
           <cell r="C2736">
             <v>26346.324736729432</v>
@@ -3753,91 +3743,91 @@
             <v>31615.629050259246</v>
           </cell>
         </row>
         <row r="2739">
           <cell r="C2739">
             <v>23711.686639315918</v>
           </cell>
         </row>
         <row r="2740">
           <cell r="C2740">
             <v>0</v>
           </cell>
         </row>
         <row r="2741">
           <cell r="C2741">
             <v>26520.281091678349</v>
           </cell>
         </row>
         <row r="2742">
           <cell r="C2742">
             <v>0</v>
           </cell>
         </row>
         <row r="2785">
           <cell r="C2785">
-            <v>10782.346604404043</v>
+            <v>11321.463934624247</v>
           </cell>
         </row>
         <row r="2786">
           <cell r="C2786">
-            <v>17497.136982368735</v>
+            <v>18371.993831487176</v>
           </cell>
         </row>
         <row r="2787">
           <cell r="C2787">
-            <v>21583.351655246279</v>
+            <v>22662.519238008594</v>
           </cell>
         </row>
         <row r="2788">
           <cell r="C2788">
-            <v>36877.85307442092</v>
+            <v>38721.74572814197</v>
           </cell>
         </row>
         <row r="2789">
           <cell r="C2789">
-            <v>57698.816435386994</v>
+            <v>60583.757257156351</v>
           </cell>
         </row>
         <row r="2790">
           <cell r="C2790">
-            <v>87418.249232823859</v>
+            <v>91789.161694465045</v>
           </cell>
         </row>
         <row r="2791">
           <cell r="C2791">
-            <v>156273.3412499158</v>
+            <v>164087.00831241164</v>
           </cell>
         </row>
         <row r="2792">
           <cell r="C2792">
-            <v>249836.06130260264</v>
+            <v>262327.86436773284</v>
           </cell>
         </row>
         <row r="2793">
           <cell r="C2793">
-            <v>393937.0463972062</v>
+            <v>413633.89871706651</v>
           </cell>
         </row>
         <row r="3079">
           <cell r="C3079">
             <v>1955.7765499157249</v>
           </cell>
         </row>
         <row r="3080">
           <cell r="C3080">
             <v>2541.1724181616778</v>
           </cell>
         </row>
         <row r="3081">
           <cell r="C3081">
             <v>4491.5431950366446</v>
           </cell>
         </row>
         <row r="3082">
           <cell r="C3082">
             <v>8277.2026123116812</v>
           </cell>
         </row>
         <row r="3083">
           <cell r="C3083">
             <v>10861.713032600534</v>
@@ -3900,54 +3890,50 @@
         </row>
         <row r="3107">
           <cell r="C3107">
             <v>786.87855557185583</v>
           </cell>
         </row>
         <row r="3108">
           <cell r="C3108">
             <v>663.83122485006675</v>
           </cell>
         </row>
         <row r="3109">
           <cell r="C3109">
             <v>1041.604090320423</v>
           </cell>
         </row>
         <row r="3110">
           <cell r="C3110">
             <v>1254.4951394351012</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4242,2681 +4228,2681 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41DA7C5-8A95-4A73-B2E9-DCF37DBB3B5A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="45" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="224" t="s">
+      <c r="A1" s="220" t="s">
         <v>179</v>
       </c>
-      <c r="B1" s="225"/>
-[...4 lines deleted...]
-      <c r="E1" s="54" t="s">
+      <c r="B1" s="221"/>
+      <c r="C1" s="226">
+        <v>46237</v>
+      </c>
+      <c r="D1" s="226"/>
+      <c r="E1" s="225" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="54"/>
-[...12 lines deleted...]
-      <c r="S1" s="55" t="s">
+      <c r="F1" s="225"/>
+      <c r="G1" s="225"/>
+      <c r="H1" s="225"/>
+      <c r="I1" s="225"/>
+      <c r="J1" s="225"/>
+      <c r="K1" s="225"/>
+      <c r="L1" s="225"/>
+      <c r="M1" s="225"/>
+      <c r="N1" s="225"/>
+      <c r="O1" s="225"/>
+      <c r="P1" s="225"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="227" t="s">
         <v>175</v>
       </c>
-      <c r="T1" s="55"/>
-[...17 lines deleted...]
-      <c r="AL1" s="56" t="s">
+      <c r="T1" s="227"/>
+      <c r="U1" s="227"/>
+      <c r="V1" s="227"/>
+      <c r="W1" s="227"/>
+      <c r="X1" s="227"/>
+      <c r="Y1" s="227"/>
+      <c r="Z1" s="227"/>
+      <c r="AA1" s="227"/>
+      <c r="AB1" s="227"/>
+      <c r="AC1" s="227"/>
+      <c r="AD1" s="227"/>
+      <c r="AE1" s="227"/>
+      <c r="AF1" s="227"/>
+      <c r="AG1" s="227"/>
+      <c r="AH1" s="227"/>
+      <c r="AI1" s="227"/>
+      <c r="AJ1" s="227"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="228" t="s">
         <v>176</v>
       </c>
-      <c r="AM1" s="56"/>
-[...5 lines deleted...]
-      <c r="AS1" s="230"/>
+      <c r="AM1" s="228"/>
+      <c r="AN1" s="228"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="224"/>
+      <c r="AR1" s="224"/>
+      <c r="AS1" s="57"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="200" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="93"/>
-[...42 lines deleted...]
-      <c r="AS2" s="94"/>
+      <c r="B2" s="201"/>
+      <c r="C2" s="201"/>
+      <c r="D2" s="201"/>
+      <c r="E2" s="201"/>
+      <c r="F2" s="201"/>
+      <c r="G2" s="201"/>
+      <c r="H2" s="201"/>
+      <c r="I2" s="201"/>
+      <c r="J2" s="201"/>
+      <c r="K2" s="201"/>
+      <c r="L2" s="201"/>
+      <c r="M2" s="201"/>
+      <c r="N2" s="201"/>
+      <c r="O2" s="201"/>
+      <c r="P2" s="201"/>
+      <c r="Q2" s="201"/>
+      <c r="R2" s="201"/>
+      <c r="S2" s="201"/>
+      <c r="T2" s="201"/>
+      <c r="U2" s="201"/>
+      <c r="V2" s="201"/>
+      <c r="W2" s="201"/>
+      <c r="X2" s="201"/>
+      <c r="Y2" s="201"/>
+      <c r="Z2" s="201"/>
+      <c r="AA2" s="201"/>
+      <c r="AB2" s="201"/>
+      <c r="AC2" s="201"/>
+      <c r="AD2" s="201"/>
+      <c r="AE2" s="201"/>
+      <c r="AF2" s="201"/>
+      <c r="AG2" s="201"/>
+      <c r="AH2" s="201"/>
+      <c r="AI2" s="201"/>
+      <c r="AJ2" s="201"/>
+      <c r="AK2" s="201"/>
+      <c r="AL2" s="201"/>
+      <c r="AM2" s="201"/>
+      <c r="AN2" s="201"/>
+      <c r="AO2" s="201"/>
+      <c r="AP2" s="201"/>
+      <c r="AQ2" s="201"/>
+      <c r="AR2" s="201"/>
+      <c r="AS2" s="202"/>
     </row>
     <row r="3" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="70" t="s">
+      <c r="A3" s="222" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="71"/>
-[...1 lines deleted...]
-      <c r="D3" s="72"/>
+      <c r="B3" s="206"/>
+      <c r="C3" s="206"/>
+      <c r="D3" s="207"/>
       <c r="E3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="73" t="s">
+      <c r="F3" s="209" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="74"/>
-      <c r="H3" s="73" t="s">
+      <c r="G3" s="210"/>
+      <c r="H3" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="74"/>
-      <c r="J3" s="90" t="s">
+      <c r="I3" s="210"/>
+      <c r="J3" s="205" t="s">
         <v>17</v>
       </c>
-      <c r="K3" s="71"/>
-[...1 lines deleted...]
-      <c r="M3" s="72"/>
+      <c r="K3" s="206"/>
+      <c r="L3" s="206"/>
+      <c r="M3" s="207"/>
       <c r="N3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="O3" s="73" t="s">
+      <c r="O3" s="209" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="74"/>
-      <c r="Q3" s="73" t="s">
+      <c r="P3" s="210"/>
+      <c r="Q3" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="R3" s="74"/>
-      <c r="S3" s="90" t="s">
+      <c r="R3" s="210"/>
+      <c r="S3" s="205" t="s">
         <v>28</v>
       </c>
-      <c r="T3" s="71"/>
-[...1 lines deleted...]
-      <c r="V3" s="72"/>
+      <c r="T3" s="206"/>
+      <c r="U3" s="206"/>
+      <c r="V3" s="207"/>
       <c r="W3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="X3" s="73" t="s">
+      <c r="X3" s="209" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="74"/>
-      <c r="Z3" s="73" t="s">
+      <c r="Y3" s="210"/>
+      <c r="Z3" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="AA3" s="97"/>
-      <c r="AB3" s="90" t="s">
+      <c r="AA3" s="211"/>
+      <c r="AB3" s="205" t="s">
         <v>32</v>
       </c>
-      <c r="AC3" s="71"/>
-[...1 lines deleted...]
-      <c r="AE3" s="72"/>
+      <c r="AC3" s="206"/>
+      <c r="AD3" s="206"/>
+      <c r="AE3" s="207"/>
       <c r="AF3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="73" t="s">
+      <c r="AG3" s="209" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="74"/>
-      <c r="AI3" s="73" t="s">
+      <c r="AH3" s="210"/>
+      <c r="AI3" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="AJ3" s="97"/>
-      <c r="AK3" s="90" t="s">
+      <c r="AJ3" s="211"/>
+      <c r="AK3" s="205" t="s">
         <v>33</v>
       </c>
-      <c r="AL3" s="71"/>
-[...1 lines deleted...]
-      <c r="AN3" s="72"/>
+      <c r="AL3" s="206"/>
+      <c r="AM3" s="206"/>
+      <c r="AN3" s="207"/>
       <c r="AO3" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="AP3" s="73" t="s">
+      <c r="AP3" s="209" t="s">
         <v>3</v>
       </c>
-      <c r="AQ3" s="74"/>
-      <c r="AR3" s="73" t="s">
+      <c r="AQ3" s="210"/>
+      <c r="AR3" s="209" t="s">
         <v>5</v>
       </c>
-      <c r="AS3" s="91"/>
+      <c r="AS3" s="223"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A4" s="16"/>
       <c r="E4" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="78" t="s">
+      <c r="F4" s="214" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="79"/>
-      <c r="H4" s="84">
+      <c r="G4" s="215"/>
+      <c r="H4" s="145">
         <f>[1]Hoja1!$C2651</f>
-        <v>7889.4599400090938</v>
-[...1 lines deleted...]
-      <c r="I4" s="85"/>
+        <v>8678.405934010003</v>
+      </c>
+      <c r="I4" s="147"/>
       <c r="J4" s="7"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="9"/>
       <c r="N4" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="O4" s="89" t="s">
+      <c r="O4" s="166" t="s">
         <v>43</v>
       </c>
-      <c r="P4" s="89"/>
-      <c r="Q4" s="84">
+      <c r="P4" s="166"/>
+      <c r="Q4" s="145">
         <f>[1]Hoja1!$C2675</f>
-        <v>9519.6966339777973</v>
-[...1 lines deleted...]
-      <c r="R4" s="85"/>
+        <v>10471.666297375581</v>
+      </c>
+      <c r="R4" s="147"/>
       <c r="S4" s="7"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="9"/>
       <c r="W4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="X4" s="61" t="s">
+      <c r="X4" s="212" t="s">
         <v>29</v>
       </c>
-      <c r="Y4" s="62"/>
-      <c r="Z4" s="95">
+      <c r="Y4" s="213"/>
+      <c r="Z4" s="192">
         <f>[1]Hoja1!$C2684</f>
         <v>5459.1484050606696</v>
       </c>
-      <c r="AA4" s="100"/>
+      <c r="AA4" s="193"/>
       <c r="AB4" s="10"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AG4" s="89" t="s">
+      <c r="AG4" s="166" t="s">
         <v>34</v>
       </c>
-      <c r="AH4" s="89"/>
-      <c r="AI4" s="63">
+      <c r="AH4" s="166"/>
+      <c r="AI4" s="142">
         <f>[1]Hoja1!$C$2666</f>
-        <v>10231.608629753853</v>
-[...1 lines deleted...]
-      <c r="AJ4" s="84"/>
+        <v>11254.769492729238</v>
+      </c>
+      <c r="AJ4" s="145"/>
       <c r="AK4" s="7"/>
       <c r="AL4" s="8"/>
       <c r="AM4" s="8"/>
       <c r="AN4" s="9"/>
       <c r="AO4" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AP4" s="89" t="s">
+      <c r="AP4" s="166" t="s">
         <v>37</v>
       </c>
-      <c r="AQ4" s="89"/>
-      <c r="AR4" s="63">
+      <c r="AQ4" s="166"/>
+      <c r="AR4" s="142">
         <f>[1]Hoja1!$C$2669</f>
-        <v>10929.66948642311</v>
-[...1 lines deleted...]
-      <c r="AS4" s="64"/>
+        <v>12022.636435065422</v>
+      </c>
+      <c r="AS4" s="229"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A5" s="16"/>
       <c r="E5" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="80" t="s">
+      <c r="F5" s="216" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="81"/>
-      <c r="H5" s="86">
+      <c r="G5" s="217"/>
+      <c r="H5" s="143">
         <f>[1]Hoja1!$C2652</f>
-        <v>9656.1505393914777</v>
-[...1 lines deleted...]
-      <c r="I5" s="87"/>
+        <v>10621.765593330627</v>
+      </c>
+      <c r="I5" s="144"/>
       <c r="J5" s="10"/>
       <c r="M5" s="1"/>
       <c r="N5" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="O5" s="88" t="s">
+      <c r="O5" s="203" t="s">
         <v>44</v>
       </c>
-      <c r="P5" s="88"/>
-      <c r="Q5" s="86">
+      <c r="P5" s="203"/>
+      <c r="Q5" s="143">
         <f>[1]Hoja1!$C2676</f>
-        <v>13789.806860026509</v>
-[...1 lines deleted...]
-      <c r="R5" s="87"/>
+        <v>15168.787546029162</v>
+      </c>
+      <c r="R5" s="144"/>
       <c r="S5" s="10"/>
       <c r="V5" s="1"/>
       <c r="W5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="59" t="s">
+      <c r="X5" s="159" t="s">
         <v>30</v>
       </c>
-      <c r="Y5" s="60"/>
-      <c r="Z5" s="101">
+      <c r="Y5" s="160"/>
+      <c r="Z5" s="194">
         <f>[1]Hoja1!$C2685</f>
         <v>7494.4832165325424</v>
       </c>
-      <c r="AA5" s="102"/>
+      <c r="AA5" s="195"/>
       <c r="AB5" s="10"/>
       <c r="AE5" s="1"/>
       <c r="AF5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AG5" s="88" t="s">
+      <c r="AG5" s="203" t="s">
         <v>36</v>
       </c>
-      <c r="AH5" s="88"/>
-      <c r="AI5" s="65">
+      <c r="AH5" s="203"/>
+      <c r="AI5" s="204">
         <f>[1]Hoja1!$C$2667</f>
-        <v>17201.869513811427</v>
-[...1 lines deleted...]
-      <c r="AJ5" s="86"/>
+        <v>18922.056465192567</v>
+      </c>
+      <c r="AJ5" s="143"/>
       <c r="AK5" s="10"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AP5" s="88" t="s">
+      <c r="AP5" s="203" t="s">
         <v>38</v>
       </c>
-      <c r="AQ5" s="88"/>
-      <c r="AR5" s="65">
+      <c r="AQ5" s="203"/>
+      <c r="AR5" s="204">
         <f>[1]Hoja1!$C$2670</f>
-        <v>16590.990695212015</v>
-[...1 lines deleted...]
-      <c r="AS5" s="66"/>
+        <v>18250.089764733213</v>
+      </c>
+      <c r="AS5" s="230"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="16"/>
       <c r="E6" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="78" t="s">
+      <c r="F6" s="214" t="s">
         <v>18</v>
       </c>
-      <c r="G6" s="79"/>
-      <c r="H6" s="84">
+      <c r="G6" s="215"/>
+      <c r="H6" s="145">
         <f>[1]Hoja1!$C2653</f>
-        <v>11132.94400770725</v>
-[...1 lines deleted...]
-      <c r="I6" s="85"/>
+        <v>12246.238408477977</v>
+      </c>
+      <c r="I6" s="147"/>
       <c r="J6" s="10"/>
       <c r="M6" s="1"/>
       <c r="N6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="O6" s="89" t="s">
+      <c r="O6" s="166" t="s">
         <v>45</v>
       </c>
-      <c r="P6" s="89"/>
-      <c r="Q6" s="84">
+      <c r="P6" s="166"/>
+      <c r="Q6" s="145">
         <f>[1]Hoja1!$C2677</f>
-        <v>22555.756759981126</v>
-[...1 lines deleted...]
-      <c r="R6" s="85"/>
+        <v>24811.332435979246</v>
+      </c>
+      <c r="R6" s="147"/>
       <c r="S6" s="10"/>
       <c r="V6" s="1"/>
       <c r="W6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="X6" s="61" t="s">
+      <c r="X6" s="212" t="s">
         <v>31</v>
       </c>
-      <c r="Y6" s="62"/>
-      <c r="Z6" s="95">
+      <c r="Y6" s="213"/>
+      <c r="Z6" s="192">
         <f>[1]Hoja1!$C2686</f>
         <v>11954.69836855533</v>
       </c>
-      <c r="AA6" s="96"/>
+      <c r="AA6" s="208"/>
       <c r="AB6" s="10"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AG6" s="89" t="s">
+      <c r="AG6" s="166" t="s">
         <v>35</v>
       </c>
-      <c r="AH6" s="89"/>
-      <c r="AI6" s="63">
+      <c r="AH6" s="166"/>
+      <c r="AI6" s="142">
         <f>[1]Hoja1!$C$2668</f>
-        <v>25959.270792516731</v>
-[...1 lines deleted...]
-      <c r="AJ6" s="84"/>
+        <v>28555.197871768414</v>
+      </c>
+      <c r="AJ6" s="145"/>
       <c r="AK6" s="10"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AP6" s="89" t="s">
+      <c r="AP6" s="166" t="s">
         <v>39</v>
       </c>
-      <c r="AQ6" s="89"/>
-      <c r="AR6" s="63">
+      <c r="AQ6" s="166"/>
+      <c r="AR6" s="142">
         <f>[1]Hoja1!$C$2671</f>
-        <v>28843.631089607166</v>
-[...1 lines deleted...]
-      <c r="AS6" s="64"/>
+        <v>31727.994198567892</v>
+      </c>
+      <c r="AS6" s="229"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="16"/>
       <c r="E7" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="80" t="s">
+      <c r="F7" s="216" t="s">
         <v>20</v>
       </c>
-      <c r="G7" s="81"/>
-      <c r="H7" s="86">
+      <c r="G7" s="217"/>
+      <c r="H7" s="143">
         <f>[1]Hoja1!$C2654</f>
-        <v>16125.490658298946</v>
-[...1 lines deleted...]
-      <c r="I7" s="87"/>
+        <v>17738.039724128841</v>
+      </c>
+      <c r="I7" s="144"/>
       <c r="J7" s="10"/>
       <c r="M7" s="1"/>
       <c r="N7" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="O7" s="88" t="s">
+      <c r="O7" s="203" t="s">
         <v>46</v>
       </c>
-      <c r="P7" s="88"/>
-      <c r="Q7" s="86">
+      <c r="P7" s="203"/>
+      <c r="Q7" s="143">
         <f>[1]Hoja1!$C2678</f>
-        <v>31964.433792529158</v>
-[...1 lines deleted...]
-      <c r="R7" s="87"/>
+        <v>35160.877171782071</v>
+      </c>
+      <c r="R7" s="144"/>
       <c r="S7" s="11"/>
       <c r="T7" s="5"/>
       <c r="U7" s="5"/>
       <c r="V7" s="6"/>
-      <c r="W7" s="67"/>
-[...3 lines deleted...]
-      <c r="AA7" s="69"/>
+      <c r="W7" s="148"/>
+      <c r="X7" s="149"/>
+      <c r="Y7" s="149"/>
+      <c r="Z7" s="149"/>
+      <c r="AA7" s="150"/>
       <c r="AB7" s="11"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
       <c r="AE7" s="6"/>
-      <c r="AF7" s="67"/>
-[...3 lines deleted...]
-      <c r="AJ7" s="69"/>
+      <c r="AF7" s="148"/>
+      <c r="AG7" s="149"/>
+      <c r="AH7" s="149"/>
+      <c r="AI7" s="149"/>
+      <c r="AJ7" s="150"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
       <c r="AN7" s="6"/>
       <c r="AO7" s="19"/>
       <c r="AP7" s="20"/>
       <c r="AQ7" s="20"/>
       <c r="AR7" s="20"/>
       <c r="AS7" s="45"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="16"/>
       <c r="E8" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="78" t="s">
+      <c r="F8" s="214" t="s">
         <v>21</v>
       </c>
-      <c r="G8" s="79"/>
-      <c r="H8" s="84">
+      <c r="G8" s="215"/>
+      <c r="H8" s="145">
         <f>[1]Hoja1!$C2655</f>
-        <v>26383.974340809378</v>
-[...1 lines deleted...]
-      <c r="I8" s="85"/>
+        <v>29022.371774890322</v>
+      </c>
+      <c r="I8" s="147"/>
       <c r="J8" s="10"/>
       <c r="M8" s="1"/>
       <c r="N8" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="O8" s="89" t="s">
+      <c r="O8" s="166" t="s">
         <v>47</v>
       </c>
-      <c r="P8" s="89"/>
-      <c r="Q8" s="84">
+      <c r="P8" s="166"/>
+      <c r="Q8" s="145">
         <f>[1]Hoja1!$C2679</f>
-        <v>51966.101023376003</v>
-[...2 lines deleted...]
-      <c r="S8" s="111" t="s">
+        <v>57162.71112571362</v>
+      </c>
+      <c r="R8" s="147"/>
+      <c r="S8" s="132" t="s">
         <v>40</v>
       </c>
-      <c r="T8" s="106"/>
-[...1 lines deleted...]
-      <c r="V8" s="107"/>
+      <c r="T8" s="133"/>
+      <c r="U8" s="133"/>
+      <c r="V8" s="134"/>
       <c r="W8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="X8" s="112" t="s">
+      <c r="X8" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="Y8" s="113"/>
-      <c r="Z8" s="112" t="s">
+      <c r="Y8" s="175"/>
+      <c r="Z8" s="174" t="s">
         <v>5</v>
       </c>
-      <c r="AA8" s="129"/>
-      <c r="AB8" s="111" t="s">
+      <c r="AA8" s="191"/>
+      <c r="AB8" s="132" t="s">
         <v>41</v>
       </c>
-      <c r="AC8" s="106"/>
-[...1 lines deleted...]
-      <c r="AE8" s="107"/>
+      <c r="AC8" s="133"/>
+      <c r="AD8" s="133"/>
+      <c r="AE8" s="134"/>
       <c r="AF8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AG8" s="112" t="s">
+      <c r="AG8" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="AH8" s="113"/>
-      <c r="AI8" s="98" t="s">
+      <c r="AH8" s="175"/>
+      <c r="AI8" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="AJ8" s="99"/>
-      <c r="AK8" s="111" t="s">
+      <c r="AJ8" s="131"/>
+      <c r="AK8" s="132" t="s">
         <v>42</v>
       </c>
-      <c r="AL8" s="106"/>
-[...1 lines deleted...]
-      <c r="AN8" s="107"/>
+      <c r="AL8" s="133"/>
+      <c r="AM8" s="133"/>
+      <c r="AN8" s="134"/>
       <c r="AO8" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AP8" s="112" t="s">
+      <c r="AP8" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="AQ8" s="113"/>
-      <c r="AR8" s="98" t="s">
+      <c r="AQ8" s="175"/>
+      <c r="AR8" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="AS8" s="114"/>
+      <c r="AS8" s="180"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A9" s="16"/>
       <c r="E9" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="80" t="s">
+      <c r="F9" s="216" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="81"/>
-      <c r="H9" s="86">
+      <c r="G9" s="217"/>
+      <c r="H9" s="143">
         <f>[1]Hoja1!$C2656</f>
-        <v>35604.491458226446</v>
-[...1 lines deleted...]
-      <c r="I9" s="87"/>
+        <v>39164.940604049094</v>
+      </c>
+      <c r="I9" s="144"/>
       <c r="J9" s="10"/>
       <c r="M9" s="1"/>
       <c r="N9" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O9" s="88" t="s">
+      <c r="O9" s="203" t="s">
         <v>48</v>
       </c>
-      <c r="P9" s="88"/>
-      <c r="Q9" s="86">
+      <c r="P9" s="203"/>
+      <c r="Q9" s="143">
         <f>[1]Hoja1!$C2680</f>
-        <v>79534.445302936161</v>
-[...1 lines deleted...]
-      <c r="R9" s="87"/>
+        <v>87487.889833229798</v>
+      </c>
+      <c r="R9" s="144"/>
       <c r="S9" s="7"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="9"/>
       <c r="W9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="X9" s="115" t="s">
+      <c r="X9" s="135" t="s">
         <v>177</v>
       </c>
-      <c r="Y9" s="116"/>
-      <c r="Z9" s="103">
+      <c r="Y9" s="137"/>
+      <c r="Z9" s="124">
         <f>[1]Hoja1!$C2663</f>
         <v>24917.768099696819</v>
       </c>
-      <c r="AA9" s="117"/>
+      <c r="AA9" s="126"/>
       <c r="AB9" s="10"/>
       <c r="AE9" s="1"/>
       <c r="AF9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AG9" s="115" t="s">
+      <c r="AG9" s="135" t="s">
         <v>178</v>
       </c>
-      <c r="AH9" s="116"/>
-      <c r="AI9" s="108">
+      <c r="AH9" s="137"/>
+      <c r="AI9" s="198">
         <f>[1]Hoja1!$C$2664</f>
         <v>20286.210025303648</v>
       </c>
-      <c r="AJ9" s="109"/>
+      <c r="AJ9" s="199"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="9"/>
       <c r="AO9" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="AP9" s="115" t="s">
+      <c r="AP9" s="135" t="s">
         <v>54</v>
       </c>
-      <c r="AQ9" s="116"/>
-      <c r="AR9" s="103">
+      <c r="AQ9" s="137"/>
+      <c r="AR9" s="124">
         <f>[1]Hoja1!$C$2672</f>
-        <v>17856.543212041135</v>
-[...1 lines deleted...]
-      <c r="AS9" s="104"/>
+        <v>21606.41728656978</v>
+      </c>
+      <c r="AS9" s="196"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="16"/>
       <c r="E10" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="78" t="s">
+      <c r="F10" s="214" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="79"/>
-      <c r="H10" s="84">
+      <c r="G10" s="215"/>
+      <c r="H10" s="145">
         <f>[1]Hoja1!$C2657</f>
-        <v>57885.083680631658</v>
-[...1 lines deleted...]
-      <c r="I10" s="85"/>
+        <v>63673.592048694831</v>
+      </c>
+      <c r="I10" s="147"/>
       <c r="J10" s="10"/>
       <c r="M10" s="1"/>
       <c r="N10" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="O10" s="89" t="s">
+      <c r="O10" s="166" t="s">
         <v>49</v>
       </c>
-      <c r="P10" s="89"/>
-      <c r="Q10" s="84">
+      <c r="P10" s="166"/>
+      <c r="Q10" s="145">
         <f>[1]Hoja1!$C2681</f>
-        <v>188690.14656413379</v>
-[...1 lines deleted...]
-      <c r="R10" s="85"/>
+        <v>207559.16122054716</v>
+      </c>
+      <c r="R10" s="147"/>
       <c r="S10" s="10"/>
       <c r="V10" s="1"/>
       <c r="W10" s="14"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="10"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="2"/>
       <c r="AK10" s="10"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="14"/>
       <c r="AS10" s="17"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A11" s="16"/>
       <c r="E11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="80" t="s">
+      <c r="F11" s="216" t="s">
         <v>24</v>
       </c>
-      <c r="G11" s="81"/>
-      <c r="H11" s="86">
+      <c r="G11" s="217"/>
+      <c r="H11" s="143">
         <f>[1]Hoja1!$C2658</f>
-        <v>88597.687017202727</v>
-[...1 lines deleted...]
-      <c r="I11" s="87"/>
+        <v>97457.455718922996</v>
+      </c>
+      <c r="I11" s="144"/>
       <c r="J11" s="10"/>
       <c r="M11" s="1"/>
       <c r="N11" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="88" t="s">
+      <c r="O11" s="203" t="s">
         <v>50</v>
       </c>
-      <c r="P11" s="88"/>
-      <c r="Q11" s="86">
+      <c r="P11" s="203"/>
+      <c r="Q11" s="143">
         <f>[1]Hoja1!$C2682</f>
-        <v>286804.01028931659</v>
-[...1 lines deleted...]
-      <c r="R11" s="87"/>
+        <v>315484.4113182482</v>
+      </c>
+      <c r="R11" s="144"/>
       <c r="S11" s="10"/>
       <c r="V11" s="1"/>
       <c r="W11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="X11" s="115" t="s">
+      <c r="X11" s="135" t="s">
         <v>52</v>
       </c>
-      <c r="Y11" s="116"/>
-      <c r="Z11" s="103">
+      <c r="Y11" s="137"/>
+      <c r="Z11" s="124">
         <f>[1]Hoja1!$C2664</f>
         <v>20286.210025303648</v>
       </c>
-      <c r="AA11" s="117"/>
+      <c r="AA11" s="126"/>
       <c r="AB11" s="10"/>
       <c r="AE11" s="1"/>
       <c r="AF11" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="AG11" s="115" t="s">
+      <c r="AG11" s="135" t="s">
         <v>53</v>
       </c>
-      <c r="AH11" s="116"/>
-      <c r="AI11" s="103">
+      <c r="AH11" s="137"/>
+      <c r="AI11" s="124">
         <f>[1]Hoja1!$C$2665</f>
         <v>27001.968530206177</v>
       </c>
-      <c r="AJ11" s="110"/>
+      <c r="AJ11" s="125"/>
       <c r="AK11" s="10"/>
       <c r="AN11" s="1"/>
       <c r="AO11" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AP11" s="115" t="s">
+      <c r="AP11" s="135" t="s">
         <v>55</v>
       </c>
-      <c r="AQ11" s="116"/>
-      <c r="AR11" s="103">
+      <c r="AQ11" s="137"/>
+      <c r="AR11" s="124">
         <f>[1]Hoja1!$C$2673</f>
-        <v>28652.873809727844</v>
-[...1 lines deleted...]
-      <c r="AS11" s="104"/>
+        <v>34669.977309770693</v>
+      </c>
+      <c r="AS11" s="196"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="16"/>
       <c r="E12" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="78" t="s">
+      <c r="F12" s="214" t="s">
         <v>25</v>
       </c>
-      <c r="G12" s="79"/>
-      <c r="H12" s="84">
+      <c r="G12" s="215"/>
+      <c r="H12" s="145">
         <f>[1]Hoja1!$C2659</f>
-        <v>210180.47282028888</v>
-[...1 lines deleted...]
-      <c r="I12" s="85"/>
+        <v>231198.52010231782</v>
+      </c>
+      <c r="I12" s="147"/>
       <c r="J12" s="10"/>
       <c r="M12" s="1"/>
       <c r="N12" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="89" t="s">
+      <c r="O12" s="166" t="s">
         <v>51</v>
       </c>
-      <c r="P12" s="89"/>
-      <c r="Q12" s="84">
+      <c r="P12" s="166"/>
+      <c r="Q12" s="145">
         <f>[1]Hoja1!$C2683</f>
-        <v>499864.25095303374</v>
-[...1 lines deleted...]
-      <c r="R12" s="85"/>
+        <v>549850.67604833713</v>
+      </c>
+      <c r="R12" s="147"/>
       <c r="S12" s="11"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="6"/>
       <c r="W12" s="22"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="23"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="23"/>
       <c r="AB12" s="11"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="6"/>
       <c r="AF12" s="22"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="23"/>
       <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="10"/>
       <c r="AN12" s="1"/>
       <c r="AO12" s="22"/>
       <c r="AS12" s="17"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="16"/>
       <c r="E13" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="80" t="s">
+      <c r="F13" s="216" t="s">
         <v>26</v>
       </c>
-      <c r="G13" s="81"/>
-      <c r="H13" s="86">
+      <c r="G13" s="217"/>
+      <c r="H13" s="143">
         <f>[1]Hoja1!$C2660</f>
-        <v>319472.40089490043</v>
-[...2 lines deleted...]
-      <c r="J13" s="134" t="s">
+        <v>351419.64098439051</v>
+      </c>
+      <c r="I13" s="144"/>
+      <c r="J13" s="186" t="s">
         <v>67</v>
       </c>
-      <c r="K13" s="135"/>
-[...7 lines deleted...]
-      <c r="S13" s="134" t="s">
+      <c r="K13" s="187"/>
+      <c r="L13" s="187"/>
+      <c r="M13" s="187"/>
+      <c r="N13" s="187"/>
+      <c r="O13" s="187"/>
+      <c r="P13" s="187"/>
+      <c r="Q13" s="187"/>
+      <c r="R13" s="188"/>
+      <c r="S13" s="186" t="s">
         <v>77</v>
       </c>
-      <c r="T13" s="135"/>
-[...2 lines deleted...]
-      <c r="W13" s="120" t="s">
+      <c r="T13" s="187"/>
+      <c r="U13" s="187"/>
+      <c r="V13" s="188"/>
+      <c r="W13" s="190" t="s">
         <v>4</v>
       </c>
-      <c r="X13" s="121" t="s">
+      <c r="X13" s="181" t="s">
         <v>3</v>
       </c>
-      <c r="Y13" s="121"/>
-      <c r="Z13" s="121" t="s">
+      <c r="Y13" s="181"/>
+      <c r="Z13" s="181" t="s">
         <v>5</v>
       </c>
-      <c r="AA13" s="121"/>
-      <c r="AB13" s="134" t="s">
+      <c r="AA13" s="181"/>
+      <c r="AB13" s="186" t="s">
         <v>77</v>
       </c>
-      <c r="AC13" s="135"/>
-[...2 lines deleted...]
-      <c r="AF13" s="120" t="s">
+      <c r="AC13" s="187"/>
+      <c r="AD13" s="187"/>
+      <c r="AE13" s="188"/>
+      <c r="AF13" s="190" t="s">
         <v>4</v>
       </c>
-      <c r="AG13" s="121" t="s">
+      <c r="AG13" s="181" t="s">
         <v>3</v>
       </c>
-      <c r="AH13" s="121"/>
-      <c r="AI13" s="121" t="s">
+      <c r="AH13" s="181"/>
+      <c r="AI13" s="181" t="s">
         <v>5</v>
       </c>
-      <c r="AJ13" s="121"/>
+      <c r="AJ13" s="181"/>
       <c r="AK13" s="10"/>
       <c r="AN13" s="1"/>
       <c r="AO13" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="AP13" s="115" t="s">
+      <c r="AP13" s="135" t="s">
         <v>56</v>
       </c>
-      <c r="AQ13" s="116"/>
-      <c r="AR13" s="103">
+      <c r="AQ13" s="137"/>
+      <c r="AR13" s="124">
         <f>[1]Hoja1!$C$2674</f>
-        <v>45405.308037137263</v>
-[...1 lines deleted...]
-      <c r="AS13" s="104"/>
+        <v>54940.422724936092</v>
+      </c>
+      <c r="AS13" s="196"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="16"/>
       <c r="D14" s="1"/>
       <c r="E14" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="82" t="s">
+      <c r="F14" s="218" t="s">
         <v>27</v>
       </c>
-      <c r="G14" s="83"/>
-      <c r="H14" s="84">
+      <c r="G14" s="219"/>
+      <c r="H14" s="145">
         <f>[1]Hoja1!$C2661</f>
-        <v>556791.17671327142</v>
-[...11 lines deleted...]
-      <c r="S14" s="126" t="s">
+        <v>612470.29438459873</v>
+      </c>
+      <c r="I14" s="147"/>
+      <c r="J14" s="189"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="172"/>
+      <c r="O14" s="172"/>
+      <c r="P14" s="172"/>
+      <c r="Q14" s="172"/>
+      <c r="R14" s="173"/>
+      <c r="S14" s="189" t="s">
         <v>78</v>
       </c>
-      <c r="T14" s="127"/>
-[...7 lines deleted...]
-      <c r="AB14" s="126" t="s">
+      <c r="T14" s="172"/>
+      <c r="U14" s="172"/>
+      <c r="V14" s="173"/>
+      <c r="W14" s="190"/>
+      <c r="X14" s="181"/>
+      <c r="Y14" s="181"/>
+      <c r="Z14" s="181"/>
+      <c r="AA14" s="181"/>
+      <c r="AB14" s="189" t="s">
         <v>79</v>
       </c>
-      <c r="AC14" s="127"/>
-[...6 lines deleted...]
-      <c r="AJ14" s="121"/>
+      <c r="AC14" s="172"/>
+      <c r="AD14" s="172"/>
+      <c r="AE14" s="173"/>
+      <c r="AF14" s="190"/>
+      <c r="AG14" s="181"/>
+      <c r="AH14" s="181"/>
+      <c r="AI14" s="181"/>
+      <c r="AJ14" s="181"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
       <c r="AN14" s="6"/>
       <c r="AO14" s="19"/>
       <c r="AP14" s="20"/>
       <c r="AQ14" s="20"/>
       <c r="AR14" s="20"/>
       <c r="AS14" s="45"/>
     </row>
     <row r="15" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="105" t="s">
+      <c r="A15" s="197" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="106"/>
-[...1 lines deleted...]
-      <c r="D15" s="107"/>
+      <c r="B15" s="133"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="134"/>
       <c r="E15" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="98" t="s">
+      <c r="F15" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="99"/>
-      <c r="H15" s="98" t="s">
+      <c r="G15" s="131"/>
+      <c r="H15" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="I15" s="99"/>
+      <c r="I15" s="131"/>
       <c r="J15" s="26"/>
       <c r="K15" s="46"/>
       <c r="L15" s="46"/>
       <c r="M15" s="27"/>
       <c r="N15" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="O15" s="98" t="s">
+      <c r="O15" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="P15" s="99"/>
-      <c r="Q15" s="98" t="s">
+      <c r="P15" s="131"/>
+      <c r="Q15" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="R15" s="99"/>
+      <c r="R15" s="131"/>
       <c r="S15" s="7"/>
       <c r="T15" s="8"/>
       <c r="U15" s="8"/>
       <c r="V15" s="9"/>
       <c r="W15" s="28"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="20"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="23"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="8"/>
       <c r="AD15" s="8"/>
       <c r="AE15" s="9"/>
       <c r="AF15" s="28"/>
-      <c r="AG15" s="139" t="s">
+      <c r="AG15" s="182" t="s">
         <v>80</v>
       </c>
-      <c r="AH15" s="140"/>
-      <c r="AI15" s="140"/>
+      <c r="AH15" s="183"/>
+      <c r="AI15" s="183"/>
       <c r="AJ15" s="23"/>
-      <c r="AK15" s="111" t="s">
+      <c r="AK15" s="132" t="s">
         <v>99</v>
       </c>
-      <c r="AL15" s="106"/>
-[...1 lines deleted...]
-      <c r="AN15" s="107"/>
+      <c r="AL15" s="133"/>
+      <c r="AM15" s="133"/>
+      <c r="AN15" s="134"/>
       <c r="AO15" s="21" t="s">
         <v>4</v>
       </c>
-      <c r="AP15" s="112" t="s">
+      <c r="AP15" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="AQ15" s="113"/>
-      <c r="AR15" s="98" t="s">
+      <c r="AQ15" s="175"/>
+      <c r="AR15" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="AS15" s="114"/>
+      <c r="AS15" s="180"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="16"/>
       <c r="D16" s="1"/>
       <c r="E16" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F16" s="118" t="s">
+      <c r="F16" s="157" t="s">
         <v>58</v>
       </c>
-      <c r="G16" s="119"/>
-      <c r="H16" s="130">
+      <c r="G16" s="158"/>
+      <c r="H16" s="178">
         <f>[1]Hoja1!$C3079</f>
         <v>1955.7765499157249</v>
       </c>
-      <c r="I16" s="131"/>
+      <c r="I16" s="179"/>
       <c r="J16" s="10"/>
       <c r="M16" s="1"/>
       <c r="N16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="O16" s="89" t="s">
+      <c r="O16" s="166" t="s">
         <v>68</v>
       </c>
-      <c r="P16" s="89"/>
-      <c r="Q16" s="84">
+      <c r="P16" s="166"/>
+      <c r="Q16" s="145">
         <f>[1]Hoja1!$C2687</f>
-        <v>14333.591427607505</v>
-[...1 lines deleted...]
-      <c r="R16" s="85"/>
+        <v>15766.950570368259</v>
+      </c>
+      <c r="R16" s="147"/>
       <c r="S16" s="10"/>
       <c r="V16" s="1"/>
       <c r="W16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="X16" s="89" t="s">
+      <c r="X16" s="166" t="s">
         <v>81</v>
       </c>
-      <c r="Y16" s="89"/>
-      <c r="Z16" s="84">
+      <c r="Y16" s="166"/>
+      <c r="Z16" s="145">
         <f>[1]Hoja1!$C2705</f>
-        <v>9826.6675351211088</v>
-[...1 lines deleted...]
-      <c r="AA16" s="85"/>
+        <v>10318.000911877165</v>
+      </c>
+      <c r="AA16" s="147"/>
       <c r="AB16" s="10"/>
       <c r="AE16" s="1"/>
       <c r="AF16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AG16" s="89" t="s">
+      <c r="AG16" s="166" t="s">
         <v>90</v>
       </c>
-      <c r="AH16" s="89"/>
-      <c r="AI16" s="84">
+      <c r="AH16" s="166"/>
+      <c r="AI16" s="145">
         <f>[1]Hoja1!$C2785</f>
-        <v>10782.346604404043</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="85"/>
+        <v>11321.463934624247</v>
+      </c>
+      <c r="AJ16" s="147"/>
       <c r="AK16" s="7"/>
       <c r="AL16" s="8"/>
       <c r="AM16" s="8"/>
       <c r="AN16" s="9"/>
       <c r="AO16" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AP16" s="89" t="s">
+      <c r="AP16" s="166" t="s">
         <v>100</v>
       </c>
-      <c r="AQ16" s="89"/>
-      <c r="AR16" s="84">
+      <c r="AQ16" s="166"/>
+      <c r="AR16" s="145">
         <f>[1]Hoja1!$C2696</f>
-        <v>12444.691978164938</v>
-[...1 lines deleted...]
-      <c r="AS16" s="141"/>
+        <v>13066.926577073185</v>
+      </c>
+      <c r="AS16" s="164"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="16"/>
       <c r="D17" s="1"/>
       <c r="E17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F17" s="59" t="s">
+      <c r="F17" s="159" t="s">
         <v>59</v>
       </c>
-      <c r="G17" s="60"/>
-      <c r="H17" s="132">
+      <c r="G17" s="160"/>
+      <c r="H17" s="184">
         <f>[1]Hoja1!$C3080</f>
         <v>2541.1724181616778</v>
       </c>
-      <c r="I17" s="133"/>
+      <c r="I17" s="185"/>
       <c r="J17" s="10"/>
       <c r="M17" s="1"/>
       <c r="N17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="O17" s="122" t="s">
+      <c r="O17" s="140" t="s">
         <v>69</v>
       </c>
-      <c r="P17" s="123"/>
-      <c r="Q17" s="86">
+      <c r="P17" s="141"/>
+      <c r="Q17" s="143">
         <f>[1]Hoja1!$C2688</f>
-        <v>16981.198151945118</v>
-[...1 lines deleted...]
-      <c r="R17" s="87"/>
+        <v>18679.317967139632</v>
+      </c>
+      <c r="R17" s="144"/>
       <c r="S17" s="10"/>
       <c r="V17" s="1"/>
       <c r="W17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="X17" s="122" t="s">
+      <c r="X17" s="140" t="s">
         <v>82</v>
       </c>
-      <c r="Y17" s="123"/>
-      <c r="Z17" s="86">
+      <c r="Y17" s="141"/>
+      <c r="Z17" s="143">
         <f>[1]Hoja1!$C2706</f>
-        <v>13319.20978602421</v>
-[...1 lines deleted...]
-      <c r="AA17" s="87"/>
+        <v>13985.170275325423</v>
+      </c>
+      <c r="AA17" s="144"/>
       <c r="AB17" s="10"/>
       <c r="AE17" s="1"/>
       <c r="AF17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AG17" s="122" t="s">
+      <c r="AG17" s="140" t="s">
         <v>91</v>
       </c>
-      <c r="AH17" s="123"/>
-      <c r="AI17" s="86">
+      <c r="AH17" s="141"/>
+      <c r="AI17" s="143">
         <f>[1]Hoja1!$C2786</f>
-        <v>17497.136982368735</v>
-[...1 lines deleted...]
-      <c r="AJ17" s="87"/>
+        <v>18371.993831487176</v>
+      </c>
+      <c r="AJ17" s="144"/>
       <c r="AK17" s="10"/>
       <c r="AN17" s="1"/>
       <c r="AO17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="AP17" s="122" t="s">
+      <c r="AP17" s="140" t="s">
         <v>101</v>
       </c>
-      <c r="AQ17" s="123"/>
-      <c r="AR17" s="86">
+      <c r="AQ17" s="141"/>
+      <c r="AR17" s="143">
         <f>[1]Hoja1!$C2697</f>
-        <v>16826.938104755205</v>
-[...1 lines deleted...]
-      <c r="AS17" s="142"/>
+        <v>17668.285009992967</v>
+      </c>
+      <c r="AS17" s="163"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="16"/>
       <c r="D18" s="1"/>
       <c r="E18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F18" s="118" t="s">
+      <c r="F18" s="157" t="s">
         <v>60</v>
       </c>
-      <c r="G18" s="119"/>
-      <c r="H18" s="130">
+      <c r="G18" s="158"/>
+      <c r="H18" s="178">
         <f>[1]Hoja1!$C3081</f>
         <v>4491.5431950366446</v>
       </c>
-      <c r="I18" s="131"/>
+      <c r="I18" s="179"/>
       <c r="J18" s="10"/>
       <c r="M18" s="1"/>
       <c r="N18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="O18" s="124" t="s">
+      <c r="O18" s="138" t="s">
         <v>70</v>
       </c>
-      <c r="P18" s="125"/>
-      <c r="Q18" s="84">
+      <c r="P18" s="139"/>
+      <c r="Q18" s="145">
         <f>[1]Hoja1!$C2689</f>
-        <v>22915.478294041073</v>
-[...1 lines deleted...]
-      <c r="R18" s="85"/>
+        <v>25207.026123445183</v>
+      </c>
+      <c r="R18" s="147"/>
       <c r="S18" s="10"/>
       <c r="V18" s="1"/>
       <c r="W18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="X18" s="124" t="s">
+      <c r="X18" s="138" t="s">
         <v>83</v>
       </c>
-      <c r="Y18" s="125"/>
-      <c r="Z18" s="84">
+      <c r="Y18" s="139"/>
+      <c r="Z18" s="145">
         <f>[1]Hoja1!$C2707</f>
-        <v>19635.809245153305</v>
-[...1 lines deleted...]
-      <c r="AA18" s="85"/>
+        <v>20617.599707410969</v>
+      </c>
+      <c r="AA18" s="147"/>
       <c r="AB18" s="10"/>
       <c r="AE18" s="1"/>
       <c r="AF18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="AG18" s="124" t="s">
+      <c r="AG18" s="138" t="s">
         <v>92</v>
       </c>
-      <c r="AH18" s="125"/>
-      <c r="AI18" s="84">
+      <c r="AH18" s="139"/>
+      <c r="AI18" s="145">
         <f>[1]Hoja1!$C2787</f>
-        <v>21583.351655246279</v>
-[...1 lines deleted...]
-      <c r="AJ18" s="85"/>
+        <v>22662.519238008594</v>
+      </c>
+      <c r="AJ18" s="147"/>
       <c r="AK18" s="10"/>
       <c r="AN18" s="1"/>
       <c r="AO18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="AP18" s="124" t="s">
+      <c r="AP18" s="138" t="s">
         <v>102</v>
       </c>
-      <c r="AQ18" s="125"/>
-      <c r="AR18" s="84">
+      <c r="AQ18" s="139"/>
+      <c r="AR18" s="145">
         <f>[1]Hoja1!$C2698</f>
-        <v>27140.558305505769</v>
-[...1 lines deleted...]
-      <c r="AS18" s="141"/>
+        <v>28497.586220781057</v>
+      </c>
+      <c r="AS18" s="164"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="16"/>
       <c r="D19" s="1"/>
       <c r="E19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="59" t="s">
+      <c r="F19" s="159" t="s">
         <v>61</v>
       </c>
-      <c r="G19" s="60"/>
-      <c r="H19" s="132">
+      <c r="G19" s="160"/>
+      <c r="H19" s="184">
         <f>[1]Hoja1!$C3082</f>
         <v>8277.2026123116812</v>
       </c>
-      <c r="I19" s="133"/>
+      <c r="I19" s="185"/>
       <c r="J19" s="10"/>
       <c r="M19" s="1"/>
       <c r="N19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="O19" s="122" t="s">
+      <c r="O19" s="140" t="s">
         <v>71</v>
       </c>
-      <c r="P19" s="123"/>
-      <c r="Q19" s="86">
+      <c r="P19" s="141"/>
+      <c r="Q19" s="143">
         <f>[1]Hoja1!$C2690</f>
-        <v>38435.922769485274</v>
-[...1 lines deleted...]
-      <c r="R19" s="87"/>
+        <v>42279.5150464338</v>
+      </c>
+      <c r="R19" s="144"/>
       <c r="S19" s="10"/>
       <c r="V19" s="1"/>
       <c r="W19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="X19" s="122" t="s">
+      <c r="X19" s="140" t="s">
         <v>84</v>
       </c>
-      <c r="Y19" s="123"/>
-      <c r="Z19" s="86">
+      <c r="Y19" s="141"/>
+      <c r="Z19" s="143">
         <f>[1]Hoja1!$C2708</f>
-        <v>30476.873324770193</v>
-[...1 lines deleted...]
-      <c r="AA19" s="87"/>
+        <v>32000.716991008714</v>
+      </c>
+      <c r="AA19" s="144"/>
       <c r="AB19" s="10"/>
       <c r="AE19" s="1"/>
       <c r="AF19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AG19" s="122" t="s">
+      <c r="AG19" s="140" t="s">
         <v>93</v>
       </c>
-      <c r="AH19" s="123"/>
-      <c r="AI19" s="86">
+      <c r="AH19" s="141"/>
+      <c r="AI19" s="143">
         <f>[1]Hoja1!$C2788</f>
-        <v>36877.85307442092</v>
-[...1 lines deleted...]
-      <c r="AJ19" s="87"/>
+        <v>38721.74572814197</v>
+      </c>
+      <c r="AJ19" s="144"/>
       <c r="AK19" s="10"/>
       <c r="AN19" s="1"/>
       <c r="AO19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="AP19" s="122" t="s">
+      <c r="AP19" s="140" t="s">
         <v>103</v>
       </c>
-      <c r="AQ19" s="123"/>
-      <c r="AR19" s="86">
+      <c r="AQ19" s="141"/>
+      <c r="AR19" s="143">
         <f>[1]Hoja1!$C2699</f>
-        <v>42162.694096002699</v>
-[...1 lines deleted...]
-      <c r="AS19" s="142"/>
+        <v>44270.828800802847</v>
+      </c>
+      <c r="AS19" s="163"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="16"/>
       <c r="D20" s="1"/>
       <c r="E20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F20" s="118" t="s">
+      <c r="F20" s="157" t="s">
         <v>62</v>
       </c>
-      <c r="G20" s="119"/>
-      <c r="H20" s="130">
+      <c r="G20" s="158"/>
+      <c r="H20" s="178">
         <f>[1]Hoja1!$C3083</f>
         <v>10861.713032600534</v>
       </c>
-      <c r="I20" s="131"/>
+      <c r="I20" s="179"/>
       <c r="J20" s="10"/>
       <c r="M20" s="1"/>
       <c r="N20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="O20" s="124" t="s">
+      <c r="O20" s="138" t="s">
         <v>72</v>
       </c>
-      <c r="P20" s="125"/>
-      <c r="Q20" s="84">
+      <c r="P20" s="139"/>
+      <c r="Q20" s="145">
         <f>[1]Hoja1!$C2691</f>
-        <v>51491.351004426353</v>
-[...1 lines deleted...]
-      <c r="R20" s="85"/>
+        <v>56640.486104868993</v>
+      </c>
+      <c r="R20" s="147"/>
       <c r="S20" s="10"/>
       <c r="V20" s="1"/>
       <c r="W20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="X20" s="124" t="s">
+      <c r="X20" s="138" t="s">
         <v>85</v>
       </c>
-      <c r="Y20" s="125"/>
-      <c r="Z20" s="84">
+      <c r="Y20" s="139"/>
+      <c r="Z20" s="145">
         <f>[1]Hoja1!$C2709</f>
-        <v>47911.507492153476</v>
-[...1 lines deleted...]
-      <c r="AA20" s="85"/>
+        <v>50307.082866761171</v>
+      </c>
+      <c r="AA20" s="147"/>
       <c r="AB20" s="10"/>
       <c r="AE20" s="1"/>
       <c r="AF20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="AG20" s="124" t="s">
+      <c r="AG20" s="138" t="s">
         <v>94</v>
       </c>
-      <c r="AH20" s="125"/>
-      <c r="AI20" s="84">
+      <c r="AH20" s="139"/>
+      <c r="AI20" s="145">
         <f>[1]Hoja1!$C2789</f>
-        <v>57698.816435386994</v>
-[...1 lines deleted...]
-      <c r="AJ20" s="85"/>
+        <v>60583.757257156351</v>
+      </c>
+      <c r="AJ20" s="147"/>
       <c r="AK20" s="10"/>
       <c r="AN20" s="1"/>
       <c r="AO20" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="AP20" s="124" t="s">
+      <c r="AP20" s="138" t="s">
         <v>104</v>
       </c>
-      <c r="AQ20" s="125"/>
-      <c r="AR20" s="84">
+      <c r="AQ20" s="139"/>
+      <c r="AR20" s="145">
         <f>[1]Hoja1!$C2700</f>
-        <v>66903.853684701346</v>
-[...1 lines deleted...]
-      <c r="AS20" s="141"/>
+        <v>70249.046368936426</v>
+      </c>
+      <c r="AS20" s="164"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A21" s="16"/>
       <c r="D21" s="1"/>
       <c r="E21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="59" t="s">
+      <c r="F21" s="159" t="s">
         <v>63</v>
       </c>
-      <c r="G21" s="60"/>
-      <c r="H21" s="132">
+      <c r="G21" s="160"/>
+      <c r="H21" s="184">
         <f>[1]Hoja1!$C3084</f>
         <v>16473.146470634907</v>
       </c>
-      <c r="I21" s="133"/>
+      <c r="I21" s="185"/>
       <c r="J21" s="10"/>
       <c r="M21" s="1"/>
       <c r="N21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="O21" s="122" t="s">
+      <c r="O21" s="140" t="s">
         <v>73</v>
       </c>
-      <c r="P21" s="123"/>
-      <c r="Q21" s="86">
+      <c r="P21" s="141"/>
+      <c r="Q21" s="143">
         <f>[1]Hoja1!$C2692</f>
-        <v>104890.7964095831</v>
-[...1 lines deleted...]
-      <c r="R21" s="87"/>
+        <v>115379.87605054144</v>
+      </c>
+      <c r="R21" s="144"/>
       <c r="S21" s="10"/>
       <c r="V21" s="1"/>
       <c r="W21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="X21" s="122" t="s">
+      <c r="X21" s="140" t="s">
         <v>86</v>
       </c>
-      <c r="Y21" s="123"/>
-      <c r="Z21" s="86">
+      <c r="Y21" s="141"/>
+      <c r="Z21" s="143">
         <f>[1]Hoja1!$C2710</f>
-        <v>68346.679157476116</v>
-[...1 lines deleted...]
-      <c r="AA21" s="87"/>
+        <v>71764.013115349924</v>
+      </c>
+      <c r="AA21" s="144"/>
       <c r="AB21" s="10"/>
       <c r="AE21" s="1"/>
       <c r="AF21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AG21" s="122" t="s">
+      <c r="AG21" s="140" t="s">
         <v>95</v>
       </c>
-      <c r="AH21" s="123"/>
-      <c r="AI21" s="86">
+      <c r="AH21" s="141"/>
+      <c r="AI21" s="143">
         <f>[1]Hoja1!$C2790</f>
-        <v>87418.249232823859</v>
-[...1 lines deleted...]
-      <c r="AJ21" s="87"/>
+        <v>91789.161694465045</v>
+      </c>
+      <c r="AJ21" s="144"/>
       <c r="AK21" s="10"/>
       <c r="AN21" s="1"/>
       <c r="AO21" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="AP21" s="122" t="s">
+      <c r="AP21" s="140" t="s">
         <v>105</v>
       </c>
-      <c r="AQ21" s="123"/>
-      <c r="AR21" s="86">
+      <c r="AQ21" s="141"/>
+      <c r="AR21" s="143">
         <f>[1]Hoja1!$C2701</f>
-        <v>97720.364385131688</v>
-[...1 lines deleted...]
-      <c r="AS21" s="142"/>
+        <v>102606.38260438829</v>
+      </c>
+      <c r="AS21" s="163"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="16"/>
       <c r="D22" s="1"/>
       <c r="E22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="F22" s="118" t="s">
+      <c r="F22" s="157" t="s">
         <v>64</v>
       </c>
-      <c r="G22" s="119"/>
-      <c r="H22" s="130">
+      <c r="G22" s="158"/>
+      <c r="H22" s="178">
         <f>[1]Hoja1!$C3085</f>
         <v>47936.3982882645</v>
       </c>
-      <c r="I22" s="131"/>
+      <c r="I22" s="179"/>
       <c r="J22" s="10"/>
       <c r="M22" s="1"/>
       <c r="N22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="O22" s="124" t="s">
+      <c r="O22" s="138" t="s">
         <v>74</v>
       </c>
-      <c r="P22" s="125"/>
-      <c r="Q22" s="84">
+      <c r="P22" s="139"/>
+      <c r="Q22" s="145">
         <f>[1]Hoja1!$C2693</f>
-        <v>163055.95478262511</v>
-[...1 lines deleted...]
-      <c r="R22" s="85"/>
+        <v>179361.55026088766</v>
+      </c>
+      <c r="R22" s="147"/>
       <c r="S22" s="10"/>
       <c r="V22" s="1"/>
       <c r="W22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="X22" s="124" t="s">
+      <c r="X22" s="138" t="s">
         <v>87</v>
       </c>
-      <c r="Y22" s="125"/>
-      <c r="Z22" s="84">
+      <c r="Y22" s="139"/>
+      <c r="Z22" s="145">
         <f>[1]Hoja1!$C2711</f>
-        <v>126669.73388835567</v>
-[...1 lines deleted...]
-      <c r="AA22" s="85"/>
+        <v>133003.2205827735</v>
+      </c>
+      <c r="AA22" s="147"/>
       <c r="AB22" s="10"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="AG22" s="124" t="s">
+      <c r="AG22" s="138" t="s">
         <v>96</v>
       </c>
-      <c r="AH22" s="125"/>
-      <c r="AI22" s="84">
+      <c r="AH22" s="139"/>
+      <c r="AI22" s="145">
         <f>[1]Hoja1!$C2791</f>
-        <v>156273.3412499158</v>
-[...1 lines deleted...]
-      <c r="AJ22" s="85"/>
+        <v>164087.00831241164</v>
+      </c>
+      <c r="AJ22" s="147"/>
       <c r="AK22" s="10"/>
       <c r="AN22" s="1"/>
       <c r="AO22" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="AP22" s="124" t="s">
+      <c r="AP22" s="138" t="s">
         <v>106</v>
       </c>
-      <c r="AQ22" s="125"/>
-      <c r="AR22" s="84">
+      <c r="AQ22" s="139"/>
+      <c r="AR22" s="145">
         <f>[1]Hoja1!$C2702</f>
-        <v>222979.06071305502</v>
-[...1 lines deleted...]
-      <c r="AS22" s="141"/>
+        <v>234128.01374870777</v>
+      </c>
+      <c r="AS22" s="164"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="16"/>
       <c r="D23" s="1"/>
       <c r="E23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="59" t="s">
+      <c r="F23" s="159" t="s">
         <v>65</v>
       </c>
-      <c r="G23" s="60"/>
-      <c r="H23" s="132">
+      <c r="G23" s="160"/>
+      <c r="H23" s="184">
         <f>[1]Hoja1!$C3086</f>
         <v>68204.156411783333</v>
       </c>
-      <c r="I23" s="133"/>
+      <c r="I23" s="185"/>
       <c r="J23" s="10"/>
       <c r="M23" s="1"/>
       <c r="N23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="O23" s="122" t="s">
+      <c r="O23" s="140" t="s">
         <v>75</v>
       </c>
-      <c r="P23" s="123"/>
-      <c r="Q23" s="86">
+      <c r="P23" s="141"/>
+      <c r="Q23" s="143">
         <f>[1]Hoja1!$C2694</f>
-        <v>192818.69544375956</v>
-[...1 lines deleted...]
-      <c r="R23" s="87"/>
+        <v>212100.56498813553</v>
+      </c>
+      <c r="R23" s="144"/>
       <c r="S23" s="10"/>
       <c r="V23" s="1"/>
       <c r="W23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="X23" s="122" t="s">
+      <c r="X23" s="140" t="s">
         <v>88</v>
       </c>
-      <c r="Y23" s="123"/>
-      <c r="Z23" s="86">
+      <c r="Y23" s="141"/>
+      <c r="Z23" s="143">
         <f>[1]Hoja1!$C2712</f>
-        <v>157777.64123671417</v>
-[...1 lines deleted...]
-      <c r="AA23" s="87"/>
+        <v>165666.5232985499</v>
+      </c>
+      <c r="AA23" s="144"/>
       <c r="AB23" s="10"/>
       <c r="AE23" s="1"/>
       <c r="AF23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AG23" s="122" t="s">
+      <c r="AG23" s="140" t="s">
         <v>97</v>
       </c>
-      <c r="AH23" s="123"/>
-      <c r="AI23" s="86">
+      <c r="AH23" s="141"/>
+      <c r="AI23" s="143">
         <f>[1]Hoja1!$C2792</f>
-        <v>249836.06130260264</v>
-[...1 lines deleted...]
-      <c r="AJ23" s="87"/>
+        <v>262327.86436773284</v>
+      </c>
+      <c r="AJ23" s="144"/>
       <c r="AK23" s="10"/>
       <c r="AN23" s="1"/>
       <c r="AO23" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="AP23" s="122" t="s">
+      <c r="AP23" s="140" t="s">
         <v>107</v>
       </c>
-      <c r="AQ23" s="123"/>
-      <c r="AR23" s="86">
+      <c r="AQ23" s="141"/>
+      <c r="AR23" s="143">
         <f>[1]Hoja1!$C2703</f>
-        <v>279425.98779049638</v>
-[...1 lines deleted...]
-      <c r="AS23" s="142"/>
+        <v>293397.28718002129</v>
+      </c>
+      <c r="AS23" s="163"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="6"/>
       <c r="E24" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="F24" s="118" t="s">
+      <c r="F24" s="157" t="s">
         <v>66</v>
       </c>
-      <c r="G24" s="119"/>
-      <c r="H24" s="130">
+      <c r="G24" s="158"/>
+      <c r="H24" s="178">
         <f>[1]Hoja1!$C3087</f>
         <v>114304.85287954276</v>
       </c>
-      <c r="I24" s="131"/>
+      <c r="I24" s="179"/>
       <c r="J24" s="10"/>
       <c r="M24" s="1"/>
       <c r="N24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="O24" s="137" t="s">
+      <c r="O24" s="176" t="s">
         <v>76</v>
       </c>
-      <c r="P24" s="138"/>
-      <c r="Q24" s="84">
+      <c r="P24" s="177"/>
+      <c r="Q24" s="145">
         <f>[1]Hoja1!$C2695</f>
-        <v>374133.99666808377</v>
-[...1 lines deleted...]
-      <c r="R24" s="85"/>
+        <v>411547.3963348922</v>
+      </c>
+      <c r="R24" s="147"/>
       <c r="S24" s="10"/>
       <c r="V24" s="1"/>
       <c r="W24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="X24" s="137" t="s">
+      <c r="X24" s="176" t="s">
         <v>89</v>
       </c>
-      <c r="Y24" s="138"/>
-      <c r="Z24" s="84">
+      <c r="Y24" s="177"/>
+      <c r="Z24" s="145">
         <f>[1]Hoja1!$C2713</f>
-        <v>287818.32451296237</v>
-[...1 lines deleted...]
-      <c r="AA24" s="85"/>
+        <v>302209.24073861062</v>
+      </c>
+      <c r="AA24" s="147"/>
       <c r="AB24" s="10"/>
       <c r="AE24" s="1"/>
       <c r="AF24" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="AG24" s="137" t="s">
+      <c r="AG24" s="176" t="s">
         <v>98</v>
       </c>
-      <c r="AH24" s="138"/>
-      <c r="AI24" s="84">
+      <c r="AH24" s="177"/>
+      <c r="AI24" s="145">
         <f>[1]Hoja1!$C2793</f>
-        <v>393937.0463972062</v>
-[...1 lines deleted...]
-      <c r="AJ24" s="85"/>
+        <v>413633.89871706651</v>
+      </c>
+      <c r="AJ24" s="147"/>
       <c r="AK24" s="11"/>
       <c r="AL24" s="5"/>
       <c r="AM24" s="5"/>
       <c r="AN24" s="6"/>
       <c r="AO24" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AP24" s="124" t="s">
+      <c r="AP24" s="138" t="s">
         <v>108</v>
       </c>
-      <c r="AQ24" s="125"/>
-      <c r="AR24" s="84">
+      <c r="AQ24" s="139"/>
+      <c r="AR24" s="145">
         <f>[1]Hoja1!$C2704</f>
-        <v>536302.09553617041</v>
-[...1 lines deleted...]
-      <c r="AS24" s="141"/>
+        <v>563117.20031297917</v>
+      </c>
+      <c r="AS24" s="164"/>
     </row>
     <row r="25" spans="1:45" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="143" t="s">
+      <c r="A25" s="171" t="s">
         <v>109</v>
       </c>
-      <c r="B25" s="127"/>
-[...1 lines deleted...]
-      <c r="D25" s="128"/>
+      <c r="B25" s="172"/>
+      <c r="C25" s="172"/>
+      <c r="D25" s="173"/>
       <c r="E25" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="112" t="s">
+      <c r="F25" s="174" t="s">
         <v>3</v>
       </c>
-      <c r="G25" s="113"/>
-      <c r="H25" s="98" t="s">
+      <c r="G25" s="175"/>
+      <c r="H25" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="I25" s="144"/>
-      <c r="J25" s="111" t="s">
+      <c r="I25" s="165"/>
+      <c r="J25" s="132" t="s">
         <v>111</v>
       </c>
-      <c r="K25" s="106"/>
-[...1 lines deleted...]
-      <c r="M25" s="107"/>
+      <c r="K25" s="133"/>
+      <c r="L25" s="133"/>
+      <c r="M25" s="134"/>
       <c r="N25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="O25" s="98" t="s">
+      <c r="O25" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="P25" s="99"/>
-      <c r="Q25" s="98" t="s">
+      <c r="P25" s="131"/>
+      <c r="Q25" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="R25" s="144"/>
-      <c r="S25" s="111" t="s">
+      <c r="R25" s="165"/>
+      <c r="S25" s="132" t="s">
         <v>112</v>
       </c>
-      <c r="T25" s="106"/>
-[...1 lines deleted...]
-      <c r="V25" s="107"/>
+      <c r="T25" s="133"/>
+      <c r="U25" s="133"/>
+      <c r="V25" s="134"/>
       <c r="W25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="X25" s="98" t="s">
+      <c r="X25" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="Y25" s="99"/>
-      <c r="Z25" s="98" t="s">
+      <c r="Y25" s="131"/>
+      <c r="Z25" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="AA25" s="144"/>
-      <c r="AB25" s="111" t="s">
+      <c r="AA25" s="165"/>
+      <c r="AB25" s="132" t="s">
         <v>112</v>
       </c>
-      <c r="AC25" s="106"/>
-[...1 lines deleted...]
-      <c r="AE25" s="107"/>
+      <c r="AC25" s="133"/>
+      <c r="AD25" s="133"/>
+      <c r="AE25" s="134"/>
       <c r="AF25" s="38" t="s">
         <v>4</v>
       </c>
-      <c r="AG25" s="98" t="s">
+      <c r="AG25" s="130" t="s">
         <v>3</v>
       </c>
-      <c r="AH25" s="99"/>
-      <c r="AI25" s="98" t="s">
+      <c r="AH25" s="131"/>
+      <c r="AI25" s="130" t="s">
         <v>5</v>
       </c>
-      <c r="AJ25" s="99"/>
-      <c r="AK25" s="111" t="s">
+      <c r="AJ25" s="131"/>
+      <c r="AK25" s="132" t="s">
         <v>113</v>
       </c>
-      <c r="AL25" s="106"/>
-[...1 lines deleted...]
-      <c r="AN25" s="107"/>
+      <c r="AL25" s="133"/>
+      <c r="AM25" s="133"/>
+      <c r="AN25" s="134"/>
       <c r="AO25" s="7"/>
       <c r="AP25" s="8"/>
       <c r="AQ25" s="8"/>
       <c r="AR25" s="8"/>
       <c r="AS25" s="47"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" s="48"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="F26" s="118" t="s">
+      <c r="F26" s="157" t="s">
         <v>116</v>
       </c>
-      <c r="G26" s="119"/>
-      <c r="H26" s="147">
+      <c r="G26" s="158"/>
+      <c r="H26" s="167">
         <f>[1]Hoja1!$C2714</f>
         <v>1830.2463660591593</v>
       </c>
-      <c r="I26" s="148"/>
+      <c r="I26" s="168"/>
       <c r="J26" s="7"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="M26" s="9"/>
       <c r="N26" s="7"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
       <c r="R26" s="9"/>
       <c r="S26" s="7"/>
       <c r="T26" s="8"/>
       <c r="U26" s="8"/>
       <c r="V26" s="9"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="8"/>
       <c r="AD26" s="8"/>
       <c r="AE26" s="9"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="8"/>
       <c r="AH26" s="8"/>
       <c r="AI26" s="8"/>
       <c r="AJ26" s="9"/>
-      <c r="AK26" s="157" t="s">
+      <c r="AK26" s="121" t="s">
         <v>114</v>
       </c>
-      <c r="AL26" s="158"/>
-[...1 lines deleted...]
-      <c r="AN26" s="159"/>
+      <c r="AL26" s="122"/>
+      <c r="AM26" s="122"/>
+      <c r="AN26" s="123"/>
       <c r="AO26" s="10"/>
       <c r="AS26" s="17"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A27" s="16"/>
       <c r="D27" s="1"/>
       <c r="E27" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="F27" s="59" t="s">
+      <c r="F27" s="159" t="s">
         <v>117</v>
       </c>
-      <c r="G27" s="60"/>
-      <c r="H27" s="149">
+      <c r="G27" s="160"/>
+      <c r="H27" s="169">
         <f>[1]Hoja1!$C2715</f>
         <v>1614.9273992732017</v>
       </c>
-      <c r="I27" s="150"/>
+      <c r="I27" s="170"/>
       <c r="J27" s="10"/>
       <c r="M27" s="1"/>
       <c r="N27" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="O27" s="89" t="s">
+      <c r="O27" s="166" t="s">
         <v>122</v>
       </c>
-      <c r="P27" s="89"/>
-      <c r="Q27" s="84">
+      <c r="P27" s="166"/>
+      <c r="Q27" s="145">
         <f>[1]Hoja1!$C2728</f>
-        <v>8700.460905510201</v>
-[...1 lines deleted...]
-      <c r="R27" s="85"/>
+        <v>9570.5069960612218</v>
+      </c>
+      <c r="R27" s="147"/>
       <c r="S27" s="29"/>
-      <c r="T27" s="155"/>
-      <c r="U27" s="155"/>
+      <c r="T27" s="151"/>
+      <c r="U27" s="151"/>
       <c r="V27" s="30"/>
       <c r="W27" s="13" t="s">
         <v>110</v>
       </c>
-      <c r="X27" s="124" t="s">
+      <c r="X27" s="138" t="s">
         <v>126</v>
       </c>
-      <c r="Y27" s="125"/>
-      <c r="Z27" s="84">
+      <c r="Y27" s="139"/>
+      <c r="Z27" s="145">
         <f>[1]Hoja1!$C2724</f>
-        <v>8700.460905510201</v>
-[...1 lines deleted...]
-      <c r="AA27" s="164"/>
+        <v>9570.5069960612218</v>
+      </c>
+      <c r="AA27" s="146"/>
       <c r="AB27" s="29"/>
-      <c r="AC27" s="155"/>
-      <c r="AD27" s="155"/>
+      <c r="AC27" s="151"/>
+      <c r="AD27" s="151"/>
       <c r="AE27" s="34"/>
       <c r="AF27" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="AG27" s="124" t="s">
+      <c r="AG27" s="138" t="s">
         <v>130</v>
       </c>
-      <c r="AH27" s="125"/>
-      <c r="AI27" s="63">
+      <c r="AH27" s="139"/>
+      <c r="AI27" s="142">
         <f>[1]Hoja1!$C2720</f>
-        <v>7945.7830407281808</v>
-[...2 lines deleted...]
-      <c r="AK27" s="115" t="s">
+        <v>8740.3613448010019</v>
+      </c>
+      <c r="AJ27" s="142"/>
+      <c r="AK27" s="135" t="s">
         <v>134</v>
       </c>
-      <c r="AL27" s="163"/>
-[...1 lines deleted...]
-      <c r="AN27" s="116"/>
+      <c r="AL27" s="136"/>
+      <c r="AM27" s="136"/>
+      <c r="AN27" s="137"/>
       <c r="AO27" s="10"/>
       <c r="AS27" s="17"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="16"/>
       <c r="D28" s="1"/>
       <c r="E28" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="F28" s="118" t="s">
+      <c r="F28" s="157" t="s">
         <v>118</v>
       </c>
-      <c r="G28" s="119"/>
-      <c r="H28" s="151">
+      <c r="G28" s="158"/>
+      <c r="H28" s="153">
         <f>[1]Hoja1!$C2716</f>
         <v>1830.2463660591593</v>
       </c>
-      <c r="I28" s="152"/>
+      <c r="I28" s="154"/>
       <c r="J28" s="10"/>
       <c r="M28" s="1"/>
       <c r="N28" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="O28" s="122" t="s">
+      <c r="O28" s="140" t="s">
         <v>123</v>
       </c>
-      <c r="P28" s="123"/>
-      <c r="Q28" s="86">
+      <c r="P28" s="141"/>
+      <c r="Q28" s="143">
         <f>[1]Hoja1!$C2729</f>
-        <v>8700.460905510201</v>
-[...1 lines deleted...]
-      <c r="R28" s="87"/>
+        <v>9570.5069960612218</v>
+      </c>
+      <c r="R28" s="144"/>
       <c r="S28" s="29"/>
-      <c r="T28" s="155"/>
-      <c r="U28" s="155"/>
+      <c r="T28" s="151"/>
+      <c r="U28" s="151"/>
       <c r="V28" s="30"/>
       <c r="W28" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="X28" s="122" t="s">
+      <c r="X28" s="140" t="s">
         <v>128</v>
       </c>
-      <c r="Y28" s="123"/>
-      <c r="Z28" s="86">
+      <c r="Y28" s="141"/>
+      <c r="Z28" s="143">
         <f>[1]Hoja1!$C2725</f>
-        <v>8700.460905510201</v>
-[...1 lines deleted...]
-      <c r="AA28" s="87"/>
+        <v>9570.5069960612218</v>
+      </c>
+      <c r="AA28" s="144"/>
       <c r="AB28" s="29"/>
-      <c r="AC28" s="155"/>
-      <c r="AD28" s="155"/>
+      <c r="AC28" s="151"/>
+      <c r="AD28" s="151"/>
       <c r="AE28" s="34"/>
       <c r="AF28" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="AG28" s="122" t="s">
+      <c r="AG28" s="140" t="s">
         <v>131</v>
       </c>
-      <c r="AH28" s="123"/>
-      <c r="AI28" s="86">
+      <c r="AH28" s="141"/>
+      <c r="AI28" s="143">
         <f>[1]Hoja1!$C2721</f>
-        <v>8702.8509952492568</v>
-[...2 lines deleted...]
-      <c r="AK28" s="157" t="s">
+        <v>9573.1360947741814</v>
+      </c>
+      <c r="AJ28" s="144"/>
+      <c r="AK28" s="121" t="s">
         <v>115</v>
       </c>
-      <c r="AL28" s="158"/>
-[...1 lines deleted...]
-      <c r="AN28" s="159"/>
+      <c r="AL28" s="122"/>
+      <c r="AM28" s="122"/>
+      <c r="AN28" s="123"/>
       <c r="AO28" s="10"/>
       <c r="AS28" s="17"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="16"/>
       <c r="D29" s="1"/>
       <c r="E29" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="F29" s="59" t="s">
+      <c r="F29" s="159" t="s">
         <v>119</v>
       </c>
-      <c r="G29" s="60"/>
-      <c r="H29" s="153">
+      <c r="G29" s="160"/>
+      <c r="H29" s="155">
         <f>[1]Hoja1!$C2717</f>
         <v>2992.9687867033331</v>
       </c>
-      <c r="I29" s="154"/>
+      <c r="I29" s="156"/>
       <c r="J29" s="10"/>
       <c r="M29" s="1"/>
       <c r="N29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="O29" s="89" t="s">
+      <c r="O29" s="166" t="s">
         <v>124</v>
       </c>
-      <c r="P29" s="89"/>
-      <c r="Q29" s="84">
+      <c r="P29" s="166"/>
+      <c r="Q29" s="145">
         <f>[1]Hoja1!$C2730</f>
-        <v>9198.1619452896939</v>
-[...1 lines deleted...]
-      <c r="R29" s="85"/>
+        <v>10117.978139818664</v>
+      </c>
+      <c r="R29" s="147"/>
       <c r="S29" s="29"/>
-      <c r="T29" s="155"/>
-      <c r="U29" s="155"/>
+      <c r="T29" s="151"/>
+      <c r="U29" s="151"/>
       <c r="V29" s="30"/>
       <c r="W29" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="X29" s="124" t="s">
+      <c r="X29" s="138" t="s">
         <v>127</v>
       </c>
-      <c r="Y29" s="125"/>
-      <c r="Z29" s="84">
+      <c r="Y29" s="139"/>
+      <c r="Z29" s="145">
         <f>[1]Hoja1!$C2726</f>
-        <v>9198.1619452896939</v>
-[...1 lines deleted...]
-      <c r="AA29" s="85"/>
+        <v>10117.978139818664</v>
+      </c>
+      <c r="AA29" s="147"/>
       <c r="AB29" s="29"/>
-      <c r="AC29" s="155"/>
-      <c r="AD29" s="155"/>
+      <c r="AC29" s="151"/>
+      <c r="AD29" s="151"/>
       <c r="AE29" s="34"/>
       <c r="AF29" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="AG29" s="124" t="s">
+      <c r="AG29" s="138" t="s">
         <v>132</v>
       </c>
-      <c r="AH29" s="125"/>
-      <c r="AI29" s="58">
+      <c r="AH29" s="139"/>
+      <c r="AI29" s="59">
         <f>[1]Hoja1!$C2722</f>
-        <v>11104.708411430302</v>
-[...2 lines deleted...]
-      <c r="AK29" s="103">
+        <v>12215.179252573333</v>
+      </c>
+      <c r="AJ29" s="59"/>
+      <c r="AK29" s="124">
         <f>[1]Hoja1!$C$2732</f>
         <v>13786.515632811608</v>
       </c>
-      <c r="AL29" s="110"/>
-[...1 lines deleted...]
-      <c r="AN29" s="117"/>
+      <c r="AL29" s="125"/>
+      <c r="AM29" s="125"/>
+      <c r="AN29" s="126"/>
       <c r="AO29" s="10"/>
       <c r="AS29" s="17"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="16"/>
       <c r="D30" s="1"/>
       <c r="E30" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="F30" s="118" t="s">
+      <c r="F30" s="157" t="s">
         <v>120</v>
       </c>
-      <c r="G30" s="119"/>
-      <c r="H30" s="151">
+      <c r="G30" s="158"/>
+      <c r="H30" s="153">
         <f>[1]Hoja1!$C2718</f>
         <v>3757.3757226584448</v>
       </c>
-      <c r="I30" s="152"/>
+      <c r="I30" s="154"/>
       <c r="J30" s="11"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="6"/>
       <c r="N30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="O30" s="122" t="s">
+      <c r="O30" s="140" t="s">
         <v>125</v>
       </c>
-      <c r="P30" s="123"/>
-      <c r="Q30" s="86">
+      <c r="P30" s="141"/>
+      <c r="Q30" s="143">
         <f>[1]Hoja1!$C2731</f>
-        <v>12264.590843090424</v>
-[...1 lines deleted...]
-      <c r="R30" s="87"/>
+        <v>13491.04992739947</v>
+      </c>
+      <c r="R30" s="144"/>
       <c r="S30" s="31"/>
-      <c r="T30" s="156"/>
-      <c r="U30" s="156"/>
+      <c r="T30" s="152"/>
+      <c r="U30" s="152"/>
       <c r="V30" s="32"/>
       <c r="W30" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="X30" s="122" t="s">
+      <c r="X30" s="140" t="s">
         <v>129</v>
       </c>
-      <c r="Y30" s="123"/>
-      <c r="Z30" s="86">
+      <c r="Y30" s="141"/>
+      <c r="Z30" s="143">
         <f>[1]Hoja1!$C2727</f>
-        <v>11445.591445625038</v>
-[...1 lines deleted...]
-      <c r="AA30" s="87"/>
+        <v>12590.150590187544</v>
+      </c>
+      <c r="AA30" s="144"/>
       <c r="AB30" s="31"/>
-      <c r="AC30" s="156"/>
-      <c r="AD30" s="156"/>
+      <c r="AC30" s="152"/>
+      <c r="AD30" s="152"/>
       <c r="AE30" s="33"/>
       <c r="AF30" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="AG30" s="122" t="s">
+      <c r="AG30" s="140" t="s">
         <v>133</v>
       </c>
-      <c r="AH30" s="123"/>
-      <c r="AI30" s="86">
+      <c r="AH30" s="141"/>
+      <c r="AI30" s="143">
         <f>[1]Hoja1!$C2723</f>
-        <v>12453.450110529913</v>
-[...5 lines deleted...]
-      <c r="AN30" s="159"/>
+        <v>13698.795121582905</v>
+      </c>
+      <c r="AJ30" s="144"/>
+      <c r="AK30" s="121"/>
+      <c r="AL30" s="122"/>
+      <c r="AM30" s="122"/>
+      <c r="AN30" s="123"/>
       <c r="AO30" s="10"/>
       <c r="AS30" s="17"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="18"/>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="6"/>
       <c r="E31" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F31" s="145" t="s">
+      <c r="F31" s="161" t="s">
         <v>121</v>
       </c>
-      <c r="G31" s="146"/>
-      <c r="H31" s="153">
+      <c r="G31" s="162"/>
+      <c r="H31" s="155">
         <f>[1]Hoja1!$C2719</f>
         <v>5113.9063024370898</v>
       </c>
-      <c r="I31" s="154"/>
+      <c r="I31" s="156"/>
       <c r="J31" s="11"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="6"/>
       <c r="N31" s="19"/>
       <c r="O31" s="20"/>
       <c r="P31" s="20"/>
       <c r="Q31" s="20"/>
       <c r="R31" s="23"/>
       <c r="S31" s="10"/>
       <c r="V31" s="6"/>
-      <c r="W31" s="67"/>
-[...3 lines deleted...]
-      <c r="AA31" s="69"/>
+      <c r="W31" s="148"/>
+      <c r="X31" s="149"/>
+      <c r="Y31" s="149"/>
+      <c r="Z31" s="149"/>
+      <c r="AA31" s="150"/>
       <c r="AB31" s="11"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="6"/>
       <c r="AF31" s="11"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="6"/>
-      <c r="AK31" s="160"/>
-[...2 lines deleted...]
-      <c r="AN31" s="162"/>
+      <c r="AK31" s="127"/>
+      <c r="AL31" s="128"/>
+      <c r="AM31" s="128"/>
+      <c r="AN31" s="129"/>
       <c r="AO31" s="10"/>
       <c r="AS31" s="17"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A32" s="179" t="s">
+      <c r="A32" s="119" t="s">
         <v>135</v>
       </c>
-      <c r="B32" s="180"/>
-[...2 lines deleted...]
-      <c r="E32" s="185" t="s">
+      <c r="B32" s="107"/>
+      <c r="C32" s="107"/>
+      <c r="D32" s="108"/>
+      <c r="E32" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="F32" s="187" t="s">
+      <c r="F32" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="G32" s="188"/>
-      <c r="H32" s="165" t="s">
+      <c r="G32" s="96"/>
+      <c r="H32" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="I32" s="166"/>
-      <c r="J32" s="191" t="s">
+      <c r="I32" s="100"/>
+      <c r="J32" s="106" t="s">
         <v>135</v>
       </c>
-      <c r="K32" s="180"/>
-[...2 lines deleted...]
-      <c r="N32" s="185" t="s">
+      <c r="K32" s="107"/>
+      <c r="L32" s="107"/>
+      <c r="M32" s="108"/>
+      <c r="N32" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="O32" s="187" t="s">
+      <c r="O32" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="P32" s="188"/>
-      <c r="Q32" s="165" t="s">
+      <c r="P32" s="96"/>
+      <c r="Q32" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="R32" s="196"/>
-      <c r="S32" s="191" t="s">
+      <c r="R32" s="117"/>
+      <c r="S32" s="106" t="s">
         <v>142</v>
       </c>
-      <c r="T32" s="180"/>
-[...1 lines deleted...]
-      <c r="V32" s="185" t="s">
+      <c r="T32" s="107"/>
+      <c r="U32" s="108"/>
+      <c r="V32" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="W32" s="187" t="s">
+      <c r="W32" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="X32" s="188"/>
-      <c r="Y32" s="165" t="s">
+      <c r="X32" s="96"/>
+      <c r="Y32" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="Z32" s="166"/>
-      <c r="AA32" s="191" t="s">
+      <c r="Z32" s="100"/>
+      <c r="AA32" s="106" t="s">
         <v>142</v>
       </c>
-      <c r="AB32" s="180"/>
-[...1 lines deleted...]
-      <c r="AD32" s="221" t="s">
+      <c r="AB32" s="107"/>
+      <c r="AC32" s="108"/>
+      <c r="AD32" s="93" t="s">
         <v>4</v>
       </c>
-      <c r="AE32" s="187" t="s">
+      <c r="AE32" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="AF32" s="188"/>
-      <c r="AG32" s="165" t="s">
+      <c r="AF32" s="96"/>
+      <c r="AG32" s="99" t="s">
         <v>5</v>
       </c>
-      <c r="AH32" s="166"/>
-      <c r="AI32" s="215" t="s">
+      <c r="AH32" s="100"/>
+      <c r="AI32" s="80" t="s">
         <v>149</v>
       </c>
-      <c r="AJ32" s="216"/>
-[...2 lines deleted...]
-      <c r="AM32" s="217"/>
+      <c r="AJ32" s="81"/>
+      <c r="AK32" s="81"/>
+      <c r="AL32" s="81"/>
+      <c r="AM32" s="82"/>
       <c r="AN32" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AO32" s="201" t="s">
+      <c r="AO32" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AP32" s="202"/>
-      <c r="AQ32" s="201" t="s">
+      <c r="AP32" s="67"/>
+      <c r="AQ32" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="AR32" s="203"/>
-      <c r="AS32" s="204"/>
+      <c r="AR32" s="68"/>
+      <c r="AS32" s="69"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A33" s="182" t="s">
+      <c r="A33" s="120" t="s">
         <v>136</v>
       </c>
-      <c r="B33" s="183"/>
-[...7 lines deleted...]
-      <c r="J33" s="195" t="s">
+      <c r="B33" s="113"/>
+      <c r="C33" s="113"/>
+      <c r="D33" s="114"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="97"/>
+      <c r="G33" s="98"/>
+      <c r="H33" s="101"/>
+      <c r="I33" s="102"/>
+      <c r="J33" s="112" t="s">
         <v>138</v>
       </c>
-      <c r="K33" s="183"/>
-[...7 lines deleted...]
-      <c r="S33" s="192" t="s">
+      <c r="K33" s="113"/>
+      <c r="L33" s="113"/>
+      <c r="M33" s="114"/>
+      <c r="N33" s="116"/>
+      <c r="O33" s="97"/>
+      <c r="P33" s="98"/>
+      <c r="Q33" s="101"/>
+      <c r="R33" s="118"/>
+      <c r="S33" s="109" t="s">
         <v>143</v>
       </c>
-      <c r="T33" s="193"/>
-[...6 lines deleted...]
-      <c r="AA33" s="192" t="s">
+      <c r="T33" s="110"/>
+      <c r="U33" s="111"/>
+      <c r="V33" s="116"/>
+      <c r="W33" s="97"/>
+      <c r="X33" s="98"/>
+      <c r="Y33" s="101"/>
+      <c r="Z33" s="102"/>
+      <c r="AA33" s="109" t="s">
         <v>143</v>
       </c>
-      <c r="AB33" s="193"/>
-[...5 lines deleted...]
-      <c r="AH33" s="168"/>
+      <c r="AB33" s="110"/>
+      <c r="AC33" s="111"/>
+      <c r="AD33" s="94"/>
+      <c r="AE33" s="97"/>
+      <c r="AF33" s="98"/>
+      <c r="AG33" s="101"/>
+      <c r="AH33" s="102"/>
       <c r="AI33" s="10"/>
       <c r="AN33" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AO33" s="213" t="s">
+      <c r="AO33" s="78" t="s">
         <v>150</v>
       </c>
-      <c r="AP33" s="214"/>
-      <c r="AQ33" s="198">
+      <c r="AP33" s="79"/>
+      <c r="AQ33" s="63">
         <f>[1]Hoja1!$C$2733</f>
         <v>39251.304977020867</v>
       </c>
-      <c r="AR33" s="199"/>
-      <c r="AS33" s="200"/>
+      <c r="AR33" s="64"/>
+      <c r="AS33" s="65"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="48"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="I34" s="1"/>
       <c r="J34" s="7"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="9"/>
-      <c r="S34" s="195" t="s">
+      <c r="S34" s="112" t="s">
         <v>144</v>
       </c>
-      <c r="T34" s="183"/>
-      <c r="U34" s="184"/>
+      <c r="T34" s="113"/>
+      <c r="U34" s="114"/>
       <c r="Z34" s="1"/>
-      <c r="AA34" s="195" t="s">
+      <c r="AA34" s="112" t="s">
         <v>144</v>
       </c>
-      <c r="AB34" s="183"/>
-      <c r="AC34" s="184"/>
+      <c r="AB34" s="113"/>
+      <c r="AC34" s="114"/>
       <c r="AH34" s="1"/>
       <c r="AI34" s="10"/>
       <c r="AS34" s="17"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="16"/>
       <c r="D35" s="1"/>
-      <c r="E35" s="169" t="s">
+      <c r="E35" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="F35" s="171" t="s">
+      <c r="F35" s="85" t="s">
         <v>137</v>
       </c>
-      <c r="G35" s="172"/>
-      <c r="H35" s="175">
+      <c r="G35" s="86"/>
+      <c r="H35" s="89">
         <f>[1]Hoja1!$C$2739</f>
         <v>23711.686639315918</v>
       </c>
-      <c r="I35" s="176"/>
+      <c r="I35" s="103"/>
       <c r="J35" s="10"/>
       <c r="M35" s="1"/>
-      <c r="N35" s="169" t="s">
+      <c r="N35" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="O35" s="171" t="s">
+      <c r="O35" s="85" t="s">
         <v>139</v>
       </c>
-      <c r="P35" s="172"/>
-      <c r="Q35" s="175">
+      <c r="P35" s="86"/>
+      <c r="Q35" s="89">
         <f>[1]Hoja1!$C$2741</f>
         <v>26520.281091678349</v>
       </c>
-      <c r="R35" s="176"/>
+      <c r="R35" s="103"/>
       <c r="S35" s="10"/>
       <c r="U35" s="1"/>
-      <c r="V35" s="169" t="s">
+      <c r="V35" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="W35" s="171" t="s">
+      <c r="W35" s="85" t="s">
         <v>145</v>
       </c>
-      <c r="X35" s="172"/>
-      <c r="Y35" s="175">
+      <c r="X35" s="86"/>
+      <c r="Y35" s="89">
         <f>[1]Hoja1!$C$2736</f>
         <v>26346.324736729432</v>
       </c>
-      <c r="Z35" s="176"/>
+      <c r="Z35" s="103"/>
       <c r="AA35" s="10"/>
       <c r="AC35" s="1"/>
-      <c r="AD35" s="169" t="s">
+      <c r="AD35" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="AE35" s="171" t="s">
+      <c r="AE35" s="85" t="s">
         <v>148</v>
       </c>
-      <c r="AF35" s="172"/>
-      <c r="AG35" s="175">
+      <c r="AF35" s="86"/>
+      <c r="AG35" s="89">
         <f>[1]Hoja1!$C$2735</f>
         <v>26520.281091678349</v>
       </c>
-      <c r="AH35" s="218"/>
+      <c r="AH35" s="90"/>
       <c r="AI35" s="10"/>
       <c r="AS35" s="17"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="16"/>
       <c r="D36" s="1"/>
-      <c r="E36" s="170"/>
-[...3 lines deleted...]
-      <c r="I36" s="178"/>
+      <c r="E36" s="84"/>
+      <c r="F36" s="87"/>
+      <c r="G36" s="88"/>
+      <c r="H36" s="104"/>
+      <c r="I36" s="105"/>
       <c r="J36" s="10"/>
       <c r="M36" s="1"/>
-      <c r="N36" s="170"/>
-[...3 lines deleted...]
-      <c r="R36" s="178"/>
+      <c r="N36" s="84"/>
+      <c r="O36" s="87"/>
+      <c r="P36" s="88"/>
+      <c r="Q36" s="104"/>
+      <c r="R36" s="105"/>
       <c r="S36" s="10"/>
-      <c r="V36" s="170"/>
-[...3 lines deleted...]
-      <c r="Z36" s="178"/>
+      <c r="V36" s="84"/>
+      <c r="W36" s="87"/>
+      <c r="X36" s="88"/>
+      <c r="Y36" s="104"/>
+      <c r="Z36" s="105"/>
       <c r="AA36" s="10"/>
       <c r="AC36" s="1"/>
-      <c r="AD36" s="170"/>
-[...3 lines deleted...]
-      <c r="AH36" s="220"/>
+      <c r="AD36" s="84"/>
+      <c r="AE36" s="87"/>
+      <c r="AF36" s="88"/>
+      <c r="AG36" s="91"/>
+      <c r="AH36" s="92"/>
       <c r="AI36" s="10"/>
       <c r="AS36" s="17"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A37" s="16"/>
       <c r="D37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="10"/>
       <c r="M37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="10"/>
       <c r="V37" s="25"/>
       <c r="W37" s="49"/>
       <c r="X37" s="49"/>
       <c r="Y37" s="50"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="10"/>
       <c r="AC37" s="1"/>
       <c r="AH37" s="1"/>
-      <c r="AI37" s="215" t="s">
+      <c r="AI37" s="80" t="s">
         <v>152</v>
       </c>
-      <c r="AJ37" s="216"/>
-[...2 lines deleted...]
-      <c r="AM37" s="217"/>
+      <c r="AJ37" s="81"/>
+      <c r="AK37" s="81"/>
+      <c r="AL37" s="81"/>
+      <c r="AM37" s="82"/>
       <c r="AN37" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AO37" s="201" t="s">
+      <c r="AO37" s="66" t="s">
         <v>3</v>
       </c>
-      <c r="AP37" s="202"/>
-      <c r="AQ37" s="201" t="s">
+      <c r="AP37" s="67"/>
+      <c r="AQ37" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="AR37" s="203"/>
-      <c r="AS37" s="204"/>
+      <c r="AR37" s="68"/>
+      <c r="AS37" s="69"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="16"/>
       <c r="D38" s="1"/>
-      <c r="E38" s="169" t="s">
+      <c r="E38" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="F38" s="171" t="s">
+      <c r="F38" s="85" t="s">
         <v>140</v>
       </c>
-      <c r="G38" s="172"/>
-      <c r="H38" s="175">
+      <c r="G38" s="86"/>
+      <c r="H38" s="89">
         <f>[1]Hoja1!$C$2740</f>
         <v>0</v>
       </c>
-      <c r="I38" s="176"/>
+      <c r="I38" s="103"/>
       <c r="J38" s="10"/>
       <c r="M38" s="1"/>
-      <c r="N38" s="169" t="s">
+      <c r="N38" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="O38" s="171" t="s">
+      <c r="O38" s="85" t="s">
         <v>141</v>
       </c>
-      <c r="P38" s="172"/>
-      <c r="Q38" s="175">
+      <c r="P38" s="86"/>
+      <c r="Q38" s="89">
         <f>[1]Hoja1!$C$2742</f>
         <v>0</v>
       </c>
-      <c r="R38" s="176"/>
+      <c r="R38" s="103"/>
       <c r="S38" s="10"/>
       <c r="U38" s="1"/>
-      <c r="V38" s="169" t="s">
+      <c r="V38" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="W38" s="171" t="s">
+      <c r="W38" s="85" t="s">
         <v>146</v>
       </c>
-      <c r="X38" s="172"/>
-      <c r="Y38" s="175">
+      <c r="X38" s="86"/>
+      <c r="Y38" s="89">
         <f>[1]Hoja1!$C$2738</f>
         <v>31615.629050259246</v>
       </c>
-      <c r="Z38" s="176"/>
+      <c r="Z38" s="103"/>
       <c r="AA38" s="10"/>
       <c r="AC38" s="1"/>
-      <c r="AD38" s="169" t="s">
+      <c r="AD38" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="AE38" s="171" t="s">
+      <c r="AE38" s="85" t="s">
         <v>147</v>
       </c>
-      <c r="AF38" s="172"/>
-      <c r="AG38" s="175">
+      <c r="AF38" s="86"/>
+      <c r="AG38" s="89">
         <f>[1]Hoja1!$C$2737</f>
         <v>31815.103128010418</v>
       </c>
-      <c r="AH38" s="218"/>
+      <c r="AH38" s="90"/>
       <c r="AI38" s="10"/>
       <c r="AN38" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="AO38" s="213" t="s">
+      <c r="AO38" s="78" t="s">
         <v>151</v>
       </c>
-      <c r="AP38" s="214"/>
-      <c r="AQ38" s="198">
+      <c r="AP38" s="79"/>
+      <c r="AQ38" s="63">
         <f>[1]Hoja1!$C$2734</f>
         <v>28216.105998942825</v>
       </c>
-      <c r="AR38" s="199"/>
-      <c r="AS38" s="200"/>
+      <c r="AR38" s="64"/>
+      <c r="AS38" s="65"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="16"/>
       <c r="D39" s="1"/>
-      <c r="E39" s="170"/>
-[...3 lines deleted...]
-      <c r="I39" s="178"/>
+      <c r="E39" s="84"/>
+      <c r="F39" s="87"/>
+      <c r="G39" s="88"/>
+      <c r="H39" s="104"/>
+      <c r="I39" s="105"/>
       <c r="J39" s="10"/>
       <c r="M39" s="1"/>
-      <c r="N39" s="170"/>
-[...3 lines deleted...]
-      <c r="R39" s="178"/>
+      <c r="N39" s="84"/>
+      <c r="O39" s="87"/>
+      <c r="P39" s="88"/>
+      <c r="Q39" s="104"/>
+      <c r="R39" s="105"/>
       <c r="S39" s="10"/>
       <c r="U39" s="1"/>
-      <c r="V39" s="170"/>
-[...3 lines deleted...]
-      <c r="Z39" s="178"/>
+      <c r="V39" s="84"/>
+      <c r="W39" s="87"/>
+      <c r="X39" s="88"/>
+      <c r="Y39" s="104"/>
+      <c r="Z39" s="105"/>
       <c r="AA39" s="10"/>
       <c r="AC39" s="1"/>
-      <c r="AD39" s="170"/>
-[...3 lines deleted...]
-      <c r="AH39" s="220"/>
+      <c r="AD39" s="84"/>
+      <c r="AE39" s="87"/>
+      <c r="AF39" s="88"/>
+      <c r="AG39" s="91"/>
+      <c r="AH39" s="92"/>
       <c r="AI39" s="10"/>
       <c r="AS39" s="17"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A40" s="16"/>
       <c r="D40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="10"/>
       <c r="M40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="10"/>
       <c r="U40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="10"/>
       <c r="AC40" s="1"/>
       <c r="AH40" s="1"/>
       <c r="AI40" s="10"/>
       <c r="AS40" s="17"/>
     </row>
     <row r="41" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="16"/>
       <c r="D41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="10"/>
       <c r="M41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="10"/>
       <c r="U41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="10"/>
       <c r="AC41" s="1"/>
       <c r="AH41" s="1"/>
       <c r="AI41" s="10"/>
       <c r="AS41" s="17"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A42" s="205" t="s">
+      <c r="A42" s="70" t="s">
         <v>153</v>
       </c>
-      <c r="B42" s="206"/>
-[...20 lines deleted...]
-      <c r="W42" s="206" t="s">
+      <c r="B42" s="71"/>
+      <c r="C42" s="71"/>
+      <c r="D42" s="71"/>
+      <c r="E42" s="71"/>
+      <c r="F42" s="71"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="71"/>
+      <c r="M42" s="71"/>
+      <c r="N42" s="71"/>
+      <c r="O42" s="71"/>
+      <c r="P42" s="71"/>
+      <c r="Q42" s="71"/>
+      <c r="R42" s="71"/>
+      <c r="S42" s="71"/>
+      <c r="T42" s="71"/>
+      <c r="U42" s="71"/>
+      <c r="V42" s="72"/>
+      <c r="W42" s="71" t="s">
         <v>154</v>
       </c>
-      <c r="X42" s="206"/>
-[...20 lines deleted...]
-      <c r="AS42" s="211"/>
+      <c r="X42" s="71"/>
+      <c r="Y42" s="71"/>
+      <c r="Z42" s="71"/>
+      <c r="AA42" s="71"/>
+      <c r="AB42" s="71"/>
+      <c r="AC42" s="71"/>
+      <c r="AD42" s="71"/>
+      <c r="AE42" s="71"/>
+      <c r="AF42" s="71"/>
+      <c r="AG42" s="71"/>
+      <c r="AH42" s="71"/>
+      <c r="AI42" s="71"/>
+      <c r="AJ42" s="71"/>
+      <c r="AK42" s="71"/>
+      <c r="AL42" s="71"/>
+      <c r="AM42" s="71"/>
+      <c r="AN42" s="71"/>
+      <c r="AO42" s="71"/>
+      <c r="AP42" s="71"/>
+      <c r="AQ42" s="71"/>
+      <c r="AR42" s="71"/>
+      <c r="AS42" s="76"/>
     </row>
     <row r="43" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="208"/>
-[...43 lines deleted...]
-      <c r="AS43" s="212"/>
+      <c r="A43" s="73"/>
+      <c r="B43" s="74"/>
+      <c r="C43" s="74"/>
+      <c r="D43" s="74"/>
+      <c r="E43" s="74"/>
+      <c r="F43" s="74"/>
+      <c r="G43" s="74"/>
+      <c r="H43" s="74"/>
+      <c r="I43" s="74"/>
+      <c r="J43" s="74"/>
+      <c r="K43" s="74"/>
+      <c r="L43" s="74"/>
+      <c r="M43" s="74"/>
+      <c r="N43" s="74"/>
+      <c r="O43" s="74"/>
+      <c r="P43" s="74"/>
+      <c r="Q43" s="74"/>
+      <c r="R43" s="74"/>
+      <c r="S43" s="74"/>
+      <c r="T43" s="74"/>
+      <c r="U43" s="74"/>
+      <c r="V43" s="75"/>
+      <c r="W43" s="74"/>
+      <c r="X43" s="74"/>
+      <c r="Y43" s="74"/>
+      <c r="Z43" s="74"/>
+      <c r="AA43" s="74"/>
+      <c r="AB43" s="74"/>
+      <c r="AC43" s="74"/>
+      <c r="AD43" s="74"/>
+      <c r="AE43" s="74"/>
+      <c r="AF43" s="74"/>
+      <c r="AG43" s="74"/>
+      <c r="AH43" s="74"/>
+      <c r="AI43" s="74"/>
+      <c r="AJ43" s="74"/>
+      <c r="AK43" s="74"/>
+      <c r="AL43" s="74"/>
+      <c r="AM43" s="74"/>
+      <c r="AN43" s="74"/>
+      <c r="AO43" s="74"/>
+      <c r="AP43" s="74"/>
+      <c r="AQ43" s="74"/>
+      <c r="AR43" s="74"/>
+      <c r="AS43" s="77"/>
     </row>
     <row r="44" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A44" s="42"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
       <c r="V44" s="43"/>
       <c r="W44" s="42"/>
@@ -6939,299 +6925,299 @@
       <c r="AN44" s="15"/>
       <c r="AO44" s="15"/>
       <c r="AP44" s="15"/>
       <c r="AQ44" s="15"/>
       <c r="AR44" s="15"/>
       <c r="AS44" s="43"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A45" s="16"/>
       <c r="V45" s="17"/>
       <c r="W45" s="16"/>
       <c r="AS45" s="17"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A46" s="16"/>
       <c r="V46" s="17"/>
       <c r="W46" s="16"/>
       <c r="AS46" s="17"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A47" s="16"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
-      <c r="N47" s="75" t="s">
+      <c r="N47" s="60" t="s">
         <v>155</v>
       </c>
-      <c r="O47" s="76"/>
-      <c r="P47" s="75" t="s">
+      <c r="O47" s="61"/>
+      <c r="P47" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="Q47" s="77"/>
-[...1 lines deleted...]
-      <c r="S47" s="75" t="s">
+      <c r="Q47" s="62"/>
+      <c r="R47" s="61"/>
+      <c r="S47" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="T47" s="77"/>
-      <c r="U47" s="76"/>
+      <c r="T47" s="62"/>
+      <c r="U47" s="61"/>
       <c r="V47" s="17"/>
       <c r="W47" s="16"/>
-      <c r="AK47" s="75" t="s">
+      <c r="AK47" s="60" t="s">
         <v>155</v>
       </c>
-      <c r="AL47" s="76"/>
-      <c r="AM47" s="75" t="s">
+      <c r="AL47" s="61"/>
+      <c r="AM47" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="AN47" s="77"/>
-[...1 lines deleted...]
-      <c r="AP47" s="75" t="s">
+      <c r="AN47" s="62"/>
+      <c r="AO47" s="61"/>
+      <c r="AP47" s="60" t="s">
         <v>5</v>
       </c>
-      <c r="AQ47" s="77"/>
-      <c r="AR47" s="76"/>
+      <c r="AQ47" s="62"/>
+      <c r="AR47" s="61"/>
       <c r="AS47" s="17"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="16"/>
       <c r="V48" s="17"/>
       <c r="W48" s="16"/>
       <c r="AS48" s="17"/>
     </row>
     <row r="49" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A49" s="16"/>
-      <c r="N49" s="57" t="s">
+      <c r="N49" s="58" t="s">
         <v>157</v>
       </c>
-      <c r="O49" s="57"/>
-      <c r="P49" s="57" t="s">
+      <c r="O49" s="58"/>
+      <c r="P49" s="58" t="s">
         <v>163</v>
       </c>
-      <c r="Q49" s="57"/>
-[...1 lines deleted...]
-      <c r="S49" s="58">
+      <c r="Q49" s="58"/>
+      <c r="R49" s="58"/>
+      <c r="S49" s="59">
         <f>[1]Hoja1!$C$3100</f>
         <v>905.08249728472845</v>
       </c>
-      <c r="T49" s="58"/>
-      <c r="U49" s="58"/>
+      <c r="T49" s="59"/>
+      <c r="U49" s="59"/>
       <c r="V49" s="17"/>
       <c r="W49" s="16"/>
-      <c r="AK49" s="57" t="s">
+      <c r="AK49" s="58" t="s">
         <v>157</v>
       </c>
-      <c r="AL49" s="57"/>
-      <c r="AM49" s="57" t="s">
+      <c r="AL49" s="58"/>
+      <c r="AM49" s="58" t="s">
         <v>168</v>
       </c>
-      <c r="AN49" s="57"/>
-[...1 lines deleted...]
-      <c r="AP49" s="58">
+      <c r="AN49" s="58"/>
+      <c r="AO49" s="58"/>
+      <c r="AP49" s="59">
         <f>[1]Hoja1!$C$3105</f>
         <v>399.75175161271505</v>
       </c>
-      <c r="AQ49" s="58"/>
-      <c r="AR49" s="58"/>
+      <c r="AQ49" s="59"/>
+      <c r="AR49" s="59"/>
       <c r="AS49" s="17"/>
     </row>
     <row r="50" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A50" s="16"/>
-      <c r="N50" s="57" t="s">
+      <c r="N50" s="58" t="s">
         <v>158</v>
       </c>
-      <c r="O50" s="57"/>
-      <c r="P50" s="57" t="s">
+      <c r="O50" s="58"/>
+      <c r="P50" s="58" t="s">
         <v>164</v>
       </c>
-      <c r="Q50" s="57"/>
-[...1 lines deleted...]
-      <c r="S50" s="58">
+      <c r="Q50" s="58"/>
+      <c r="R50" s="58"/>
+      <c r="S50" s="59">
         <f>[1]Hoja1!$C$3103</f>
         <v>3366.7751313545878</v>
       </c>
-      <c r="T50" s="58"/>
-      <c r="U50" s="58"/>
+      <c r="T50" s="59"/>
+      <c r="U50" s="59"/>
       <c r="V50" s="17"/>
       <c r="W50" s="16"/>
-      <c r="AK50" s="57" t="s">
+      <c r="AK50" s="58" t="s">
         <v>173</v>
       </c>
-      <c r="AL50" s="57"/>
-      <c r="AM50" s="57" t="s">
+      <c r="AL50" s="58"/>
+      <c r="AM50" s="58" t="s">
         <v>174</v>
       </c>
-      <c r="AN50" s="57"/>
-[...1 lines deleted...]
-      <c r="AP50" s="58">
+      <c r="AN50" s="58"/>
+      <c r="AO50" s="58"/>
+      <c r="AP50" s="59">
         <f>[1]Hoja1!$C$3108</f>
         <v>663.83122485006675</v>
       </c>
-      <c r="AQ50" s="58"/>
-      <c r="AR50" s="58"/>
+      <c r="AQ50" s="59"/>
+      <c r="AR50" s="59"/>
       <c r="AS50" s="17"/>
     </row>
     <row r="51" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A51" s="16"/>
       <c r="V51" s="17"/>
       <c r="W51" s="16"/>
       <c r="AS51" s="17"/>
     </row>
     <row r="52" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A52" s="16"/>
-      <c r="N52" s="57" t="s">
+      <c r="N52" s="58" t="s">
         <v>156</v>
       </c>
-      <c r="O52" s="57"/>
-      <c r="P52" s="57" t="s">
+      <c r="O52" s="58"/>
+      <c r="P52" s="58" t="s">
         <v>165</v>
       </c>
-      <c r="Q52" s="57"/>
-[...1 lines deleted...]
-      <c r="S52" s="58">
+      <c r="Q52" s="58"/>
+      <c r="R52" s="58"/>
+      <c r="S52" s="59">
         <f>[1]Hoja1!$C$3101</f>
         <v>1694.554905738137</v>
       </c>
-      <c r="T52" s="58"/>
-      <c r="U52" s="58"/>
+      <c r="T52" s="59"/>
+      <c r="U52" s="59"/>
       <c r="V52" s="17"/>
       <c r="W52" s="16"/>
-      <c r="AK52" s="57" t="s">
+      <c r="AK52" s="58" t="s">
         <v>156</v>
       </c>
-      <c r="AL52" s="57"/>
-      <c r="AM52" s="57" t="s">
+      <c r="AL52" s="58"/>
+      <c r="AM52" s="58" t="s">
         <v>169</v>
       </c>
-      <c r="AN52" s="57"/>
-[...1 lines deleted...]
-      <c r="AP52" s="58">
+      <c r="AN52" s="58"/>
+      <c r="AO52" s="58"/>
+      <c r="AP52" s="59">
         <f>[1]Hoja1!$C$3106</f>
         <v>603.42658894028443</v>
       </c>
-      <c r="AQ52" s="58"/>
-      <c r="AR52" s="58"/>
+      <c r="AQ52" s="59"/>
+      <c r="AR52" s="59"/>
       <c r="AS52" s="17"/>
     </row>
     <row r="53" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A53" s="16"/>
-      <c r="N53" s="57" t="s">
+      <c r="N53" s="58" t="s">
         <v>159</v>
       </c>
-      <c r="O53" s="57"/>
-      <c r="P53" s="57" t="s">
+      <c r="O53" s="58"/>
+      <c r="P53" s="58" t="s">
         <v>166</v>
       </c>
-      <c r="Q53" s="57"/>
-[...1 lines deleted...]
-      <c r="S53" s="58">
+      <c r="Q53" s="58"/>
+      <c r="R53" s="58"/>
+      <c r="S53" s="59">
         <f>[1]Hoja1!$C$3104</f>
         <v>6545.8517227759448</v>
       </c>
-      <c r="T53" s="58"/>
-      <c r="U53" s="58"/>
+      <c r="T53" s="59"/>
+      <c r="U53" s="59"/>
       <c r="V53" s="17"/>
       <c r="W53" s="16"/>
-      <c r="AK53" s="57" t="s">
+      <c r="AK53" s="58" t="s">
         <v>161</v>
       </c>
-      <c r="AL53" s="57"/>
-      <c r="AM53" s="57" t="s">
+      <c r="AL53" s="58"/>
+      <c r="AM53" s="58" t="s">
         <v>170</v>
       </c>
-      <c r="AN53" s="57"/>
-[...1 lines deleted...]
-      <c r="AP53" s="58">
+      <c r="AN53" s="58"/>
+      <c r="AO53" s="58"/>
+      <c r="AP53" s="59">
         <f>[1]Hoja1!$C$3109</f>
         <v>1041.604090320423</v>
       </c>
-      <c r="AQ53" s="58"/>
-      <c r="AR53" s="58"/>
+      <c r="AQ53" s="59"/>
+      <c r="AR53" s="59"/>
       <c r="AS53" s="17"/>
     </row>
     <row r="54" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A54" s="16"/>
       <c r="V54" s="17"/>
       <c r="W54" s="16"/>
       <c r="AS54" s="17"/>
     </row>
     <row r="55" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A55" s="16"/>
-      <c r="N55" s="57" t="s">
+      <c r="N55" s="58" t="s">
         <v>160</v>
       </c>
-      <c r="O55" s="57"/>
-      <c r="P55" s="57" t="s">
+      <c r="O55" s="58"/>
+      <c r="P55" s="58" t="s">
         <v>167</v>
       </c>
-      <c r="Q55" s="57"/>
-[...1 lines deleted...]
-      <c r="S55" s="58">
+      <c r="Q55" s="58"/>
+      <c r="R55" s="58"/>
+      <c r="S55" s="59">
         <f>[1]Hoja1!$C$3102</f>
         <v>2241.2495708133147</v>
       </c>
-      <c r="T55" s="58"/>
-      <c r="U55" s="58"/>
+      <c r="T55" s="59"/>
+      <c r="U55" s="59"/>
       <c r="V55" s="17"/>
       <c r="W55" s="16"/>
-      <c r="AK55" s="57" t="s">
+      <c r="AK55" s="58" t="s">
         <v>160</v>
       </c>
-      <c r="AL55" s="57"/>
-      <c r="AM55" s="57" t="s">
+      <c r="AL55" s="58"/>
+      <c r="AM55" s="58" t="s">
         <v>171</v>
       </c>
-      <c r="AN55" s="57"/>
-[...1 lines deleted...]
-      <c r="AP55" s="58">
+      <c r="AN55" s="58"/>
+      <c r="AO55" s="58"/>
+      <c r="AP55" s="59">
         <f>[1]Hoja1!$C$3107</f>
         <v>786.87855557185583</v>
       </c>
-      <c r="AQ55" s="58"/>
-      <c r="AR55" s="58"/>
+      <c r="AQ55" s="59"/>
+      <c r="AR55" s="59"/>
       <c r="AS55" s="17"/>
     </row>
     <row r="56" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A56" s="16"/>
       <c r="V56" s="17"/>
       <c r="W56" s="16"/>
-      <c r="AK56" s="57" t="s">
+      <c r="AK56" s="58" t="s">
         <v>162</v>
       </c>
-      <c r="AL56" s="57"/>
-      <c r="AM56" s="57" t="s">
+      <c r="AL56" s="58"/>
+      <c r="AM56" s="58" t="s">
         <v>172</v>
       </c>
-      <c r="AN56" s="57"/>
-[...1 lines deleted...]
-      <c r="AP56" s="58">
+      <c r="AN56" s="58"/>
+      <c r="AO56" s="58"/>
+      <c r="AP56" s="59">
         <f>[1]Hoja1!$C$3110</f>
         <v>1254.4951394351012</v>
       </c>
-      <c r="AQ56" s="58"/>
-      <c r="AR56" s="58"/>
+      <c r="AQ56" s="59"/>
+      <c r="AR56" s="59"/>
       <c r="AS56" s="17"/>
     </row>
     <row r="57" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A57" s="16"/>
       <c r="V57" s="17"/>
       <c r="W57" s="16"/>
       <c r="AS57" s="17"/>
     </row>
     <row r="58" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A58" s="16"/>
       <c r="V58" s="17"/>
       <c r="W58" s="16"/>
       <c r="AS58" s="17"/>
     </row>
     <row r="59" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="51"/>
       <c r="B59" s="52"/>
       <c r="C59" s="52"/>
       <c r="D59" s="52"/>
       <c r="E59" s="52"/>
       <c r="F59" s="52"/>
       <c r="G59" s="52"/>
       <c r="H59" s="52"/>
       <c r="I59" s="52"/>
       <c r="J59" s="52"/>
@@ -7250,428 +7236,428 @@
       <c r="W59" s="51"/>
       <c r="X59" s="52"/>
       <c r="Y59" s="52"/>
       <c r="Z59" s="52"/>
       <c r="AA59" s="52"/>
       <c r="AB59" s="52"/>
       <c r="AC59" s="52"/>
       <c r="AD59" s="52"/>
       <c r="AE59" s="52"/>
       <c r="AF59" s="52"/>
       <c r="AG59" s="52"/>
       <c r="AH59" s="52"/>
       <c r="AI59" s="52"/>
       <c r="AJ59" s="52"/>
       <c r="AK59" s="52"/>
       <c r="AL59" s="52"/>
       <c r="AM59" s="52"/>
       <c r="AN59" s="52"/>
       <c r="AO59" s="52"/>
       <c r="AP59" s="52"/>
       <c r="AQ59" s="52"/>
       <c r="AR59" s="52"/>
       <c r="AS59" s="53"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sEHVXFTVSl4T/vym6mBHaviwGz516KV0viUVUoKxflJu+LBx4/90BbvdiIvewB7MszbQtmicMxHnAXtkrA7JFw==" saltValue="QqRNu3wnO9gOmEmI4uUgxg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="iCiSgPKZb3kdYk03CW5rOCJyeYgKVOVhyc6AGEQ3E6OhKde3hXUZg7WWqhlDs7+t/j+zHU6nHGnjh86r6RbxRA==" saltValue="WrX8BtvrJWSMeSJrfZMs5g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="376">
-    <mergeCell ref="N55:O55"/>
-[...16 lines deleted...]
-    <mergeCell ref="S47:U47"/>
+    <mergeCell ref="E1:P1"/>
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="S1:AJ1"/>
+    <mergeCell ref="AL1:AN1"/>
+    <mergeCell ref="AK55:AL55"/>
+    <mergeCell ref="AM55:AO55"/>
+    <mergeCell ref="AP55:AR55"/>
+    <mergeCell ref="AK56:AL56"/>
+    <mergeCell ref="AM56:AO56"/>
+    <mergeCell ref="AP56:AR56"/>
+    <mergeCell ref="AK50:AL50"/>
+    <mergeCell ref="AM50:AO50"/>
+    <mergeCell ref="AP50:AR50"/>
+    <mergeCell ref="AK52:AL52"/>
+    <mergeCell ref="AM52:AO52"/>
+    <mergeCell ref="AP52:AR52"/>
+    <mergeCell ref="AK53:AL53"/>
+    <mergeCell ref="AM53:AO53"/>
+    <mergeCell ref="AP53:AR53"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="W7:AA7"/>
+    <mergeCell ref="AF7:AJ7"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="AK47:AL47"/>
+    <mergeCell ref="AM47:AO47"/>
+    <mergeCell ref="AP47:AR47"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AQ1:AR1"/>
+    <mergeCell ref="AK49:AL49"/>
+    <mergeCell ref="AM49:AO49"/>
+    <mergeCell ref="AP49:AR49"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="F12:G12"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AG6:AH6"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI6:AJ6"/>
+    <mergeCell ref="AK3:AN3"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AP6:AQ6"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AR13:AS13"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK8:AN8"/>
+    <mergeCell ref="AP8:AQ8"/>
+    <mergeCell ref="AR8:AS8"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AR9:AS9"/>
+    <mergeCell ref="AP11:AQ11"/>
+    <mergeCell ref="AR11:AS11"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="X11:Y11"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="Z11:AA11"/>
+    <mergeCell ref="AB8:AE8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="AG8:AH8"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AG11:AH11"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="W13:W14"/>
+    <mergeCell ref="X13:Y14"/>
+    <mergeCell ref="Z13:AA14"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="X17:Y17"/>
+    <mergeCell ref="X18:Y18"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="Z18:AA18"/>
+    <mergeCell ref="AB14:AE14"/>
+    <mergeCell ref="AF13:AF14"/>
+    <mergeCell ref="AG13:AH14"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="AP13:AQ13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="X20:Y20"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="AB13:AE13"/>
+    <mergeCell ref="S13:V13"/>
+    <mergeCell ref="S14:V14"/>
+    <mergeCell ref="J13:R14"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="AI13:AJ14"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="Z20:AA20"/>
+    <mergeCell ref="AG15:AI15"/>
+    <mergeCell ref="AK15:AN15"/>
+    <mergeCell ref="AG23:AH23"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AG24:AH24"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AG20:AH20"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AG17:AH17"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AG18:AH18"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AG19:AH19"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AR16:AS16"/>
+    <mergeCell ref="AR17:AS17"/>
+    <mergeCell ref="AR18:AS18"/>
+    <mergeCell ref="AR19:AS19"/>
+    <mergeCell ref="AR20:AS20"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AP17:AQ17"/>
+    <mergeCell ref="AP18:AQ18"/>
+    <mergeCell ref="AP19:AQ19"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="S25:V25"/>
+    <mergeCell ref="X25:Y25"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AP20:AQ20"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AP23:AQ23"/>
+    <mergeCell ref="AP24:AQ24"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="Z24:AA24"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="AB25:AE25"/>
+    <mergeCell ref="AG25:AH25"/>
+    <mergeCell ref="X24:Y24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="AR21:AS21"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="AR23:AS23"/>
+    <mergeCell ref="AR24:AS24"/>
+    <mergeCell ref="J25:M25"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="Q27:R27"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="T29:U29"/>
+    <mergeCell ref="T30:U30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="AC28:AD28"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="X30:Y30"/>
+    <mergeCell ref="AC29:AD29"/>
+    <mergeCell ref="AC30:AD30"/>
+    <mergeCell ref="AK28:AN28"/>
+    <mergeCell ref="AK29:AN29"/>
+    <mergeCell ref="AK30:AN30"/>
+    <mergeCell ref="AK31:AN31"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="AK25:AN25"/>
+    <mergeCell ref="AK26:AN26"/>
+    <mergeCell ref="AK27:AN27"/>
+    <mergeCell ref="AG27:AH27"/>
+    <mergeCell ref="AG28:AH28"/>
+    <mergeCell ref="AG29:AH29"/>
+    <mergeCell ref="AG30:AH30"/>
+    <mergeCell ref="AI27:AJ27"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="W31:AA31"/>
+    <mergeCell ref="AC27:AD27"/>
+    <mergeCell ref="H32:I33"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:G36"/>
+    <mergeCell ref="H35:I36"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:G39"/>
+    <mergeCell ref="H38:I39"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:G33"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="O38:P39"/>
+    <mergeCell ref="Q38:R39"/>
+    <mergeCell ref="S32:U32"/>
+    <mergeCell ref="S33:U33"/>
+    <mergeCell ref="S34:U34"/>
+    <mergeCell ref="J32:M32"/>
+    <mergeCell ref="J33:M33"/>
+    <mergeCell ref="N32:N33"/>
+    <mergeCell ref="O32:P33"/>
+    <mergeCell ref="Q32:R33"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:P36"/>
+    <mergeCell ref="Q35:R36"/>
+    <mergeCell ref="AA32:AC32"/>
+    <mergeCell ref="AA33:AC33"/>
+    <mergeCell ref="AA34:AC34"/>
+    <mergeCell ref="V32:V33"/>
+    <mergeCell ref="W32:X33"/>
+    <mergeCell ref="Y32:Z33"/>
+    <mergeCell ref="V35:V36"/>
+    <mergeCell ref="W35:X36"/>
+    <mergeCell ref="Y35:Z36"/>
     <mergeCell ref="AQ38:AS38"/>
     <mergeCell ref="AO37:AP37"/>
     <mergeCell ref="AQ37:AS37"/>
     <mergeCell ref="A42:V43"/>
     <mergeCell ref="W42:AS43"/>
     <mergeCell ref="AQ32:AS32"/>
     <mergeCell ref="AO33:AP33"/>
     <mergeCell ref="AQ33:AS33"/>
     <mergeCell ref="AI37:AM37"/>
     <mergeCell ref="AD38:AD39"/>
     <mergeCell ref="AE38:AF39"/>
     <mergeCell ref="AG38:AH39"/>
     <mergeCell ref="AI32:AM32"/>
     <mergeCell ref="AO32:AP32"/>
     <mergeCell ref="AO38:AP38"/>
     <mergeCell ref="AD32:AD33"/>
     <mergeCell ref="AE32:AF33"/>
     <mergeCell ref="AG32:AH33"/>
     <mergeCell ref="AD35:AD36"/>
     <mergeCell ref="AE35:AF36"/>
     <mergeCell ref="AG35:AH36"/>
     <mergeCell ref="V38:V39"/>
     <mergeCell ref="W38:X39"/>
     <mergeCell ref="Y38:Z39"/>
-    <mergeCell ref="AA32:AC32"/>
-[...332 lines deleted...]
-    <mergeCell ref="AR6:AS6"/>
+    <mergeCell ref="N49:O49"/>
+    <mergeCell ref="P49:R49"/>
+    <mergeCell ref="S49:U49"/>
+    <mergeCell ref="N50:O50"/>
+    <mergeCell ref="P50:R50"/>
+    <mergeCell ref="S50:U50"/>
+    <mergeCell ref="N47:O47"/>
+    <mergeCell ref="P47:R47"/>
+    <mergeCell ref="S47:U47"/>
+    <mergeCell ref="N55:O55"/>
+    <mergeCell ref="P55:R55"/>
+    <mergeCell ref="S55:U55"/>
+    <mergeCell ref="N52:O52"/>
+    <mergeCell ref="P52:R52"/>
+    <mergeCell ref="S52:U52"/>
+    <mergeCell ref="N53:O53"/>
+    <mergeCell ref="P53:R53"/>
+    <mergeCell ref="S53:U53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL1:AN1" r:id="rId1" display="enviar e-mail" xr:uid="{F87243B5-CADE-4E5A-99D9-2619D103CEAB}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>