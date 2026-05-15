--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{553B2DFE-D897-42DD-91E6-2A0B4A175EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6118390A-DF77-4D81-8BC0-148DB5D6612D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{F0D6126C-226A-4CDD-9328-09424AE990E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AN$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -804,51 +804,51 @@
   <si>
     <t>AF20841350</t>
   </si>
   <si>
     <t>ACERO INOX. COMUNES</t>
   </si>
   <si>
     <t>AF20841920</t>
   </si>
   <si>
     <t>AF20841925</t>
   </si>
   <si>
     <t>AF20841930</t>
   </si>
   <si>
     <t>AF20841935</t>
   </si>
   <si>
     <t>AF20841940</t>
   </si>
   <si>
     <t>AF20841950</t>
   </si>
   <si>
-    <t>Lista 20</t>
+    <t>Lista 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1648,51 +1648,51 @@
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>85114</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>177279</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4FC7543-EC0B-2D0C-C2B7-B55CB31E51AB}"/>
             </a:ext>
           </a:extLst>
@@ -3076,581 +3076,626 @@
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="es-AR" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>132539</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>67193</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Imagen 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23203A0A-8E21-9C9C-35FD-28FE587129CF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="9667064"/>
+          <a:ext cx="1228725" cy="1277679"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2825">
           <cell r="C2825">
-            <v>4145.1173067786776</v>
+            <v>4393.8243451853996</v>
           </cell>
         </row>
         <row r="2826">
           <cell r="C2826">
-            <v>4308.7816121955402</v>
+            <v>4567.3085089272727</v>
           </cell>
         </row>
         <row r="2827">
           <cell r="C2827">
-            <v>4473.1799323086589</v>
+            <v>4741.5707282471776</v>
           </cell>
         </row>
         <row r="2828">
           <cell r="C2828">
-            <v>4647.7915426239815</v>
+            <v>4926.6590351814211</v>
           </cell>
         </row>
         <row r="2829">
           <cell r="C2829">
-            <v>5099.2210667463105</v>
+            <v>5405.1743307510897</v>
           </cell>
         </row>
         <row r="2830">
           <cell r="C2830">
-            <v>5816.0703050351958</v>
+            <v>6165.0345233373082</v>
           </cell>
         </row>
         <row r="2831">
           <cell r="C2831">
-            <v>7282.4953511417971</v>
+            <v>7719.4450722103047</v>
           </cell>
         </row>
         <row r="2832">
           <cell r="C2832">
-            <v>7736.9028777460826</v>
+            <v>8201.1170504108468</v>
           </cell>
         </row>
         <row r="2833">
           <cell r="C2833">
-            <v>8366.5197123469316</v>
+            <v>8868.5108950877475</v>
           </cell>
         </row>
         <row r="2834">
           <cell r="C2834">
-            <v>8909.3655239259588</v>
+            <v>9443.927455361516</v>
           </cell>
         </row>
         <row r="2835">
           <cell r="C2835">
-            <v>9533.9910585922589</v>
+            <v>10106.030522107794</v>
           </cell>
         </row>
         <row r="2836">
           <cell r="C2836">
-            <v>10242.178923465308</v>
+            <v>10856.709658873227</v>
           </cell>
         </row>
         <row r="2837">
           <cell r="C2837">
-            <v>3614.3339781402092</v>
+            <v>3831.1940168286224</v>
           </cell>
         </row>
         <row r="2838">
           <cell r="C2838">
-            <v>3684.3104303339383</v>
+            <v>3905.3690561539743</v>
           </cell>
         </row>
         <row r="2839">
           <cell r="C2839">
-            <v>3784.7118965467653</v>
+            <v>4011.7946103395702</v>
           </cell>
         </row>
         <row r="2840">
           <cell r="C2840">
-            <v>3867.2817340249335</v>
+            <v>4099.3186380664301</v>
           </cell>
         </row>
         <row r="2841">
           <cell r="C2841">
-            <v>3953.1241235967432</v>
+            <v>4190.3115710125485</v>
           </cell>
         </row>
         <row r="2842">
           <cell r="C2842">
-            <v>4491.1727296987656</v>
+            <v>4760.6430934806913</v>
           </cell>
         </row>
         <row r="2843">
           <cell r="C2843">
-            <v>6348.5998546360597</v>
+            <v>6729.5158459142231</v>
           </cell>
         </row>
         <row r="2844">
           <cell r="C2844">
-            <v>6497.5279761516213</v>
+            <v>6887.3796547207166</v>
           </cell>
         </row>
         <row r="2845">
           <cell r="C2845">
-            <v>6645.1384364281603</v>
+            <v>7043.8467426138486</v>
           </cell>
         </row>
         <row r="2846">
           <cell r="C2846">
-            <v>7222.5116701636671</v>
+            <v>7655.8623703734884</v>
           </cell>
         </row>
         <row r="2847">
           <cell r="C2847">
-            <v>7356.2974879324174</v>
+            <v>7797.6753372083622</v>
           </cell>
         </row>
         <row r="2848">
           <cell r="C2848">
-            <v>8297.3236226345634</v>
+            <v>8795.1630399926398</v>
           </cell>
         </row>
         <row r="2849">
           <cell r="C2849">
-            <v>9524.6839220158254</v>
+            <v>10096.164957336778</v>
           </cell>
         </row>
         <row r="2850">
           <cell r="C2850">
-            <v>10573.261455227803</v>
+            <v>11207.657142541471</v>
           </cell>
         </row>
         <row r="2851">
           <cell r="C2851">
-            <v>11386.106204058797</v>
+            <v>12069.272576302326</v>
           </cell>
         </row>
         <row r="2852">
           <cell r="C2852">
-            <v>11957.515503474349</v>
+            <v>12674.966433682812</v>
           </cell>
         </row>
         <row r="2853">
           <cell r="C2853">
-            <v>13889.892968912398</v>
+            <v>14723.286547047144</v>
           </cell>
         </row>
         <row r="2854">
           <cell r="C2854">
-            <v>15534.002979820632</v>
+            <v>16466.043158609871</v>
           </cell>
         </row>
         <row r="2855">
           <cell r="C2855">
-            <v>14291.376428074836</v>
+            <v>15148.859013759329</v>
           </cell>
         </row>
         <row r="2856">
           <cell r="C2856">
-            <v>14930.606708078827</v>
+            <v>15826.443110563561</v>
           </cell>
         </row>
         <row r="2857">
           <cell r="C2857">
-            <v>15776.15126236538</v>
+            <v>16722.720338107305</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>17338.443870765273</v>
+            <v>18378.75050301119</v>
           </cell>
         </row>
         <row r="2859">
           <cell r="C2859">
-            <v>18375.593444285158</v>
+            <v>19478.129050942269</v>
           </cell>
         </row>
         <row r="2860">
           <cell r="C2860">
-            <v>21432.086125018668</v>
+            <v>22718.011292519794</v>
           </cell>
         </row>
         <row r="2861">
           <cell r="C2861">
-            <v>5269.1830588219527</v>
+            <v>5585.33404235127</v>
           </cell>
         </row>
         <row r="2862">
           <cell r="C2862">
-            <v>5849.5268420614575</v>
+            <v>6200.4984525851469</v>
           </cell>
         </row>
         <row r="2863">
           <cell r="C2863">
-            <v>6150.687491707049</v>
+            <v>6519.7287412094729</v>
           </cell>
         </row>
         <row r="2864">
           <cell r="C2864">
-            <v>6613.5153381122154</v>
+            <v>7010.3262583989481</v>
           </cell>
         </row>
         <row r="2865">
           <cell r="C2865">
-            <v>7234.3924308108608</v>
+            <v>7668.4559766595148</v>
           </cell>
         </row>
         <row r="2866">
           <cell r="C2866">
-            <v>8393.6818740589079</v>
+            <v>8897.3027865024414</v>
           </cell>
         </row>
         <row r="2867">
           <cell r="C2867">
-            <v>7905.8963015571153</v>
+            <v>8380.2500796505428</v>
           </cell>
         </row>
         <row r="2868">
           <cell r="C2868">
-            <v>8264.1224546560734</v>
+            <v>8759.9698019354382</v>
           </cell>
         </row>
         <row r="2869">
           <cell r="C2869">
-            <v>8730.9361786933787</v>
+            <v>9254.7923494149818</v>
           </cell>
         </row>
         <row r="2870">
           <cell r="C2870">
-            <v>9595.7489824789627</v>
+            <v>10171.4939214277</v>
           </cell>
         </row>
         <row r="2871">
           <cell r="C2871">
-            <v>10164.8464586764</v>
+            <v>10774.737246196984</v>
           </cell>
         </row>
         <row r="2872">
           <cell r="C2872">
-            <v>11860.868051748912</v>
+            <v>12572.520134853847</v>
           </cell>
         </row>
         <row r="2873">
           <cell r="C2873">
-            <v>7400.2924799920565</v>
+            <v>7844.3100287915804</v>
           </cell>
         </row>
         <row r="2874">
           <cell r="C2874">
-            <v>8200.3265883287786</v>
+            <v>8692.3461836285041</v>
           </cell>
         </row>
         <row r="2875">
           <cell r="C2875">
-            <v>8790.8286848669104</v>
+            <v>9318.2784059589248</v>
           </cell>
         </row>
         <row r="2876">
           <cell r="C2876">
-            <v>2984.6357230971516</v>
+            <v>3163.7138664829813</v>
           </cell>
         </row>
         <row r="2877">
           <cell r="C2877">
-            <v>3327.6090734967315</v>
+            <v>3527.2656179065352</v>
           </cell>
         </row>
         <row r="2878">
           <cell r="C2878">
-            <v>3675.7513167550001</v>
+            <v>3896.2963957602997</v>
           </cell>
         </row>
         <row r="2879">
           <cell r="C2879">
-            <v>34329.088515717951</v>
+            <v>36388.83382666103</v>
           </cell>
         </row>
         <row r="2880">
           <cell r="C2880">
-            <v>37088.67020035872</v>
+            <v>39313.990412380255</v>
           </cell>
         </row>
         <row r="2881">
           <cell r="C2881">
-            <v>25158.626734564554</v>
+            <v>26668.144338638424</v>
           </cell>
         </row>
         <row r="2882">
           <cell r="C2882">
-            <v>48572.360753237132</v>
+            <v>51486.702398431364</v>
           </cell>
         </row>
         <row r="2883">
           <cell r="C2883">
-            <v>39685.688413984164</v>
+            <v>42066.829718823225</v>
           </cell>
         </row>
         <row r="2884">
           <cell r="C2884">
-            <v>22723.909369222587</v>
+            <v>24087.343931375941</v>
           </cell>
         </row>
         <row r="2885">
           <cell r="C2885">
-            <v>16440.205751727124</v>
+            <v>17426.618096830756</v>
           </cell>
         </row>
         <row r="2886">
           <cell r="C2886">
-            <v>18252.620932078196</v>
+            <v>19347.778188002892</v>
           </cell>
         </row>
         <row r="2887">
           <cell r="C2887">
-            <v>20091.98052258015</v>
+            <v>21297.499353934956</v>
           </cell>
         </row>
         <row r="2888">
           <cell r="C2888">
-            <v>21908.624952119462</v>
+            <v>23223.142449246632</v>
           </cell>
         </row>
         <row r="2889">
           <cell r="C2889">
-            <v>25559.331041725996</v>
+            <v>27092.89090422956</v>
           </cell>
         </row>
         <row r="2890">
           <cell r="C2890">
-            <v>29222.304227768302</v>
+            <v>30975.642481434406</v>
           </cell>
         </row>
         <row r="2891">
           <cell r="C2891">
-            <v>32864.210750515442</v>
+            <v>34836.063395546364</v>
           </cell>
         </row>
         <row r="2892">
           <cell r="C2892">
-            <v>38343.532773411869</v>
+            <v>40644.144739816584</v>
           </cell>
         </row>
         <row r="2893">
           <cell r="C2893">
             <v>19187.665854824685</v>
           </cell>
         </row>
         <row r="2894">
           <cell r="C2894">
             <v>30688.799525097245</v>
           </cell>
         </row>
         <row r="2895">
           <cell r="C2895">
             <v>28022.481389158467</v>
           </cell>
         </row>
         <row r="2896">
           <cell r="C2896">
             <v>43692.636214980084</v>
           </cell>
         </row>
         <row r="2897">
           <cell r="C2897">
-            <v>21818.57718815322</v>
+            <v>23127.691819442414</v>
           </cell>
         </row>
         <row r="2898">
           <cell r="C2898">
-            <v>24518.231435002101</v>
+            <v>25989.32532110222</v>
           </cell>
         </row>
         <row r="2899">
           <cell r="C2899">
-            <v>28301.097014161311</v>
+            <v>29999.162835010986</v>
           </cell>
         </row>
         <row r="2900">
           <cell r="C2900">
-            <v>33884.718916030361</v>
+            <v>35917.802050992184</v>
           </cell>
         </row>
         <row r="2901">
           <cell r="C2901">
-            <v>38080.952675121931</v>
+            <v>40365.809835629254</v>
           </cell>
         </row>
         <row r="2902">
           <cell r="C2902">
-            <v>14056.654911745722</v>
+            <v>14900.054206450466</v>
           </cell>
         </row>
         <row r="2903">
           <cell r="C2903">
-            <v>11530.188419155213</v>
+            <v>12221.999724304524</v>
           </cell>
         </row>
         <row r="2904">
           <cell r="C2904">
-            <v>11547.533456854231</v>
+            <v>12240.385464265484</v>
           </cell>
         </row>
         <row r="2905">
           <cell r="C2905">
-            <v>16321.537226016446</v>
+            <v>17300.829459577435</v>
           </cell>
         </row>
         <row r="2906">
           <cell r="C2906">
-            <v>45895.948618156988</v>
+            <v>48649.705535246409</v>
           </cell>
         </row>
         <row r="2907">
           <cell r="C2907">
-            <v>45895.948618156988</v>
+            <v>48649.705535246409</v>
           </cell>
         </row>
         <row r="2908">
           <cell r="C2908">
-            <v>25090.820614817145</v>
+            <v>26596.269851706176</v>
           </cell>
         </row>
         <row r="2909">
           <cell r="C2909">
-            <v>40144.97634911479</v>
+            <v>42553.674930061672</v>
           </cell>
         </row>
         <row r="2910">
           <cell r="C2910">
-            <v>72288.605360196365</v>
+            <v>76625.921681808148</v>
           </cell>
         </row>
         <row r="2911">
           <cell r="C2911">
-            <v>73825.167097025042</v>
+            <v>78254.677122846551</v>
           </cell>
         </row>
         <row r="2912">
           <cell r="C2912">
-            <v>34334.707282590505</v>
+            <v>36394.789719545937</v>
           </cell>
         </row>
         <row r="2913">
           <cell r="C2913">
-            <v>23353.313362087672</v>
+            <v>24754.512163812935</v>
           </cell>
         </row>
         <row r="2914">
           <cell r="C2914">
-            <v>31096.481012306711</v>
+            <v>32962.269873045108</v>
           </cell>
         </row>
         <row r="3366">
           <cell r="C3366">
-            <v>45530.381186106206</v>
+            <v>48262.204057272589</v>
           </cell>
         </row>
         <row r="3655">
           <cell r="C3655">
-            <v>6272.8266786675049</v>
+            <v>6649.1962793875555</v>
           </cell>
         </row>
         <row r="3656">
           <cell r="C3656">
-            <v>6963.7337404058162</v>
+            <v>7381.557764830166</v>
           </cell>
         </row>
         <row r="3657">
           <cell r="C3657">
-            <v>7322.2474899062327</v>
+            <v>7761.5823393006067</v>
           </cell>
         </row>
         <row r="3658">
           <cell r="C3658">
-            <v>7873.2303786894836</v>
+            <v>8345.6242014108539</v>
           </cell>
         </row>
         <row r="3659">
           <cell r="C3659">
-            <v>8612.3726918961183</v>
+            <v>9129.1150534098833</v>
           </cell>
         </row>
         <row r="3660">
           <cell r="C3660">
-            <v>9411.7776116654568</v>
+            <v>9976.4842683653842</v>
           </cell>
         </row>
         <row r="3661">
           <cell r="C3661">
-            <v>9838.2401501908153</v>
+            <v>10428.534559202264</v>
           </cell>
         </row>
         <row r="3662">
           <cell r="C3662">
-            <v>10393.962676727038</v>
+            <v>11017.600437330664</v>
           </cell>
         </row>
         <row r="3663">
           <cell r="C3663">
-            <v>11423.502175621432</v>
+            <v>12108.91230615872</v>
           </cell>
         </row>
         <row r="3664">
           <cell r="C3664">
-            <v>12101.008226190939</v>
+            <v>12827.068719762399</v>
           </cell>
         </row>
         <row r="3665">
           <cell r="C3665">
-            <v>14120.083423033717</v>
+            <v>14967.288428415741</v>
           </cell>
         </row>
         <row r="3666">
           <cell r="C3666">
-            <v>37088.67020035872</v>
+            <v>39313.990412380255</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -3997,51 +4042,51 @@
       <c r="P1" s="104"/>
       <c r="Q1" s="104"/>
       <c r="R1" s="104"/>
       <c r="S1" s="104"/>
       <c r="T1" s="104"/>
       <c r="U1" s="104"/>
       <c r="V1" s="104"/>
       <c r="W1" s="104"/>
       <c r="X1" s="104"/>
       <c r="Y1" s="104"/>
       <c r="Z1" s="104"/>
       <c r="AA1" s="104"/>
       <c r="AB1" s="104"/>
       <c r="AC1" s="104"/>
       <c r="AD1" s="104"/>
       <c r="AE1" s="104"/>
       <c r="AF1" s="104"/>
       <c r="AG1" s="104"/>
       <c r="AH1" s="104"/>
       <c r="AI1" s="105" t="s">
         <v>193</v>
       </c>
       <c r="AJ1" s="105"/>
       <c r="AK1" s="105"/>
       <c r="AL1" s="106">
-        <v>46073</v>
+        <v>46156</v>
       </c>
       <c r="AM1" s="106"/>
       <c r="AN1" s="21"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="19"/>
     </row>
     <row r="2" spans="1:43" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="69" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="71"/>
       <c r="E2" s="63" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="63"/>
       <c r="G2" s="63" t="s">
         <v>3</v>
       </c>
       <c r="H2" s="63"/>
       <c r="I2" s="63" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="63"/>
@@ -4148,463 +4193,463 @@
       <c r="AF3" s="73"/>
       <c r="AG3" s="73"/>
       <c r="AH3" s="45"/>
       <c r="AI3" s="37"/>
       <c r="AJ3" s="38"/>
       <c r="AK3" s="36"/>
       <c r="AL3" s="38"/>
       <c r="AM3" s="39"/>
       <c r="AN3" s="53"/>
     </row>
     <row r="4" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="38"/>
       <c r="G4" s="36" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="38"/>
       <c r="I4" s="39">
         <f>[1]Hoja1!$C2885</f>
-        <v>16440.205751727124</v>
+        <v>17426.618096830756</v>
       </c>
       <c r="J4" s="40"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="4"/>
       <c r="O4" s="36"/>
       <c r="P4" s="38"/>
       <c r="Q4" s="36"/>
       <c r="R4" s="38"/>
       <c r="S4" s="39"/>
       <c r="T4" s="40"/>
       <c r="U4" s="5"/>
       <c r="X4" s="6"/>
       <c r="Y4" s="46" t="s">
         <v>31</v>
       </c>
       <c r="Z4" s="55"/>
       <c r="AA4" s="46" t="s">
         <v>191</v>
       </c>
       <c r="AB4" s="55"/>
       <c r="AC4" s="51">
         <f>[1]Hoja1!$C2894</f>
         <v>30688.799525097245</v>
       </c>
       <c r="AD4" s="85"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="46" t="s">
         <v>44</v>
       </c>
       <c r="AJ4" s="55"/>
       <c r="AK4" s="46" t="s">
         <v>47</v>
       </c>
       <c r="AL4" s="55"/>
       <c r="AM4" s="51">
         <f>[1]Hoja1!$C2902</f>
-        <v>14056.654911745722</v>
+        <v>14900.054206450466</v>
       </c>
       <c r="AN4" s="52"/>
     </row>
     <row r="5" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="D5" s="6"/>
       <c r="E5" s="46" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="55"/>
       <c r="G5" s="46" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="55"/>
       <c r="I5" s="51">
         <f>[1]Hoja1!$C2886</f>
-        <v>18252.620932078196</v>
+        <v>19347.778188002892</v>
       </c>
       <c r="J5" s="85"/>
       <c r="K5" s="5"/>
       <c r="N5" s="6"/>
       <c r="O5" s="46" t="s">
         <v>23</v>
       </c>
       <c r="P5" s="55"/>
       <c r="Q5" s="46" t="s">
         <v>34</v>
       </c>
       <c r="R5" s="55"/>
       <c r="S5" s="51">
         <f>[1]Hoja1!$C2897</f>
-        <v>21818.57718815322</v>
+        <v>23127.691819442414</v>
       </c>
       <c r="T5" s="85"/>
       <c r="U5" s="5"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="36" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="38"/>
       <c r="AA5" s="36" t="s">
         <v>189</v>
       </c>
       <c r="AB5" s="38"/>
       <c r="AC5" s="39">
         <f>[1]Hoja1!$C2895</f>
         <v>28022.481389158467</v>
       </c>
       <c r="AD5" s="40"/>
       <c r="AE5" s="5"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="36" t="s">
         <v>45</v>
       </c>
       <c r="AJ5" s="38"/>
       <c r="AK5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="AL5" s="38"/>
       <c r="AM5" s="39">
         <f>[1]Hoja1!$C2903</f>
-        <v>11530.188419155213</v>
+        <v>12221.999724304524</v>
       </c>
       <c r="AN5" s="53"/>
       <c r="AQ5" s="32"/>
     </row>
     <row r="6" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="D6" s="6"/>
       <c r="E6" s="36" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="38"/>
       <c r="G6" s="36" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="38"/>
       <c r="I6" s="39">
         <f>[1]Hoja1!$C2887</f>
-        <v>20091.98052258015</v>
+        <v>21297.499353934956</v>
       </c>
       <c r="J6" s="40"/>
       <c r="K6" s="5"/>
       <c r="N6" s="6"/>
       <c r="O6" s="36" t="s">
         <v>24</v>
       </c>
       <c r="P6" s="38"/>
       <c r="Q6" s="36" t="s">
         <v>35</v>
       </c>
       <c r="R6" s="38"/>
       <c r="S6" s="39">
         <f>[1]Hoja1!$C2898</f>
-        <v>24518.231435002101</v>
+        <v>25989.32532110222</v>
       </c>
       <c r="T6" s="40"/>
       <c r="U6" s="7"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="9"/>
       <c r="Y6" s="46" t="s">
         <v>33</v>
       </c>
       <c r="Z6" s="55"/>
       <c r="AA6" s="46" t="s">
         <v>190</v>
       </c>
       <c r="AB6" s="55"/>
       <c r="AC6" s="51">
         <f>[1]Hoja1!$C2896</f>
         <v>43692.636214980084</v>
       </c>
       <c r="AD6" s="85"/>
       <c r="AE6" s="5"/>
       <c r="AH6" s="6"/>
       <c r="AI6" s="46" t="s">
         <v>46</v>
       </c>
       <c r="AJ6" s="55"/>
       <c r="AK6" s="46" t="s">
         <v>49</v>
       </c>
       <c r="AL6" s="55"/>
       <c r="AM6" s="51">
         <f>[1]Hoja1!$C2904</f>
-        <v>11547.533456854231</v>
+        <v>12240.385464265484</v>
       </c>
       <c r="AN6" s="52"/>
     </row>
     <row r="7" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A7" s="23"/>
       <c r="D7" s="6"/>
       <c r="E7" s="46" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="55"/>
       <c r="G7" s="46" t="s">
         <v>16</v>
       </c>
       <c r="H7" s="55"/>
       <c r="I7" s="51">
         <f>[1]Hoja1!$C2888</f>
-        <v>21908.624952119462</v>
+        <v>23223.142449246632</v>
       </c>
       <c r="J7" s="85"/>
       <c r="K7" s="5"/>
       <c r="N7" s="6"/>
       <c r="O7" s="46" t="s">
         <v>25</v>
       </c>
       <c r="P7" s="55"/>
       <c r="Q7" s="46" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="55"/>
       <c r="S7" s="51">
         <f>[1]Hoja1!$C2899</f>
-        <v>28301.097014161311</v>
+        <v>29999.162835010986</v>
       </c>
       <c r="T7" s="85"/>
       <c r="U7" s="89" t="s">
         <v>29</v>
       </c>
       <c r="V7" s="49"/>
       <c r="W7" s="49"/>
       <c r="X7" s="50"/>
       <c r="Y7" s="89" t="s">
         <v>2</v>
       </c>
       <c r="Z7" s="50"/>
       <c r="AA7" s="89" t="s">
         <v>3</v>
       </c>
       <c r="AB7" s="50"/>
       <c r="AC7" s="51" t="s">
         <v>4</v>
       </c>
       <c r="AD7" s="85"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="37"/>
       <c r="AJ7" s="38"/>
       <c r="AK7" s="36"/>
       <c r="AL7" s="38"/>
       <c r="AM7" s="39"/>
       <c r="AN7" s="53"/>
     </row>
     <row r="8" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="D8" s="6"/>
       <c r="E8" s="36" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="38"/>
       <c r="G8" s="36" t="s">
         <v>17</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="39">
         <f>[1]Hoja1!$C2889</f>
-        <v>25559.331041725996</v>
+        <v>27092.89090422956</v>
       </c>
       <c r="J8" s="40"/>
       <c r="K8" s="5"/>
       <c r="N8" s="6"/>
       <c r="O8" s="36" t="s">
         <v>26</v>
       </c>
       <c r="P8" s="38"/>
       <c r="Q8" s="36" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="38"/>
       <c r="S8" s="39">
         <f>[1]Hoja1!$C2900</f>
-        <v>33884.718916030361</v>
+        <v>35917.802050992184</v>
       </c>
       <c r="T8" s="40"/>
       <c r="U8" s="2"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="11"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="3"/>
       <c r="AG8" s="3"/>
       <c r="AH8" s="4"/>
       <c r="AI8" s="98" t="s">
         <v>43</v>
       </c>
       <c r="AJ8" s="99"/>
       <c r="AK8" s="99"/>
       <c r="AL8" s="99"/>
       <c r="AM8" s="99"/>
       <c r="AN8" s="100"/>
     </row>
     <row r="9" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="D9" s="6"/>
       <c r="E9" s="46" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="55"/>
       <c r="G9" s="46" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="55"/>
       <c r="I9" s="51">
         <f>[1]Hoja1!$C2890</f>
-        <v>29222.304227768302</v>
+        <v>30975.642481434406</v>
       </c>
       <c r="J9" s="85"/>
       <c r="K9" s="5"/>
       <c r="N9" s="6"/>
       <c r="O9" s="46" t="s">
         <v>27</v>
       </c>
       <c r="P9" s="55"/>
       <c r="Q9" s="46" t="s">
         <v>38</v>
       </c>
       <c r="R9" s="55"/>
       <c r="S9" s="51">
         <f>[1]Hoja1!$C2901</f>
-        <v>38080.952675121931</v>
+        <v>40365.809835629254</v>
       </c>
       <c r="T9" s="85"/>
       <c r="U9" s="5"/>
       <c r="X9" s="6"/>
       <c r="Y9" s="46" t="s">
         <v>39</v>
       </c>
       <c r="Z9" s="55"/>
       <c r="AA9" s="46" t="s">
         <v>188</v>
       </c>
       <c r="AB9" s="55"/>
       <c r="AC9" s="51">
         <f>[1]Hoja1!$C2908</f>
-        <v>25090.820614817145</v>
+        <v>26596.269851706176</v>
       </c>
       <c r="AD9" s="85"/>
       <c r="AE9" s="5"/>
       <c r="AH9" s="6"/>
       <c r="AI9" s="37"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="36"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="39"/>
       <c r="AN9" s="53"/>
     </row>
     <row r="10" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A10" s="23"/>
       <c r="D10" s="6"/>
       <c r="E10" s="36" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="38"/>
       <c r="G10" s="36" t="s">
         <v>19</v>
       </c>
       <c r="H10" s="38"/>
       <c r="I10" s="39">
         <f>[1]Hoja1!$C2891</f>
-        <v>32864.210750515442</v>
+        <v>34836.063395546364</v>
       </c>
       <c r="J10" s="40"/>
       <c r="K10" s="5"/>
       <c r="N10" s="6"/>
       <c r="O10" s="36"/>
       <c r="P10" s="38"/>
       <c r="Q10" s="36"/>
       <c r="R10" s="38"/>
       <c r="S10" s="39"/>
       <c r="T10" s="40"/>
       <c r="U10" s="5"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="36" t="s">
         <v>40</v>
       </c>
       <c r="Z10" s="38"/>
       <c r="AA10" s="36" t="s">
         <v>191</v>
       </c>
       <c r="AB10" s="38"/>
       <c r="AC10" s="39">
         <f>[1]Hoja1!$C2909</f>
-        <v>40144.97634911479</v>
+        <v>42553.674930061672</v>
       </c>
       <c r="AD10" s="40"/>
       <c r="AE10" s="5"/>
       <c r="AH10" s="6"/>
       <c r="AI10" s="46" t="s">
         <v>50</v>
       </c>
       <c r="AJ10" s="55"/>
       <c r="AK10" s="101" t="s">
         <v>51</v>
       </c>
       <c r="AL10" s="102"/>
       <c r="AM10" s="51">
         <f>[1]Hoja1!$C$2905</f>
-        <v>16321.537226016446</v>
+        <v>17300.829459577435</v>
       </c>
       <c r="AN10" s="52"/>
     </row>
     <row r="11" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A11" s="24"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="46" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="55"/>
       <c r="G11" s="46" t="s">
         <v>20</v>
       </c>
       <c r="H11" s="55"/>
       <c r="I11" s="51">
         <f>[1]Hoja1!$C2892</f>
-        <v>38343.532773411869</v>
+        <v>40644.144739816584</v>
       </c>
       <c r="J11" s="85"/>
       <c r="K11" s="7"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="9"/>
       <c r="O11" s="46"/>
       <c r="P11" s="55"/>
       <c r="Q11" s="46"/>
       <c r="R11" s="55"/>
       <c r="S11" s="51"/>
       <c r="T11" s="85"/>
       <c r="U11" s="7"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="11"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
@@ -4735,758 +4780,758 @@
       <c r="AF13" s="73"/>
       <c r="AG13" s="73"/>
       <c r="AH13" s="45"/>
       <c r="AI13" s="63"/>
       <c r="AJ13" s="63"/>
       <c r="AK13" s="63"/>
       <c r="AL13" s="63"/>
       <c r="AM13" s="63"/>
       <c r="AN13" s="76"/>
     </row>
     <row r="14" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A14" s="22"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="36" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="38"/>
       <c r="G14" s="36" t="s">
         <v>71</v>
       </c>
       <c r="H14" s="38"/>
       <c r="I14" s="39">
         <f>[1]Hoja1!$C$2825</f>
-        <v>4145.1173067786776</v>
+        <v>4393.8243451853996</v>
       </c>
       <c r="J14" s="40"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="4"/>
       <c r="O14" s="36" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="38"/>
       <c r="Q14" s="36" t="s">
         <v>93</v>
       </c>
       <c r="R14" s="38"/>
       <c r="S14" s="39">
         <f>[1]Hoja1!$C2861</f>
-        <v>5269.1830588219527</v>
+        <v>5585.33404235127</v>
       </c>
       <c r="T14" s="40"/>
       <c r="U14" s="2"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="4"/>
       <c r="Y14" s="94" t="s">
         <v>100</v>
       </c>
       <c r="Z14" s="95"/>
       <c r="AA14" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AB14" s="38"/>
       <c r="AC14" s="39">
         <f>[1]Hoja1!$C2837</f>
-        <v>3614.3339781402092</v>
+        <v>3831.1940168286224</v>
       </c>
       <c r="AD14" s="40"/>
       <c r="AI14" s="94" t="s">
         <v>112</v>
       </c>
       <c r="AJ14" s="95"/>
       <c r="AK14" s="36" t="s">
         <v>93</v>
       </c>
       <c r="AL14" s="38"/>
       <c r="AM14" s="39">
         <f>[1]Hoja1!$C2849</f>
-        <v>9524.6839220158254</v>
+        <v>10096.164957336778</v>
       </c>
       <c r="AN14" s="53"/>
     </row>
     <row r="15" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="E15" s="46" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="55"/>
       <c r="G15" s="46" t="s">
         <v>72</v>
       </c>
       <c r="H15" s="55"/>
       <c r="I15" s="51">
         <f>[1]Hoja1!$C2826</f>
-        <v>4308.7816121955402</v>
+        <v>4567.3085089272727</v>
       </c>
       <c r="J15" s="85"/>
       <c r="K15" s="5"/>
       <c r="N15" s="6"/>
       <c r="O15" s="46" t="s">
         <v>82</v>
       </c>
       <c r="P15" s="55"/>
       <c r="Q15" s="46" t="s">
         <v>72</v>
       </c>
       <c r="R15" s="55"/>
       <c r="S15" s="51">
         <f>[1]Hoja1!$C2862</f>
-        <v>5849.5268420614575</v>
+        <v>6200.4984525851469</v>
       </c>
       <c r="T15" s="85"/>
       <c r="U15" s="5"/>
       <c r="X15" s="6"/>
       <c r="Y15" s="46" t="s">
         <v>101</v>
       </c>
       <c r="Z15" s="55"/>
       <c r="AA15" s="46" t="s">
         <v>72</v>
       </c>
       <c r="AB15" s="55"/>
       <c r="AC15" s="51">
         <f>[1]Hoja1!$C2838</f>
-        <v>3684.3104303339383</v>
+        <v>3905.3690561539743</v>
       </c>
       <c r="AD15" s="85"/>
       <c r="AI15" s="46" t="s">
         <v>113</v>
       </c>
       <c r="AJ15" s="55"/>
       <c r="AK15" s="46" t="s">
         <v>72</v>
       </c>
       <c r="AL15" s="55"/>
       <c r="AM15" s="51">
         <f>[1]Hoja1!$C2850</f>
-        <v>10573.261455227803</v>
+        <v>11207.657142541471</v>
       </c>
       <c r="AN15" s="52"/>
     </row>
     <row r="16" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="E16" s="36" t="s">
         <v>55</v>
       </c>
       <c r="F16" s="38"/>
       <c r="G16" s="36" t="s">
         <v>67</v>
       </c>
       <c r="H16" s="38"/>
       <c r="I16" s="39">
         <f>[1]Hoja1!$C2827</f>
-        <v>4473.1799323086589</v>
+        <v>4741.5707282471776</v>
       </c>
       <c r="J16" s="40"/>
       <c r="K16" s="5"/>
       <c r="N16" s="6"/>
       <c r="O16" s="36" t="s">
         <v>83</v>
       </c>
       <c r="P16" s="38"/>
       <c r="Q16" s="36" t="s">
         <v>94</v>
       </c>
       <c r="R16" s="38"/>
       <c r="S16" s="39">
         <f>[1]Hoja1!$C2863</f>
-        <v>6150.687491707049</v>
+        <v>6519.7287412094729</v>
       </c>
       <c r="T16" s="40"/>
       <c r="U16" s="5"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="94" t="s">
         <v>102</v>
       </c>
       <c r="Z16" s="95"/>
       <c r="AA16" s="36" t="s">
         <v>94</v>
       </c>
       <c r="AB16" s="38"/>
       <c r="AC16" s="39">
         <f>[1]Hoja1!$C2839</f>
-        <v>3784.7118965467653</v>
+        <v>4011.7946103395702</v>
       </c>
       <c r="AD16" s="40"/>
       <c r="AI16" s="94" t="s">
         <v>114</v>
       </c>
       <c r="AJ16" s="95"/>
       <c r="AK16" s="36" t="s">
         <v>94</v>
       </c>
       <c r="AL16" s="38"/>
       <c r="AM16" s="39">
         <f>[1]Hoja1!$C2851</f>
-        <v>11386.106204058797</v>
+        <v>12069.272576302326</v>
       </c>
       <c r="AN16" s="53"/>
     </row>
     <row r="17" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="E17" s="46" t="s">
         <v>58</v>
       </c>
       <c r="F17" s="55"/>
       <c r="G17" s="46" t="s">
         <v>68</v>
       </c>
       <c r="H17" s="55"/>
       <c r="I17" s="51">
         <f>[1]Hoja1!$C2828</f>
-        <v>4647.7915426239815</v>
+        <v>4926.6590351814211</v>
       </c>
       <c r="J17" s="85"/>
       <c r="K17" s="5"/>
       <c r="N17" s="6"/>
       <c r="O17" s="46" t="s">
         <v>84</v>
       </c>
       <c r="P17" s="55"/>
       <c r="Q17" s="46" t="s">
         <v>95</v>
       </c>
       <c r="R17" s="55"/>
       <c r="S17" s="51">
         <f>[1]Hoja1!$C2864</f>
-        <v>6613.5153381122154</v>
+        <v>7010.3262583989481</v>
       </c>
       <c r="T17" s="85"/>
       <c r="U17" s="5"/>
       <c r="X17" s="6"/>
       <c r="Y17" s="46" t="s">
         <v>103</v>
       </c>
       <c r="Z17" s="55"/>
       <c r="AA17" s="46" t="s">
         <v>95</v>
       </c>
       <c r="AB17" s="55"/>
       <c r="AC17" s="51">
         <f>[1]Hoja1!$C2840</f>
-        <v>3867.2817340249335</v>
+        <v>4099.3186380664301</v>
       </c>
       <c r="AD17" s="85"/>
       <c r="AI17" s="46" t="s">
         <v>115</v>
       </c>
       <c r="AJ17" s="55"/>
       <c r="AK17" s="46" t="s">
         <v>95</v>
       </c>
       <c r="AL17" s="55"/>
       <c r="AM17" s="51">
         <f>[1]Hoja1!$C2852</f>
-        <v>11957.515503474349</v>
+        <v>12674.966433682812</v>
       </c>
       <c r="AN17" s="52"/>
     </row>
     <row r="18" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="E18" s="36" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="38"/>
       <c r="G18" s="36" t="s">
         <v>69</v>
       </c>
       <c r="H18" s="38"/>
       <c r="I18" s="39">
         <f>[1]Hoja1!$C2829</f>
-        <v>5099.2210667463105</v>
+        <v>5405.1743307510897</v>
       </c>
       <c r="J18" s="40"/>
       <c r="K18" s="5"/>
       <c r="N18" s="6"/>
       <c r="O18" s="36" t="s">
         <v>85</v>
       </c>
       <c r="P18" s="38"/>
       <c r="Q18" s="36" t="s">
         <v>96</v>
       </c>
       <c r="R18" s="38"/>
       <c r="S18" s="39">
         <f>[1]Hoja1!$C2865</f>
-        <v>7234.3924308108608</v>
+        <v>7668.4559766595148</v>
       </c>
       <c r="T18" s="40"/>
       <c r="U18" s="5"/>
       <c r="X18" s="6"/>
       <c r="Y18" s="94" t="s">
         <v>104</v>
       </c>
       <c r="Z18" s="95"/>
       <c r="AA18" s="36" t="s">
         <v>96</v>
       </c>
       <c r="AB18" s="38"/>
       <c r="AC18" s="39">
         <f>[1]Hoja1!$C2841</f>
-        <v>3953.1241235967432</v>
+        <v>4190.3115710125485</v>
       </c>
       <c r="AD18" s="40"/>
       <c r="AI18" s="94" t="s">
         <v>116</v>
       </c>
       <c r="AJ18" s="95"/>
       <c r="AK18" s="36" t="s">
         <v>96</v>
       </c>
       <c r="AL18" s="38"/>
       <c r="AM18" s="39">
         <f>[1]Hoja1!$C2853</f>
-        <v>13889.892968912398</v>
+        <v>14723.286547047144</v>
       </c>
       <c r="AN18" s="53"/>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A19" s="23"/>
       <c r="E19" s="46" t="s">
         <v>60</v>
       </c>
       <c r="F19" s="55"/>
       <c r="G19" s="46" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="55"/>
       <c r="I19" s="51">
         <f>[1]Hoja1!$C2830</f>
-        <v>5816.0703050351958</v>
+        <v>6165.0345233373082</v>
       </c>
       <c r="J19" s="85"/>
       <c r="K19" s="5"/>
       <c r="N19" s="6"/>
       <c r="O19" s="46" t="s">
         <v>86</v>
       </c>
       <c r="P19" s="55"/>
       <c r="Q19" s="46" t="s">
         <v>97</v>
       </c>
       <c r="R19" s="55"/>
       <c r="S19" s="51">
         <f>[1]Hoja1!$C2866</f>
-        <v>8393.6818740589079</v>
+        <v>8897.3027865024414</v>
       </c>
       <c r="T19" s="85"/>
       <c r="U19" s="5"/>
       <c r="X19" s="6"/>
       <c r="Y19" s="46" t="s">
         <v>105</v>
       </c>
       <c r="Z19" s="55"/>
       <c r="AA19" s="46" t="s">
         <v>97</v>
       </c>
       <c r="AB19" s="55"/>
       <c r="AC19" s="51">
         <f>[1]Hoja1!$C2842</f>
-        <v>4491.1727296987656</v>
+        <v>4760.6430934806913</v>
       </c>
       <c r="AD19" s="85"/>
       <c r="AI19" s="46" t="s">
         <v>117</v>
       </c>
       <c r="AJ19" s="55"/>
       <c r="AK19" s="46" t="s">
         <v>97</v>
       </c>
       <c r="AL19" s="55"/>
       <c r="AM19" s="51">
         <f>[1]Hoja1!$C2854</f>
-        <v>15534.002979820632</v>
+        <v>16466.043158609871</v>
       </c>
       <c r="AN19" s="52"/>
     </row>
     <row r="20" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A20" s="23"/>
       <c r="E20" s="36" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="38"/>
       <c r="G20" s="36" t="s">
         <v>73</v>
       </c>
       <c r="H20" s="38"/>
       <c r="I20" s="39">
         <f>[1]Hoja1!$C2831</f>
-        <v>7282.4953511417971</v>
+        <v>7719.4450722103047</v>
       </c>
       <c r="J20" s="40"/>
       <c r="K20" s="5"/>
       <c r="N20" s="6"/>
       <c r="O20" s="36" t="s">
         <v>87</v>
       </c>
       <c r="P20" s="38"/>
       <c r="Q20" s="36" t="s">
         <v>73</v>
       </c>
       <c r="R20" s="38"/>
       <c r="S20" s="39">
         <f>[1]Hoja1!$C2867</f>
-        <v>7905.8963015571153</v>
+        <v>8380.2500796505428</v>
       </c>
       <c r="T20" s="40"/>
       <c r="U20" s="5"/>
       <c r="X20" s="6"/>
       <c r="Y20" s="94" t="s">
         <v>106</v>
       </c>
       <c r="Z20" s="95"/>
       <c r="AA20" s="36" t="s">
         <v>73</v>
       </c>
       <c r="AB20" s="38"/>
       <c r="AC20" s="39">
         <f>[1]Hoja1!$C2843</f>
-        <v>6348.5998546360597</v>
+        <v>6729.5158459142231</v>
       </c>
       <c r="AD20" s="40"/>
       <c r="AI20" s="94" t="s">
         <v>118</v>
       </c>
       <c r="AJ20" s="95"/>
       <c r="AK20" s="36" t="s">
         <v>73</v>
       </c>
       <c r="AL20" s="38"/>
       <c r="AM20" s="39">
         <f>[1]Hoja1!$C2855</f>
-        <v>14291.376428074836</v>
+        <v>15148.859013759329</v>
       </c>
       <c r="AN20" s="53"/>
     </row>
     <row r="21" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A21" s="23"/>
       <c r="E21" s="46" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="55"/>
       <c r="G21" s="46" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="55"/>
       <c r="I21" s="51">
         <f>[1]Hoja1!$C2832</f>
-        <v>7736.9028777460826</v>
+        <v>8201.1170504108468</v>
       </c>
       <c r="J21" s="85"/>
       <c r="K21" s="5"/>
       <c r="N21" s="6"/>
       <c r="O21" s="46" t="s">
         <v>88</v>
       </c>
       <c r="P21" s="55"/>
       <c r="Q21" s="46" t="s">
         <v>74</v>
       </c>
       <c r="R21" s="55"/>
       <c r="S21" s="51">
         <f>[1]Hoja1!$C2868</f>
-        <v>8264.1224546560734</v>
+        <v>8759.9698019354382</v>
       </c>
       <c r="T21" s="85"/>
       <c r="U21" s="5"/>
       <c r="X21" s="6"/>
       <c r="Y21" s="46" t="s">
         <v>107</v>
       </c>
       <c r="Z21" s="55"/>
       <c r="AA21" s="46" t="s">
         <v>74</v>
       </c>
       <c r="AB21" s="55"/>
       <c r="AC21" s="51">
         <f>[1]Hoja1!$C2844</f>
-        <v>6497.5279761516213</v>
+        <v>6887.3796547207166</v>
       </c>
       <c r="AD21" s="85"/>
       <c r="AI21" s="46" t="s">
         <v>119</v>
       </c>
       <c r="AJ21" s="55"/>
       <c r="AK21" s="46" t="s">
         <v>74</v>
       </c>
       <c r="AL21" s="55"/>
       <c r="AM21" s="51">
         <f>[1]Hoja1!$C2856</f>
-        <v>14930.606708078827</v>
+        <v>15826.443110563561</v>
       </c>
       <c r="AN21" s="52"/>
     </row>
     <row r="22" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A22" s="23"/>
       <c r="E22" s="36" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="38"/>
       <c r="G22" s="36" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="38"/>
       <c r="I22" s="64">
         <f>[1]Hoja1!$C2833</f>
-        <v>8366.5197123469316</v>
+        <v>8868.5108950877475</v>
       </c>
       <c r="J22" s="64"/>
       <c r="K22" s="5"/>
       <c r="N22" s="6"/>
       <c r="O22" s="36" t="s">
         <v>89</v>
       </c>
       <c r="P22" s="38"/>
       <c r="Q22" s="36" t="s">
         <v>75</v>
       </c>
       <c r="R22" s="38"/>
       <c r="S22" s="64">
         <f>[1]Hoja1!$C2869</f>
-        <v>8730.9361786933787</v>
+        <v>9254.7923494149818</v>
       </c>
       <c r="T22" s="64"/>
       <c r="U22" s="5"/>
       <c r="X22" s="6"/>
       <c r="Y22" s="94" t="s">
         <v>108</v>
       </c>
       <c r="Z22" s="95"/>
       <c r="AA22" s="36" t="s">
         <v>75</v>
       </c>
       <c r="AB22" s="38"/>
       <c r="AC22" s="64">
         <f>[1]Hoja1!$C2845</f>
-        <v>6645.1384364281603</v>
+        <v>7043.8467426138486</v>
       </c>
       <c r="AD22" s="64"/>
       <c r="AI22" s="94" t="s">
         <v>120</v>
       </c>
       <c r="AJ22" s="95"/>
       <c r="AK22" s="36" t="s">
         <v>75</v>
       </c>
       <c r="AL22" s="38"/>
       <c r="AM22" s="64">
         <f>[1]Hoja1!$C2857</f>
-        <v>15776.15126236538</v>
+        <v>16722.720338107305</v>
       </c>
       <c r="AN22" s="93"/>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
       <c r="E23" s="46" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="55"/>
       <c r="G23" s="46" t="s">
         <v>76</v>
       </c>
       <c r="H23" s="55"/>
       <c r="I23" s="56">
         <f>[1]Hoja1!$C2834</f>
-        <v>8909.3655239259588</v>
+        <v>9443.927455361516</v>
       </c>
       <c r="J23" s="56"/>
       <c r="K23" s="5"/>
       <c r="N23" s="6"/>
       <c r="O23" s="46" t="s">
         <v>90</v>
       </c>
       <c r="P23" s="55"/>
       <c r="Q23" s="46" t="s">
         <v>76</v>
       </c>
       <c r="R23" s="55"/>
       <c r="S23" s="56">
         <f>[1]Hoja1!$C2870</f>
-        <v>9595.7489824789627</v>
+        <v>10171.4939214277</v>
       </c>
       <c r="T23" s="56"/>
       <c r="U23" s="5"/>
       <c r="X23" s="6"/>
       <c r="Y23" s="46" t="s">
         <v>109</v>
       </c>
       <c r="Z23" s="55"/>
       <c r="AA23" s="46" t="s">
         <v>76</v>
       </c>
       <c r="AB23" s="55"/>
       <c r="AC23" s="56">
         <f>[1]Hoja1!$C2846</f>
-        <v>7222.5116701636671</v>
+        <v>7655.8623703734884</v>
       </c>
       <c r="AD23" s="56"/>
       <c r="AI23" s="46" t="s">
         <v>121</v>
       </c>
       <c r="AJ23" s="55"/>
       <c r="AK23" s="46" t="s">
         <v>76</v>
       </c>
       <c r="AL23" s="55"/>
       <c r="AM23" s="56">
         <f>[1]Hoja1!$C2858</f>
-        <v>17338.443870765273</v>
+        <v>18378.75050301119</v>
       </c>
       <c r="AN23" s="92"/>
     </row>
     <row r="24" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="E24" s="36" t="s">
         <v>65</v>
       </c>
       <c r="F24" s="38"/>
       <c r="G24" s="36" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="38"/>
       <c r="I24" s="64">
         <f>[1]Hoja1!$C2835</f>
-        <v>9533.9910585922589</v>
+        <v>10106.030522107794</v>
       </c>
       <c r="J24" s="64"/>
       <c r="K24" s="5"/>
       <c r="N24" s="6"/>
       <c r="O24" s="36" t="s">
         <v>91</v>
       </c>
       <c r="P24" s="38"/>
       <c r="Q24" s="36" t="s">
         <v>98</v>
       </c>
       <c r="R24" s="38"/>
       <c r="S24" s="64">
         <f>[1]Hoja1!$C2871</f>
-        <v>10164.8464586764</v>
+        <v>10774.737246196984</v>
       </c>
       <c r="T24" s="64"/>
       <c r="U24" s="5"/>
       <c r="X24" s="6"/>
       <c r="Y24" s="94" t="s">
         <v>110</v>
       </c>
       <c r="Z24" s="95"/>
       <c r="AA24" s="36" t="s">
         <v>98</v>
       </c>
       <c r="AB24" s="38"/>
       <c r="AC24" s="64">
         <f>[1]Hoja1!$C2847</f>
-        <v>7356.2974879324174</v>
+        <v>7797.6753372083622</v>
       </c>
       <c r="AD24" s="64"/>
       <c r="AI24" s="94" t="s">
         <v>122</v>
       </c>
       <c r="AJ24" s="95"/>
       <c r="AK24" s="36" t="s">
         <v>98</v>
       </c>
       <c r="AL24" s="38"/>
       <c r="AM24" s="64">
         <f>[1]Hoja1!$C2859</f>
-        <v>18375.593444285158</v>
+        <v>19478.129050942269</v>
       </c>
       <c r="AN24" s="93"/>
     </row>
     <row r="25" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A25" s="24"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="46" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="55"/>
       <c r="G25" s="46" t="s">
         <v>78</v>
       </c>
       <c r="H25" s="55"/>
       <c r="I25" s="56">
         <f>[1]Hoja1!$C2836</f>
-        <v>10242.178923465308</v>
+        <v>10856.709658873227</v>
       </c>
       <c r="J25" s="56"/>
       <c r="K25" s="7"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="9"/>
       <c r="O25" s="46" t="s">
         <v>92</v>
       </c>
       <c r="P25" s="55"/>
       <c r="Q25" s="46" t="s">
         <v>99</v>
       </c>
       <c r="R25" s="55"/>
       <c r="S25" s="56">
         <f>[1]Hoja1!$C2872</f>
-        <v>11860.868051748912</v>
+        <v>12572.520134853847</v>
       </c>
       <c r="T25" s="56"/>
       <c r="U25" s="7"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="9"/>
       <c r="Y25" s="46" t="s">
         <v>111</v>
       </c>
       <c r="Z25" s="55"/>
       <c r="AA25" s="46" t="s">
         <v>99</v>
       </c>
       <c r="AB25" s="55"/>
       <c r="AC25" s="56">
         <f>[1]Hoja1!$C2848</f>
-        <v>8297.3236226345634</v>
+        <v>8795.1630399926398</v>
       </c>
       <c r="AD25" s="56"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="9"/>
       <c r="AI25" s="46" t="s">
         <v>123</v>
       </c>
       <c r="AJ25" s="55"/>
       <c r="AK25" s="46" t="s">
         <v>99</v>
       </c>
       <c r="AL25" s="55"/>
       <c r="AM25" s="56">
         <f>[1]Hoja1!$C2860</f>
-        <v>21432.086125018668</v>
+        <v>22718.011292519794</v>
       </c>
       <c r="AN25" s="92"/>
     </row>
     <row r="26" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A26" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="70"/>
       <c r="C26" s="70"/>
       <c r="D26" s="71"/>
       <c r="E26" s="63" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="63"/>
       <c r="G26" s="63" t="s">
         <v>3</v>
       </c>
       <c r="H26" s="63"/>
       <c r="I26" s="63" t="s">
         <v>4</v>
       </c>
       <c r="J26" s="63"/>
       <c r="K26" s="86" t="s">
         <v>139</v>
       </c>
@@ -5580,279 +5625,279 @@
       <c r="AF27" s="73"/>
       <c r="AG27" s="73"/>
       <c r="AH27" s="45"/>
       <c r="AI27" s="63"/>
       <c r="AJ27" s="63"/>
       <c r="AK27" s="63"/>
       <c r="AL27" s="63"/>
       <c r="AM27" s="63"/>
       <c r="AN27" s="76"/>
     </row>
     <row r="28" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A28" s="22"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="E28" s="36" t="s">
         <v>137</v>
       </c>
       <c r="F28" s="38"/>
       <c r="G28" s="36" t="s">
         <v>71</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="90">
         <f>[1]Hoja1!$C2861</f>
-        <v>5269.1830588219527</v>
+        <v>5585.33404235127</v>
       </c>
       <c r="J28" s="91"/>
       <c r="K28" s="5"/>
       <c r="O28" s="36" t="s">
         <v>140</v>
       </c>
       <c r="P28" s="38"/>
       <c r="Q28" s="36" t="s">
         <v>67</v>
       </c>
       <c r="R28" s="38"/>
       <c r="S28" s="39">
         <f>[1]Hoja1!$C$2876</f>
-        <v>2984.6357230971516</v>
+        <v>3163.7138664829813</v>
       </c>
       <c r="T28" s="40"/>
       <c r="U28" s="2"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="3"/>
       <c r="AG28" s="3"/>
       <c r="AH28" s="3"/>
       <c r="AI28" s="36" t="s">
         <v>163</v>
       </c>
       <c r="AJ28" s="38"/>
       <c r="AK28" s="36"/>
       <c r="AL28" s="38"/>
       <c r="AM28" s="39">
         <f>[1]Hoja1!$C$2910</f>
-        <v>72288.605360196365</v>
+        <v>76625.921681808148</v>
       </c>
       <c r="AN28" s="53"/>
     </row>
     <row r="29" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A29" s="23"/>
       <c r="D29" s="6"/>
       <c r="E29" s="46" t="s">
         <v>138</v>
       </c>
       <c r="F29" s="55"/>
       <c r="G29" s="46" t="s">
         <v>72</v>
       </c>
       <c r="H29" s="55"/>
       <c r="I29" s="51">
         <f>[1]Hoja1!$C2862</f>
-        <v>5849.5268420614575</v>
+        <v>6200.4984525851469</v>
       </c>
       <c r="J29" s="85"/>
       <c r="K29" s="5"/>
       <c r="O29" s="46" t="s">
         <v>141</v>
       </c>
       <c r="P29" s="55"/>
       <c r="Q29" s="46" t="s">
         <v>69</v>
       </c>
       <c r="R29" s="55"/>
       <c r="S29" s="51">
         <f>[1]Hoja1!$C2877</f>
-        <v>3327.6090734967315</v>
+        <v>3527.2656179065352</v>
       </c>
       <c r="T29" s="85"/>
       <c r="U29" s="5"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="46" t="s">
         <v>153</v>
       </c>
       <c r="Z29" s="55"/>
       <c r="AA29" s="46" t="s">
         <v>155</v>
       </c>
       <c r="AB29" s="55"/>
       <c r="AC29" s="56">
         <f>[1]Hoja1!$C$2906</f>
-        <v>45895.948618156988</v>
+        <v>48649.705535246409</v>
       </c>
       <c r="AD29" s="56"/>
       <c r="AE29" s="5"/>
       <c r="AN29" s="25"/>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A30" s="23"/>
       <c r="D30" s="6"/>
       <c r="E30" s="36" t="s">
         <v>127</v>
       </c>
       <c r="F30" s="38"/>
       <c r="G30" s="36" t="s">
         <v>67</v>
       </c>
       <c r="H30" s="38"/>
       <c r="I30" s="39">
         <f>[1]Hoja1!$C2863</f>
-        <v>6150.687491707049</v>
+        <v>6519.7287412094729</v>
       </c>
       <c r="J30" s="40"/>
       <c r="K30" s="5"/>
       <c r="N30" s="6"/>
       <c r="O30" s="36" t="s">
         <v>142</v>
       </c>
       <c r="P30" s="38"/>
       <c r="Q30" s="36" t="s">
         <v>70</v>
       </c>
       <c r="R30" s="38"/>
       <c r="S30" s="39">
         <f>[1]Hoja1!$C2878</f>
-        <v>3675.7513167550001</v>
+        <v>3896.2963957602997</v>
       </c>
       <c r="T30" s="40"/>
       <c r="U30" s="5"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="5"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="5"/>
       <c r="AN30" s="25"/>
     </row>
     <row r="31" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A31" s="23"/>
       <c r="D31" s="6"/>
       <c r="E31" s="46" t="s">
         <v>128</v>
       </c>
       <c r="F31" s="55"/>
       <c r="G31" s="46" t="s">
         <v>68</v>
       </c>
       <c r="H31" s="55"/>
       <c r="I31" s="51">
         <f>[1]Hoja1!$C2864</f>
-        <v>6613.5153381122154</v>
+        <v>7010.3262583989481</v>
       </c>
       <c r="J31" s="85"/>
       <c r="K31" s="5"/>
       <c r="N31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="5"/>
       <c r="X31" s="6"/>
       <c r="Y31" s="46" t="s">
         <v>154</v>
       </c>
       <c r="Z31" s="55"/>
       <c r="AA31" s="46" t="s">
         <v>156</v>
       </c>
       <c r="AB31" s="55"/>
       <c r="AC31" s="51">
         <f>[1]Hoja1!$C$2907</f>
-        <v>45895.948618156988</v>
+        <v>48649.705535246409</v>
       </c>
       <c r="AD31" s="85"/>
       <c r="AE31" s="5"/>
       <c r="AN31" s="25"/>
     </row>
     <row r="32" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A32" s="23"/>
       <c r="D32" s="6"/>
       <c r="E32" s="36" t="s">
         <v>129</v>
       </c>
       <c r="F32" s="38"/>
       <c r="G32" s="36" t="s">
         <v>69</v>
       </c>
       <c r="H32" s="38"/>
       <c r="I32" s="39">
         <f>[1]Hoja1!$C2865</f>
-        <v>7234.3924308108608</v>
+        <v>7668.4559766595148</v>
       </c>
       <c r="J32" s="40"/>
       <c r="K32" s="7"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="9"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="9"/>
       <c r="U32" s="7"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="9"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="8"/>
       <c r="AM32" s="8"/>
       <c r="AN32" s="26"/>
     </row>
     <row r="33" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A33" s="23"/>
       <c r="D33" s="6"/>
       <c r="E33" s="46" t="s">
         <v>130</v>
       </c>
       <c r="F33" s="55"/>
       <c r="G33" s="46" t="s">
         <v>70</v>
       </c>
       <c r="H33" s="55"/>
       <c r="I33" s="51">
         <f>[1]Hoja1!$C2866</f>
-        <v>8393.6818740589079</v>
+        <v>8897.3027865024414</v>
       </c>
       <c r="J33" s="85"/>
       <c r="K33" s="86" t="s">
         <v>143</v>
       </c>
       <c r="L33" s="87"/>
       <c r="M33" s="87"/>
       <c r="N33" s="88"/>
       <c r="O33" s="89" t="s">
         <v>2</v>
       </c>
       <c r="P33" s="50"/>
       <c r="Q33" s="89" t="s">
         <v>3</v>
       </c>
       <c r="R33" s="50"/>
       <c r="S33" s="51" t="s">
         <v>4</v>
       </c>
       <c r="T33" s="85"/>
       <c r="U33" s="41" t="s">
         <v>157</v>
       </c>
       <c r="V33" s="70"/>
       <c r="W33" s="70"/>
@@ -5879,347 +5924,347 @@
         <v>2</v>
       </c>
       <c r="AJ33" s="63"/>
       <c r="AK33" s="63" t="s">
         <v>3</v>
       </c>
       <c r="AL33" s="63"/>
       <c r="AM33" s="63" t="s">
         <v>4</v>
       </c>
       <c r="AN33" s="76"/>
     </row>
     <row r="34" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A34" s="23"/>
       <c r="D34" s="6"/>
       <c r="E34" s="36" t="s">
         <v>131</v>
       </c>
       <c r="F34" s="38"/>
       <c r="G34" s="36" t="s">
         <v>73</v>
       </c>
       <c r="H34" s="38"/>
       <c r="I34" s="39">
         <f>[1]Hoja1!$C2867</f>
-        <v>7905.8963015571153</v>
+        <v>8380.2500796505428</v>
       </c>
       <c r="J34" s="40"/>
       <c r="K34" s="2"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="4"/>
       <c r="O34" s="36" t="s">
         <v>144</v>
       </c>
       <c r="P34" s="38"/>
       <c r="Q34" s="36" t="s">
         <v>147</v>
       </c>
       <c r="R34" s="38"/>
       <c r="S34" s="39">
         <f>[1]Hoja1!$C$2873</f>
-        <v>7400.2924799920565</v>
+        <v>7844.3100287915804</v>
       </c>
       <c r="T34" s="40"/>
       <c r="U34" s="44" t="s">
         <v>158</v>
       </c>
       <c r="V34" s="73"/>
       <c r="W34" s="73"/>
       <c r="X34" s="45"/>
       <c r="Y34" s="63"/>
       <c r="Z34" s="63"/>
       <c r="AA34" s="63"/>
       <c r="AB34" s="63"/>
       <c r="AC34" s="63"/>
       <c r="AD34" s="63"/>
       <c r="AE34" s="44" t="s">
         <v>165</v>
       </c>
       <c r="AF34" s="73"/>
       <c r="AG34" s="73"/>
       <c r="AH34" s="45"/>
       <c r="AI34" s="63"/>
       <c r="AJ34" s="63"/>
       <c r="AK34" s="63"/>
       <c r="AL34" s="63"/>
       <c r="AM34" s="63"/>
       <c r="AN34" s="76"/>
     </row>
     <row r="35" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A35" s="23"/>
       <c r="D35" s="6"/>
       <c r="E35" s="46" t="s">
         <v>132</v>
       </c>
       <c r="F35" s="55"/>
       <c r="G35" s="46" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="55"/>
       <c r="I35" s="51">
         <f>[1]Hoja1!$C2868</f>
-        <v>8264.1224546560734</v>
+        <v>8759.9698019354382</v>
       </c>
       <c r="J35" s="85"/>
       <c r="K35" s="5"/>
       <c r="N35" s="6"/>
       <c r="O35" s="2"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="S35" s="5"/>
       <c r="T35" s="6"/>
       <c r="U35" s="2"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="2"/>
       <c r="AF35" s="3"/>
       <c r="AG35" s="3"/>
       <c r="AH35" s="3"/>
       <c r="AI35" s="36"/>
       <c r="AJ35" s="38"/>
       <c r="AK35" s="3"/>
       <c r="AL35" s="3"/>
       <c r="AM35" s="3"/>
       <c r="AN35" s="27"/>
     </row>
     <row r="36" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="D36" s="6"/>
       <c r="E36" s="36" t="s">
         <v>133</v>
       </c>
       <c r="F36" s="38"/>
       <c r="G36" s="36" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="38"/>
       <c r="I36" s="64">
         <f>[1]Hoja1!$C2869</f>
-        <v>8730.9361786933787</v>
+        <v>9254.7923494149818</v>
       </c>
       <c r="J36" s="64"/>
       <c r="K36" s="5"/>
       <c r="N36" s="6"/>
       <c r="O36" s="46" t="s">
         <v>145</v>
       </c>
       <c r="P36" s="55"/>
       <c r="Q36" s="46" t="s">
         <v>148</v>
       </c>
       <c r="R36" s="55"/>
       <c r="S36" s="51">
         <f>[1]Hoja1!$C$2874</f>
-        <v>8200.3265883287786</v>
+        <v>8692.3461836285041</v>
       </c>
       <c r="T36" s="85"/>
       <c r="U36" s="5"/>
       <c r="X36" s="6"/>
       <c r="Y36" s="46" t="s">
         <v>159</v>
       </c>
       <c r="Z36" s="55"/>
       <c r="AA36" s="46" t="s">
         <v>162</v>
       </c>
       <c r="AB36" s="55"/>
       <c r="AC36" s="51">
         <f>[1]Hoja1!$C$2913</f>
-        <v>23353.313362087672</v>
+        <v>24754.512163812935</v>
       </c>
       <c r="AD36" s="85"/>
       <c r="AE36" s="5"/>
       <c r="AI36" s="36" t="s">
         <v>166</v>
       </c>
       <c r="AJ36" s="38"/>
       <c r="AK36" s="10"/>
       <c r="AL36" s="11"/>
       <c r="AM36" s="39">
         <f>[1]Hoja1!$C$2911</f>
-        <v>73825.167097025042</v>
+        <v>78254.677122846551</v>
       </c>
       <c r="AN36" s="53"/>
     </row>
     <row r="37" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A37" s="23"/>
       <c r="D37" s="6"/>
       <c r="E37" s="46" t="s">
         <v>134</v>
       </c>
       <c r="F37" s="55"/>
       <c r="G37" s="46" t="s">
         <v>76</v>
       </c>
       <c r="H37" s="55"/>
       <c r="I37" s="56">
         <f>[1]Hoja1!$C2870</f>
-        <v>9595.7489824789627</v>
+        <v>10171.4939214277</v>
       </c>
       <c r="J37" s="56"/>
       <c r="K37" s="5"/>
       <c r="N37" s="6"/>
       <c r="O37" s="5"/>
       <c r="R37" s="15" t="s">
         <v>150</v>
       </c>
       <c r="S37" s="5"/>
       <c r="T37" s="6"/>
       <c r="U37" s="5"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="6"/>
       <c r="AD37" s="6"/>
       <c r="AE37" s="5"/>
       <c r="AJ37" s="4"/>
       <c r="AK37" s="46" t="s">
         <v>183</v>
       </c>
       <c r="AL37" s="47"/>
       <c r="AM37" s="47"/>
       <c r="AN37" s="48"/>
     </row>
     <row r="38" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A38" s="23"/>
       <c r="D38" s="6"/>
       <c r="E38" s="36" t="s">
         <v>135</v>
       </c>
       <c r="F38" s="38"/>
       <c r="G38" s="36" t="s">
         <v>77</v>
       </c>
       <c r="H38" s="38"/>
       <c r="I38" s="64">
         <f>[1]Hoja1!$C2871</f>
-        <v>10164.8464586764</v>
+        <v>10774.737246196984</v>
       </c>
       <c r="J38" s="64"/>
       <c r="K38" s="5"/>
       <c r="N38" s="6"/>
       <c r="O38" s="36" t="s">
         <v>146</v>
       </c>
       <c r="P38" s="38"/>
       <c r="Q38" s="36" t="s">
         <v>149</v>
       </c>
       <c r="R38" s="38"/>
       <c r="S38" s="39">
         <f>[1]Hoja1!$C$2875</f>
-        <v>8790.8286848669104</v>
+        <v>9318.2784059589248</v>
       </c>
       <c r="T38" s="40"/>
       <c r="U38" s="5"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="36" t="s">
         <v>160</v>
       </c>
       <c r="Z38" s="38"/>
       <c r="AA38" s="36" t="s">
         <v>161</v>
       </c>
       <c r="AB38" s="38"/>
       <c r="AC38" s="39">
         <f>[1]Hoja1!$C$2914</f>
-        <v>31096.481012306711</v>
+        <v>32962.269873045108</v>
       </c>
       <c r="AD38" s="40"/>
       <c r="AE38" s="5"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="49" t="s">
         <v>2</v>
       </c>
       <c r="AL38" s="50"/>
       <c r="AM38" s="51" t="s">
         <v>4</v>
       </c>
       <c r="AN38" s="52"/>
     </row>
     <row r="39" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A39" s="24"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="46" t="s">
         <v>136</v>
       </c>
       <c r="F39" s="55"/>
       <c r="G39" s="46" t="s">
         <v>78</v>
       </c>
       <c r="H39" s="55"/>
       <c r="I39" s="56">
         <f>[1]Hoja1!$C2872</f>
-        <v>11860.868051748912</v>
+        <v>12572.520134853847</v>
       </c>
       <c r="J39" s="56"/>
       <c r="K39" s="7"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="9"/>
       <c r="O39" s="7"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="16" t="s">
         <v>150</v>
       </c>
       <c r="S39" s="7"/>
       <c r="T39" s="9"/>
       <c r="U39" s="7"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="9"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="18"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="8"/>
       <c r="AI39" s="8"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="36" t="s">
         <v>184</v>
       </c>
       <c r="AL39" s="38"/>
       <c r="AM39" s="39">
         <f>[1]Hoja1!$C$2883</f>
-        <v>39685.688413984164</v>
+        <v>42066.829718823225</v>
       </c>
       <c r="AN39" s="53"/>
     </row>
     <row r="40" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A40" s="69" t="s">
         <v>168</v>
       </c>
       <c r="B40" s="70"/>
       <c r="C40" s="70"/>
       <c r="D40" s="71"/>
       <c r="E40" s="63" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="63"/>
       <c r="G40" s="63" t="s">
         <v>4</v>
       </c>
       <c r="H40" s="63"/>
       <c r="I40" s="57" t="s">
         <v>172</v>
       </c>
       <c r="J40" s="58"/>
       <c r="K40" s="58"/>
       <c r="L40" s="59"/>
       <c r="M40" s="63" t="s">
@@ -6346,152 +6391,152 @@
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="3"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="80" t="s">
         <v>181</v>
       </c>
       <c r="AH42" s="81"/>
       <c r="AI42" s="82"/>
       <c r="AJ42" s="44"/>
       <c r="AK42" s="45"/>
       <c r="AL42" s="5"/>
       <c r="AN42" s="25"/>
     </row>
     <row r="43" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="E43" s="46" t="s">
         <v>169</v>
       </c>
       <c r="F43" s="55"/>
       <c r="G43" s="56">
         <f>[1]Hoja1!$C$2912</f>
-        <v>34334.707282590505</v>
+        <v>36394.789719545937</v>
       </c>
       <c r="H43" s="51"/>
       <c r="I43" s="74"/>
       <c r="J43" s="75"/>
       <c r="M43" s="46" t="s">
         <v>171</v>
       </c>
       <c r="N43" s="55"/>
       <c r="O43" s="54">
         <f>[1]Hoja1!$C$2880</f>
-        <v>37088.67020035872</v>
+        <v>39313.990412380255</v>
       </c>
       <c r="P43" s="55"/>
       <c r="Q43" s="67"/>
       <c r="R43" s="68"/>
       <c r="U43" s="46" t="s">
         <v>174</v>
       </c>
       <c r="V43" s="55"/>
       <c r="W43" s="54">
         <f>[1]Hoja1!$C$2881</f>
-        <v>25158.626734564554</v>
+        <v>26668.144338638424</v>
       </c>
       <c r="X43" s="47"/>
       <c r="Y43" s="67"/>
       <c r="Z43" s="68"/>
       <c r="AC43" s="46" t="s">
         <v>178</v>
       </c>
       <c r="AD43" s="55"/>
       <c r="AE43" s="54">
         <f>[1]Hoja1!$C$2879</f>
-        <v>34329.088515717951</v>
+        <v>36388.83382666103</v>
       </c>
       <c r="AF43" s="55"/>
       <c r="AG43" s="36" t="s">
         <v>182</v>
       </c>
       <c r="AH43" s="37"/>
       <c r="AI43" s="38"/>
       <c r="AJ43" s="39">
         <f>[1]Hoja1!$C$2882</f>
-        <v>48572.360753237132</v>
+        <v>51486.702398431364</v>
       </c>
       <c r="AK43" s="40"/>
       <c r="AL43" s="46" t="s">
         <v>185</v>
       </c>
       <c r="AM43" s="47"/>
       <c r="AN43" s="48"/>
     </row>
     <row r="44" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="F44" s="3"/>
       <c r="I44" s="5"/>
       <c r="O44" s="65" t="s">
         <v>175</v>
       </c>
       <c r="P44" s="66"/>
       <c r="Q44" s="5"/>
       <c r="U44" s="65" t="s">
         <v>175</v>
       </c>
       <c r="V44" s="65"/>
       <c r="W44" s="65"/>
       <c r="X44" s="65"/>
       <c r="Y44" s="5"/>
       <c r="AE44" s="83"/>
       <c r="AF44" s="84"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="3"/>
       <c r="AI44" s="3"/>
       <c r="AJ44" s="4"/>
       <c r="AK44" s="36" t="s">
         <v>186</v>
       </c>
       <c r="AL44" s="38"/>
       <c r="AM44" s="39">
         <f>[1]Hoja1!$C$2884</f>
-        <v>22723.909369222587</v>
+        <v>24087.343931375941</v>
       </c>
       <c r="AN44" s="53"/>
     </row>
     <row r="45" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="I45" s="5"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="5"/>
       <c r="Y45" s="101" t="s">
         <v>196</v>
       </c>
       <c r="Z45" s="103"/>
       <c r="AA45" s="103"/>
       <c r="AB45" s="102"/>
       <c r="AC45" s="46" t="s">
         <v>197</v>
       </c>
       <c r="AD45" s="55"/>
       <c r="AE45" s="54">
         <f>[1]Hoja1!$C$3366</f>
-        <v>45530.381186106206</v>
+        <v>48262.204057272589</v>
       </c>
       <c r="AF45" s="55"/>
       <c r="AG45" s="5"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="2"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
       <c r="AN45" s="27"/>
     </row>
     <row r="46" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A46" s="23"/>
       <c r="I46" s="5"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="5"/>
       <c r="Y46" s="101" t="s">
         <v>198</v>
       </c>
       <c r="Z46" s="103"/>
       <c r="AA46" s="103"/>
       <c r="AB46" s="102"/>
       <c r="AF46" s="6"/>
       <c r="AG46" s="5"/>
       <c r="AJ46" s="6"/>
       <c r="AK46" s="5"/>
       <c r="AN46" s="25"/>
@@ -6595,278 +6640,278 @@
       <c r="S50" s="73"/>
       <c r="T50" s="45"/>
       <c r="U50" s="63"/>
       <c r="V50" s="63"/>
       <c r="W50" s="63"/>
       <c r="X50" s="63"/>
       <c r="Y50" s="63"/>
       <c r="Z50" s="63"/>
       <c r="AN50" s="25"/>
     </row>
     <row r="51" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A51" s="115"/>
       <c r="B51" s="116"/>
       <c r="C51" s="116"/>
       <c r="D51" s="116"/>
       <c r="E51" s="36" t="s">
         <v>200</v>
       </c>
       <c r="F51" s="38"/>
       <c r="G51" s="36" t="s">
         <v>71</v>
       </c>
       <c r="H51" s="38"/>
       <c r="I51" s="117">
         <f>[1]Hoja1!$C3655</f>
-        <v>6272.8266786675049</v>
+        <v>6649.1962793875555</v>
       </c>
       <c r="J51" s="117"/>
       <c r="K51" s="5"/>
       <c r="P51" s="6"/>
       <c r="U51" s="36" t="s">
         <v>207</v>
       </c>
       <c r="V51" s="38"/>
       <c r="W51" s="36" t="s">
         <v>73</v>
       </c>
       <c r="X51" s="38"/>
       <c r="Y51" s="117">
         <f>[1]Hoja1!$C3661</f>
-        <v>9838.2401501908153</v>
+        <v>10428.534559202264</v>
       </c>
       <c r="Z51" s="117"/>
       <c r="AN51" s="25"/>
     </row>
     <row r="52" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A52" s="114"/>
       <c r="B52" s="113"/>
       <c r="C52" s="113"/>
       <c r="D52" s="113"/>
       <c r="E52" s="46" t="s">
         <v>201</v>
       </c>
       <c r="F52" s="55"/>
       <c r="G52" s="46" t="s">
         <v>72</v>
       </c>
       <c r="H52" s="55"/>
       <c r="I52" s="118">
         <f>[1]Hoja1!$C3656</f>
-        <v>6963.7337404058162</v>
+        <v>7381.557764830166</v>
       </c>
       <c r="J52" s="118"/>
       <c r="K52" s="5"/>
       <c r="P52" s="6"/>
       <c r="U52" s="46" t="s">
         <v>208</v>
       </c>
       <c r="V52" s="55"/>
       <c r="W52" s="46" t="s">
         <v>74</v>
       </c>
       <c r="X52" s="55"/>
       <c r="Y52" s="118">
         <f>[1]Hoja1!$C3662</f>
-        <v>10393.962676727038</v>
+        <v>11017.600437330664</v>
       </c>
       <c r="Z52" s="118"/>
       <c r="AN52" s="25"/>
     </row>
     <row r="53" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A53" s="114"/>
       <c r="B53" s="113"/>
       <c r="C53" s="113"/>
       <c r="D53" s="113"/>
       <c r="E53" s="36" t="s">
         <v>202</v>
       </c>
       <c r="F53" s="38"/>
       <c r="G53" s="36" t="s">
         <v>67</v>
       </c>
       <c r="H53" s="38"/>
       <c r="I53" s="117">
         <f>[1]Hoja1!$C3657</f>
-        <v>7322.2474899062327</v>
+        <v>7761.5823393006067</v>
       </c>
       <c r="J53" s="117"/>
       <c r="K53" s="5"/>
       <c r="P53" s="6"/>
       <c r="U53" s="36" t="s">
         <v>209</v>
       </c>
       <c r="V53" s="38"/>
       <c r="W53" s="36" t="s">
         <v>75</v>
       </c>
       <c r="X53" s="38"/>
       <c r="Y53" s="117">
         <f>[1]Hoja1!$C3663</f>
-        <v>11423.502175621432</v>
+        <v>12108.91230615872</v>
       </c>
       <c r="Z53" s="117"/>
       <c r="AN53" s="25"/>
     </row>
     <row r="54" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A54" s="114"/>
       <c r="B54" s="113"/>
       <c r="C54" s="113"/>
       <c r="D54" s="113"/>
       <c r="E54" s="46" t="s">
         <v>203</v>
       </c>
       <c r="F54" s="55"/>
       <c r="G54" s="46" t="s">
         <v>68</v>
       </c>
       <c r="H54" s="55"/>
       <c r="I54" s="118">
         <f>[1]Hoja1!$C3658</f>
-        <v>7873.2303786894836</v>
+        <v>8345.6242014108539</v>
       </c>
       <c r="J54" s="118"/>
       <c r="K54" s="5"/>
       <c r="P54" s="6"/>
       <c r="U54" s="46" t="s">
         <v>210</v>
       </c>
       <c r="V54" s="55"/>
       <c r="W54" s="46" t="s">
         <v>76</v>
       </c>
       <c r="X54" s="55"/>
       <c r="Y54" s="118">
         <f>[1]Hoja1!$C3664</f>
-        <v>12101.008226190939</v>
+        <v>12827.068719762399</v>
       </c>
       <c r="Z54" s="118"/>
       <c r="AN54" s="25"/>
     </row>
     <row r="55" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A55" s="114"/>
       <c r="B55" s="113"/>
       <c r="C55" s="113"/>
       <c r="D55" s="113"/>
       <c r="E55" s="36" t="s">
         <v>204</v>
       </c>
       <c r="F55" s="38"/>
       <c r="G55" s="36" t="s">
         <v>69</v>
       </c>
       <c r="H55" s="38"/>
       <c r="I55" s="117">
         <f>[1]Hoja1!$C3659</f>
-        <v>8612.3726918961183</v>
+        <v>9129.1150534098833</v>
       </c>
       <c r="J55" s="117"/>
       <c r="K55" s="5"/>
       <c r="P55" s="6"/>
       <c r="U55" s="36" t="s">
         <v>211</v>
       </c>
       <c r="V55" s="38"/>
       <c r="W55" s="36" t="s">
         <v>77</v>
       </c>
       <c r="X55" s="38"/>
       <c r="Y55" s="117">
         <f>[1]Hoja1!$C3665</f>
-        <v>14120.083423033717</v>
+        <v>14967.288428415741</v>
       </c>
       <c r="Z55" s="117"/>
       <c r="AN55" s="25"/>
     </row>
     <row r="56" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="109"/>
       <c r="B56" s="110"/>
       <c r="C56" s="110"/>
       <c r="D56" s="110"/>
       <c r="E56" s="111" t="s">
         <v>205</v>
       </c>
       <c r="F56" s="112"/>
       <c r="G56" s="111" t="s">
         <v>70</v>
       </c>
       <c r="H56" s="112"/>
       <c r="I56" s="119">
         <f>[1]Hoja1!$C3660</f>
-        <v>9411.7776116654568</v>
+        <v>9976.4842683653842</v>
       </c>
       <c r="J56" s="119"/>
       <c r="K56" s="29"/>
       <c r="L56" s="28"/>
       <c r="M56" s="28"/>
       <c r="N56" s="28"/>
       <c r="O56" s="28"/>
       <c r="P56" s="30"/>
       <c r="Q56" s="28"/>
       <c r="R56" s="28"/>
       <c r="S56" s="28"/>
       <c r="T56" s="28"/>
       <c r="U56" s="111" t="s">
         <v>212</v>
       </c>
       <c r="V56" s="112"/>
       <c r="W56" s="111" t="s">
         <v>78</v>
       </c>
       <c r="X56" s="112"/>
       <c r="Y56" s="120">
         <f>[1]Hoja1!$C3666</f>
-        <v>37088.67020035872</v>
+        <v>39313.990412380255</v>
       </c>
       <c r="Z56" s="121"/>
       <c r="AA56" s="28"/>
       <c r="AB56" s="28"/>
       <c r="AC56" s="28"/>
       <c r="AD56" s="28"/>
       <c r="AE56" s="28"/>
       <c r="AF56" s="28"/>
       <c r="AG56" s="28"/>
       <c r="AH56" s="28"/>
       <c r="AI56" s="28"/>
       <c r="AJ56" s="28"/>
       <c r="AK56" s="28"/>
       <c r="AL56" s="28"/>
       <c r="AM56" s="28"/>
       <c r="AN56" s="31"/>
     </row>
     <row r="57" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A57" s="113"/>
       <c r="B57" s="113"/>
       <c r="C57" s="113"/>
       <c r="D57" s="113"/>
       <c r="E57" s="113"/>
       <c r="F57" s="113"/>
       <c r="G57" s="113"/>
       <c r="H57" s="113"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5P5YWIN2sBib7GEm3DX99pl7Fym8C3epzqYjc0i6g3eMDXmO7o7n6bcbIj2s/qkkimm8BzCY/93n9cBFJv/uqw==" saltValue="zF8XqHaUJTy5eehH2aKxTA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="uyZRbqhxJdCowigp5UWURaBaISCv5OErgHudbfTl5XSpopW8C38Pgsum/ACMzNuaF5nC2exPHLLLPB8BDqqdeg==" saltValue="Sl8drQybNslOLbEOKV3glg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="493">
     <mergeCell ref="I56:J56"/>
     <mergeCell ref="Y51:Z51"/>
     <mergeCell ref="Y52:Z52"/>
     <mergeCell ref="Y53:Z53"/>
     <mergeCell ref="Y54:Z54"/>
     <mergeCell ref="Y55:Z55"/>
     <mergeCell ref="Y56:Z56"/>
     <mergeCell ref="U51:V51"/>
     <mergeCell ref="U52:V52"/>
     <mergeCell ref="U53:V53"/>
     <mergeCell ref="U54:V54"/>
     <mergeCell ref="U55:V55"/>
     <mergeCell ref="U56:V56"/>
     <mergeCell ref="W51:X51"/>
     <mergeCell ref="W52:X52"/>
     <mergeCell ref="W53:X53"/>
     <mergeCell ref="W54:X54"/>
     <mergeCell ref="W55:X55"/>
     <mergeCell ref="W56:X56"/>
     <mergeCell ref="Q49:T49"/>
     <mergeCell ref="Q50:T50"/>
     <mergeCell ref="E49:F50"/>
     <mergeCell ref="G49:H50"/>
     <mergeCell ref="I49:J50"/>