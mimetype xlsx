--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6118390A-DF77-4D81-8BC0-148DB5D6612D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="39" documentId="8_{41732D8D-3639-4747-86F7-F2DB20135DAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9B11816C-D868-4A32-81CD-A8C5DF6F9BAD}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{F0D6126C-226A-4CDD-9328-09424AE990E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AN$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -741,53 +742,50 @@
   <si>
     <t>AF25000000</t>
   </si>
   <si>
     <t>ENTRADA MING.</t>
   </si>
   <si>
     <t>AF24000000</t>
   </si>
   <si>
     <t>Sucesores de  Brovelli y Cía S.R.L.</t>
   </si>
   <si>
     <t>1/2" 20 A 42</t>
   </si>
   <si>
     <t>3/4"20 A 42</t>
   </si>
   <si>
     <t>3/4"40 A 92</t>
   </si>
   <si>
     <t>1/2"40 A 92</t>
   </si>
   <si>
-    <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              solicitar cotizacion</t>
-[...1 lines deleted...]
-  <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>FLEX. MAYADOS</t>
   </si>
   <si>
     <t>DE ALUMINIO</t>
   </si>
   <si>
     <t>FLEXIBLE P/ TERMOTANQUE</t>
   </si>
   <si>
     <t>AF28200000</t>
   </si>
   <si>
     <t>EXTEN. 1/2 3/8 40 X 105 MT</t>
   </si>
   <si>
     <t>ACERO INOX. M. Girat</t>
   </si>
   <si>
     <t>AF20841320</t>
   </si>
   <si>
     <t>AF20841325</t>
@@ -804,183 +802,188 @@
   <si>
     <t>AF20841350</t>
   </si>
   <si>
     <t>ACERO INOX. COMUNES</t>
   </si>
   <si>
     <t>AF20841920</t>
   </si>
   <si>
     <t>AF20841925</t>
   </si>
   <si>
     <t>AF20841930</t>
   </si>
   <si>
     <t>AF20841935</t>
   </si>
   <si>
     <t>AF20841940</t>
   </si>
   <si>
     <t>AF20841950</t>
   </si>
   <si>
-    <t>Lista 25</t>
+    <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121      </t>
+  </si>
+  <si>
+    <t>Actualizado</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color indexed="8"/>
+      <name val="Bauhaus 93"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="32">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1069,87 +1072,50 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
-[...35 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -1297,398 +1263,463 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="9" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="2" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...106 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>85114</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>177279</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
@@ -2853,90 +2884,90 @@
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>28</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Imagen 563">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD63428F-FA33-4E79-8E8F-7D17EB0F13E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="8829675" y="47625"/>
+          <a:off x="8782050" y="47625"/>
           <a:ext cx="390525" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -3261,106 +3292,106 @@
             <v>6887.3796547207166</v>
           </cell>
         </row>
         <row r="2845">
           <cell r="C2845">
             <v>7043.8467426138486</v>
           </cell>
         </row>
         <row r="2846">
           <cell r="C2846">
             <v>7655.8623703734884</v>
           </cell>
         </row>
         <row r="2847">
           <cell r="C2847">
             <v>7797.6753372083622</v>
           </cell>
         </row>
         <row r="2848">
           <cell r="C2848">
             <v>8795.1630399926398</v>
           </cell>
         </row>
         <row r="2849">
           <cell r="C2849">
-            <v>10096.164957336778</v>
+            <v>10701.934854776984</v>
           </cell>
         </row>
         <row r="2850">
           <cell r="C2850">
-            <v>11207.657142541471</v>
+            <v>11880.11657109396</v>
           </cell>
         </row>
         <row r="2851">
           <cell r="C2851">
-            <v>12069.272576302326</v>
+            <v>12793.428930880465</v>
           </cell>
         </row>
         <row r="2852">
           <cell r="C2852">
-            <v>12674.966433682812</v>
+            <v>13435.464419703783</v>
           </cell>
         </row>
         <row r="2853">
           <cell r="C2853">
-            <v>14723.286547047144</v>
+            <v>15606.683739869974</v>
           </cell>
         </row>
         <row r="2854">
           <cell r="C2854">
-            <v>16466.043158609871</v>
+            <v>17454.005748126467</v>
           </cell>
         </row>
         <row r="2855">
           <cell r="C2855">
-            <v>15148.859013759329</v>
+            <v>16057.790554584886</v>
           </cell>
         </row>
         <row r="2856">
           <cell r="C2856">
-            <v>15826.443110563561</v>
+            <v>16776.029697197373</v>
           </cell>
         </row>
         <row r="2857">
           <cell r="C2857">
-            <v>16722.720338107305</v>
+            <v>17726.083558393744</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>18378.75050301119</v>
+            <v>19481.475533191864</v>
           </cell>
         </row>
         <row r="2859">
           <cell r="C2859">
-            <v>19478.129050942269</v>
+            <v>20646.816793998805</v>
           </cell>
         </row>
         <row r="2860">
           <cell r="C2860">
-            <v>22718.011292519794</v>
+            <v>24081.091970070978</v>
           </cell>
         </row>
         <row r="2861">
           <cell r="C2861">
             <v>5585.33404235127</v>
           </cell>
         </row>
         <row r="2862">
           <cell r="C2862">
             <v>6200.4984525851469</v>
           </cell>
         </row>
         <row r="2863">
           <cell r="C2863">
             <v>6519.7287412094729</v>
           </cell>
         </row>
         <row r="2864">
           <cell r="C2864">
             <v>7010.3262583989481</v>
           </cell>
         </row>
         <row r="2865">
           <cell r="C2865">
             <v>7668.4559766595148</v>
@@ -3658,50 +3689,54 @@
         </row>
         <row r="3663">
           <cell r="C3663">
             <v>12108.91230615872</v>
           </cell>
         </row>
         <row r="3664">
           <cell r="C3664">
             <v>12827.068719762399</v>
           </cell>
         </row>
         <row r="3665">
           <cell r="C3665">
             <v>14967.288428415741</v>
           </cell>
         </row>
         <row r="3666">
           <cell r="C3666">
             <v>39313.990412380255</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3987,3425 +4022,3426 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C96164F-2445-47CA-9DD4-114B25442CC7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AQ57"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="C1" sqref="C1:K1"/>
+      <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="42" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:43" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="125" t="s">
+        <v>187</v>
+      </c>
+      <c r="B1" s="126"/>
+      <c r="C1" s="126"/>
+      <c r="D1" s="126"/>
+      <c r="E1" s="126"/>
+      <c r="F1" s="126"/>
+      <c r="G1" s="126"/>
+      <c r="H1" s="126"/>
+      <c r="I1" s="126"/>
+      <c r="J1" s="126"/>
+      <c r="K1" s="126"/>
+      <c r="L1" s="119" t="s">
+        <v>212</v>
+      </c>
+      <c r="M1" s="119"/>
+      <c r="N1" s="119"/>
+      <c r="O1" s="119"/>
+      <c r="P1" s="119"/>
+      <c r="Q1" s="119"/>
+      <c r="R1" s="119"/>
+      <c r="S1" s="119"/>
+      <c r="T1" s="119"/>
+      <c r="U1" s="119"/>
+      <c r="V1" s="119"/>
+      <c r="W1" s="119"/>
+      <c r="X1" s="119"/>
+      <c r="Y1" s="119"/>
+      <c r="Z1" s="119"/>
+      <c r="AA1" s="119"/>
+      <c r="AB1" s="119"/>
+      <c r="AC1" s="119"/>
+      <c r="AD1" s="120" t="s">
         <v>213</v>
       </c>
-      <c r="B1" s="34"/>
-[...12 lines deleted...]
-      <c r="M1" s="104" t="s">
+      <c r="AE1" s="120"/>
+      <c r="AF1" s="120"/>
+      <c r="AG1" s="121">
+        <v>46204</v>
+      </c>
+      <c r="AH1" s="121"/>
+      <c r="AI1" s="122" t="s">
         <v>192</v>
       </c>
-      <c r="N1" s="104"/>
-[...29 lines deleted...]
-      <c r="AN1" s="21"/>
+      <c r="AJ1" s="122"/>
+      <c r="AK1" s="122"/>
+      <c r="AL1" s="123"/>
+      <c r="AM1" s="123"/>
+      <c r="AN1" s="124"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="19"/>
     </row>
     <row r="2" spans="1:43" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="69" t="s">
+      <c r="A2" s="113" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="70"/>
-[...2 lines deleted...]
-      <c r="E2" s="63" t="s">
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="63"/>
-      <c r="G2" s="63" t="s">
+      <c r="F2" s="115"/>
+      <c r="G2" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="63"/>
-      <c r="I2" s="63" t="s">
+      <c r="H2" s="115"/>
+      <c r="I2" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="63"/>
-      <c r="K2" s="41" t="s">
+      <c r="J2" s="115"/>
+      <c r="K2" s="111" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="70"/>
-[...2 lines deleted...]
-      <c r="O2" s="63" t="s">
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="110"/>
+      <c r="O2" s="115" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="63"/>
-      <c r="Q2" s="63" t="s">
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115" t="s">
         <v>3</v>
       </c>
-      <c r="R2" s="63"/>
-      <c r="S2" s="63" t="s">
+      <c r="R2" s="115"/>
+      <c r="S2" s="115" t="s">
         <v>4</v>
       </c>
-      <c r="T2" s="63"/>
-      <c r="U2" s="89" t="s">
+      <c r="T2" s="115"/>
+      <c r="U2" s="45" t="s">
         <v>28</v>
       </c>
-      <c r="V2" s="49"/>
-[...2 lines deleted...]
-      <c r="Y2" s="89" t="s">
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="Z2" s="50"/>
-      <c r="AA2" s="89" t="s">
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="AB2" s="50"/>
-      <c r="AC2" s="51" t="s">
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="AD2" s="97"/>
-      <c r="AE2" s="41" t="s">
+      <c r="AD2" s="117"/>
+      <c r="AE2" s="111" t="s">
         <v>41</v>
       </c>
-      <c r="AF2" s="70"/>
-[...2 lines deleted...]
-      <c r="AI2" s="49" t="s">
+      <c r="AF2" s="114"/>
+      <c r="AG2" s="114"/>
+      <c r="AH2" s="110"/>
+      <c r="AI2" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="AJ2" s="50"/>
-      <c r="AK2" s="89" t="s">
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="AL2" s="50"/>
-      <c r="AM2" s="51" t="s">
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="116" t="s">
         <v>4</v>
       </c>
-      <c r="AN2" s="52"/>
+      <c r="AN2" s="118"/>
     </row>
     <row r="3" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A3" s="72" t="s">
+      <c r="A3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="73"/>
-[...8 lines deleted...]
-      <c r="K3" s="44" t="s">
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="73"/>
-[...7 lines deleted...]
-      <c r="T3" s="63"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="48"/>
+      <c r="P3" s="48"/>
+      <c r="Q3" s="48"/>
+      <c r="R3" s="48"/>
+      <c r="S3" s="48"/>
+      <c r="T3" s="48"/>
       <c r="U3" s="2"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="4"/>
       <c r="Y3" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="Z3" s="38"/>
+      <c r="Z3" s="37"/>
       <c r="AA3" s="36" t="s">
         <v>188</v>
       </c>
-      <c r="AB3" s="38"/>
-      <c r="AC3" s="39">
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="63">
         <f>[1]Hoja1!$C2893</f>
         <v>19187.665854824685</v>
       </c>
-      <c r="AD3" s="96"/>
-      <c r="AE3" s="44" t="s">
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="AF3" s="73"/>
-[...3 lines deleted...]
-      <c r="AJ3" s="38"/>
+      <c r="AF3" s="46"/>
+      <c r="AG3" s="46"/>
+      <c r="AH3" s="47"/>
+      <c r="AI3" s="65"/>
+      <c r="AJ3" s="37"/>
       <c r="AK3" s="36"/>
-      <c r="AL3" s="38"/>
-[...1 lines deleted...]
-      <c r="AN3" s="53"/>
+      <c r="AL3" s="37"/>
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="68"/>
     </row>
     <row r="4" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A4" s="22"/>
+      <c r="A4" s="20"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
       <c r="E4" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="38"/>
+      <c r="F4" s="37"/>
       <c r="G4" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="38"/>
-      <c r="I4" s="39">
+      <c r="H4" s="37"/>
+      <c r="I4" s="63">
         <f>[1]Hoja1!$C2885</f>
         <v>17426.618096830756</v>
       </c>
-      <c r="J4" s="40"/>
+      <c r="J4" s="64"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="4"/>
       <c r="O4" s="36"/>
-      <c r="P4" s="38"/>
+      <c r="P4" s="37"/>
       <c r="Q4" s="36"/>
-      <c r="R4" s="38"/>
-[...1 lines deleted...]
-      <c r="T4" s="40"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="63"/>
+      <c r="T4" s="64"/>
       <c r="U4" s="5"/>
       <c r="X4" s="6"/>
-      <c r="Y4" s="46" t="s">
+      <c r="Y4" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="55"/>
-      <c r="AA4" s="46" t="s">
+      <c r="Z4" s="39"/>
+      <c r="AA4" s="38" t="s">
         <v>191</v>
       </c>
-      <c r="AB4" s="55"/>
-      <c r="AC4" s="51">
+      <c r="AB4" s="39"/>
+      <c r="AC4" s="61">
         <f>[1]Hoja1!$C2894</f>
         <v>30688.799525097245</v>
       </c>
-      <c r="AD4" s="85"/>
+      <c r="AD4" s="62"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="4"/>
-      <c r="AI4" s="46" t="s">
+      <c r="AI4" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="AJ4" s="55"/>
-      <c r="AK4" s="46" t="s">
+      <c r="AJ4" s="39"/>
+      <c r="AK4" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AL4" s="55"/>
-      <c r="AM4" s="51">
+      <c r="AL4" s="39"/>
+      <c r="AM4" s="61">
         <f>[1]Hoja1!$C2902</f>
         <v>14900.054206450466</v>
       </c>
-      <c r="AN4" s="52"/>
+      <c r="AN4" s="75"/>
     </row>
     <row r="5" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A5" s="23"/>
+      <c r="A5" s="21"/>
       <c r="D5" s="6"/>
-      <c r="E5" s="46" t="s">
+      <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="55"/>
-      <c r="G5" s="46" t="s">
+      <c r="F5" s="39"/>
+      <c r="G5" s="38" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="55"/>
-      <c r="I5" s="51">
+      <c r="H5" s="39"/>
+      <c r="I5" s="61">
         <f>[1]Hoja1!$C2886</f>
         <v>19347.778188002892</v>
       </c>
-      <c r="J5" s="85"/>
+      <c r="J5" s="62"/>
       <c r="K5" s="5"/>
       <c r="N5" s="6"/>
-      <c r="O5" s="46" t="s">
+      <c r="O5" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="P5" s="55"/>
-      <c r="Q5" s="46" t="s">
+      <c r="P5" s="39"/>
+      <c r="Q5" s="38" t="s">
         <v>34</v>
       </c>
-      <c r="R5" s="55"/>
-      <c r="S5" s="51">
+      <c r="R5" s="39"/>
+      <c r="S5" s="61">
         <f>[1]Hoja1!$C2897</f>
         <v>23127.691819442414</v>
       </c>
-      <c r="T5" s="85"/>
+      <c r="T5" s="62"/>
       <c r="U5" s="5"/>
       <c r="X5" s="6"/>
       <c r="Y5" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="Z5" s="38"/>
+      <c r="Z5" s="37"/>
       <c r="AA5" s="36" t="s">
         <v>189</v>
       </c>
-      <c r="AB5" s="38"/>
-      <c r="AC5" s="39">
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="63">
         <f>[1]Hoja1!$C2895</f>
         <v>28022.481389158467</v>
       </c>
-      <c r="AD5" s="40"/>
+      <c r="AD5" s="64"/>
       <c r="AE5" s="5"/>
       <c r="AH5" s="6"/>
       <c r="AI5" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="AJ5" s="38"/>
+      <c r="AJ5" s="37"/>
       <c r="AK5" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="AL5" s="38"/>
-      <c r="AM5" s="39">
+      <c r="AL5" s="37"/>
+      <c r="AM5" s="63">
         <f>[1]Hoja1!$C2903</f>
         <v>12221.999724304524</v>
       </c>
-      <c r="AN5" s="53"/>
-      <c r="AQ5" s="32"/>
+      <c r="AN5" s="68"/>
+      <c r="AQ5" s="30"/>
     </row>
     <row r="6" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A6" s="23"/>
+      <c r="A6" s="21"/>
       <c r="D6" s="6"/>
       <c r="E6" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="38"/>
+      <c r="F6" s="37"/>
       <c r="G6" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="38"/>
-      <c r="I6" s="39">
+      <c r="H6" s="37"/>
+      <c r="I6" s="63">
         <f>[1]Hoja1!$C2887</f>
         <v>21297.499353934956</v>
       </c>
-      <c r="J6" s="40"/>
+      <c r="J6" s="64"/>
       <c r="K6" s="5"/>
       <c r="N6" s="6"/>
       <c r="O6" s="36" t="s">
         <v>24</v>
       </c>
-      <c r="P6" s="38"/>
+      <c r="P6" s="37"/>
       <c r="Q6" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="R6" s="38"/>
-      <c r="S6" s="39">
+      <c r="R6" s="37"/>
+      <c r="S6" s="63">
         <f>[1]Hoja1!$C2898</f>
         <v>25989.32532110222</v>
       </c>
-      <c r="T6" s="40"/>
+      <c r="T6" s="64"/>
       <c r="U6" s="7"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="9"/>
-      <c r="Y6" s="46" t="s">
+      <c r="Y6" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="Z6" s="55"/>
-      <c r="AA6" s="46" t="s">
+      <c r="Z6" s="39"/>
+      <c r="AA6" s="38" t="s">
         <v>190</v>
       </c>
-      <c r="AB6" s="55"/>
-      <c r="AC6" s="51">
+      <c r="AB6" s="39"/>
+      <c r="AC6" s="61">
         <f>[1]Hoja1!$C2896</f>
         <v>43692.636214980084</v>
       </c>
-      <c r="AD6" s="85"/>
+      <c r="AD6" s="62"/>
       <c r="AE6" s="5"/>
       <c r="AH6" s="6"/>
-      <c r="AI6" s="46" t="s">
+      <c r="AI6" s="38" t="s">
         <v>46</v>
       </c>
-      <c r="AJ6" s="55"/>
-      <c r="AK6" s="46" t="s">
+      <c r="AJ6" s="39"/>
+      <c r="AK6" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="AL6" s="55"/>
-      <c r="AM6" s="51">
+      <c r="AL6" s="39"/>
+      <c r="AM6" s="61">
         <f>[1]Hoja1!$C2904</f>
         <v>12240.385464265484</v>
       </c>
-      <c r="AN6" s="52"/>
+      <c r="AN6" s="75"/>
     </row>
     <row r="7" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A7" s="23"/>
+      <c r="A7" s="21"/>
       <c r="D7" s="6"/>
-      <c r="E7" s="46" t="s">
+      <c r="E7" s="38" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="55"/>
-      <c r="G7" s="46" t="s">
+      <c r="F7" s="39"/>
+      <c r="G7" s="38" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="55"/>
-      <c r="I7" s="51">
+      <c r="H7" s="39"/>
+      <c r="I7" s="61">
         <f>[1]Hoja1!$C2888</f>
         <v>23223.142449246632</v>
       </c>
-      <c r="J7" s="85"/>
+      <c r="J7" s="62"/>
       <c r="K7" s="5"/>
       <c r="N7" s="6"/>
-      <c r="O7" s="46" t="s">
+      <c r="O7" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="55"/>
-      <c r="Q7" s="46" t="s">
+      <c r="P7" s="39"/>
+      <c r="Q7" s="38" t="s">
         <v>36</v>
       </c>
-      <c r="R7" s="55"/>
-      <c r="S7" s="51">
+      <c r="R7" s="39"/>
+      <c r="S7" s="61">
         <f>[1]Hoja1!$C2899</f>
         <v>29999.162835010986</v>
       </c>
-      <c r="T7" s="85"/>
-      <c r="U7" s="89" t="s">
+      <c r="T7" s="62"/>
+      <c r="U7" s="78" t="s">
         <v>29</v>
       </c>
-      <c r="V7" s="49"/>
-[...2 lines deleted...]
-      <c r="Y7" s="89" t="s">
+      <c r="V7" s="76"/>
+      <c r="W7" s="76"/>
+      <c r="X7" s="77"/>
+      <c r="Y7" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="Z7" s="50"/>
-      <c r="AA7" s="89" t="s">
+      <c r="Z7" s="77"/>
+      <c r="AA7" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="50"/>
-      <c r="AC7" s="51" t="s">
+      <c r="AB7" s="77"/>
+      <c r="AC7" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="AD7" s="85"/>
+      <c r="AD7" s="62"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="9"/>
-      <c r="AI7" s="37"/>
-      <c r="AJ7" s="38"/>
+      <c r="AI7" s="65"/>
+      <c r="AJ7" s="37"/>
       <c r="AK7" s="36"/>
-      <c r="AL7" s="38"/>
-[...1 lines deleted...]
-      <c r="AN7" s="53"/>
+      <c r="AL7" s="37"/>
+      <c r="AM7" s="63"/>
+      <c r="AN7" s="68"/>
     </row>
     <row r="8" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A8" s="23"/>
+      <c r="A8" s="21"/>
       <c r="D8" s="6"/>
       <c r="E8" s="36" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="38"/>
+      <c r="F8" s="37"/>
       <c r="G8" s="36" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="38"/>
-      <c r="I8" s="39">
+      <c r="H8" s="37"/>
+      <c r="I8" s="63">
         <f>[1]Hoja1!$C2889</f>
         <v>27092.89090422956</v>
       </c>
-      <c r="J8" s="40"/>
+      <c r="J8" s="64"/>
       <c r="K8" s="5"/>
       <c r="N8" s="6"/>
       <c r="O8" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="38"/>
+      <c r="P8" s="37"/>
       <c r="Q8" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="R8" s="38"/>
-      <c r="S8" s="39">
+      <c r="R8" s="37"/>
+      <c r="S8" s="63">
         <f>[1]Hoja1!$C2900</f>
         <v>35917.802050992184</v>
       </c>
-      <c r="T8" s="40"/>
+      <c r="T8" s="64"/>
       <c r="U8" s="2"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="11"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="3"/>
       <c r="AG8" s="3"/>
       <c r="AH8" s="4"/>
-      <c r="AI8" s="98" t="s">
+      <c r="AI8" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="AJ8" s="99"/>
-[...3 lines deleted...]
-      <c r="AN8" s="100"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="74"/>
     </row>
     <row r="9" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A9" s="23"/>
+      <c r="A9" s="21"/>
       <c r="D9" s="6"/>
-      <c r="E9" s="46" t="s">
+      <c r="E9" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="55"/>
-      <c r="G9" s="46" t="s">
+      <c r="F9" s="39"/>
+      <c r="G9" s="38" t="s">
         <v>18</v>
       </c>
-      <c r="H9" s="55"/>
-      <c r="I9" s="51">
+      <c r="H9" s="39"/>
+      <c r="I9" s="61">
         <f>[1]Hoja1!$C2890</f>
         <v>30975.642481434406</v>
       </c>
-      <c r="J9" s="85"/>
+      <c r="J9" s="62"/>
       <c r="K9" s="5"/>
       <c r="N9" s="6"/>
-      <c r="O9" s="46" t="s">
+      <c r="O9" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="P9" s="55"/>
-      <c r="Q9" s="46" t="s">
+      <c r="P9" s="39"/>
+      <c r="Q9" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="R9" s="55"/>
-      <c r="S9" s="51">
+      <c r="R9" s="39"/>
+      <c r="S9" s="61">
         <f>[1]Hoja1!$C2901</f>
         <v>40365.809835629254</v>
       </c>
-      <c r="T9" s="85"/>
+      <c r="T9" s="62"/>
       <c r="U9" s="5"/>
       <c r="X9" s="6"/>
-      <c r="Y9" s="46" t="s">
+      <c r="Y9" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="55"/>
-      <c r="AA9" s="46" t="s">
+      <c r="Z9" s="39"/>
+      <c r="AA9" s="38" t="s">
         <v>188</v>
       </c>
-      <c r="AB9" s="55"/>
-      <c r="AC9" s="51">
+      <c r="AB9" s="39"/>
+      <c r="AC9" s="61">
         <f>[1]Hoja1!$C2908</f>
         <v>26596.269851706176</v>
       </c>
-      <c r="AD9" s="85"/>
+      <c r="AD9" s="62"/>
       <c r="AE9" s="5"/>
       <c r="AH9" s="6"/>
-      <c r="AI9" s="37"/>
-      <c r="AJ9" s="38"/>
+      <c r="AI9" s="65"/>
+      <c r="AJ9" s="37"/>
       <c r="AK9" s="36"/>
-      <c r="AL9" s="38"/>
-[...1 lines deleted...]
-      <c r="AN9" s="53"/>
+      <c r="AL9" s="37"/>
+      <c r="AM9" s="63"/>
+      <c r="AN9" s="68"/>
     </row>
     <row r="10" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A10" s="23"/>
+      <c r="A10" s="21"/>
       <c r="D10" s="6"/>
       <c r="E10" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="38"/>
+      <c r="F10" s="37"/>
       <c r="G10" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="H10" s="38"/>
-      <c r="I10" s="39">
+      <c r="H10" s="37"/>
+      <c r="I10" s="63">
         <f>[1]Hoja1!$C2891</f>
         <v>34836.063395546364</v>
       </c>
-      <c r="J10" s="40"/>
+      <c r="J10" s="64"/>
       <c r="K10" s="5"/>
       <c r="N10" s="6"/>
       <c r="O10" s="36"/>
-      <c r="P10" s="38"/>
+      <c r="P10" s="37"/>
       <c r="Q10" s="36"/>
-      <c r="R10" s="38"/>
-[...1 lines deleted...]
-      <c r="T10" s="40"/>
+      <c r="R10" s="37"/>
+      <c r="S10" s="63"/>
+      <c r="T10" s="64"/>
       <c r="U10" s="5"/>
       <c r="X10" s="6"/>
       <c r="Y10" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="Z10" s="38"/>
+      <c r="Z10" s="37"/>
       <c r="AA10" s="36" t="s">
         <v>191</v>
       </c>
-      <c r="AB10" s="38"/>
-      <c r="AC10" s="39">
+      <c r="AB10" s="37"/>
+      <c r="AC10" s="63">
         <f>[1]Hoja1!$C2909</f>
         <v>42553.674930061672</v>
       </c>
-      <c r="AD10" s="40"/>
+      <c r="AD10" s="64"/>
       <c r="AE10" s="5"/>
       <c r="AH10" s="6"/>
-      <c r="AI10" s="46" t="s">
+      <c r="AI10" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="AJ10" s="55"/>
-      <c r="AK10" s="101" t="s">
+      <c r="AJ10" s="39"/>
+      <c r="AK10" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="AL10" s="102"/>
-      <c r="AM10" s="51">
+      <c r="AL10" s="59"/>
+      <c r="AM10" s="61">
         <f>[1]Hoja1!$C$2905</f>
         <v>17300.829459577435</v>
       </c>
-      <c r="AN10" s="52"/>
+      <c r="AN10" s="75"/>
     </row>
     <row r="11" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A11" s="24"/>
+      <c r="A11" s="22"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
-      <c r="E11" s="46" t="s">
+      <c r="E11" s="38" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="55"/>
-      <c r="G11" s="46" t="s">
+      <c r="F11" s="39"/>
+      <c r="G11" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="55"/>
-      <c r="I11" s="51">
+      <c r="H11" s="39"/>
+      <c r="I11" s="61">
         <f>[1]Hoja1!$C2892</f>
         <v>40644.144739816584</v>
       </c>
-      <c r="J11" s="85"/>
+      <c r="J11" s="62"/>
       <c r="K11" s="7"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="9"/>
-      <c r="O11" s="46"/>
-[...4 lines deleted...]
-      <c r="T11" s="85"/>
+      <c r="O11" s="38"/>
+      <c r="P11" s="39"/>
+      <c r="Q11" s="38"/>
+      <c r="R11" s="39"/>
+      <c r="S11" s="61"/>
+      <c r="T11" s="62"/>
       <c r="U11" s="7"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="11"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="9"/>
-      <c r="AI11" s="37"/>
-[...1 lines deleted...]
-      <c r="AK11" s="107" t="s">
+      <c r="AI11" s="65"/>
+      <c r="AJ11" s="37"/>
+      <c r="AK11" s="66" t="s">
         <v>52</v>
       </c>
-      <c r="AL11" s="108"/>
-[...1 lines deleted...]
-      <c r="AN11" s="53"/>
+      <c r="AL11" s="67"/>
+      <c r="AM11" s="63"/>
+      <c r="AN11" s="68"/>
     </row>
     <row r="12" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A12" s="69" t="s">
+      <c r="A12" s="51" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="70"/>
-[...2 lines deleted...]
-      <c r="E12" s="63" t="s">
+      <c r="B12" s="43"/>
+      <c r="C12" s="43"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="63"/>
-      <c r="G12" s="63" t="s">
+      <c r="F12" s="48"/>
+      <c r="G12" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="H12" s="63"/>
-      <c r="I12" s="63" t="s">
+      <c r="H12" s="48"/>
+      <c r="I12" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="J12" s="63"/>
-      <c r="K12" s="41" t="s">
+      <c r="J12" s="48"/>
+      <c r="K12" s="42" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="70"/>
-[...2 lines deleted...]
-      <c r="O12" s="63" t="s">
+      <c r="L12" s="43"/>
+      <c r="M12" s="43"/>
+      <c r="N12" s="44"/>
+      <c r="O12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P12" s="63"/>
-      <c r="Q12" s="63" t="s">
+      <c r="P12" s="48"/>
+      <c r="Q12" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="R12" s="63"/>
-      <c r="S12" s="63" t="s">
+      <c r="R12" s="48"/>
+      <c r="S12" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="T12" s="63"/>
-[...6 lines deleted...]
-      <c r="Y12" s="63" t="s">
+      <c r="T12" s="48"/>
+      <c r="U12" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="V12" s="43"/>
+      <c r="W12" s="43"/>
+      <c r="X12" s="44"/>
+      <c r="Y12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="Z12" s="63"/>
-      <c r="AA12" s="63" t="s">
+      <c r="Z12" s="48"/>
+      <c r="AA12" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AB12" s="63"/>
-      <c r="AC12" s="63" t="s">
+      <c r="AB12" s="48"/>
+      <c r="AC12" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AD12" s="63"/>
-      <c r="AE12" s="41" t="s">
+      <c r="AD12" s="48"/>
+      <c r="AE12" s="42" t="s">
         <v>125</v>
       </c>
-      <c r="AF12" s="70"/>
-[...2 lines deleted...]
-      <c r="AI12" s="63" t="s">
+      <c r="AF12" s="43"/>
+      <c r="AG12" s="43"/>
+      <c r="AH12" s="44"/>
+      <c r="AI12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AJ12" s="63"/>
-      <c r="AK12" s="63" t="s">
+      <c r="AJ12" s="48"/>
+      <c r="AK12" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AL12" s="63"/>
-      <c r="AM12" s="63" t="s">
+      <c r="AL12" s="48"/>
+      <c r="AM12" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AN12" s="76"/>
+      <c r="AN12" s="71"/>
     </row>
     <row r="13" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A13" s="72" t="s">
+      <c r="A13" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="73"/>
-[...8 lines deleted...]
-      <c r="K13" s="44" t="s">
+      <c r="B13" s="46"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
+      <c r="I13" s="48"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="45" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="73"/>
-[...20 lines deleted...]
-      <c r="AE13" s="44" t="s">
+      <c r="L13" s="46"/>
+      <c r="M13" s="46"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="48"/>
+      <c r="P13" s="48"/>
+      <c r="Q13" s="48"/>
+      <c r="R13" s="48"/>
+      <c r="S13" s="48"/>
+      <c r="T13" s="48"/>
+      <c r="U13" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="V13" s="46"/>
+      <c r="W13" s="46"/>
+      <c r="X13" s="47"/>
+      <c r="Y13" s="48"/>
+      <c r="Z13" s="48"/>
+      <c r="AA13" s="48"/>
+      <c r="AB13" s="48"/>
+      <c r="AC13" s="48"/>
+      <c r="AD13" s="48"/>
+      <c r="AE13" s="45" t="s">
         <v>124</v>
       </c>
-      <c r="AF13" s="73"/>
-[...7 lines deleted...]
-      <c r="AN13" s="76"/>
+      <c r="AF13" s="46"/>
+      <c r="AG13" s="46"/>
+      <c r="AH13" s="47"/>
+      <c r="AI13" s="48"/>
+      <c r="AJ13" s="48"/>
+      <c r="AK13" s="48"/>
+      <c r="AL13" s="48"/>
+      <c r="AM13" s="48"/>
+      <c r="AN13" s="71"/>
     </row>
     <row r="14" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A14" s="22"/>
+      <c r="A14" s="20"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="38"/>
+      <c r="F14" s="37"/>
       <c r="G14" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="H14" s="38"/>
-      <c r="I14" s="39">
+      <c r="H14" s="37"/>
+      <c r="I14" s="63">
         <f>[1]Hoja1!$C$2825</f>
         <v>4393.8243451853996</v>
       </c>
-      <c r="J14" s="40"/>
+      <c r="J14" s="64"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="4"/>
       <c r="O14" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="P14" s="38"/>
+      <c r="P14" s="37"/>
       <c r="Q14" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="R14" s="38"/>
-      <c r="S14" s="39">
+      <c r="R14" s="37"/>
+      <c r="S14" s="63">
         <f>[1]Hoja1!$C2861</f>
         <v>5585.33404235127</v>
       </c>
-      <c r="T14" s="40"/>
+      <c r="T14" s="64"/>
       <c r="U14" s="2"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="4"/>
-      <c r="Y14" s="94" t="s">
+      <c r="Y14" s="80" t="s">
         <v>100</v>
       </c>
-      <c r="Z14" s="95"/>
+      <c r="Z14" s="81"/>
       <c r="AA14" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="AB14" s="38"/>
-      <c r="AC14" s="39">
+      <c r="AB14" s="37"/>
+      <c r="AC14" s="63">
         <f>[1]Hoja1!$C2837</f>
         <v>3831.1940168286224</v>
       </c>
-      <c r="AD14" s="40"/>
-      <c r="AI14" s="94" t="s">
+      <c r="AD14" s="64"/>
+      <c r="AI14" s="80" t="s">
         <v>112</v>
       </c>
-      <c r="AJ14" s="95"/>
+      <c r="AJ14" s="81"/>
       <c r="AK14" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="AL14" s="38"/>
-      <c r="AM14" s="39">
+      <c r="AL14" s="37"/>
+      <c r="AM14" s="63">
         <f>[1]Hoja1!$C2849</f>
-        <v>10096.164957336778</v>
-[...1 lines deleted...]
-      <c r="AN14" s="53"/>
+        <v>10701.934854776984</v>
+      </c>
+      <c r="AN14" s="68"/>
     </row>
     <row r="15" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A15" s="23"/>
-      <c r="E15" s="46" t="s">
+      <c r="A15" s="21"/>
+      <c r="E15" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="55"/>
-      <c r="G15" s="46" t="s">
+      <c r="F15" s="39"/>
+      <c r="G15" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="H15" s="55"/>
-      <c r="I15" s="51">
+      <c r="H15" s="39"/>
+      <c r="I15" s="61">
         <f>[1]Hoja1!$C2826</f>
         <v>4567.3085089272727</v>
       </c>
-      <c r="J15" s="85"/>
+      <c r="J15" s="62"/>
       <c r="K15" s="5"/>
       <c r="N15" s="6"/>
-      <c r="O15" s="46" t="s">
+      <c r="O15" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="P15" s="55"/>
-      <c r="Q15" s="46" t="s">
+      <c r="P15" s="39"/>
+      <c r="Q15" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="R15" s="55"/>
-      <c r="S15" s="51">
+      <c r="R15" s="39"/>
+      <c r="S15" s="61">
         <f>[1]Hoja1!$C2862</f>
         <v>6200.4984525851469</v>
       </c>
-      <c r="T15" s="85"/>
+      <c r="T15" s="62"/>
       <c r="U15" s="5"/>
       <c r="X15" s="6"/>
-      <c r="Y15" s="46" t="s">
+      <c r="Y15" s="38" t="s">
         <v>101</v>
       </c>
-      <c r="Z15" s="55"/>
-      <c r="AA15" s="46" t="s">
+      <c r="Z15" s="39"/>
+      <c r="AA15" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="AB15" s="55"/>
-      <c r="AC15" s="51">
+      <c r="AB15" s="39"/>
+      <c r="AC15" s="61">
         <f>[1]Hoja1!$C2838</f>
         <v>3905.3690561539743</v>
       </c>
-      <c r="AD15" s="85"/>
-      <c r="AI15" s="46" t="s">
+      <c r="AD15" s="62"/>
+      <c r="AI15" s="38" t="s">
         <v>113</v>
       </c>
-      <c r="AJ15" s="55"/>
-      <c r="AK15" s="46" t="s">
+      <c r="AJ15" s="39"/>
+      <c r="AK15" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="AL15" s="55"/>
-      <c r="AM15" s="51">
+      <c r="AL15" s="39"/>
+      <c r="AM15" s="61">
         <f>[1]Hoja1!$C2850</f>
-        <v>11207.657142541471</v>
-[...1 lines deleted...]
-      <c r="AN15" s="52"/>
+        <v>11880.11657109396</v>
+      </c>
+      <c r="AN15" s="75"/>
     </row>
     <row r="16" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A16" s="23"/>
+      <c r="A16" s="21"/>
       <c r="E16" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="F16" s="38"/>
+      <c r="F16" s="37"/>
       <c r="G16" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="H16" s="38"/>
-      <c r="I16" s="39">
+      <c r="H16" s="37"/>
+      <c r="I16" s="63">
         <f>[1]Hoja1!$C2827</f>
         <v>4741.5707282471776</v>
       </c>
-      <c r="J16" s="40"/>
+      <c r="J16" s="64"/>
       <c r="K16" s="5"/>
       <c r="N16" s="6"/>
       <c r="O16" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="P16" s="38"/>
+      <c r="P16" s="37"/>
       <c r="Q16" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="R16" s="38"/>
-      <c r="S16" s="39">
+      <c r="R16" s="37"/>
+      <c r="S16" s="63">
         <f>[1]Hoja1!$C2863</f>
         <v>6519.7287412094729</v>
       </c>
-      <c r="T16" s="40"/>
+      <c r="T16" s="64"/>
       <c r="U16" s="5"/>
       <c r="X16" s="6"/>
-      <c r="Y16" s="94" t="s">
+      <c r="Y16" s="80" t="s">
         <v>102</v>
       </c>
-      <c r="Z16" s="95"/>
+      <c r="Z16" s="81"/>
       <c r="AA16" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="AB16" s="38"/>
-      <c r="AC16" s="39">
+      <c r="AB16" s="37"/>
+      <c r="AC16" s="63">
         <f>[1]Hoja1!$C2839</f>
         <v>4011.7946103395702</v>
       </c>
-      <c r="AD16" s="40"/>
-      <c r="AI16" s="94" t="s">
+      <c r="AD16" s="64"/>
+      <c r="AI16" s="80" t="s">
         <v>114</v>
       </c>
-      <c r="AJ16" s="95"/>
+      <c r="AJ16" s="81"/>
       <c r="AK16" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="AL16" s="38"/>
-      <c r="AM16" s="39">
+      <c r="AL16" s="37"/>
+      <c r="AM16" s="63">
         <f>[1]Hoja1!$C2851</f>
-        <v>12069.272576302326</v>
-[...1 lines deleted...]
-      <c r="AN16" s="53"/>
+        <v>12793.428930880465</v>
+      </c>
+      <c r="AN16" s="68"/>
     </row>
     <row r="17" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A17" s="23"/>
-      <c r="E17" s="46" t="s">
+      <c r="A17" s="21"/>
+      <c r="E17" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="55"/>
-      <c r="G17" s="46" t="s">
+      <c r="F17" s="39"/>
+      <c r="G17" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="H17" s="55"/>
-      <c r="I17" s="51">
+      <c r="H17" s="39"/>
+      <c r="I17" s="61">
         <f>[1]Hoja1!$C2828</f>
         <v>4926.6590351814211</v>
       </c>
-      <c r="J17" s="85"/>
+      <c r="J17" s="62"/>
       <c r="K17" s="5"/>
       <c r="N17" s="6"/>
-      <c r="O17" s="46" t="s">
+      <c r="O17" s="38" t="s">
         <v>84</v>
       </c>
-      <c r="P17" s="55"/>
-      <c r="Q17" s="46" t="s">
+      <c r="P17" s="39"/>
+      <c r="Q17" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="R17" s="55"/>
-      <c r="S17" s="51">
+      <c r="R17" s="39"/>
+      <c r="S17" s="61">
         <f>[1]Hoja1!$C2864</f>
         <v>7010.3262583989481</v>
       </c>
-      <c r="T17" s="85"/>
+      <c r="T17" s="62"/>
       <c r="U17" s="5"/>
       <c r="X17" s="6"/>
-      <c r="Y17" s="46" t="s">
+      <c r="Y17" s="38" t="s">
         <v>103</v>
       </c>
-      <c r="Z17" s="55"/>
-      <c r="AA17" s="46" t="s">
+      <c r="Z17" s="39"/>
+      <c r="AA17" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="AB17" s="55"/>
-      <c r="AC17" s="51">
+      <c r="AB17" s="39"/>
+      <c r="AC17" s="61">
         <f>[1]Hoja1!$C2840</f>
         <v>4099.3186380664301</v>
       </c>
-      <c r="AD17" s="85"/>
-      <c r="AI17" s="46" t="s">
+      <c r="AD17" s="62"/>
+      <c r="AI17" s="38" t="s">
         <v>115</v>
       </c>
-      <c r="AJ17" s="55"/>
-      <c r="AK17" s="46" t="s">
+      <c r="AJ17" s="39"/>
+      <c r="AK17" s="38" t="s">
         <v>95</v>
       </c>
-      <c r="AL17" s="55"/>
-      <c r="AM17" s="51">
+      <c r="AL17" s="39"/>
+      <c r="AM17" s="61">
         <f>[1]Hoja1!$C2852</f>
-        <v>12674.966433682812</v>
-[...1 lines deleted...]
-      <c r="AN17" s="52"/>
+        <v>13435.464419703783</v>
+      </c>
+      <c r="AN17" s="75"/>
     </row>
     <row r="18" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A18" s="23"/>
+      <c r="A18" s="21"/>
       <c r="E18" s="36" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="38"/>
+      <c r="F18" s="37"/>
       <c r="G18" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="H18" s="38"/>
-      <c r="I18" s="39">
+      <c r="H18" s="37"/>
+      <c r="I18" s="63">
         <f>[1]Hoja1!$C2829</f>
         <v>5405.1743307510897</v>
       </c>
-      <c r="J18" s="40"/>
+      <c r="J18" s="64"/>
       <c r="K18" s="5"/>
       <c r="N18" s="6"/>
       <c r="O18" s="36" t="s">
         <v>85</v>
       </c>
-      <c r="P18" s="38"/>
+      <c r="P18" s="37"/>
       <c r="Q18" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="R18" s="38"/>
-      <c r="S18" s="39">
+      <c r="R18" s="37"/>
+      <c r="S18" s="63">
         <f>[1]Hoja1!$C2865</f>
         <v>7668.4559766595148</v>
       </c>
-      <c r="T18" s="40"/>
+      <c r="T18" s="64"/>
       <c r="U18" s="5"/>
       <c r="X18" s="6"/>
-      <c r="Y18" s="94" t="s">
+      <c r="Y18" s="80" t="s">
         <v>104</v>
       </c>
-      <c r="Z18" s="95"/>
+      <c r="Z18" s="81"/>
       <c r="AA18" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="AB18" s="38"/>
-      <c r="AC18" s="39">
+      <c r="AB18" s="37"/>
+      <c r="AC18" s="63">
         <f>[1]Hoja1!$C2841</f>
         <v>4190.3115710125485</v>
       </c>
-      <c r="AD18" s="40"/>
-      <c r="AI18" s="94" t="s">
+      <c r="AD18" s="64"/>
+      <c r="AI18" s="80" t="s">
         <v>116</v>
       </c>
-      <c r="AJ18" s="95"/>
+      <c r="AJ18" s="81"/>
       <c r="AK18" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="AL18" s="38"/>
-      <c r="AM18" s="39">
+      <c r="AL18" s="37"/>
+      <c r="AM18" s="63">
         <f>[1]Hoja1!$C2853</f>
-        <v>14723.286547047144</v>
-[...1 lines deleted...]
-      <c r="AN18" s="53"/>
+        <v>15606.683739869974</v>
+      </c>
+      <c r="AN18" s="68"/>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A19" s="23"/>
-      <c r="E19" s="46" t="s">
+      <c r="A19" s="21"/>
+      <c r="E19" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="F19" s="55"/>
-      <c r="G19" s="46" t="s">
+      <c r="F19" s="39"/>
+      <c r="G19" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="H19" s="55"/>
-      <c r="I19" s="51">
+      <c r="H19" s="39"/>
+      <c r="I19" s="61">
         <f>[1]Hoja1!$C2830</f>
         <v>6165.0345233373082</v>
       </c>
-      <c r="J19" s="85"/>
+      <c r="J19" s="62"/>
       <c r="K19" s="5"/>
       <c r="N19" s="6"/>
-      <c r="O19" s="46" t="s">
+      <c r="O19" s="38" t="s">
         <v>86</v>
       </c>
-      <c r="P19" s="55"/>
-      <c r="Q19" s="46" t="s">
+      <c r="P19" s="39"/>
+      <c r="Q19" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="R19" s="55"/>
-      <c r="S19" s="51">
+      <c r="R19" s="39"/>
+      <c r="S19" s="61">
         <f>[1]Hoja1!$C2866</f>
         <v>8897.3027865024414</v>
       </c>
-      <c r="T19" s="85"/>
+      <c r="T19" s="62"/>
       <c r="U19" s="5"/>
       <c r="X19" s="6"/>
-      <c r="Y19" s="46" t="s">
+      <c r="Y19" s="38" t="s">
         <v>105</v>
       </c>
-      <c r="Z19" s="55"/>
-      <c r="AA19" s="46" t="s">
+      <c r="Z19" s="39"/>
+      <c r="AA19" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="AB19" s="55"/>
-      <c r="AC19" s="51">
+      <c r="AB19" s="39"/>
+      <c r="AC19" s="61">
         <f>[1]Hoja1!$C2842</f>
         <v>4760.6430934806913</v>
       </c>
-      <c r="AD19" s="85"/>
-      <c r="AI19" s="46" t="s">
+      <c r="AD19" s="62"/>
+      <c r="AI19" s="38" t="s">
         <v>117</v>
       </c>
-      <c r="AJ19" s="55"/>
-      <c r="AK19" s="46" t="s">
+      <c r="AJ19" s="39"/>
+      <c r="AK19" s="38" t="s">
         <v>97</v>
       </c>
-      <c r="AL19" s="55"/>
-      <c r="AM19" s="51">
+      <c r="AL19" s="39"/>
+      <c r="AM19" s="61">
         <f>[1]Hoja1!$C2854</f>
-        <v>16466.043158609871</v>
-[...1 lines deleted...]
-      <c r="AN19" s="52"/>
+        <v>17454.005748126467</v>
+      </c>
+      <c r="AN19" s="75"/>
     </row>
     <row r="20" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A20" s="23"/>
+      <c r="A20" s="21"/>
       <c r="E20" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="F20" s="38"/>
+      <c r="F20" s="37"/>
       <c r="G20" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="H20" s="38"/>
-      <c r="I20" s="39">
+      <c r="H20" s="37"/>
+      <c r="I20" s="63">
         <f>[1]Hoja1!$C2831</f>
         <v>7719.4450722103047</v>
       </c>
-      <c r="J20" s="40"/>
+      <c r="J20" s="64"/>
       <c r="K20" s="5"/>
       <c r="N20" s="6"/>
       <c r="O20" s="36" t="s">
         <v>87</v>
       </c>
-      <c r="P20" s="38"/>
+      <c r="P20" s="37"/>
       <c r="Q20" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="R20" s="38"/>
-      <c r="S20" s="39">
+      <c r="R20" s="37"/>
+      <c r="S20" s="63">
         <f>[1]Hoja1!$C2867</f>
         <v>8380.2500796505428</v>
       </c>
-      <c r="T20" s="40"/>
+      <c r="T20" s="64"/>
       <c r="U20" s="5"/>
       <c r="X20" s="6"/>
-      <c r="Y20" s="94" t="s">
+      <c r="Y20" s="80" t="s">
         <v>106</v>
       </c>
-      <c r="Z20" s="95"/>
+      <c r="Z20" s="81"/>
       <c r="AA20" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="AB20" s="38"/>
-      <c r="AC20" s="39">
+      <c r="AB20" s="37"/>
+      <c r="AC20" s="63">
         <f>[1]Hoja1!$C2843</f>
         <v>6729.5158459142231</v>
       </c>
-      <c r="AD20" s="40"/>
-      <c r="AI20" s="94" t="s">
+      <c r="AD20" s="64"/>
+      <c r="AI20" s="80" t="s">
         <v>118</v>
       </c>
-      <c r="AJ20" s="95"/>
+      <c r="AJ20" s="81"/>
       <c r="AK20" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="AL20" s="38"/>
-      <c r="AM20" s="39">
+      <c r="AL20" s="37"/>
+      <c r="AM20" s="63">
         <f>[1]Hoja1!$C2855</f>
-        <v>15148.859013759329</v>
-[...1 lines deleted...]
-      <c r="AN20" s="53"/>
+        <v>16057.790554584886</v>
+      </c>
+      <c r="AN20" s="68"/>
     </row>
     <row r="21" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A21" s="23"/>
-      <c r="E21" s="46" t="s">
+      <c r="A21" s="21"/>
+      <c r="E21" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="F21" s="55"/>
-      <c r="G21" s="46" t="s">
+      <c r="F21" s="39"/>
+      <c r="G21" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="H21" s="55"/>
-      <c r="I21" s="51">
+      <c r="H21" s="39"/>
+      <c r="I21" s="61">
         <f>[1]Hoja1!$C2832</f>
         <v>8201.1170504108468</v>
       </c>
-      <c r="J21" s="85"/>
+      <c r="J21" s="62"/>
       <c r="K21" s="5"/>
       <c r="N21" s="6"/>
-      <c r="O21" s="46" t="s">
+      <c r="O21" s="38" t="s">
         <v>88</v>
       </c>
-      <c r="P21" s="55"/>
-      <c r="Q21" s="46" t="s">
+      <c r="P21" s="39"/>
+      <c r="Q21" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="R21" s="55"/>
-      <c r="S21" s="51">
+      <c r="R21" s="39"/>
+      <c r="S21" s="61">
         <f>[1]Hoja1!$C2868</f>
         <v>8759.9698019354382</v>
       </c>
-      <c r="T21" s="85"/>
+      <c r="T21" s="62"/>
       <c r="U21" s="5"/>
       <c r="X21" s="6"/>
-      <c r="Y21" s="46" t="s">
+      <c r="Y21" s="38" t="s">
         <v>107</v>
       </c>
-      <c r="Z21" s="55"/>
-      <c r="AA21" s="46" t="s">
+      <c r="Z21" s="39"/>
+      <c r="AA21" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AB21" s="55"/>
-      <c r="AC21" s="51">
+      <c r="AB21" s="39"/>
+      <c r="AC21" s="61">
         <f>[1]Hoja1!$C2844</f>
         <v>6887.3796547207166</v>
       </c>
-      <c r="AD21" s="85"/>
-      <c r="AI21" s="46" t="s">
+      <c r="AD21" s="62"/>
+      <c r="AI21" s="38" t="s">
         <v>119</v>
       </c>
-      <c r="AJ21" s="55"/>
-      <c r="AK21" s="46" t="s">
+      <c r="AJ21" s="39"/>
+      <c r="AK21" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="AL21" s="55"/>
-      <c r="AM21" s="51">
+      <c r="AL21" s="39"/>
+      <c r="AM21" s="61">
         <f>[1]Hoja1!$C2856</f>
-        <v>15826.443110563561</v>
-[...1 lines deleted...]
-      <c r="AN21" s="52"/>
+        <v>16776.029697197373</v>
+      </c>
+      <c r="AN21" s="75"/>
     </row>
     <row r="22" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A22" s="23"/>
+      <c r="A22" s="21"/>
       <c r="E22" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="F22" s="38"/>
+      <c r="F22" s="37"/>
       <c r="G22" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="H22" s="38"/>
-      <c r="I22" s="64">
+      <c r="H22" s="37"/>
+      <c r="I22" s="69">
         <f>[1]Hoja1!$C2833</f>
         <v>8868.5108950877475</v>
       </c>
-      <c r="J22" s="64"/>
+      <c r="J22" s="69"/>
       <c r="K22" s="5"/>
       <c r="N22" s="6"/>
       <c r="O22" s="36" t="s">
         <v>89</v>
       </c>
-      <c r="P22" s="38"/>
+      <c r="P22" s="37"/>
       <c r="Q22" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="R22" s="38"/>
-      <c r="S22" s="64">
+      <c r="R22" s="37"/>
+      <c r="S22" s="69">
         <f>[1]Hoja1!$C2869</f>
         <v>9254.7923494149818</v>
       </c>
-      <c r="T22" s="64"/>
+      <c r="T22" s="69"/>
       <c r="U22" s="5"/>
       <c r="X22" s="6"/>
-      <c r="Y22" s="94" t="s">
+      <c r="Y22" s="80" t="s">
         <v>108</v>
       </c>
-      <c r="Z22" s="95"/>
+      <c r="Z22" s="81"/>
       <c r="AA22" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="AB22" s="38"/>
-      <c r="AC22" s="64">
+      <c r="AB22" s="37"/>
+      <c r="AC22" s="69">
         <f>[1]Hoja1!$C2845</f>
         <v>7043.8467426138486</v>
       </c>
-      <c r="AD22" s="64"/>
-      <c r="AI22" s="94" t="s">
+      <c r="AD22" s="69"/>
+      <c r="AI22" s="80" t="s">
         <v>120</v>
       </c>
-      <c r="AJ22" s="95"/>
+      <c r="AJ22" s="81"/>
       <c r="AK22" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="AL22" s="38"/>
-      <c r="AM22" s="64">
+      <c r="AL22" s="37"/>
+      <c r="AM22" s="69">
         <f>[1]Hoja1!$C2857</f>
-        <v>16722.720338107305</v>
-[...1 lines deleted...]
-      <c r="AN22" s="93"/>
+        <v>17726.083558393744</v>
+      </c>
+      <c r="AN22" s="82"/>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A23" s="23"/>
-      <c r="E23" s="46" t="s">
+      <c r="A23" s="21"/>
+      <c r="E23" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="F23" s="55"/>
-      <c r="G23" s="46" t="s">
+      <c r="F23" s="39"/>
+      <c r="G23" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="H23" s="55"/>
-      <c r="I23" s="56">
+      <c r="H23" s="39"/>
+      <c r="I23" s="70">
         <f>[1]Hoja1!$C2834</f>
         <v>9443.927455361516</v>
       </c>
-      <c r="J23" s="56"/>
+      <c r="J23" s="70"/>
       <c r="K23" s="5"/>
       <c r="N23" s="6"/>
-      <c r="O23" s="46" t="s">
+      <c r="O23" s="38" t="s">
         <v>90</v>
       </c>
-      <c r="P23" s="55"/>
-      <c r="Q23" s="46" t="s">
+      <c r="P23" s="39"/>
+      <c r="Q23" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="R23" s="55"/>
-      <c r="S23" s="56">
+      <c r="R23" s="39"/>
+      <c r="S23" s="70">
         <f>[1]Hoja1!$C2870</f>
         <v>10171.4939214277</v>
       </c>
-      <c r="T23" s="56"/>
+      <c r="T23" s="70"/>
       <c r="U23" s="5"/>
       <c r="X23" s="6"/>
-      <c r="Y23" s="46" t="s">
+      <c r="Y23" s="38" t="s">
         <v>109</v>
       </c>
-      <c r="Z23" s="55"/>
-      <c r="AA23" s="46" t="s">
+      <c r="Z23" s="39"/>
+      <c r="AA23" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="AB23" s="55"/>
-      <c r="AC23" s="56">
+      <c r="AB23" s="39"/>
+      <c r="AC23" s="70">
         <f>[1]Hoja1!$C2846</f>
         <v>7655.8623703734884</v>
       </c>
-      <c r="AD23" s="56"/>
-      <c r="AI23" s="46" t="s">
+      <c r="AD23" s="70"/>
+      <c r="AI23" s="38" t="s">
         <v>121</v>
       </c>
-      <c r="AJ23" s="55"/>
-      <c r="AK23" s="46" t="s">
+      <c r="AJ23" s="39"/>
+      <c r="AK23" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="AL23" s="55"/>
-      <c r="AM23" s="56">
+      <c r="AL23" s="39"/>
+      <c r="AM23" s="70">
         <f>[1]Hoja1!$C2858</f>
-        <v>18378.75050301119</v>
-[...1 lines deleted...]
-      <c r="AN23" s="92"/>
+        <v>19481.475533191864</v>
+      </c>
+      <c r="AN23" s="83"/>
     </row>
     <row r="24" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A24" s="23"/>
+      <c r="A24" s="21"/>
       <c r="E24" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="F24" s="38"/>
+      <c r="F24" s="37"/>
       <c r="G24" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="H24" s="38"/>
-      <c r="I24" s="64">
+      <c r="H24" s="37"/>
+      <c r="I24" s="69">
         <f>[1]Hoja1!$C2835</f>
         <v>10106.030522107794</v>
       </c>
-      <c r="J24" s="64"/>
+      <c r="J24" s="69"/>
       <c r="K24" s="5"/>
       <c r="N24" s="6"/>
       <c r="O24" s="36" t="s">
         <v>91</v>
       </c>
-      <c r="P24" s="38"/>
+      <c r="P24" s="37"/>
       <c r="Q24" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="R24" s="38"/>
-      <c r="S24" s="64">
+      <c r="R24" s="37"/>
+      <c r="S24" s="69">
         <f>[1]Hoja1!$C2871</f>
         <v>10774.737246196984</v>
       </c>
-      <c r="T24" s="64"/>
+      <c r="T24" s="69"/>
       <c r="U24" s="5"/>
       <c r="X24" s="6"/>
-      <c r="Y24" s="94" t="s">
+      <c r="Y24" s="80" t="s">
         <v>110</v>
       </c>
-      <c r="Z24" s="95"/>
+      <c r="Z24" s="81"/>
       <c r="AA24" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="AB24" s="38"/>
-      <c r="AC24" s="64">
+      <c r="AB24" s="37"/>
+      <c r="AC24" s="69">
         <f>[1]Hoja1!$C2847</f>
         <v>7797.6753372083622</v>
       </c>
-      <c r="AD24" s="64"/>
-      <c r="AI24" s="94" t="s">
+      <c r="AD24" s="69"/>
+      <c r="AI24" s="80" t="s">
         <v>122</v>
       </c>
-      <c r="AJ24" s="95"/>
+      <c r="AJ24" s="81"/>
       <c r="AK24" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="AL24" s="38"/>
-      <c r="AM24" s="64">
+      <c r="AL24" s="37"/>
+      <c r="AM24" s="69">
         <f>[1]Hoja1!$C2859</f>
-        <v>19478.129050942269</v>
-[...1 lines deleted...]
-      <c r="AN24" s="93"/>
+        <v>20646.816793998805</v>
+      </c>
+      <c r="AN24" s="82"/>
     </row>
     <row r="25" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A25" s="24"/>
+      <c r="A25" s="22"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
-      <c r="E25" s="46" t="s">
+      <c r="E25" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="F25" s="55"/>
-      <c r="G25" s="46" t="s">
+      <c r="F25" s="39"/>
+      <c r="G25" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="H25" s="55"/>
-      <c r="I25" s="56">
+      <c r="H25" s="39"/>
+      <c r="I25" s="70">
         <f>[1]Hoja1!$C2836</f>
         <v>10856.709658873227</v>
       </c>
-      <c r="J25" s="56"/>
+      <c r="J25" s="70"/>
       <c r="K25" s="7"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="9"/>
-      <c r="O25" s="46" t="s">
+      <c r="O25" s="38" t="s">
         <v>92</v>
       </c>
-      <c r="P25" s="55"/>
-      <c r="Q25" s="46" t="s">
+      <c r="P25" s="39"/>
+      <c r="Q25" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="R25" s="55"/>
-      <c r="S25" s="56">
+      <c r="R25" s="39"/>
+      <c r="S25" s="70">
         <f>[1]Hoja1!$C2872</f>
         <v>12572.520134853847</v>
       </c>
-      <c r="T25" s="56"/>
+      <c r="T25" s="70"/>
       <c r="U25" s="7"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="9"/>
-      <c r="Y25" s="46" t="s">
+      <c r="Y25" s="38" t="s">
         <v>111</v>
       </c>
-      <c r="Z25" s="55"/>
-      <c r="AA25" s="46" t="s">
+      <c r="Z25" s="39"/>
+      <c r="AA25" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="AB25" s="55"/>
-      <c r="AC25" s="56">
+      <c r="AB25" s="39"/>
+      <c r="AC25" s="70">
         <f>[1]Hoja1!$C2848</f>
         <v>8795.1630399926398</v>
       </c>
-      <c r="AD25" s="56"/>
+      <c r="AD25" s="70"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="9"/>
-      <c r="AI25" s="46" t="s">
+      <c r="AI25" s="38" t="s">
         <v>123</v>
       </c>
-      <c r="AJ25" s="55"/>
-      <c r="AK25" s="46" t="s">
+      <c r="AJ25" s="39"/>
+      <c r="AK25" s="38" t="s">
         <v>99</v>
       </c>
-      <c r="AL25" s="55"/>
-      <c r="AM25" s="56">
+      <c r="AL25" s="39"/>
+      <c r="AM25" s="70">
         <f>[1]Hoja1!$C2860</f>
-        <v>22718.011292519794</v>
-[...1 lines deleted...]
-      <c r="AN25" s="92"/>
+        <v>24081.091970070978</v>
+      </c>
+      <c r="AN25" s="83"/>
     </row>
     <row r="26" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A26" s="69" t="s">
+      <c r="A26" s="51" t="s">
         <v>126</v>
       </c>
-      <c r="B26" s="70"/>
-[...2 lines deleted...]
-      <c r="E26" s="63" t="s">
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F26" s="63"/>
-      <c r="G26" s="63" t="s">
+      <c r="F26" s="48"/>
+      <c r="G26" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="63"/>
-      <c r="I26" s="63" t="s">
+      <c r="H26" s="48"/>
+      <c r="I26" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="J26" s="63"/>
-      <c r="K26" s="86" t="s">
+      <c r="J26" s="48"/>
+      <c r="K26" s="84" t="s">
         <v>139</v>
       </c>
-      <c r="L26" s="87"/>
-[...2 lines deleted...]
-      <c r="O26" s="89" t="s">
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="P26" s="50"/>
-      <c r="Q26" s="89" t="s">
+      <c r="P26" s="77"/>
+      <c r="Q26" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="R26" s="50"/>
-      <c r="S26" s="51" t="s">
+      <c r="R26" s="77"/>
+      <c r="S26" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="T26" s="85"/>
-      <c r="U26" s="41" t="s">
+      <c r="T26" s="62"/>
+      <c r="U26" s="42" t="s">
         <v>151</v>
       </c>
-      <c r="V26" s="70"/>
-[...2 lines deleted...]
-      <c r="Y26" s="63" t="s">
+      <c r="V26" s="43"/>
+      <c r="W26" s="43"/>
+      <c r="X26" s="44"/>
+      <c r="Y26" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="Z26" s="63"/>
-      <c r="AA26" s="63" t="s">
+      <c r="Z26" s="48"/>
+      <c r="AA26" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AB26" s="63"/>
-      <c r="AC26" s="63" t="s">
+      <c r="AB26" s="48"/>
+      <c r="AC26" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AD26" s="63"/>
-      <c r="AE26" s="41" t="s">
+      <c r="AD26" s="48"/>
+      <c r="AE26" s="42" t="s">
         <v>164</v>
       </c>
-      <c r="AF26" s="70"/>
-[...2 lines deleted...]
-      <c r="AI26" s="63" t="s">
+      <c r="AF26" s="43"/>
+      <c r="AG26" s="43"/>
+      <c r="AH26" s="44"/>
+      <c r="AI26" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AJ26" s="63"/>
-      <c r="AK26" s="63" t="s">
+      <c r="AJ26" s="48"/>
+      <c r="AK26" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AL26" s="63"/>
-      <c r="AM26" s="63" t="s">
+      <c r="AL26" s="48"/>
+      <c r="AM26" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AN26" s="76"/>
+      <c r="AN26" s="71"/>
     </row>
     <row r="27" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A27" s="72" t="s">
-[...10 lines deleted...]
-      <c r="J27" s="63"/>
+      <c r="A27" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="47"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
       <c r="K27" s="5"/>
-      <c r="O27" s="46"/>
-      <c r="P27" s="55"/>
+      <c r="O27" s="38"/>
+      <c r="P27" s="39"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="13"/>
       <c r="S27" s="12"/>
       <c r="T27" s="13"/>
-      <c r="U27" s="44" t="s">
+      <c r="U27" s="45" t="s">
         <v>152</v>
       </c>
-      <c r="V27" s="73"/>
-[...8 lines deleted...]
-      <c r="AE27" s="44" t="s">
+      <c r="V27" s="46"/>
+      <c r="W27" s="46"/>
+      <c r="X27" s="47"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="45" t="s">
         <v>165</v>
       </c>
-      <c r="AF27" s="73"/>
-[...7 lines deleted...]
-      <c r="AN27" s="76"/>
+      <c r="AF27" s="46"/>
+      <c r="AG27" s="46"/>
+      <c r="AH27" s="47"/>
+      <c r="AI27" s="48"/>
+      <c r="AJ27" s="48"/>
+      <c r="AK27" s="48"/>
+      <c r="AL27" s="48"/>
+      <c r="AM27" s="48"/>
+      <c r="AN27" s="71"/>
     </row>
     <row r="28" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A28" s="22"/>
+      <c r="A28" s="20"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
       <c r="E28" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="F28" s="38"/>
+      <c r="F28" s="37"/>
       <c r="G28" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="H28" s="38"/>
-      <c r="I28" s="90">
+      <c r="H28" s="37"/>
+      <c r="I28" s="87">
         <f>[1]Hoja1!$C2861</f>
         <v>5585.33404235127</v>
       </c>
-      <c r="J28" s="91"/>
+      <c r="J28" s="88"/>
       <c r="K28" s="5"/>
       <c r="O28" s="36" t="s">
         <v>140</v>
       </c>
-      <c r="P28" s="38"/>
+      <c r="P28" s="37"/>
       <c r="Q28" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="R28" s="38"/>
-      <c r="S28" s="39">
+      <c r="R28" s="37"/>
+      <c r="S28" s="63">
         <f>[1]Hoja1!$C$2876</f>
         <v>3163.7138664829813</v>
       </c>
-      <c r="T28" s="40"/>
+      <c r="T28" s="64"/>
       <c r="U28" s="2"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="3"/>
       <c r="AG28" s="3"/>
       <c r="AH28" s="3"/>
       <c r="AI28" s="36" t="s">
         <v>163</v>
       </c>
-      <c r="AJ28" s="38"/>
+      <c r="AJ28" s="37"/>
       <c r="AK28" s="36"/>
-      <c r="AL28" s="38"/>
-      <c r="AM28" s="39">
+      <c r="AL28" s="37"/>
+      <c r="AM28" s="63">
         <f>[1]Hoja1!$C$2910</f>
         <v>76625.921681808148</v>
       </c>
-      <c r="AN28" s="53"/>
+      <c r="AN28" s="68"/>
     </row>
     <row r="29" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A29" s="23"/>
+      <c r="A29" s="21"/>
       <c r="D29" s="6"/>
-      <c r="E29" s="46" t="s">
+      <c r="E29" s="38" t="s">
         <v>138</v>
       </c>
-      <c r="F29" s="55"/>
-      <c r="G29" s="46" t="s">
+      <c r="F29" s="39"/>
+      <c r="G29" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="H29" s="55"/>
-      <c r="I29" s="51">
+      <c r="H29" s="39"/>
+      <c r="I29" s="61">
         <f>[1]Hoja1!$C2862</f>
         <v>6200.4984525851469</v>
       </c>
-      <c r="J29" s="85"/>
+      <c r="J29" s="62"/>
       <c r="K29" s="5"/>
-      <c r="O29" s="46" t="s">
+      <c r="O29" s="38" t="s">
         <v>141</v>
       </c>
-      <c r="P29" s="55"/>
-      <c r="Q29" s="46" t="s">
+      <c r="P29" s="39"/>
+      <c r="Q29" s="38" t="s">
         <v>69</v>
       </c>
-      <c r="R29" s="55"/>
-      <c r="S29" s="51">
+      <c r="R29" s="39"/>
+      <c r="S29" s="61">
         <f>[1]Hoja1!$C2877</f>
         <v>3527.2656179065352</v>
       </c>
-      <c r="T29" s="85"/>
+      <c r="T29" s="62"/>
       <c r="U29" s="5"/>
       <c r="X29" s="6"/>
-      <c r="Y29" s="46" t="s">
+      <c r="Y29" s="38" t="s">
         <v>153</v>
       </c>
-      <c r="Z29" s="55"/>
-      <c r="AA29" s="46" t="s">
+      <c r="Z29" s="39"/>
+      <c r="AA29" s="38" t="s">
         <v>155</v>
       </c>
-      <c r="AB29" s="55"/>
-      <c r="AC29" s="56">
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="70">
         <f>[1]Hoja1!$C$2906</f>
         <v>48649.705535246409</v>
       </c>
-      <c r="AD29" s="56"/>
+      <c r="AD29" s="70"/>
       <c r="AE29" s="5"/>
-      <c r="AN29" s="25"/>
+      <c r="AN29" s="23"/>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A30" s="23"/>
+      <c r="A30" s="21"/>
       <c r="D30" s="6"/>
       <c r="E30" s="36" t="s">
         <v>127</v>
       </c>
-      <c r="F30" s="38"/>
+      <c r="F30" s="37"/>
       <c r="G30" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="H30" s="38"/>
-      <c r="I30" s="39">
+      <c r="H30" s="37"/>
+      <c r="I30" s="63">
         <f>[1]Hoja1!$C2863</f>
         <v>6519.7287412094729</v>
       </c>
-      <c r="J30" s="40"/>
+      <c r="J30" s="64"/>
       <c r="K30" s="5"/>
       <c r="N30" s="6"/>
       <c r="O30" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="P30" s="38"/>
+      <c r="P30" s="37"/>
       <c r="Q30" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="R30" s="38"/>
-      <c r="S30" s="39">
+      <c r="R30" s="37"/>
+      <c r="S30" s="63">
         <f>[1]Hoja1!$C2878</f>
         <v>3896.2963957602997</v>
       </c>
-      <c r="T30" s="40"/>
+      <c r="T30" s="64"/>
       <c r="U30" s="5"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="5"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="5"/>
-      <c r="AN30" s="25"/>
+      <c r="AN30" s="23"/>
     </row>
     <row r="31" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A31" s="23"/>
+      <c r="A31" s="21"/>
       <c r="D31" s="6"/>
-      <c r="E31" s="46" t="s">
+      <c r="E31" s="38" t="s">
         <v>128</v>
       </c>
-      <c r="F31" s="55"/>
-      <c r="G31" s="46" t="s">
+      <c r="F31" s="39"/>
+      <c r="G31" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="H31" s="55"/>
-      <c r="I31" s="51">
+      <c r="H31" s="39"/>
+      <c r="I31" s="61">
         <f>[1]Hoja1!$C2864</f>
         <v>7010.3262583989481</v>
       </c>
-      <c r="J31" s="85"/>
+      <c r="J31" s="62"/>
       <c r="K31" s="5"/>
       <c r="N31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="5"/>
       <c r="X31" s="6"/>
-      <c r="Y31" s="46" t="s">
+      <c r="Y31" s="38" t="s">
         <v>154</v>
       </c>
-      <c r="Z31" s="55"/>
-      <c r="AA31" s="46" t="s">
+      <c r="Z31" s="39"/>
+      <c r="AA31" s="38" t="s">
         <v>156</v>
       </c>
-      <c r="AB31" s="55"/>
-      <c r="AC31" s="51">
+      <c r="AB31" s="39"/>
+      <c r="AC31" s="61">
         <f>[1]Hoja1!$C$2907</f>
         <v>48649.705535246409</v>
       </c>
-      <c r="AD31" s="85"/>
+      <c r="AD31" s="62"/>
       <c r="AE31" s="5"/>
-      <c r="AN31" s="25"/>
+      <c r="AN31" s="23"/>
     </row>
     <row r="32" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A32" s="23"/>
+      <c r="A32" s="21"/>
       <c r="D32" s="6"/>
       <c r="E32" s="36" t="s">
         <v>129</v>
       </c>
-      <c r="F32" s="38"/>
+      <c r="F32" s="37"/>
       <c r="G32" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="H32" s="38"/>
-      <c r="I32" s="39">
+      <c r="H32" s="37"/>
+      <c r="I32" s="63">
         <f>[1]Hoja1!$C2865</f>
         <v>7668.4559766595148</v>
       </c>
-      <c r="J32" s="40"/>
+      <c r="J32" s="64"/>
       <c r="K32" s="7"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="9"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="9"/>
       <c r="U32" s="7"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="9"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="8"/>
       <c r="AM32" s="8"/>
-      <c r="AN32" s="26"/>
+      <c r="AN32" s="24"/>
     </row>
     <row r="33" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A33" s="23"/>
+      <c r="A33" s="21"/>
       <c r="D33" s="6"/>
-      <c r="E33" s="46" t="s">
+      <c r="E33" s="38" t="s">
         <v>130</v>
       </c>
-      <c r="F33" s="55"/>
-      <c r="G33" s="46" t="s">
+      <c r="F33" s="39"/>
+      <c r="G33" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="H33" s="55"/>
-      <c r="I33" s="51">
+      <c r="H33" s="39"/>
+      <c r="I33" s="61">
         <f>[1]Hoja1!$C2866</f>
         <v>8897.3027865024414</v>
       </c>
-      <c r="J33" s="85"/>
-      <c r="K33" s="86" t="s">
+      <c r="J33" s="62"/>
+      <c r="K33" s="84" t="s">
         <v>143</v>
       </c>
-      <c r="L33" s="87"/>
-[...2 lines deleted...]
-      <c r="O33" s="89" t="s">
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="86"/>
+      <c r="O33" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="P33" s="50"/>
-      <c r="Q33" s="89" t="s">
+      <c r="P33" s="77"/>
+      <c r="Q33" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="R33" s="50"/>
-      <c r="S33" s="51" t="s">
+      <c r="R33" s="77"/>
+      <c r="S33" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="T33" s="85"/>
-      <c r="U33" s="41" t="s">
+      <c r="T33" s="62"/>
+      <c r="U33" s="42" t="s">
         <v>157</v>
       </c>
-      <c r="V33" s="70"/>
-[...2 lines deleted...]
-      <c r="Y33" s="63" t="s">
+      <c r="V33" s="43"/>
+      <c r="W33" s="43"/>
+      <c r="X33" s="44"/>
+      <c r="Y33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="Z33" s="63"/>
-      <c r="AA33" s="63" t="s">
+      <c r="Z33" s="48"/>
+      <c r="AA33" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AB33" s="63"/>
-      <c r="AC33" s="63" t="s">
+      <c r="AB33" s="48"/>
+      <c r="AC33" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AD33" s="63"/>
-      <c r="AE33" s="41" t="s">
+      <c r="AD33" s="48"/>
+      <c r="AE33" s="42" t="s">
         <v>167</v>
       </c>
-      <c r="AF33" s="70"/>
-[...2 lines deleted...]
-      <c r="AI33" s="63" t="s">
+      <c r="AF33" s="43"/>
+      <c r="AG33" s="43"/>
+      <c r="AH33" s="44"/>
+      <c r="AI33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AJ33" s="63"/>
-      <c r="AK33" s="63" t="s">
+      <c r="AJ33" s="48"/>
+      <c r="AK33" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AL33" s="63"/>
-      <c r="AM33" s="63" t="s">
+      <c r="AL33" s="48"/>
+      <c r="AM33" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AN33" s="76"/>
+      <c r="AN33" s="71"/>
     </row>
     <row r="34" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A34" s="23"/>
+      <c r="A34" s="21"/>
       <c r="D34" s="6"/>
       <c r="E34" s="36" t="s">
         <v>131</v>
       </c>
-      <c r="F34" s="38"/>
+      <c r="F34" s="37"/>
       <c r="G34" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="H34" s="38"/>
-      <c r="I34" s="39">
+      <c r="H34" s="37"/>
+      <c r="I34" s="63">
         <f>[1]Hoja1!$C2867</f>
         <v>8380.2500796505428</v>
       </c>
-      <c r="J34" s="40"/>
+      <c r="J34" s="64"/>
       <c r="K34" s="2"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="4"/>
       <c r="O34" s="36" t="s">
         <v>144</v>
       </c>
-      <c r="P34" s="38"/>
+      <c r="P34" s="37"/>
       <c r="Q34" s="36" t="s">
         <v>147</v>
       </c>
-      <c r="R34" s="38"/>
-      <c r="S34" s="39">
+      <c r="R34" s="37"/>
+      <c r="S34" s="63">
         <f>[1]Hoja1!$C$2873</f>
         <v>7844.3100287915804</v>
       </c>
-      <c r="T34" s="40"/>
-      <c r="U34" s="44" t="s">
+      <c r="T34" s="64"/>
+      <c r="U34" s="45" t="s">
         <v>158</v>
       </c>
-      <c r="V34" s="73"/>
-[...8 lines deleted...]
-      <c r="AE34" s="44" t="s">
+      <c r="V34" s="46"/>
+      <c r="W34" s="46"/>
+      <c r="X34" s="47"/>
+      <c r="Y34" s="48"/>
+      <c r="Z34" s="48"/>
+      <c r="AA34" s="48"/>
+      <c r="AB34" s="48"/>
+      <c r="AC34" s="48"/>
+      <c r="AD34" s="48"/>
+      <c r="AE34" s="45" t="s">
         <v>165</v>
       </c>
-      <c r="AF34" s="73"/>
-[...7 lines deleted...]
-      <c r="AN34" s="76"/>
+      <c r="AF34" s="46"/>
+      <c r="AG34" s="46"/>
+      <c r="AH34" s="47"/>
+      <c r="AI34" s="48"/>
+      <c r="AJ34" s="48"/>
+      <c r="AK34" s="48"/>
+      <c r="AL34" s="48"/>
+      <c r="AM34" s="48"/>
+      <c r="AN34" s="71"/>
     </row>
     <row r="35" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A35" s="23"/>
+      <c r="A35" s="21"/>
       <c r="D35" s="6"/>
-      <c r="E35" s="46" t="s">
+      <c r="E35" s="38" t="s">
         <v>132</v>
       </c>
-      <c r="F35" s="55"/>
-      <c r="G35" s="46" t="s">
+      <c r="F35" s="39"/>
+      <c r="G35" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="H35" s="55"/>
-      <c r="I35" s="51">
+      <c r="H35" s="39"/>
+      <c r="I35" s="61">
         <f>[1]Hoja1!$C2868</f>
         <v>8759.9698019354382</v>
       </c>
-      <c r="J35" s="85"/>
+      <c r="J35" s="62"/>
       <c r="K35" s="5"/>
       <c r="N35" s="6"/>
       <c r="O35" s="2"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="S35" s="5"/>
       <c r="T35" s="6"/>
       <c r="U35" s="2"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="2"/>
       <c r="AF35" s="3"/>
       <c r="AG35" s="3"/>
       <c r="AH35" s="3"/>
       <c r="AI35" s="36"/>
-      <c r="AJ35" s="38"/>
+      <c r="AJ35" s="37"/>
       <c r="AK35" s="3"/>
       <c r="AL35" s="3"/>
       <c r="AM35" s="3"/>
-      <c r="AN35" s="27"/>
+      <c r="AN35" s="25"/>
     </row>
     <row r="36" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A36" s="23"/>
+      <c r="A36" s="21"/>
       <c r="D36" s="6"/>
       <c r="E36" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="F36" s="38"/>
+      <c r="F36" s="37"/>
       <c r="G36" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="H36" s="38"/>
-      <c r="I36" s="64">
+      <c r="H36" s="37"/>
+      <c r="I36" s="69">
         <f>[1]Hoja1!$C2869</f>
         <v>9254.7923494149818</v>
       </c>
-      <c r="J36" s="64"/>
+      <c r="J36" s="69"/>
       <c r="K36" s="5"/>
       <c r="N36" s="6"/>
-      <c r="O36" s="46" t="s">
+      <c r="O36" s="38" t="s">
         <v>145</v>
       </c>
-      <c r="P36" s="55"/>
-      <c r="Q36" s="46" t="s">
+      <c r="P36" s="39"/>
+      <c r="Q36" s="38" t="s">
         <v>148</v>
       </c>
-      <c r="R36" s="55"/>
-      <c r="S36" s="51">
+      <c r="R36" s="39"/>
+      <c r="S36" s="61">
         <f>[1]Hoja1!$C$2874</f>
         <v>8692.3461836285041</v>
       </c>
-      <c r="T36" s="85"/>
+      <c r="T36" s="62"/>
       <c r="U36" s="5"/>
       <c r="X36" s="6"/>
-      <c r="Y36" s="46" t="s">
+      <c r="Y36" s="38" t="s">
         <v>159</v>
       </c>
-      <c r="Z36" s="55"/>
-      <c r="AA36" s="46" t="s">
+      <c r="Z36" s="39"/>
+      <c r="AA36" s="38" t="s">
         <v>162</v>
       </c>
-      <c r="AB36" s="55"/>
-      <c r="AC36" s="51">
+      <c r="AB36" s="39"/>
+      <c r="AC36" s="61">
         <f>[1]Hoja1!$C$2913</f>
         <v>24754.512163812935</v>
       </c>
-      <c r="AD36" s="85"/>
+      <c r="AD36" s="62"/>
       <c r="AE36" s="5"/>
       <c r="AI36" s="36" t="s">
         <v>166</v>
       </c>
-      <c r="AJ36" s="38"/>
+      <c r="AJ36" s="37"/>
       <c r="AK36" s="10"/>
       <c r="AL36" s="11"/>
-      <c r="AM36" s="39">
+      <c r="AM36" s="63">
         <f>[1]Hoja1!$C$2911</f>
         <v>78254.677122846551</v>
       </c>
-      <c r="AN36" s="53"/>
+      <c r="AN36" s="68"/>
     </row>
     <row r="37" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A37" s="23"/>
+      <c r="A37" s="21"/>
       <c r="D37" s="6"/>
-      <c r="E37" s="46" t="s">
+      <c r="E37" s="38" t="s">
         <v>134</v>
       </c>
-      <c r="F37" s="55"/>
-      <c r="G37" s="46" t="s">
+      <c r="F37" s="39"/>
+      <c r="G37" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="H37" s="55"/>
-      <c r="I37" s="56">
+      <c r="H37" s="39"/>
+      <c r="I37" s="70">
         <f>[1]Hoja1!$C2870</f>
         <v>10171.4939214277</v>
       </c>
-      <c r="J37" s="56"/>
+      <c r="J37" s="70"/>
       <c r="K37" s="5"/>
       <c r="N37" s="6"/>
       <c r="O37" s="5"/>
       <c r="R37" s="15" t="s">
         <v>150</v>
       </c>
       <c r="S37" s="5"/>
       <c r="T37" s="6"/>
       <c r="U37" s="5"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="6"/>
       <c r="AD37" s="6"/>
       <c r="AE37" s="5"/>
       <c r="AJ37" s="4"/>
-      <c r="AK37" s="46" t="s">
+      <c r="AK37" s="38" t="s">
         <v>183</v>
       </c>
-      <c r="AL37" s="47"/>
-[...1 lines deleted...]
-      <c r="AN37" s="48"/>
+      <c r="AL37" s="109"/>
+      <c r="AM37" s="109"/>
+      <c r="AN37" s="112"/>
     </row>
     <row r="38" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A38" s="23"/>
+      <c r="A38" s="21"/>
       <c r="D38" s="6"/>
       <c r="E38" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="F38" s="38"/>
+      <c r="F38" s="37"/>
       <c r="G38" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="H38" s="38"/>
-      <c r="I38" s="64">
+      <c r="H38" s="37"/>
+      <c r="I38" s="69">
         <f>[1]Hoja1!$C2871</f>
         <v>10774.737246196984</v>
       </c>
-      <c r="J38" s="64"/>
+      <c r="J38" s="69"/>
       <c r="K38" s="5"/>
       <c r="N38" s="6"/>
       <c r="O38" s="36" t="s">
         <v>146</v>
       </c>
-      <c r="P38" s="38"/>
+      <c r="P38" s="37"/>
       <c r="Q38" s="36" t="s">
         <v>149</v>
       </c>
-      <c r="R38" s="38"/>
-      <c r="S38" s="39">
+      <c r="R38" s="37"/>
+      <c r="S38" s="63">
         <f>[1]Hoja1!$C$2875</f>
         <v>9318.2784059589248</v>
       </c>
-      <c r="T38" s="40"/>
+      <c r="T38" s="64"/>
       <c r="U38" s="5"/>
       <c r="X38" s="6"/>
       <c r="Y38" s="36" t="s">
         <v>160</v>
       </c>
-      <c r="Z38" s="38"/>
+      <c r="Z38" s="37"/>
       <c r="AA38" s="36" t="s">
         <v>161</v>
       </c>
-      <c r="AB38" s="38"/>
-      <c r="AC38" s="39">
+      <c r="AB38" s="37"/>
+      <c r="AC38" s="63">
         <f>[1]Hoja1!$C$2914</f>
         <v>32962.269873045108</v>
       </c>
-      <c r="AD38" s="40"/>
+      <c r="AD38" s="64"/>
       <c r="AE38" s="5"/>
       <c r="AJ38" s="6"/>
-      <c r="AK38" s="49" t="s">
+      <c r="AK38" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="AL38" s="50"/>
-      <c r="AM38" s="51" t="s">
+      <c r="AL38" s="77"/>
+      <c r="AM38" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="AN38" s="52"/>
+      <c r="AN38" s="75"/>
     </row>
     <row r="39" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A39" s="24"/>
+      <c r="A39" s="22"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
-      <c r="E39" s="46" t="s">
+      <c r="E39" s="38" t="s">
         <v>136</v>
       </c>
-      <c r="F39" s="55"/>
-      <c r="G39" s="46" t="s">
+      <c r="F39" s="39"/>
+      <c r="G39" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="55"/>
-      <c r="I39" s="56">
+      <c r="H39" s="39"/>
+      <c r="I39" s="70">
         <f>[1]Hoja1!$C2872</f>
         <v>12572.520134853847</v>
       </c>
-      <c r="J39" s="56"/>
+      <c r="J39" s="70"/>
       <c r="K39" s="7"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="9"/>
       <c r="O39" s="7"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="16" t="s">
         <v>150</v>
       </c>
       <c r="S39" s="7"/>
       <c r="T39" s="9"/>
       <c r="U39" s="7"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="9"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="18"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="8"/>
       <c r="AI39" s="8"/>
       <c r="AJ39" s="9"/>
       <c r="AK39" s="36" t="s">
         <v>184</v>
       </c>
-      <c r="AL39" s="38"/>
-      <c r="AM39" s="39">
+      <c r="AL39" s="37"/>
+      <c r="AM39" s="63">
         <f>[1]Hoja1!$C$2883</f>
         <v>42066.829718823225</v>
       </c>
-      <c r="AN39" s="53"/>
+      <c r="AN39" s="68"/>
     </row>
     <row r="40" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A40" s="69" t="s">
+      <c r="A40" s="51" t="s">
         <v>168</v>
       </c>
-      <c r="B40" s="70"/>
-[...2 lines deleted...]
-      <c r="E40" s="63" t="s">
+      <c r="B40" s="43"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F40" s="63"/>
-      <c r="G40" s="63" t="s">
+      <c r="F40" s="48"/>
+      <c r="G40" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="63"/>
-      <c r="I40" s="57" t="s">
+      <c r="H40" s="48"/>
+      <c r="I40" s="90" t="s">
         <v>172</v>
       </c>
-      <c r="J40" s="58"/>
-[...2 lines deleted...]
-      <c r="M40" s="63" t="s">
+      <c r="J40" s="91"/>
+      <c r="K40" s="91"/>
+      <c r="L40" s="92"/>
+      <c r="M40" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="N40" s="63"/>
-      <c r="O40" s="63" t="s">
+      <c r="N40" s="48"/>
+      <c r="O40" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="P40" s="63"/>
-      <c r="Q40" s="57" t="s">
+      <c r="P40" s="48"/>
+      <c r="Q40" s="90" t="s">
         <v>173</v>
       </c>
-      <c r="R40" s="58"/>
-[...2 lines deleted...]
-      <c r="U40" s="63" t="s">
+      <c r="R40" s="91"/>
+      <c r="S40" s="91"/>
+      <c r="T40" s="92"/>
+      <c r="U40" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="V40" s="63"/>
-      <c r="W40" s="63" t="s">
+      <c r="V40" s="48"/>
+      <c r="W40" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="X40" s="63"/>
-      <c r="Y40" s="57" t="s">
+      <c r="X40" s="48"/>
+      <c r="Y40" s="90" t="s">
         <v>176</v>
       </c>
-      <c r="Z40" s="58"/>
-[...2 lines deleted...]
-      <c r="AC40" s="41" t="s">
+      <c r="Z40" s="91"/>
+      <c r="AA40" s="91"/>
+      <c r="AB40" s="92"/>
+      <c r="AC40" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="AD40" s="71"/>
-      <c r="AE40" s="63" t="s">
+      <c r="AD40" s="44"/>
+      <c r="AE40" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AF40" s="63"/>
-      <c r="AG40" s="57" t="s">
+      <c r="AF40" s="48"/>
+      <c r="AG40" s="90" t="s">
         <v>179</v>
       </c>
-      <c r="AH40" s="58"/>
-[...1 lines deleted...]
-      <c r="AJ40" s="41" t="s">
+      <c r="AH40" s="91"/>
+      <c r="AI40" s="92"/>
+      <c r="AJ40" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="AK40" s="42"/>
+      <c r="AK40" s="110"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="3"/>
-      <c r="AN40" s="27"/>
+      <c r="AN40" s="25"/>
     </row>
     <row r="41" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A41" s="72" t="s">
+      <c r="A41" s="52" t="s">
         <v>158</v>
       </c>
-      <c r="B41" s="73"/>
-[...6 lines deleted...]
-      <c r="I41" s="60" t="s">
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="106" t="s">
         <v>170</v>
       </c>
-      <c r="J41" s="61"/>
-[...6 lines deleted...]
-      <c r="Q41" s="60" t="s">
+      <c r="J41" s="107"/>
+      <c r="K41" s="107"/>
+      <c r="L41" s="108"/>
+      <c r="M41" s="48"/>
+      <c r="N41" s="48"/>
+      <c r="O41" s="48"/>
+      <c r="P41" s="48"/>
+      <c r="Q41" s="106" t="s">
         <v>170</v>
       </c>
-      <c r="R41" s="61"/>
-[...6 lines deleted...]
-      <c r="Y41" s="60" t="s">
+      <c r="R41" s="107"/>
+      <c r="S41" s="107"/>
+      <c r="T41" s="108"/>
+      <c r="U41" s="48"/>
+      <c r="V41" s="48"/>
+      <c r="W41" s="48"/>
+      <c r="X41" s="48"/>
+      <c r="Y41" s="106" t="s">
         <v>177</v>
       </c>
-      <c r="Z41" s="61"/>
-[...6 lines deleted...]
-      <c r="AG41" s="77" t="s">
+      <c r="Z41" s="107"/>
+      <c r="AA41" s="107"/>
+      <c r="AB41" s="108"/>
+      <c r="AC41" s="45"/>
+      <c r="AD41" s="47"/>
+      <c r="AE41" s="48"/>
+      <c r="AF41" s="48"/>
+      <c r="AG41" s="93" t="s">
         <v>180</v>
       </c>
-      <c r="AH41" s="78"/>
-[...2 lines deleted...]
-      <c r="AK41" s="42"/>
+      <c r="AH41" s="94"/>
+      <c r="AI41" s="95"/>
+      <c r="AJ41" s="111"/>
+      <c r="AK41" s="110"/>
       <c r="AL41" s="5"/>
-      <c r="AN41" s="25"/>
+      <c r="AN41" s="23"/>
     </row>
     <row r="42" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A42" s="22"/>
+      <c r="A42" s="20"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="2"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="4"/>
       <c r="O42" s="3"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="3"/>
       <c r="AF42" s="6"/>
-      <c r="AG42" s="80" t="s">
+      <c r="AG42" s="96" t="s">
         <v>181</v>
       </c>
-      <c r="AH42" s="81"/>
-[...2 lines deleted...]
-      <c r="AK42" s="45"/>
+      <c r="AH42" s="97"/>
+      <c r="AI42" s="98"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="47"/>
       <c r="AL42" s="5"/>
-      <c r="AN42" s="25"/>
+      <c r="AN42" s="23"/>
     </row>
     <row r="43" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A43" s="23"/>
-      <c r="E43" s="46" t="s">
+      <c r="A43" s="21"/>
+      <c r="E43" s="38" t="s">
         <v>169</v>
       </c>
-      <c r="F43" s="55"/>
-      <c r="G43" s="56">
+      <c r="F43" s="39"/>
+      <c r="G43" s="70">
         <f>[1]Hoja1!$C$2912</f>
         <v>36394.789719545937</v>
       </c>
-      <c r="H43" s="51"/>
-[...2 lines deleted...]
-      <c r="M43" s="46" t="s">
+      <c r="H43" s="61"/>
+      <c r="I43" s="101"/>
+      <c r="J43" s="102"/>
+      <c r="M43" s="38" t="s">
         <v>171</v>
       </c>
-      <c r="N43" s="55"/>
-      <c r="O43" s="54">
+      <c r="N43" s="39"/>
+      <c r="O43" s="60">
         <f>[1]Hoja1!$C$2880</f>
         <v>39313.990412380255</v>
       </c>
-      <c r="P43" s="55"/>
-[...2 lines deleted...]
-      <c r="U43" s="46" t="s">
+      <c r="P43" s="39"/>
+      <c r="Q43" s="103"/>
+      <c r="R43" s="104"/>
+      <c r="U43" s="38" t="s">
         <v>174</v>
       </c>
-      <c r="V43" s="55"/>
-      <c r="W43" s="54">
+      <c r="V43" s="39"/>
+      <c r="W43" s="60">
         <f>[1]Hoja1!$C$2881</f>
         <v>26668.144338638424</v>
       </c>
-      <c r="X43" s="47"/>
-[...2 lines deleted...]
-      <c r="AC43" s="46" t="s">
+      <c r="X43" s="109"/>
+      <c r="Y43" s="103"/>
+      <c r="Z43" s="104"/>
+      <c r="AC43" s="38" t="s">
         <v>178</v>
       </c>
-      <c r="AD43" s="55"/>
-      <c r="AE43" s="54">
+      <c r="AD43" s="39"/>
+      <c r="AE43" s="60">
         <f>[1]Hoja1!$C$2879</f>
         <v>36388.83382666103</v>
       </c>
-      <c r="AF43" s="55"/>
+      <c r="AF43" s="39"/>
       <c r="AG43" s="36" t="s">
         <v>182</v>
       </c>
-      <c r="AH43" s="37"/>
-[...1 lines deleted...]
-      <c r="AJ43" s="39">
+      <c r="AH43" s="65"/>
+      <c r="AI43" s="37"/>
+      <c r="AJ43" s="63">
         <f>[1]Hoja1!$C$2882</f>
         <v>51486.702398431364</v>
       </c>
-      <c r="AK43" s="40"/>
-      <c r="AL43" s="46" t="s">
+      <c r="AK43" s="64"/>
+      <c r="AL43" s="38" t="s">
         <v>185</v>
       </c>
-      <c r="AM43" s="47"/>
-      <c r="AN43" s="48"/>
+      <c r="AM43" s="109"/>
+      <c r="AN43" s="112"/>
     </row>
     <row r="44" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A44" s="23"/>
+      <c r="A44" s="21"/>
       <c r="F44" s="3"/>
       <c r="I44" s="5"/>
-      <c r="O44" s="65" t="s">
+      <c r="O44" s="89" t="s">
         <v>175</v>
       </c>
-      <c r="P44" s="66"/>
+      <c r="P44" s="105"/>
       <c r="Q44" s="5"/>
-      <c r="U44" s="65" t="s">
+      <c r="U44" s="89" t="s">
         <v>175</v>
       </c>
-      <c r="V44" s="65"/>
-[...1 lines deleted...]
-      <c r="X44" s="65"/>
+      <c r="V44" s="89"/>
+      <c r="W44" s="89"/>
+      <c r="X44" s="89"/>
       <c r="Y44" s="5"/>
-      <c r="AE44" s="83"/>
-      <c r="AF44" s="84"/>
+      <c r="AE44" s="99"/>
+      <c r="AF44" s="100"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="3"/>
       <c r="AI44" s="3"/>
       <c r="AJ44" s="4"/>
       <c r="AK44" s="36" t="s">
         <v>186</v>
       </c>
-      <c r="AL44" s="38"/>
-      <c r="AM44" s="39">
+      <c r="AL44" s="37"/>
+      <c r="AM44" s="63">
         <f>[1]Hoja1!$C$2884</f>
         <v>24087.343931375941</v>
       </c>
-      <c r="AN44" s="53"/>
+      <c r="AN44" s="68"/>
     </row>
     <row r="45" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A45" s="23"/>
+      <c r="A45" s="21"/>
       <c r="I45" s="5"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="5"/>
-      <c r="Y45" s="101" t="s">
+      <c r="Y45" s="57" t="s">
+        <v>195</v>
+      </c>
+      <c r="Z45" s="58"/>
+      <c r="AA45" s="58"/>
+      <c r="AB45" s="59"/>
+      <c r="AC45" s="38" t="s">
         <v>196</v>
       </c>
-      <c r="Z45" s="103"/>
-[...6 lines deleted...]
-      <c r="AE45" s="54">
+      <c r="AD45" s="39"/>
+      <c r="AE45" s="60">
         <f>[1]Hoja1!$C$3366</f>
         <v>48262.204057272589</v>
       </c>
-      <c r="AF45" s="55"/>
+      <c r="AF45" s="39"/>
       <c r="AG45" s="5"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="2"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
-      <c r="AN45" s="27"/>
+      <c r="AN45" s="25"/>
     </row>
     <row r="46" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A46" s="23"/>
+      <c r="A46" s="21"/>
       <c r="I46" s="5"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="5"/>
-      <c r="Y46" s="101" t="s">
-[...4 lines deleted...]
-      <c r="AB46" s="102"/>
+      <c r="Y46" s="57" t="s">
+        <v>197</v>
+      </c>
+      <c r="Z46" s="58"/>
+      <c r="AA46" s="58"/>
+      <c r="AB46" s="59"/>
       <c r="AF46" s="6"/>
       <c r="AG46" s="5"/>
       <c r="AJ46" s="6"/>
       <c r="AK46" s="5"/>
-      <c r="AN46" s="25"/>
+      <c r="AN46" s="23"/>
     </row>
     <row r="47" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A47" s="23"/>
+      <c r="A47" s="21"/>
       <c r="I47" s="5"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="5"/>
       <c r="Y47" s="5"/>
       <c r="AF47" s="6"/>
       <c r="AG47" s="5"/>
       <c r="AJ47" s="6"/>
       <c r="AK47" s="5"/>
-      <c r="AN47" s="25"/>
+      <c r="AN47" s="23"/>
     </row>
     <row r="48" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="23"/>
+      <c r="A48" s="21"/>
       <c r="I48" s="5"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="5"/>
       <c r="Y48" s="5"/>
-      <c r="AA48" s="28"/>
-[...12 lines deleted...]
-      <c r="AN48" s="31"/>
+      <c r="AA48" s="26"/>
+      <c r="AB48" s="26"/>
+      <c r="AC48" s="26"/>
+      <c r="AD48" s="26"/>
+      <c r="AE48" s="26"/>
+      <c r="AF48" s="28"/>
+      <c r="AG48" s="27"/>
+      <c r="AH48" s="26"/>
+      <c r="AI48" s="26"/>
+      <c r="AJ48" s="28"/>
+      <c r="AK48" s="27"/>
+      <c r="AL48" s="26"/>
+      <c r="AM48" s="26"/>
+      <c r="AN48" s="29"/>
     </row>
     <row r="49" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A49" s="69" t="s">
+      <c r="A49" s="51" t="s">
         <v>126</v>
       </c>
-      <c r="B49" s="70"/>
-[...2 lines deleted...]
-      <c r="E49" s="63" t="s">
+      <c r="B49" s="43"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="44"/>
+      <c r="E49" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F49" s="63"/>
-      <c r="G49" s="63" t="s">
+      <c r="F49" s="48"/>
+      <c r="G49" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="H49" s="63"/>
-      <c r="I49" s="63" t="s">
+      <c r="H49" s="48"/>
+      <c r="I49" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="J49" s="63"/>
+      <c r="J49" s="48"/>
       <c r="K49" s="2"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
-      <c r="Q49" s="41" t="s">
+      <c r="Q49" s="42" t="s">
         <v>126</v>
       </c>
-      <c r="R49" s="70"/>
-[...2 lines deleted...]
-      <c r="U49" s="63" t="s">
+      <c r="R49" s="43"/>
+      <c r="S49" s="43"/>
+      <c r="T49" s="44"/>
+      <c r="U49" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="V49" s="63"/>
-      <c r="W49" s="63" t="s">
+      <c r="V49" s="48"/>
+      <c r="W49" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="X49" s="63"/>
-      <c r="Y49" s="63" t="s">
+      <c r="X49" s="48"/>
+      <c r="Y49" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="Z49" s="63"/>
-      <c r="AN49" s="25"/>
+      <c r="Z49" s="48"/>
+      <c r="AN49" s="23"/>
     </row>
     <row r="50" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A50" s="72" t="s">
-[...10 lines deleted...]
-      <c r="J50" s="63"/>
+      <c r="A50" s="52" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" s="46"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="48"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="48"/>
+      <c r="H50" s="48"/>
+      <c r="I50" s="48"/>
+      <c r="J50" s="48"/>
       <c r="K50" s="5"/>
-      <c r="Q50" s="44" t="s">
-[...11 lines deleted...]
-      <c r="AN50" s="25"/>
+      <c r="Q50" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="R50" s="46"/>
+      <c r="S50" s="46"/>
+      <c r="T50" s="47"/>
+      <c r="U50" s="48"/>
+      <c r="V50" s="48"/>
+      <c r="W50" s="48"/>
+      <c r="X50" s="48"/>
+      <c r="Y50" s="48"/>
+      <c r="Z50" s="48"/>
+      <c r="AN50" s="23"/>
     </row>
     <row r="51" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A51" s="115"/>
-[...2 lines deleted...]
-      <c r="D51" s="116"/>
+      <c r="A51" s="53"/>
+      <c r="B51" s="54"/>
+      <c r="C51" s="54"/>
+      <c r="D51" s="54"/>
       <c r="E51" s="36" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="F51" s="38"/>
+        <v>199</v>
+      </c>
+      <c r="F51" s="37"/>
       <c r="G51" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="H51" s="38"/>
-      <c r="I51" s="117">
+      <c r="H51" s="37"/>
+      <c r="I51" s="32">
         <f>[1]Hoja1!$C3655</f>
         <v>6649.1962793875555</v>
       </c>
-      <c r="J51" s="117"/>
+      <c r="J51" s="32"/>
       <c r="K51" s="5"/>
       <c r="P51" s="6"/>
       <c r="U51" s="36" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="V51" s="38"/>
+        <v>206</v>
+      </c>
+      <c r="V51" s="37"/>
       <c r="W51" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="X51" s="38"/>
-      <c r="Y51" s="117">
+      <c r="X51" s="37"/>
+      <c r="Y51" s="32">
         <f>[1]Hoja1!$C3661</f>
         <v>10428.534559202264</v>
       </c>
-      <c r="Z51" s="117"/>
-      <c r="AN51" s="25"/>
+      <c r="Z51" s="32"/>
+      <c r="AN51" s="23"/>
     </row>
     <row r="52" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A52" s="114"/>
-[...7 lines deleted...]
-      <c r="G52" s="46" t="s">
+      <c r="A52" s="49"/>
+      <c r="B52" s="50"/>
+      <c r="C52" s="50"/>
+      <c r="D52" s="50"/>
+      <c r="E52" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="F52" s="39"/>
+      <c r="G52" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="H52" s="55"/>
-      <c r="I52" s="118">
+      <c r="H52" s="39"/>
+      <c r="I52" s="33">
         <f>[1]Hoja1!$C3656</f>
         <v>7381.557764830166</v>
       </c>
-      <c r="J52" s="118"/>
+      <c r="J52" s="33"/>
       <c r="K52" s="5"/>
       <c r="P52" s="6"/>
-      <c r="U52" s="46" t="s">
-[...3 lines deleted...]
-      <c r="W52" s="46" t="s">
+      <c r="U52" s="38" t="s">
+        <v>207</v>
+      </c>
+      <c r="V52" s="39"/>
+      <c r="W52" s="38" t="s">
         <v>74</v>
       </c>
-      <c r="X52" s="55"/>
-      <c r="Y52" s="118">
+      <c r="X52" s="39"/>
+      <c r="Y52" s="33">
         <f>[1]Hoja1!$C3662</f>
         <v>11017.600437330664</v>
       </c>
-      <c r="Z52" s="118"/>
-      <c r="AN52" s="25"/>
+      <c r="Z52" s="33"/>
+      <c r="AN52" s="23"/>
     </row>
     <row r="53" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A53" s="114"/>
-[...2 lines deleted...]
-      <c r="D53" s="113"/>
+      <c r="A53" s="49"/>
+      <c r="B53" s="50"/>
+      <c r="C53" s="50"/>
+      <c r="D53" s="50"/>
       <c r="E53" s="36" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="F53" s="38"/>
+        <v>201</v>
+      </c>
+      <c r="F53" s="37"/>
       <c r="G53" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="H53" s="38"/>
-      <c r="I53" s="117">
+      <c r="H53" s="37"/>
+      <c r="I53" s="32">
         <f>[1]Hoja1!$C3657</f>
         <v>7761.5823393006067</v>
       </c>
-      <c r="J53" s="117"/>
+      <c r="J53" s="32"/>
       <c r="K53" s="5"/>
       <c r="P53" s="6"/>
       <c r="U53" s="36" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="V53" s="38"/>
+        <v>208</v>
+      </c>
+      <c r="V53" s="37"/>
       <c r="W53" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="X53" s="38"/>
-      <c r="Y53" s="117">
+      <c r="X53" s="37"/>
+      <c r="Y53" s="32">
         <f>[1]Hoja1!$C3663</f>
         <v>12108.91230615872</v>
       </c>
-      <c r="Z53" s="117"/>
-      <c r="AN53" s="25"/>
+      <c r="Z53" s="32"/>
+      <c r="AN53" s="23"/>
     </row>
     <row r="54" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A54" s="114"/>
-[...7 lines deleted...]
-      <c r="G54" s="46" t="s">
+      <c r="A54" s="49"/>
+      <c r="B54" s="50"/>
+      <c r="C54" s="50"/>
+      <c r="D54" s="50"/>
+      <c r="E54" s="38" t="s">
+        <v>202</v>
+      </c>
+      <c r="F54" s="39"/>
+      <c r="G54" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="H54" s="55"/>
-      <c r="I54" s="118">
+      <c r="H54" s="39"/>
+      <c r="I54" s="33">
         <f>[1]Hoja1!$C3658</f>
         <v>8345.6242014108539</v>
       </c>
-      <c r="J54" s="118"/>
+      <c r="J54" s="33"/>
       <c r="K54" s="5"/>
       <c r="P54" s="6"/>
-      <c r="U54" s="46" t="s">
-[...3 lines deleted...]
-      <c r="W54" s="46" t="s">
+      <c r="U54" s="38" t="s">
+        <v>209</v>
+      </c>
+      <c r="V54" s="39"/>
+      <c r="W54" s="38" t="s">
         <v>76</v>
       </c>
-      <c r="X54" s="55"/>
-      <c r="Y54" s="118">
+      <c r="X54" s="39"/>
+      <c r="Y54" s="33">
         <f>[1]Hoja1!$C3664</f>
         <v>12827.068719762399</v>
       </c>
-      <c r="Z54" s="118"/>
-      <c r="AN54" s="25"/>
+      <c r="Z54" s="33"/>
+      <c r="AN54" s="23"/>
     </row>
     <row r="55" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A55" s="114"/>
-[...2 lines deleted...]
-      <c r="D55" s="113"/>
+      <c r="A55" s="49"/>
+      <c r="B55" s="50"/>
+      <c r="C55" s="50"/>
+      <c r="D55" s="50"/>
       <c r="E55" s="36" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="F55" s="38"/>
+        <v>203</v>
+      </c>
+      <c r="F55" s="37"/>
       <c r="G55" s="36" t="s">
         <v>69</v>
       </c>
-      <c r="H55" s="38"/>
-      <c r="I55" s="117">
+      <c r="H55" s="37"/>
+      <c r="I55" s="32">
         <f>[1]Hoja1!$C3659</f>
         <v>9129.1150534098833</v>
       </c>
-      <c r="J55" s="117"/>
+      <c r="J55" s="32"/>
       <c r="K55" s="5"/>
       <c r="P55" s="6"/>
       <c r="U55" s="36" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="V55" s="38"/>
+        <v>210</v>
+      </c>
+      <c r="V55" s="37"/>
       <c r="W55" s="36" t="s">
         <v>77</v>
       </c>
-      <c r="X55" s="38"/>
-      <c r="Y55" s="117">
+      <c r="X55" s="37"/>
+      <c r="Y55" s="32">
         <f>[1]Hoja1!$C3665</f>
         <v>14967.288428415741</v>
       </c>
-      <c r="Z55" s="117"/>
-      <c r="AN55" s="25"/>
+      <c r="Z55" s="32"/>
+      <c r="AN55" s="23"/>
     </row>
     <row r="56" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="109"/>
-[...7 lines deleted...]
-      <c r="G56" s="111" t="s">
+      <c r="A56" s="55"/>
+      <c r="B56" s="56"/>
+      <c r="C56" s="56"/>
+      <c r="D56" s="56"/>
+      <c r="E56" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F56" s="41"/>
+      <c r="G56" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="H56" s="112"/>
-      <c r="I56" s="119">
+      <c r="H56" s="41"/>
+      <c r="I56" s="31">
         <f>[1]Hoja1!$C3660</f>
         <v>9976.4842683653842</v>
       </c>
-      <c r="J56" s="119"/>
-[...14 lines deleted...]
-      <c r="W56" s="111" t="s">
+      <c r="J56" s="31"/>
+      <c r="K56" s="27"/>
+      <c r="L56" s="26"/>
+      <c r="M56" s="26"/>
+      <c r="N56" s="26"/>
+      <c r="O56" s="26"/>
+      <c r="P56" s="28"/>
+      <c r="Q56" s="26"/>
+      <c r="R56" s="26"/>
+      <c r="S56" s="26"/>
+      <c r="T56" s="26"/>
+      <c r="U56" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="V56" s="41"/>
+      <c r="W56" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="X56" s="112"/>
-      <c r="Y56" s="120">
+      <c r="X56" s="41"/>
+      <c r="Y56" s="34">
         <f>[1]Hoja1!$C3666</f>
         <v>39313.990412380255</v>
       </c>
-      <c r="Z56" s="121"/>
-[...13 lines deleted...]
-      <c r="AN56" s="31"/>
+      <c r="Z56" s="35"/>
+      <c r="AA56" s="26"/>
+      <c r="AB56" s="26"/>
+      <c r="AC56" s="26"/>
+      <c r="AD56" s="26"/>
+      <c r="AE56" s="26"/>
+      <c r="AF56" s="26"/>
+      <c r="AG56" s="26"/>
+      <c r="AH56" s="26"/>
+      <c r="AI56" s="26"/>
+      <c r="AJ56" s="26"/>
+      <c r="AK56" s="26"/>
+      <c r="AL56" s="26"/>
+      <c r="AM56" s="26"/>
+      <c r="AN56" s="29"/>
     </row>
     <row r="57" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A57" s="113"/>
-[...6 lines deleted...]
-      <c r="H57" s="113"/>
+      <c r="A57" s="50"/>
+      <c r="B57" s="50"/>
+      <c r="C57" s="50"/>
+      <c r="D57" s="50"/>
+      <c r="E57" s="50"/>
+      <c r="F57" s="50"/>
+      <c r="G57" s="50"/>
+      <c r="H57" s="50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="uyZRbqhxJdCowigp5UWURaBaISCv5OErgHudbfTl5XSpopW8C38Pgsum/ACMzNuaF5nC2exPHLLLPB8BDqqdeg==" saltValue="Sl8drQybNslOLbEOKV3glg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...80 lines deleted...]
-    <mergeCell ref="AM11:AN11"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UdsPo08l49ZNlFDLkT4A97AsHK2P6MvsAqPh8Me+/i/cx0wxOKRMOh61AWrAGxhCZeG4C+jbRZihCEkfWyN3Ng==" saltValue="MViBV1YBypJcQQpbb0Rgvw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="494">
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="L1:AC1"/>
+    <mergeCell ref="AG43:AI43"/>
+    <mergeCell ref="AJ43:AK43"/>
+    <mergeCell ref="AJ40:AK42"/>
+    <mergeCell ref="AK37:AN37"/>
+    <mergeCell ref="AK38:AL38"/>
+    <mergeCell ref="AM38:AN38"/>
+    <mergeCell ref="AK39:AL39"/>
+    <mergeCell ref="AM39:AN39"/>
+    <mergeCell ref="AL43:AN43"/>
+    <mergeCell ref="AE43:AF43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I40:L40"/>
+    <mergeCell ref="I41:L41"/>
+    <mergeCell ref="M40:N41"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="Q40:T40"/>
+    <mergeCell ref="Q41:T41"/>
+    <mergeCell ref="U43:V43"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="U40:V41"/>
+    <mergeCell ref="Y40:AB40"/>
+    <mergeCell ref="Y41:AB41"/>
+    <mergeCell ref="W40:X41"/>
+    <mergeCell ref="W43:X43"/>
+    <mergeCell ref="Y43:Z43"/>
+    <mergeCell ref="U44:V44"/>
+    <mergeCell ref="AA38:AB38"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E40:F41"/>
+    <mergeCell ref="G40:H41"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="O40:P41"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="AE33:AH33"/>
+    <mergeCell ref="AI33:AJ34"/>
+    <mergeCell ref="AK33:AL34"/>
+    <mergeCell ref="AM33:AN34"/>
+    <mergeCell ref="AE34:AH34"/>
+    <mergeCell ref="W44:X44"/>
+    <mergeCell ref="AE40:AF41"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AI36:AJ36"/>
+    <mergeCell ref="AM36:AN36"/>
+    <mergeCell ref="AC40:AD41"/>
+    <mergeCell ref="AC43:AD43"/>
+    <mergeCell ref="AG40:AI40"/>
+    <mergeCell ref="AG41:AI41"/>
+    <mergeCell ref="AG42:AI42"/>
+    <mergeCell ref="AK44:AL44"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AE44:AF44"/>
+    <mergeCell ref="U33:X33"/>
+    <mergeCell ref="U34:X34"/>
+    <mergeCell ref="Y33:Z34"/>
+    <mergeCell ref="AA33:AB34"/>
+    <mergeCell ref="AC33:AD34"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="AE26:AH26"/>
+    <mergeCell ref="AE27:AH27"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="Y31:Z31"/>
+    <mergeCell ref="AA29:AB29"/>
+    <mergeCell ref="AA31:AB31"/>
+    <mergeCell ref="AC29:AD29"/>
+    <mergeCell ref="AC31:AD31"/>
+    <mergeCell ref="AM26:AN27"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AK28:AL28"/>
+    <mergeCell ref="AM28:AN28"/>
+    <mergeCell ref="AC36:AD36"/>
+    <mergeCell ref="AC38:AD38"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="O27:P27"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="O38:P38"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="Q36:R36"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="K33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="AM23:AN23"/>
+    <mergeCell ref="AM24:AN24"/>
+    <mergeCell ref="AM25:AN25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="E26:F27"/>
+    <mergeCell ref="G26:H27"/>
+    <mergeCell ref="I26:J27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="K26:N26"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="S26:T26"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U26:X26"/>
+    <mergeCell ref="U27:X27"/>
+    <mergeCell ref="Y26:Z27"/>
+    <mergeCell ref="AA26:AB27"/>
+    <mergeCell ref="AC26:AD27"/>
+    <mergeCell ref="AI26:AJ27"/>
+    <mergeCell ref="AK26:AL27"/>
+    <mergeCell ref="AM14:AN14"/>
+    <mergeCell ref="AM15:AN15"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AM17:AN17"/>
+    <mergeCell ref="AM18:AN18"/>
+    <mergeCell ref="AM19:AN19"/>
+    <mergeCell ref="AM20:AN20"/>
+    <mergeCell ref="AM21:AN21"/>
+    <mergeCell ref="AM22:AN22"/>
+    <mergeCell ref="AK23:AL23"/>
+    <mergeCell ref="AK24:AL24"/>
+    <mergeCell ref="AK25:AL25"/>
+    <mergeCell ref="AI14:AJ14"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AK14:AL14"/>
+    <mergeCell ref="AK15:AL15"/>
+    <mergeCell ref="AK16:AL16"/>
+    <mergeCell ref="AK17:AL17"/>
+    <mergeCell ref="AK18:AL18"/>
+    <mergeCell ref="AK19:AL19"/>
+    <mergeCell ref="AK20:AL20"/>
+    <mergeCell ref="AK21:AL21"/>
+    <mergeCell ref="AK22:AL22"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="AA24:AB24"/>
+    <mergeCell ref="AC24:AD24"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AC25:AD25"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="AA21:AB21"/>
+    <mergeCell ref="AC21:AD21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AC22:AD22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="AC23:AD23"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AC18:AD18"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="AA19:AB19"/>
+    <mergeCell ref="AC19:AD19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="AC20:AD20"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="AA15:AB15"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="AA16:AB16"/>
+    <mergeCell ref="AC16:AD16"/>
+    <mergeCell ref="Y17:Z17"/>
+    <mergeCell ref="AA17:AB17"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E2:F3"/>
+    <mergeCell ref="G2:H3"/>
+    <mergeCell ref="I2:J3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="K2:N2"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O2:P3"/>
+    <mergeCell ref="Q2:R3"/>
+    <mergeCell ref="S2:T3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="U7:X7"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="AA7:AB7"/>
+    <mergeCell ref="AC7:AD7"/>
+    <mergeCell ref="AA3:AB3"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="AC10:AD10"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="AC3:AD3"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AE2:AH2"/>
+    <mergeCell ref="AI2:AJ2"/>
+    <mergeCell ref="AK2:AL2"/>
+    <mergeCell ref="AM2:AN2"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AK3:AL3"/>
+    <mergeCell ref="AM3:AN3"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="U2:X2"/>
+    <mergeCell ref="Y2:Z2"/>
+    <mergeCell ref="AA2:AB2"/>
+    <mergeCell ref="AC2:AD2"/>
+    <mergeCell ref="AI6:AJ6"/>
+    <mergeCell ref="AK6:AL6"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AI7:AJ7"/>
+    <mergeCell ref="AK7:AL7"/>
+    <mergeCell ref="AM7:AN7"/>
+    <mergeCell ref="AC6:AD6"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AK12:AL13"/>
+    <mergeCell ref="AM12:AN13"/>
+    <mergeCell ref="Q12:R13"/>
+    <mergeCell ref="S12:T13"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="AI8:AN8"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AK9:AL9"/>
+    <mergeCell ref="AM9:AN9"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK10:AL10"/>
+    <mergeCell ref="AM10:AN10"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="E12:F13"/>
+    <mergeCell ref="G12:H13"/>
+    <mergeCell ref="I12:J13"/>
+    <mergeCell ref="K12:N12"/>
+    <mergeCell ref="O12:P13"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="AC12:AD13"/>
+    <mergeCell ref="Y12:Z13"/>
+    <mergeCell ref="AA12:AB13"/>
+    <mergeCell ref="U12:X12"/>
+    <mergeCell ref="U13:X13"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="I22:J22"/>
     <mergeCell ref="AE12:AH12"/>
     <mergeCell ref="AE13:AH13"/>
     <mergeCell ref="AI12:AJ13"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="Q22:R22"/>
     <mergeCell ref="S22:T22"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="S25:T25"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="Q23:R23"/>
     <mergeCell ref="S23:T23"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="S24:T24"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="Q17:R17"/>
     <mergeCell ref="S17:T17"/>
     <mergeCell ref="O18:P18"/>
     <mergeCell ref="Q18:R18"/>
     <mergeCell ref="S18:T18"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="Q21:R21"/>
     <mergeCell ref="S21:T21"/>
-    <mergeCell ref="I23:J23"/>
-[...387 lines deleted...]
-    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="Y45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="Y46:AB46"/>
+    <mergeCell ref="AE45:AF45"/>
+    <mergeCell ref="AI1:AK1"/>
+    <mergeCell ref="AL1:AM1"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="S20:T20"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK11:AL11"/>
+    <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="E56:F56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="E57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="E54:F54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="E49:F50"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="I49:J50"/>
+    <mergeCell ref="U49:V50"/>
+    <mergeCell ref="W49:X50"/>
+    <mergeCell ref="Y49:Z50"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="AD1:AF1"/>
+    <mergeCell ref="AG1:AH1"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="Y51:Z51"/>
+    <mergeCell ref="Y52:Z52"/>
+    <mergeCell ref="Y53:Z53"/>
+    <mergeCell ref="Y54:Z54"/>
+    <mergeCell ref="Y55:Z55"/>
+    <mergeCell ref="Y56:Z56"/>
+    <mergeCell ref="U51:V51"/>
+    <mergeCell ref="U52:V52"/>
+    <mergeCell ref="U53:V53"/>
+    <mergeCell ref="U54:V54"/>
+    <mergeCell ref="U55:V55"/>
+    <mergeCell ref="U56:V56"/>
+    <mergeCell ref="W51:X51"/>
+    <mergeCell ref="W52:X52"/>
+    <mergeCell ref="W53:X53"/>
+    <mergeCell ref="W54:X54"/>
+    <mergeCell ref="W55:X55"/>
+    <mergeCell ref="W56:X56"/>
+    <mergeCell ref="Q49:T49"/>
+    <mergeCell ref="Q50:T50"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AI1:AK1" r:id="rId1" display="enviar e-mail" xr:uid="{3FE19A67-3964-49E1-A9E0-FADAA441DC45}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>