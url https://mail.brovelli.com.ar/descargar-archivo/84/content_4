--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,60 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="39" documentId="8_{41732D8D-3639-4747-86F7-F2DB20135DAF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9B11816C-D868-4A32-81CD-A8C5DF6F9BAD}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{CC053351-ED83-4A6B-8C00-962333AFCCA9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{AC285797-5BB2-4D7F-91EF-27482A79B92F}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{F0D6126C-226A-4CDD-9328-09424AE990E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AN$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -805,51 +804,51 @@
   <si>
     <t>ACERO INOX. COMUNES</t>
   </si>
   <si>
     <t>AF20841920</t>
   </si>
   <si>
     <t>AF20841925</t>
   </si>
   <si>
     <t>AF20841930</t>
   </si>
   <si>
     <t>AF20841935</t>
   </si>
   <si>
     <t>AF20841940</t>
   </si>
   <si>
     <t>AF20841950</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121      </t>
   </si>
   <si>
-    <t>Actualizado</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -887,62 +886,61 @@
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
@@ -1362,50 +1360,59 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1413,146 +1420,176 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="9" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1599,127 +1636,88 @@
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="2" fontId="1" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="10" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>85114</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>257175</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>177279</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
@@ -3232,166 +3230,166 @@
             <v>8201.1170504108468</v>
           </cell>
         </row>
         <row r="2833">
           <cell r="C2833">
             <v>8868.5108950877475</v>
           </cell>
         </row>
         <row r="2834">
           <cell r="C2834">
             <v>9443.927455361516</v>
           </cell>
         </row>
         <row r="2835">
           <cell r="C2835">
             <v>10106.030522107794</v>
           </cell>
         </row>
         <row r="2836">
           <cell r="C2836">
             <v>10856.709658873227</v>
           </cell>
         </row>
         <row r="2837">
           <cell r="C2837">
-            <v>3831.1940168286224</v>
+            <v>4022.753717670053</v>
           </cell>
         </row>
         <row r="2838">
           <cell r="C2838">
-            <v>3905.3690561539743</v>
+            <v>4100.6375089616731</v>
           </cell>
         </row>
         <row r="2839">
           <cell r="C2839">
-            <v>4011.7946103395702</v>
+            <v>4212.384340856549</v>
           </cell>
         </row>
         <row r="2840">
           <cell r="C2840">
-            <v>4099.3186380664301</v>
+            <v>4304.2845699697518</v>
           </cell>
         </row>
         <row r="2841">
           <cell r="C2841">
-            <v>4190.3115710125485</v>
+            <v>4399.8271495631761</v>
           </cell>
         </row>
         <row r="2842">
           <cell r="C2842">
-            <v>4760.6430934806913</v>
+            <v>4998.6752481547264</v>
           </cell>
         </row>
         <row r="2843">
           <cell r="C2843">
-            <v>6729.5158459142231</v>
+            <v>7065.9916382099354</v>
           </cell>
         </row>
         <row r="2844">
           <cell r="C2844">
-            <v>6887.3796547207166</v>
+            <v>7231.7486374567534</v>
           </cell>
         </row>
         <row r="2845">
           <cell r="C2845">
-            <v>7043.8467426138486</v>
+            <v>7396.0390797445416</v>
           </cell>
         </row>
         <row r="2846">
           <cell r="C2846">
-            <v>7655.8623703734884</v>
+            <v>8038.6554888921619</v>
           </cell>
         </row>
         <row r="2847">
           <cell r="C2847">
-            <v>7797.6753372083622</v>
+            <v>8187.5591040687814</v>
           </cell>
         </row>
         <row r="2848">
           <cell r="C2848">
-            <v>8795.1630399926398</v>
+            <v>9234.9211919922709</v>
           </cell>
         </row>
         <row r="2849">
           <cell r="C2849">
-            <v>10701.934854776984</v>
+            <v>11772.128340254683</v>
           </cell>
         </row>
         <row r="2850">
           <cell r="C2850">
-            <v>11880.11657109396</v>
+            <v>13068.128228203354</v>
           </cell>
         </row>
         <row r="2851">
           <cell r="C2851">
-            <v>12793.428930880465</v>
+            <v>14072.771823968511</v>
           </cell>
         </row>
         <row r="2852">
           <cell r="C2852">
-            <v>13435.464419703783</v>
+            <v>14779.01086167416</v>
           </cell>
         </row>
         <row r="2853">
           <cell r="C2853">
-            <v>15606.683739869974</v>
+            <v>17167.35211385697</v>
           </cell>
         </row>
         <row r="2854">
           <cell r="C2854">
-            <v>17454.005748126467</v>
+            <v>19199.406322939114</v>
           </cell>
         </row>
         <row r="2855">
           <cell r="C2855">
-            <v>16057.790554584886</v>
+            <v>17663.569610043378</v>
           </cell>
         </row>
         <row r="2856">
           <cell r="C2856">
-            <v>16776.029697197373</v>
+            <v>18453.632666917114</v>
           </cell>
         </row>
         <row r="2857">
           <cell r="C2857">
-            <v>17726.083558393744</v>
+            <v>19498.691914233121</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>19481.475533191864</v>
+            <v>21429.623086511048</v>
           </cell>
         </row>
         <row r="2859">
           <cell r="C2859">
-            <v>20646.816793998805</v>
+            <v>22711.498473398686</v>
           </cell>
         </row>
         <row r="2860">
           <cell r="C2860">
-            <v>24081.091970070978</v>
+            <v>26489.201167078078</v>
           </cell>
         </row>
         <row r="2861">
           <cell r="C2861">
             <v>5585.33404235127</v>
           </cell>
         </row>
         <row r="2862">
           <cell r="C2862">
             <v>6200.4984525851469</v>
           </cell>
         </row>
         <row r="2863">
           <cell r="C2863">
             <v>6519.7287412094729</v>
           </cell>
         </row>
         <row r="2864">
           <cell r="C2864">
             <v>7010.3262583989481</v>
           </cell>
         </row>
         <row r="2865">
           <cell r="C2865">
             <v>7668.4559766595148</v>
@@ -3689,54 +3687,50 @@
         </row>
         <row r="3663">
           <cell r="C3663">
             <v>12108.91230615872</v>
           </cell>
         </row>
         <row r="3664">
           <cell r="C3664">
             <v>12827.068719762399</v>
           </cell>
         </row>
         <row r="3665">
           <cell r="C3665">
             <v>14967.288428415741</v>
           </cell>
         </row>
         <row r="3666">
           <cell r="C3666">
             <v>39313.990412380255</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4031,2922 +4025,2922 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C96164F-2445-47CA-9DD4-114B25442CC7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AQ57"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection sqref="A1:K1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="42" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:43" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="123" t="s">
         <v>187</v>
       </c>
-      <c r="B1" s="126"/>
-[...9 lines deleted...]
-      <c r="L1" s="119" t="s">
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
+      <c r="I1" s="124"/>
+      <c r="J1" s="124"/>
+      <c r="K1" s="124"/>
+      <c r="L1" s="125" t="s">
         <v>212</v>
       </c>
-      <c r="M1" s="119"/>
-[...16 lines deleted...]
-      <c r="AD1" s="120" t="s">
+      <c r="M1" s="125"/>
+      <c r="N1" s="125"/>
+      <c r="O1" s="125"/>
+      <c r="P1" s="125"/>
+      <c r="Q1" s="125"/>
+      <c r="R1" s="125"/>
+      <c r="S1" s="125"/>
+      <c r="T1" s="125"/>
+      <c r="U1" s="125"/>
+      <c r="V1" s="125"/>
+      <c r="W1" s="125"/>
+      <c r="X1" s="125"/>
+      <c r="Y1" s="125"/>
+      <c r="Z1" s="125"/>
+      <c r="AA1" s="125"/>
+      <c r="AB1" s="125"/>
+      <c r="AC1" s="125"/>
+      <c r="AD1" s="32" t="s">
         <v>213</v>
       </c>
-      <c r="AE1" s="120"/>
-[...5 lines deleted...]
-      <c r="AI1" s="122" t="s">
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="33">
+        <v>46237</v>
+      </c>
+      <c r="AH1" s="33"/>
+      <c r="AI1" s="64" t="s">
         <v>192</v>
       </c>
-      <c r="AJ1" s="122"/>
-[...3 lines deleted...]
-      <c r="AN1" s="124"/>
+      <c r="AJ1" s="64"/>
+      <c r="AK1" s="64"/>
+      <c r="AL1" s="65"/>
+      <c r="AM1" s="65"/>
+      <c r="AN1" s="31"/>
       <c r="AO1" s="19"/>
       <c r="AP1" s="19"/>
     </row>
     <row r="2" spans="1:43" s="1" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="113" t="s">
+      <c r="A2" s="92" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="114"/>
-[...2 lines deleted...]
-      <c r="E2" s="115" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="115"/>
-      <c r="G2" s="115" t="s">
+      <c r="F2" s="91"/>
+      <c r="G2" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="H2" s="115"/>
-      <c r="I2" s="115" t="s">
+      <c r="H2" s="91"/>
+      <c r="I2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="115"/>
-      <c r="K2" s="111" t="s">
+      <c r="J2" s="91"/>
+      <c r="K2" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="L2" s="114"/>
-[...2 lines deleted...]
-      <c r="O2" s="115" t="s">
+      <c r="L2" s="82"/>
+      <c r="M2" s="82"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="91" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="115"/>
-      <c r="Q2" s="115" t="s">
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91" t="s">
         <v>3</v>
       </c>
-      <c r="R2" s="115"/>
-      <c r="S2" s="115" t="s">
+      <c r="R2" s="91"/>
+      <c r="S2" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="T2" s="115"/>
-      <c r="U2" s="45" t="s">
+      <c r="T2" s="91"/>
+      <c r="U2" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="V2" s="46"/>
-[...2 lines deleted...]
-      <c r="Y2" s="45" t="s">
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="Z2" s="47"/>
-      <c r="AA2" s="45" t="s">
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AB2" s="47"/>
-      <c r="AC2" s="116" t="s">
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AD2" s="117"/>
-      <c r="AE2" s="111" t="s">
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="81" t="s">
         <v>41</v>
       </c>
-      <c r="AF2" s="114"/>
-[...2 lines deleted...]
-      <c r="AI2" s="46" t="s">
+      <c r="AF2" s="82"/>
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="83"/>
+      <c r="AI2" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="AJ2" s="47"/>
-      <c r="AK2" s="45" t="s">
+      <c r="AJ2" s="50"/>
+      <c r="AK2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="AL2" s="47"/>
-      <c r="AM2" s="116" t="s">
+      <c r="AL2" s="50"/>
+      <c r="AM2" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="AN2" s="118"/>
+      <c r="AN2" s="85"/>
     </row>
     <row r="3" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="46"/>
-[...8 lines deleted...]
-      <c r="K3" s="45" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="L3" s="46"/>
-[...7 lines deleted...]
-      <c r="T3" s="48"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
       <c r="U3" s="2"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="4"/>
-      <c r="Y3" s="36" t="s">
+      <c r="Y3" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="Z3" s="37"/>
-      <c r="AA3" s="36" t="s">
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="39" t="s">
         <v>188</v>
       </c>
-      <c r="AB3" s="37"/>
-      <c r="AC3" s="63">
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="68">
         <f>[1]Hoja1!$C2893</f>
         <v>19187.665854824685</v>
       </c>
-      <c r="AD3" s="79"/>
-      <c r="AE3" s="45" t="s">
+      <c r="AD3" s="90"/>
+      <c r="AE3" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AF3" s="46"/>
-[...7 lines deleted...]
-      <c r="AN3" s="68"/>
+      <c r="AF3" s="49"/>
+      <c r="AG3" s="49"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="70"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="39"/>
+      <c r="AL3" s="40"/>
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="73"/>
     </row>
     <row r="4" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="4"/>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="37"/>
-      <c r="G4" s="36" t="s">
+      <c r="F4" s="40"/>
+      <c r="G4" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="37"/>
-      <c r="I4" s="63">
+      <c r="H4" s="40"/>
+      <c r="I4" s="68">
         <f>[1]Hoja1!$C2885</f>
         <v>17426.618096830756</v>
       </c>
-      <c r="J4" s="64"/>
+      <c r="J4" s="69"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="4"/>
-      <c r="O4" s="36"/>
-[...4 lines deleted...]
-      <c r="T4" s="64"/>
+      <c r="O4" s="39"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="68"/>
+      <c r="T4" s="69"/>
       <c r="U4" s="5"/>
       <c r="X4" s="6"/>
-      <c r="Y4" s="38" t="s">
+      <c r="Y4" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="Z4" s="39"/>
-      <c r="AA4" s="38" t="s">
+      <c r="Z4" s="42"/>
+      <c r="AA4" s="41" t="s">
         <v>191</v>
       </c>
-      <c r="AB4" s="39"/>
-      <c r="AC4" s="61">
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="66">
         <f>[1]Hoja1!$C2894</f>
         <v>30688.799525097245</v>
       </c>
-      <c r="AD4" s="62"/>
+      <c r="AD4" s="67"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="4"/>
-      <c r="AI4" s="38" t="s">
+      <c r="AI4" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="AJ4" s="39"/>
-      <c r="AK4" s="38" t="s">
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AL4" s="39"/>
-      <c r="AM4" s="61">
+      <c r="AL4" s="42"/>
+      <c r="AM4" s="66">
         <f>[1]Hoja1!$C2902</f>
         <v>14900.054206450466</v>
       </c>
-      <c r="AN4" s="75"/>
+      <c r="AN4" s="80"/>
     </row>
     <row r="5" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A5" s="21"/>
       <c r="D5" s="6"/>
-      <c r="E5" s="38" t="s">
+      <c r="E5" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="F5" s="39"/>
-      <c r="G5" s="38" t="s">
+      <c r="F5" s="42"/>
+      <c r="G5" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="39"/>
-      <c r="I5" s="61">
+      <c r="H5" s="42"/>
+      <c r="I5" s="66">
         <f>[1]Hoja1!$C2886</f>
         <v>19347.778188002892</v>
       </c>
-      <c r="J5" s="62"/>
+      <c r="J5" s="67"/>
       <c r="K5" s="5"/>
       <c r="N5" s="6"/>
-      <c r="O5" s="38" t="s">
+      <c r="O5" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="P5" s="39"/>
-      <c r="Q5" s="38" t="s">
+      <c r="P5" s="42"/>
+      <c r="Q5" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="R5" s="39"/>
-      <c r="S5" s="61">
+      <c r="R5" s="42"/>
+      <c r="S5" s="66">
         <f>[1]Hoja1!$C2897</f>
         <v>23127.691819442414</v>
       </c>
-      <c r="T5" s="62"/>
+      <c r="T5" s="67"/>
       <c r="U5" s="5"/>
       <c r="X5" s="6"/>
-      <c r="Y5" s="36" t="s">
+      <c r="Y5" s="39" t="s">
         <v>32</v>
       </c>
-      <c r="Z5" s="37"/>
-      <c r="AA5" s="36" t="s">
+      <c r="Z5" s="40"/>
+      <c r="AA5" s="39" t="s">
         <v>189</v>
       </c>
-      <c r="AB5" s="37"/>
-      <c r="AC5" s="63">
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="68">
         <f>[1]Hoja1!$C2895</f>
         <v>28022.481389158467</v>
       </c>
-      <c r="AD5" s="64"/>
+      <c r="AD5" s="69"/>
       <c r="AE5" s="5"/>
       <c r="AH5" s="6"/>
-      <c r="AI5" s="36" t="s">
+      <c r="AI5" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="AJ5" s="37"/>
-      <c r="AK5" s="36" t="s">
+      <c r="AJ5" s="40"/>
+      <c r="AK5" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="AL5" s="37"/>
-      <c r="AM5" s="63">
+      <c r="AL5" s="40"/>
+      <c r="AM5" s="68">
         <f>[1]Hoja1!$C2903</f>
         <v>12221.999724304524</v>
       </c>
-      <c r="AN5" s="68"/>
+      <c r="AN5" s="73"/>
       <c r="AQ5" s="30"/>
     </row>
     <row r="6" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A6" s="21"/>
       <c r="D6" s="6"/>
-      <c r="E6" s="36" t="s">
+      <c r="E6" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="37"/>
-      <c r="G6" s="36" t="s">
+      <c r="F6" s="40"/>
+      <c r="G6" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="H6" s="37"/>
-      <c r="I6" s="63">
+      <c r="H6" s="40"/>
+      <c r="I6" s="68">
         <f>[1]Hoja1!$C2887</f>
         <v>21297.499353934956</v>
       </c>
-      <c r="J6" s="64"/>
+      <c r="J6" s="69"/>
       <c r="K6" s="5"/>
       <c r="N6" s="6"/>
-      <c r="O6" s="36" t="s">
+      <c r="O6" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="P6" s="37"/>
-      <c r="Q6" s="36" t="s">
+      <c r="P6" s="40"/>
+      <c r="Q6" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="R6" s="37"/>
-      <c r="S6" s="63">
+      <c r="R6" s="40"/>
+      <c r="S6" s="68">
         <f>[1]Hoja1!$C2898</f>
         <v>25989.32532110222</v>
       </c>
-      <c r="T6" s="64"/>
+      <c r="T6" s="69"/>
       <c r="U6" s="7"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="9"/>
-      <c r="Y6" s="38" t="s">
+      <c r="Y6" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="Z6" s="39"/>
-      <c r="AA6" s="38" t="s">
+      <c r="Z6" s="42"/>
+      <c r="AA6" s="41" t="s">
         <v>190</v>
       </c>
-      <c r="AB6" s="39"/>
-      <c r="AC6" s="61">
+      <c r="AB6" s="42"/>
+      <c r="AC6" s="66">
         <f>[1]Hoja1!$C2896</f>
         <v>43692.636214980084</v>
       </c>
-      <c r="AD6" s="62"/>
+      <c r="AD6" s="67"/>
       <c r="AE6" s="5"/>
       <c r="AH6" s="6"/>
-      <c r="AI6" s="38" t="s">
+      <c r="AI6" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="AJ6" s="39"/>
-      <c r="AK6" s="38" t="s">
+      <c r="AJ6" s="42"/>
+      <c r="AK6" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="AL6" s="39"/>
-      <c r="AM6" s="61">
+      <c r="AL6" s="42"/>
+      <c r="AM6" s="66">
         <f>[1]Hoja1!$C2904</f>
         <v>12240.385464265484</v>
       </c>
-      <c r="AN6" s="75"/>
+      <c r="AN6" s="80"/>
     </row>
     <row r="7" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A7" s="21"/>
       <c r="D7" s="6"/>
-      <c r="E7" s="38" t="s">
+      <c r="E7" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="F7" s="39"/>
-      <c r="G7" s="38" t="s">
+      <c r="F7" s="42"/>
+      <c r="G7" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="39"/>
-      <c r="I7" s="61">
+      <c r="H7" s="42"/>
+      <c r="I7" s="66">
         <f>[1]Hoja1!$C2888</f>
         <v>23223.142449246632</v>
       </c>
-      <c r="J7" s="62"/>
+      <c r="J7" s="67"/>
       <c r="K7" s="5"/>
       <c r="N7" s="6"/>
-      <c r="O7" s="38" t="s">
+      <c r="O7" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="P7" s="39"/>
-      <c r="Q7" s="38" t="s">
+      <c r="P7" s="42"/>
+      <c r="Q7" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="R7" s="39"/>
-      <c r="S7" s="61">
+      <c r="R7" s="42"/>
+      <c r="S7" s="66">
         <f>[1]Hoja1!$C2899</f>
         <v>29999.162835010986</v>
       </c>
-      <c r="T7" s="62"/>
-      <c r="U7" s="78" t="s">
+      <c r="T7" s="67"/>
+      <c r="U7" s="87" t="s">
         <v>29</v>
       </c>
-      <c r="V7" s="76"/>
-[...2 lines deleted...]
-      <c r="Y7" s="78" t="s">
+      <c r="V7" s="88"/>
+      <c r="W7" s="88"/>
+      <c r="X7" s="89"/>
+      <c r="Y7" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="Z7" s="77"/>
-      <c r="AA7" s="78" t="s">
+      <c r="Z7" s="89"/>
+      <c r="AA7" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="77"/>
-      <c r="AC7" s="61" t="s">
+      <c r="AB7" s="89"/>
+      <c r="AC7" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="AD7" s="62"/>
+      <c r="AD7" s="67"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="9"/>
-      <c r="AI7" s="65"/>
-[...4 lines deleted...]
-      <c r="AN7" s="68"/>
+      <c r="AI7" s="70"/>
+      <c r="AJ7" s="40"/>
+      <c r="AK7" s="39"/>
+      <c r="AL7" s="40"/>
+      <c r="AM7" s="68"/>
+      <c r="AN7" s="73"/>
     </row>
     <row r="8" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A8" s="21"/>
       <c r="D8" s="6"/>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="37"/>
-      <c r="G8" s="36" t="s">
+      <c r="F8" s="40"/>
+      <c r="G8" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="37"/>
-      <c r="I8" s="63">
+      <c r="H8" s="40"/>
+      <c r="I8" s="68">
         <f>[1]Hoja1!$C2889</f>
         <v>27092.89090422956</v>
       </c>
-      <c r="J8" s="64"/>
+      <c r="J8" s="69"/>
       <c r="K8" s="5"/>
       <c r="N8" s="6"/>
-      <c r="O8" s="36" t="s">
+      <c r="O8" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="P8" s="37"/>
-      <c r="Q8" s="36" t="s">
+      <c r="P8" s="40"/>
+      <c r="Q8" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="R8" s="37"/>
-      <c r="S8" s="63">
+      <c r="R8" s="40"/>
+      <c r="S8" s="68">
         <f>[1]Hoja1!$C2900</f>
         <v>35917.802050992184</v>
       </c>
-      <c r="T8" s="64"/>
+      <c r="T8" s="69"/>
       <c r="U8" s="2"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="4"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="11"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="11"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="2"/>
       <c r="AF8" s="3"/>
       <c r="AG8" s="3"/>
       <c r="AH8" s="4"/>
-      <c r="AI8" s="72" t="s">
+      <c r="AI8" s="77" t="s">
         <v>43</v>
       </c>
-      <c r="AJ8" s="73"/>
-[...3 lines deleted...]
-      <c r="AN8" s="74"/>
+      <c r="AJ8" s="78"/>
+      <c r="AK8" s="78"/>
+      <c r="AL8" s="78"/>
+      <c r="AM8" s="78"/>
+      <c r="AN8" s="79"/>
     </row>
     <row r="9" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A9" s="21"/>
       <c r="D9" s="6"/>
-      <c r="E9" s="38" t="s">
+      <c r="E9" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="39"/>
-      <c r="G9" s="38" t="s">
+      <c r="F9" s="42"/>
+      <c r="G9" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="H9" s="39"/>
-      <c r="I9" s="61">
+      <c r="H9" s="42"/>
+      <c r="I9" s="66">
         <f>[1]Hoja1!$C2890</f>
         <v>30975.642481434406</v>
       </c>
-      <c r="J9" s="62"/>
+      <c r="J9" s="67"/>
       <c r="K9" s="5"/>
       <c r="N9" s="6"/>
-      <c r="O9" s="38" t="s">
+      <c r="O9" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="P9" s="39"/>
-      <c r="Q9" s="38" t="s">
+      <c r="P9" s="42"/>
+      <c r="Q9" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="R9" s="39"/>
-      <c r="S9" s="61">
+      <c r="R9" s="42"/>
+      <c r="S9" s="66">
         <f>[1]Hoja1!$C2901</f>
         <v>40365.809835629254</v>
       </c>
-      <c r="T9" s="62"/>
+      <c r="T9" s="67"/>
       <c r="U9" s="5"/>
       <c r="X9" s="6"/>
-      <c r="Y9" s="38" t="s">
+      <c r="Y9" s="41" t="s">
         <v>39</v>
       </c>
-      <c r="Z9" s="39"/>
-      <c r="AA9" s="38" t="s">
+      <c r="Z9" s="42"/>
+      <c r="AA9" s="41" t="s">
         <v>188</v>
       </c>
-      <c r="AB9" s="39"/>
-      <c r="AC9" s="61">
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="66">
         <f>[1]Hoja1!$C2908</f>
         <v>26596.269851706176</v>
       </c>
-      <c r="AD9" s="62"/>
+      <c r="AD9" s="67"/>
       <c r="AE9" s="5"/>
       <c r="AH9" s="6"/>
-      <c r="AI9" s="65"/>
-[...4 lines deleted...]
-      <c r="AN9" s="68"/>
+      <c r="AI9" s="70"/>
+      <c r="AJ9" s="40"/>
+      <c r="AK9" s="39"/>
+      <c r="AL9" s="40"/>
+      <c r="AM9" s="68"/>
+      <c r="AN9" s="73"/>
     </row>
     <row r="10" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A10" s="21"/>
       <c r="D10" s="6"/>
-      <c r="E10" s="36" t="s">
+      <c r="E10" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="F10" s="37"/>
-      <c r="G10" s="36" t="s">
+      <c r="F10" s="40"/>
+      <c r="G10" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="H10" s="37"/>
-      <c r="I10" s="63">
+      <c r="H10" s="40"/>
+      <c r="I10" s="68">
         <f>[1]Hoja1!$C2891</f>
         <v>34836.063395546364</v>
       </c>
-      <c r="J10" s="64"/>
+      <c r="J10" s="69"/>
       <c r="K10" s="5"/>
       <c r="N10" s="6"/>
-      <c r="O10" s="36"/>
-[...4 lines deleted...]
-      <c r="T10" s="64"/>
+      <c r="O10" s="39"/>
+      <c r="P10" s="40"/>
+      <c r="Q10" s="39"/>
+      <c r="R10" s="40"/>
+      <c r="S10" s="68"/>
+      <c r="T10" s="69"/>
       <c r="U10" s="5"/>
       <c r="X10" s="6"/>
-      <c r="Y10" s="36" t="s">
+      <c r="Y10" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="Z10" s="37"/>
-      <c r="AA10" s="36" t="s">
+      <c r="Z10" s="40"/>
+      <c r="AA10" s="39" t="s">
         <v>191</v>
       </c>
-      <c r="AB10" s="37"/>
-      <c r="AC10" s="63">
+      <c r="AB10" s="40"/>
+      <c r="AC10" s="68">
         <f>[1]Hoja1!$C2909</f>
         <v>42553.674930061672</v>
       </c>
-      <c r="AD10" s="64"/>
+      <c r="AD10" s="69"/>
       <c r="AE10" s="5"/>
       <c r="AH10" s="6"/>
-      <c r="AI10" s="38" t="s">
+      <c r="AI10" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="AJ10" s="39"/>
-      <c r="AK10" s="57" t="s">
+      <c r="AJ10" s="42"/>
+      <c r="AK10" s="51" t="s">
         <v>51</v>
       </c>
-      <c r="AL10" s="59"/>
-      <c r="AM10" s="61">
+      <c r="AL10" s="53"/>
+      <c r="AM10" s="66">
         <f>[1]Hoja1!$C$2905</f>
         <v>17300.829459577435</v>
       </c>
-      <c r="AN10" s="75"/>
+      <c r="AN10" s="80"/>
     </row>
     <row r="11" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A11" s="22"/>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
-      <c r="E11" s="38" t="s">
+      <c r="E11" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="39"/>
-      <c r="G11" s="38" t="s">
+      <c r="F11" s="42"/>
+      <c r="G11" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="H11" s="39"/>
-      <c r="I11" s="61">
+      <c r="H11" s="42"/>
+      <c r="I11" s="66">
         <f>[1]Hoja1!$C2892</f>
         <v>40644.144739816584</v>
       </c>
-      <c r="J11" s="62"/>
+      <c r="J11" s="67"/>
       <c r="K11" s="7"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="9"/>
-      <c r="O11" s="38"/>
-[...4 lines deleted...]
-      <c r="T11" s="62"/>
+      <c r="O11" s="41"/>
+      <c r="P11" s="42"/>
+      <c r="Q11" s="41"/>
+      <c r="R11" s="42"/>
+      <c r="S11" s="66"/>
+      <c r="T11" s="67"/>
       <c r="U11" s="7"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="9"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="11"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="11"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="9"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="9"/>
-      <c r="AI11" s="65"/>
-[...1 lines deleted...]
-      <c r="AK11" s="66" t="s">
+      <c r="AI11" s="70"/>
+      <c r="AJ11" s="40"/>
+      <c r="AK11" s="71" t="s">
         <v>52</v>
       </c>
-      <c r="AL11" s="67"/>
-[...1 lines deleted...]
-      <c r="AN11" s="68"/>
+      <c r="AL11" s="72"/>
+      <c r="AM11" s="68"/>
+      <c r="AN11" s="73"/>
     </row>
     <row r="12" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A12" s="51" t="s">
+      <c r="A12" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B12" s="43"/>
-[...2 lines deleted...]
-      <c r="E12" s="48" t="s">
+      <c r="B12" s="46"/>
+      <c r="C12" s="46"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="48"/>
-      <c r="G12" s="48" t="s">
+      <c r="F12" s="54"/>
+      <c r="G12" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="H12" s="48"/>
-      <c r="I12" s="48" t="s">
+      <c r="H12" s="54"/>
+      <c r="I12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="J12" s="48"/>
-      <c r="K12" s="42" t="s">
+      <c r="J12" s="54"/>
+      <c r="K12" s="45" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="43"/>
-[...2 lines deleted...]
-      <c r="O12" s="48" t="s">
+      <c r="L12" s="46"/>
+      <c r="M12" s="46"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="P12" s="48"/>
-      <c r="Q12" s="48" t="s">
+      <c r="P12" s="54"/>
+      <c r="Q12" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="R12" s="48"/>
-      <c r="S12" s="48" t="s">
+      <c r="R12" s="54"/>
+      <c r="S12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="T12" s="48"/>
-      <c r="U12" s="42" t="s">
+      <c r="T12" s="54"/>
+      <c r="U12" s="45" t="s">
         <v>193</v>
       </c>
-      <c r="V12" s="43"/>
-[...2 lines deleted...]
-      <c r="Y12" s="48" t="s">
+      <c r="V12" s="46"/>
+      <c r="W12" s="46"/>
+      <c r="X12" s="47"/>
+      <c r="Y12" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="Z12" s="48"/>
-      <c r="AA12" s="48" t="s">
+      <c r="Z12" s="54"/>
+      <c r="AA12" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AB12" s="48"/>
-      <c r="AC12" s="48" t="s">
+      <c r="AB12" s="54"/>
+      <c r="AC12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AD12" s="48"/>
-      <c r="AE12" s="42" t="s">
+      <c r="AD12" s="54"/>
+      <c r="AE12" s="45" t="s">
         <v>125</v>
       </c>
-      <c r="AF12" s="43"/>
-[...2 lines deleted...]
-      <c r="AI12" s="48" t="s">
+      <c r="AF12" s="46"/>
+      <c r="AG12" s="46"/>
+      <c r="AH12" s="47"/>
+      <c r="AI12" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="AJ12" s="48"/>
-      <c r="AK12" s="48" t="s">
+      <c r="AJ12" s="54"/>
+      <c r="AK12" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AL12" s="48"/>
-      <c r="AM12" s="48" t="s">
+      <c r="AL12" s="54"/>
+      <c r="AM12" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AN12" s="71"/>
+      <c r="AN12" s="76"/>
     </row>
     <row r="13" spans="1:43" x14ac:dyDescent="0.25">
-      <c r="A13" s="52" t="s">
+      <c r="A13" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="46"/>
-[...8 lines deleted...]
-      <c r="K13" s="45" t="s">
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="50"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="48" t="s">
         <v>80</v>
       </c>
-      <c r="L13" s="46"/>
-[...8 lines deleted...]
-      <c r="U13" s="45" t="s">
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+      <c r="N13" s="50"/>
+      <c r="O13" s="54"/>
+      <c r="P13" s="54"/>
+      <c r="Q13" s="54"/>
+      <c r="R13" s="54"/>
+      <c r="S13" s="54"/>
+      <c r="T13" s="54"/>
+      <c r="U13" s="48" t="s">
         <v>194</v>
       </c>
-      <c r="V13" s="46"/>
-[...8 lines deleted...]
-      <c r="AE13" s="45" t="s">
+      <c r="V13" s="49"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="50"/>
+      <c r="Y13" s="54"/>
+      <c r="Z13" s="54"/>
+      <c r="AA13" s="54"/>
+      <c r="AB13" s="54"/>
+      <c r="AC13" s="54"/>
+      <c r="AD13" s="54"/>
+      <c r="AE13" s="48" t="s">
         <v>124</v>
       </c>
-      <c r="AF13" s="46"/>
-[...7 lines deleted...]
-      <c r="AN13" s="71"/>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="50"/>
+      <c r="AI13" s="54"/>
+      <c r="AJ13" s="54"/>
+      <c r="AK13" s="54"/>
+      <c r="AL13" s="54"/>
+      <c r="AM13" s="54"/>
+      <c r="AN13" s="76"/>
     </row>
     <row r="14" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A14" s="20"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
-      <c r="E14" s="36" t="s">
+      <c r="E14" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="37"/>
-      <c r="G14" s="36" t="s">
+      <c r="F14" s="40"/>
+      <c r="G14" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="H14" s="37"/>
-      <c r="I14" s="63">
+      <c r="H14" s="40"/>
+      <c r="I14" s="68">
         <f>[1]Hoja1!$C$2825</f>
         <v>4393.8243451853996</v>
       </c>
-      <c r="J14" s="64"/>
+      <c r="J14" s="69"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="4"/>
-      <c r="O14" s="36" t="s">
+      <c r="O14" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="P14" s="37"/>
-      <c r="Q14" s="36" t="s">
+      <c r="P14" s="40"/>
+      <c r="Q14" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="R14" s="37"/>
-      <c r="S14" s="63">
+      <c r="R14" s="40"/>
+      <c r="S14" s="68">
         <f>[1]Hoja1!$C2861</f>
         <v>5585.33404235127</v>
       </c>
-      <c r="T14" s="64"/>
+      <c r="T14" s="69"/>
       <c r="U14" s="2"/>
       <c r="V14" s="3"/>
       <c r="W14" s="3"/>
       <c r="X14" s="4"/>
-      <c r="Y14" s="80" t="s">
+      <c r="Y14" s="93" t="s">
         <v>100</v>
       </c>
-      <c r="Z14" s="81"/>
-      <c r="AA14" s="36" t="s">
+      <c r="Z14" s="94"/>
+      <c r="AA14" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="AB14" s="37"/>
-      <c r="AC14" s="63">
+      <c r="AB14" s="40"/>
+      <c r="AC14" s="68">
         <f>[1]Hoja1!$C2837</f>
-        <v>3831.1940168286224</v>
-[...2 lines deleted...]
-      <c r="AI14" s="80" t="s">
+        <v>4022.753717670053</v>
+      </c>
+      <c r="AD14" s="69"/>
+      <c r="AI14" s="93" t="s">
         <v>112</v>
       </c>
-      <c r="AJ14" s="81"/>
-      <c r="AK14" s="36" t="s">
+      <c r="AJ14" s="94"/>
+      <c r="AK14" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="AL14" s="37"/>
-      <c r="AM14" s="63">
+      <c r="AL14" s="40"/>
+      <c r="AM14" s="68">
         <f>[1]Hoja1!$C2849</f>
-        <v>10701.934854776984</v>
-[...1 lines deleted...]
-      <c r="AN14" s="68"/>
+        <v>11772.128340254683</v>
+      </c>
+      <c r="AN14" s="73"/>
     </row>
     <row r="15" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A15" s="21"/>
-      <c r="E15" s="38" t="s">
+      <c r="E15" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="F15" s="39"/>
-      <c r="G15" s="38" t="s">
+      <c r="F15" s="42"/>
+      <c r="G15" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="H15" s="39"/>
-      <c r="I15" s="61">
+      <c r="H15" s="42"/>
+      <c r="I15" s="66">
         <f>[1]Hoja1!$C2826</f>
         <v>4567.3085089272727</v>
       </c>
-      <c r="J15" s="62"/>
+      <c r="J15" s="67"/>
       <c r="K15" s="5"/>
       <c r="N15" s="6"/>
-      <c r="O15" s="38" t="s">
+      <c r="O15" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="P15" s="39"/>
-      <c r="Q15" s="38" t="s">
+      <c r="P15" s="42"/>
+      <c r="Q15" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="R15" s="39"/>
-      <c r="S15" s="61">
+      <c r="R15" s="42"/>
+      <c r="S15" s="66">
         <f>[1]Hoja1!$C2862</f>
         <v>6200.4984525851469</v>
       </c>
-      <c r="T15" s="62"/>
+      <c r="T15" s="67"/>
       <c r="U15" s="5"/>
       <c r="X15" s="6"/>
-      <c r="Y15" s="38" t="s">
+      <c r="Y15" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="Z15" s="39"/>
-      <c r="AA15" s="38" t="s">
+      <c r="Z15" s="42"/>
+      <c r="AA15" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="AB15" s="39"/>
-      <c r="AC15" s="61">
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="66">
         <f>[1]Hoja1!$C2838</f>
-        <v>3905.3690561539743</v>
-[...2 lines deleted...]
-      <c r="AI15" s="38" t="s">
+        <v>4100.6375089616731</v>
+      </c>
+      <c r="AD15" s="67"/>
+      <c r="AI15" s="41" t="s">
         <v>113</v>
       </c>
-      <c r="AJ15" s="39"/>
-      <c r="AK15" s="38" t="s">
+      <c r="AJ15" s="42"/>
+      <c r="AK15" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="AL15" s="39"/>
-      <c r="AM15" s="61">
+      <c r="AL15" s="42"/>
+      <c r="AM15" s="66">
         <f>[1]Hoja1!$C2850</f>
-        <v>11880.11657109396</v>
-[...1 lines deleted...]
-      <c r="AN15" s="75"/>
+        <v>13068.128228203354</v>
+      </c>
+      <c r="AN15" s="80"/>
     </row>
     <row r="16" spans="1:43" x14ac:dyDescent="0.25">
       <c r="A16" s="21"/>
-      <c r="E16" s="36" t="s">
+      <c r="E16" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="F16" s="37"/>
-      <c r="G16" s="36" t="s">
+      <c r="F16" s="40"/>
+      <c r="G16" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="H16" s="37"/>
-      <c r="I16" s="63">
+      <c r="H16" s="40"/>
+      <c r="I16" s="68">
         <f>[1]Hoja1!$C2827</f>
         <v>4741.5707282471776</v>
       </c>
-      <c r="J16" s="64"/>
+      <c r="J16" s="69"/>
       <c r="K16" s="5"/>
       <c r="N16" s="6"/>
-      <c r="O16" s="36" t="s">
+      <c r="O16" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="P16" s="37"/>
-      <c r="Q16" s="36" t="s">
+      <c r="P16" s="40"/>
+      <c r="Q16" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="R16" s="37"/>
-      <c r="S16" s="63">
+      <c r="R16" s="40"/>
+      <c r="S16" s="68">
         <f>[1]Hoja1!$C2863</f>
         <v>6519.7287412094729</v>
       </c>
-      <c r="T16" s="64"/>
+      <c r="T16" s="69"/>
       <c r="U16" s="5"/>
       <c r="X16" s="6"/>
-      <c r="Y16" s="80" t="s">
+      <c r="Y16" s="93" t="s">
         <v>102</v>
       </c>
-      <c r="Z16" s="81"/>
-      <c r="AA16" s="36" t="s">
+      <c r="Z16" s="94"/>
+      <c r="AA16" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="AB16" s="37"/>
-      <c r="AC16" s="63">
+      <c r="AB16" s="40"/>
+      <c r="AC16" s="68">
         <f>[1]Hoja1!$C2839</f>
-        <v>4011.7946103395702</v>
-[...2 lines deleted...]
-      <c r="AI16" s="80" t="s">
+        <v>4212.384340856549</v>
+      </c>
+      <c r="AD16" s="69"/>
+      <c r="AI16" s="93" t="s">
         <v>114</v>
       </c>
-      <c r="AJ16" s="81"/>
-      <c r="AK16" s="36" t="s">
+      <c r="AJ16" s="94"/>
+      <c r="AK16" s="39" t="s">
         <v>94</v>
       </c>
-      <c r="AL16" s="37"/>
-      <c r="AM16" s="63">
+      <c r="AL16" s="40"/>
+      <c r="AM16" s="68">
         <f>[1]Hoja1!$C2851</f>
-        <v>12793.428930880465</v>
-[...1 lines deleted...]
-      <c r="AN16" s="68"/>
+        <v>14072.771823968511</v>
+      </c>
+      <c r="AN16" s="73"/>
     </row>
     <row r="17" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A17" s="21"/>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="39"/>
-      <c r="G17" s="38" t="s">
+      <c r="F17" s="42"/>
+      <c r="G17" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="H17" s="39"/>
-      <c r="I17" s="61">
+      <c r="H17" s="42"/>
+      <c r="I17" s="66">
         <f>[1]Hoja1!$C2828</f>
         <v>4926.6590351814211</v>
       </c>
-      <c r="J17" s="62"/>
+      <c r="J17" s="67"/>
       <c r="K17" s="5"/>
       <c r="N17" s="6"/>
-      <c r="O17" s="38" t="s">
+      <c r="O17" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="P17" s="39"/>
-      <c r="Q17" s="38" t="s">
+      <c r="P17" s="42"/>
+      <c r="Q17" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="R17" s="39"/>
-      <c r="S17" s="61">
+      <c r="R17" s="42"/>
+      <c r="S17" s="66">
         <f>[1]Hoja1!$C2864</f>
         <v>7010.3262583989481</v>
       </c>
-      <c r="T17" s="62"/>
+      <c r="T17" s="67"/>
       <c r="U17" s="5"/>
       <c r="X17" s="6"/>
-      <c r="Y17" s="38" t="s">
+      <c r="Y17" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="Z17" s="39"/>
-      <c r="AA17" s="38" t="s">
+      <c r="Z17" s="42"/>
+      <c r="AA17" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="AB17" s="39"/>
-      <c r="AC17" s="61">
+      <c r="AB17" s="42"/>
+      <c r="AC17" s="66">
         <f>[1]Hoja1!$C2840</f>
-        <v>4099.3186380664301</v>
-[...2 lines deleted...]
-      <c r="AI17" s="38" t="s">
+        <v>4304.2845699697518</v>
+      </c>
+      <c r="AD17" s="67"/>
+      <c r="AI17" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="AJ17" s="39"/>
-      <c r="AK17" s="38" t="s">
+      <c r="AJ17" s="42"/>
+      <c r="AK17" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="AL17" s="39"/>
-      <c r="AM17" s="61">
+      <c r="AL17" s="42"/>
+      <c r="AM17" s="66">
         <f>[1]Hoja1!$C2852</f>
-        <v>13435.464419703783</v>
-[...1 lines deleted...]
-      <c r="AN17" s="75"/>
+        <v>14779.01086167416</v>
+      </c>
+      <c r="AN17" s="80"/>
     </row>
     <row r="18" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A18" s="21"/>
-      <c r="E18" s="36" t="s">
+      <c r="E18" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="37"/>
-      <c r="G18" s="36" t="s">
+      <c r="F18" s="40"/>
+      <c r="G18" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="H18" s="37"/>
-      <c r="I18" s="63">
+      <c r="H18" s="40"/>
+      <c r="I18" s="68">
         <f>[1]Hoja1!$C2829</f>
         <v>5405.1743307510897</v>
       </c>
-      <c r="J18" s="64"/>
+      <c r="J18" s="69"/>
       <c r="K18" s="5"/>
       <c r="N18" s="6"/>
-      <c r="O18" s="36" t="s">
+      <c r="O18" s="39" t="s">
         <v>85</v>
       </c>
-      <c r="P18" s="37"/>
-      <c r="Q18" s="36" t="s">
+      <c r="P18" s="40"/>
+      <c r="Q18" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="R18" s="37"/>
-      <c r="S18" s="63">
+      <c r="R18" s="40"/>
+      <c r="S18" s="68">
         <f>[1]Hoja1!$C2865</f>
         <v>7668.4559766595148</v>
       </c>
-      <c r="T18" s="64"/>
+      <c r="T18" s="69"/>
       <c r="U18" s="5"/>
       <c r="X18" s="6"/>
-      <c r="Y18" s="80" t="s">
+      <c r="Y18" s="93" t="s">
         <v>104</v>
       </c>
-      <c r="Z18" s="81"/>
-      <c r="AA18" s="36" t="s">
+      <c r="Z18" s="94"/>
+      <c r="AA18" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="AB18" s="37"/>
-      <c r="AC18" s="63">
+      <c r="AB18" s="40"/>
+      <c r="AC18" s="68">
         <f>[1]Hoja1!$C2841</f>
-        <v>4190.3115710125485</v>
-[...2 lines deleted...]
-      <c r="AI18" s="80" t="s">
+        <v>4399.8271495631761</v>
+      </c>
+      <c r="AD18" s="69"/>
+      <c r="AI18" s="93" t="s">
         <v>116</v>
       </c>
-      <c r="AJ18" s="81"/>
-      <c r="AK18" s="36" t="s">
+      <c r="AJ18" s="94"/>
+      <c r="AK18" s="39" t="s">
         <v>96</v>
       </c>
-      <c r="AL18" s="37"/>
-      <c r="AM18" s="63">
+      <c r="AL18" s="40"/>
+      <c r="AM18" s="68">
         <f>[1]Hoja1!$C2853</f>
-        <v>15606.683739869974</v>
-[...1 lines deleted...]
-      <c r="AN18" s="68"/>
+        <v>17167.35211385697</v>
+      </c>
+      <c r="AN18" s="73"/>
     </row>
     <row r="19" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A19" s="21"/>
-      <c r="E19" s="38" t="s">
+      <c r="E19" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F19" s="39"/>
-      <c r="G19" s="38" t="s">
+      <c r="F19" s="42"/>
+      <c r="G19" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="H19" s="39"/>
-      <c r="I19" s="61">
+      <c r="H19" s="42"/>
+      <c r="I19" s="66">
         <f>[1]Hoja1!$C2830</f>
         <v>6165.0345233373082</v>
       </c>
-      <c r="J19" s="62"/>
+      <c r="J19" s="67"/>
       <c r="K19" s="5"/>
       <c r="N19" s="6"/>
-      <c r="O19" s="38" t="s">
+      <c r="O19" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="P19" s="39"/>
-      <c r="Q19" s="38" t="s">
+      <c r="P19" s="42"/>
+      <c r="Q19" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="R19" s="39"/>
-      <c r="S19" s="61">
+      <c r="R19" s="42"/>
+      <c r="S19" s="66">
         <f>[1]Hoja1!$C2866</f>
         <v>8897.3027865024414</v>
       </c>
-      <c r="T19" s="62"/>
+      <c r="T19" s="67"/>
       <c r="U19" s="5"/>
       <c r="X19" s="6"/>
-      <c r="Y19" s="38" t="s">
+      <c r="Y19" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="Z19" s="39"/>
-      <c r="AA19" s="38" t="s">
+      <c r="Z19" s="42"/>
+      <c r="AA19" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="AB19" s="39"/>
-      <c r="AC19" s="61">
+      <c r="AB19" s="42"/>
+      <c r="AC19" s="66">
         <f>[1]Hoja1!$C2842</f>
-        <v>4760.6430934806913</v>
-[...2 lines deleted...]
-      <c r="AI19" s="38" t="s">
+        <v>4998.6752481547264</v>
+      </c>
+      <c r="AD19" s="67"/>
+      <c r="AI19" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="AJ19" s="39"/>
-      <c r="AK19" s="38" t="s">
+      <c r="AJ19" s="42"/>
+      <c r="AK19" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="AL19" s="39"/>
-      <c r="AM19" s="61">
+      <c r="AL19" s="42"/>
+      <c r="AM19" s="66">
         <f>[1]Hoja1!$C2854</f>
-        <v>17454.005748126467</v>
-[...1 lines deleted...]
-      <c r="AN19" s="75"/>
+        <v>19199.406322939114</v>
+      </c>
+      <c r="AN19" s="80"/>
     </row>
     <row r="20" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A20" s="21"/>
-      <c r="E20" s="36" t="s">
+      <c r="E20" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="F20" s="37"/>
-      <c r="G20" s="36" t="s">
+      <c r="F20" s="40"/>
+      <c r="G20" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="H20" s="37"/>
-      <c r="I20" s="63">
+      <c r="H20" s="40"/>
+      <c r="I20" s="68">
         <f>[1]Hoja1!$C2831</f>
         <v>7719.4450722103047</v>
       </c>
-      <c r="J20" s="64"/>
+      <c r="J20" s="69"/>
       <c r="K20" s="5"/>
       <c r="N20" s="6"/>
-      <c r="O20" s="36" t="s">
+      <c r="O20" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="P20" s="37"/>
-      <c r="Q20" s="36" t="s">
+      <c r="P20" s="40"/>
+      <c r="Q20" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="R20" s="37"/>
-      <c r="S20" s="63">
+      <c r="R20" s="40"/>
+      <c r="S20" s="68">
         <f>[1]Hoja1!$C2867</f>
         <v>8380.2500796505428</v>
       </c>
-      <c r="T20" s="64"/>
+      <c r="T20" s="69"/>
       <c r="U20" s="5"/>
       <c r="X20" s="6"/>
-      <c r="Y20" s="80" t="s">
+      <c r="Y20" s="93" t="s">
         <v>106</v>
       </c>
-      <c r="Z20" s="81"/>
-      <c r="AA20" s="36" t="s">
+      <c r="Z20" s="94"/>
+      <c r="AA20" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="AB20" s="37"/>
-      <c r="AC20" s="63">
+      <c r="AB20" s="40"/>
+      <c r="AC20" s="68">
         <f>[1]Hoja1!$C2843</f>
-        <v>6729.5158459142231</v>
-[...2 lines deleted...]
-      <c r="AI20" s="80" t="s">
+        <v>7065.9916382099354</v>
+      </c>
+      <c r="AD20" s="69"/>
+      <c r="AI20" s="93" t="s">
         <v>118</v>
       </c>
-      <c r="AJ20" s="81"/>
-      <c r="AK20" s="36" t="s">
+      <c r="AJ20" s="94"/>
+      <c r="AK20" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="AL20" s="37"/>
-      <c r="AM20" s="63">
+      <c r="AL20" s="40"/>
+      <c r="AM20" s="68">
         <f>[1]Hoja1!$C2855</f>
-        <v>16057.790554584886</v>
-[...1 lines deleted...]
-      <c r="AN20" s="68"/>
+        <v>17663.569610043378</v>
+      </c>
+      <c r="AN20" s="73"/>
     </row>
     <row r="21" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
-      <c r="E21" s="38" t="s">
+      <c r="E21" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="F21" s="39"/>
-      <c r="G21" s="38" t="s">
+      <c r="F21" s="42"/>
+      <c r="G21" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="H21" s="39"/>
-      <c r="I21" s="61">
+      <c r="H21" s="42"/>
+      <c r="I21" s="66">
         <f>[1]Hoja1!$C2832</f>
         <v>8201.1170504108468</v>
       </c>
-      <c r="J21" s="62"/>
+      <c r="J21" s="67"/>
       <c r="K21" s="5"/>
       <c r="N21" s="6"/>
-      <c r="O21" s="38" t="s">
+      <c r="O21" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="P21" s="39"/>
-      <c r="Q21" s="38" t="s">
+      <c r="P21" s="42"/>
+      <c r="Q21" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="R21" s="39"/>
-      <c r="S21" s="61">
+      <c r="R21" s="42"/>
+      <c r="S21" s="66">
         <f>[1]Hoja1!$C2868</f>
         <v>8759.9698019354382</v>
       </c>
-      <c r="T21" s="62"/>
+      <c r="T21" s="67"/>
       <c r="U21" s="5"/>
       <c r="X21" s="6"/>
-      <c r="Y21" s="38" t="s">
+      <c r="Y21" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="Z21" s="39"/>
-      <c r="AA21" s="38" t="s">
+      <c r="Z21" s="42"/>
+      <c r="AA21" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="AB21" s="39"/>
-      <c r="AC21" s="61">
+      <c r="AB21" s="42"/>
+      <c r="AC21" s="66">
         <f>[1]Hoja1!$C2844</f>
-        <v>6887.3796547207166</v>
-[...2 lines deleted...]
-      <c r="AI21" s="38" t="s">
+        <v>7231.7486374567534</v>
+      </c>
+      <c r="AD21" s="67"/>
+      <c r="AI21" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="AJ21" s="39"/>
-      <c r="AK21" s="38" t="s">
+      <c r="AJ21" s="42"/>
+      <c r="AK21" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="AL21" s="39"/>
-      <c r="AM21" s="61">
+      <c r="AL21" s="42"/>
+      <c r="AM21" s="66">
         <f>[1]Hoja1!$C2856</f>
-        <v>16776.029697197373</v>
-[...1 lines deleted...]
-      <c r="AN21" s="75"/>
+        <v>18453.632666917114</v>
+      </c>
+      <c r="AN21" s="80"/>
     </row>
     <row r="22" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A22" s="21"/>
-      <c r="E22" s="36" t="s">
+      <c r="E22" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="F22" s="37"/>
-      <c r="G22" s="36" t="s">
+      <c r="F22" s="40"/>
+      <c r="G22" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="H22" s="37"/>
-      <c r="I22" s="69">
+      <c r="H22" s="40"/>
+      <c r="I22" s="74">
         <f>[1]Hoja1!$C2833</f>
         <v>8868.5108950877475</v>
       </c>
-      <c r="J22" s="69"/>
+      <c r="J22" s="74"/>
       <c r="K22" s="5"/>
       <c r="N22" s="6"/>
-      <c r="O22" s="36" t="s">
+      <c r="O22" s="39" t="s">
         <v>89</v>
       </c>
-      <c r="P22" s="37"/>
-      <c r="Q22" s="36" t="s">
+      <c r="P22" s="40"/>
+      <c r="Q22" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="R22" s="37"/>
-      <c r="S22" s="69">
+      <c r="R22" s="40"/>
+      <c r="S22" s="74">
         <f>[1]Hoja1!$C2869</f>
         <v>9254.7923494149818</v>
       </c>
-      <c r="T22" s="69"/>
+      <c r="T22" s="74"/>
       <c r="U22" s="5"/>
       <c r="X22" s="6"/>
-      <c r="Y22" s="80" t="s">
+      <c r="Y22" s="93" t="s">
         <v>108</v>
       </c>
-      <c r="Z22" s="81"/>
-      <c r="AA22" s="36" t="s">
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="AB22" s="37"/>
-      <c r="AC22" s="69">
+      <c r="AB22" s="40"/>
+      <c r="AC22" s="74">
         <f>[1]Hoja1!$C2845</f>
-        <v>7043.8467426138486</v>
-[...2 lines deleted...]
-      <c r="AI22" s="80" t="s">
+        <v>7396.0390797445416</v>
+      </c>
+      <c r="AD22" s="74"/>
+      <c r="AI22" s="93" t="s">
         <v>120</v>
       </c>
-      <c r="AJ22" s="81"/>
-      <c r="AK22" s="36" t="s">
+      <c r="AJ22" s="94"/>
+      <c r="AK22" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="AL22" s="37"/>
-      <c r="AM22" s="69">
+      <c r="AL22" s="40"/>
+      <c r="AM22" s="74">
         <f>[1]Hoja1!$C2857</f>
-        <v>17726.083558393744</v>
-[...1 lines deleted...]
-      <c r="AN22" s="82"/>
+        <v>19498.691914233121</v>
+      </c>
+      <c r="AN22" s="95"/>
     </row>
     <row r="23" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A23" s="21"/>
-      <c r="E23" s="38" t="s">
+      <c r="E23" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="F23" s="39"/>
-      <c r="G23" s="38" t="s">
+      <c r="F23" s="42"/>
+      <c r="G23" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="H23" s="39"/>
-      <c r="I23" s="70">
+      <c r="H23" s="42"/>
+      <c r="I23" s="75">
         <f>[1]Hoja1!$C2834</f>
         <v>9443.927455361516</v>
       </c>
-      <c r="J23" s="70"/>
+      <c r="J23" s="75"/>
       <c r="K23" s="5"/>
       <c r="N23" s="6"/>
-      <c r="O23" s="38" t="s">
+      <c r="O23" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="P23" s="39"/>
-      <c r="Q23" s="38" t="s">
+      <c r="P23" s="42"/>
+      <c r="Q23" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="R23" s="39"/>
-      <c r="S23" s="70">
+      <c r="R23" s="42"/>
+      <c r="S23" s="75">
         <f>[1]Hoja1!$C2870</f>
         <v>10171.4939214277</v>
       </c>
-      <c r="T23" s="70"/>
+      <c r="T23" s="75"/>
       <c r="U23" s="5"/>
       <c r="X23" s="6"/>
-      <c r="Y23" s="38" t="s">
+      <c r="Y23" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="Z23" s="39"/>
-      <c r="AA23" s="38" t="s">
+      <c r="Z23" s="42"/>
+      <c r="AA23" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="AB23" s="39"/>
-      <c r="AC23" s="70">
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="75">
         <f>[1]Hoja1!$C2846</f>
-        <v>7655.8623703734884</v>
-[...2 lines deleted...]
-      <c r="AI23" s="38" t="s">
+        <v>8038.6554888921619</v>
+      </c>
+      <c r="AD23" s="75"/>
+      <c r="AI23" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="AJ23" s="39"/>
-      <c r="AK23" s="38" t="s">
+      <c r="AJ23" s="42"/>
+      <c r="AK23" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="AL23" s="39"/>
-      <c r="AM23" s="70">
+      <c r="AL23" s="42"/>
+      <c r="AM23" s="75">
         <f>[1]Hoja1!$C2858</f>
-        <v>19481.475533191864</v>
-[...1 lines deleted...]
-      <c r="AN23" s="83"/>
+        <v>21429.623086511048</v>
+      </c>
+      <c r="AN23" s="96"/>
     </row>
     <row r="24" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A24" s="21"/>
-      <c r="E24" s="36" t="s">
+      <c r="E24" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="F24" s="37"/>
-      <c r="G24" s="36" t="s">
+      <c r="F24" s="40"/>
+      <c r="G24" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="H24" s="37"/>
-      <c r="I24" s="69">
+      <c r="H24" s="40"/>
+      <c r="I24" s="74">
         <f>[1]Hoja1!$C2835</f>
         <v>10106.030522107794</v>
       </c>
-      <c r="J24" s="69"/>
+      <c r="J24" s="74"/>
       <c r="K24" s="5"/>
       <c r="N24" s="6"/>
-      <c r="O24" s="36" t="s">
+      <c r="O24" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="P24" s="37"/>
-      <c r="Q24" s="36" t="s">
+      <c r="P24" s="40"/>
+      <c r="Q24" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="R24" s="37"/>
-      <c r="S24" s="69">
+      <c r="R24" s="40"/>
+      <c r="S24" s="74">
         <f>[1]Hoja1!$C2871</f>
         <v>10774.737246196984</v>
       </c>
-      <c r="T24" s="69"/>
+      <c r="T24" s="74"/>
       <c r="U24" s="5"/>
       <c r="X24" s="6"/>
-      <c r="Y24" s="80" t="s">
+      <c r="Y24" s="93" t="s">
         <v>110</v>
       </c>
-      <c r="Z24" s="81"/>
-      <c r="AA24" s="36" t="s">
+      <c r="Z24" s="94"/>
+      <c r="AA24" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="AB24" s="37"/>
-      <c r="AC24" s="69">
+      <c r="AB24" s="40"/>
+      <c r="AC24" s="74">
         <f>[1]Hoja1!$C2847</f>
-        <v>7797.6753372083622</v>
-[...2 lines deleted...]
-      <c r="AI24" s="80" t="s">
+        <v>8187.5591040687814</v>
+      </c>
+      <c r="AD24" s="74"/>
+      <c r="AI24" s="93" t="s">
         <v>122</v>
       </c>
-      <c r="AJ24" s="81"/>
-      <c r="AK24" s="36" t="s">
+      <c r="AJ24" s="94"/>
+      <c r="AK24" s="39" t="s">
         <v>98</v>
       </c>
-      <c r="AL24" s="37"/>
-      <c r="AM24" s="69">
+      <c r="AL24" s="40"/>
+      <c r="AM24" s="74">
         <f>[1]Hoja1!$C2859</f>
-        <v>20646.816793998805</v>
-[...1 lines deleted...]
-      <c r="AN24" s="82"/>
+        <v>22711.498473398686</v>
+      </c>
+      <c r="AN24" s="95"/>
     </row>
     <row r="25" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A25" s="22"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
-      <c r="E25" s="38" t="s">
+      <c r="E25" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="F25" s="39"/>
-      <c r="G25" s="38" t="s">
+      <c r="F25" s="42"/>
+      <c r="G25" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="H25" s="39"/>
-      <c r="I25" s="70">
+      <c r="H25" s="42"/>
+      <c r="I25" s="75">
         <f>[1]Hoja1!$C2836</f>
         <v>10856.709658873227</v>
       </c>
-      <c r="J25" s="70"/>
+      <c r="J25" s="75"/>
       <c r="K25" s="7"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="9"/>
-      <c r="O25" s="38" t="s">
+      <c r="O25" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="P25" s="39"/>
-      <c r="Q25" s="38" t="s">
+      <c r="P25" s="42"/>
+      <c r="Q25" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="R25" s="39"/>
-      <c r="S25" s="70">
+      <c r="R25" s="42"/>
+      <c r="S25" s="75">
         <f>[1]Hoja1!$C2872</f>
         <v>12572.520134853847</v>
       </c>
-      <c r="T25" s="70"/>
+      <c r="T25" s="75"/>
       <c r="U25" s="7"/>
       <c r="V25" s="8"/>
       <c r="W25" s="8"/>
       <c r="X25" s="9"/>
-      <c r="Y25" s="38" t="s">
+      <c r="Y25" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="Z25" s="39"/>
-      <c r="AA25" s="38" t="s">
+      <c r="Z25" s="42"/>
+      <c r="AA25" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="AB25" s="39"/>
-      <c r="AC25" s="70">
+      <c r="AB25" s="42"/>
+      <c r="AC25" s="75">
         <f>[1]Hoja1!$C2848</f>
-        <v>8795.1630399926398</v>
-[...1 lines deleted...]
-      <c r="AD25" s="70"/>
+        <v>9234.9211919922709</v>
+      </c>
+      <c r="AD25" s="75"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="8"/>
       <c r="AG25" s="8"/>
       <c r="AH25" s="9"/>
-      <c r="AI25" s="38" t="s">
+      <c r="AI25" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="AJ25" s="39"/>
-      <c r="AK25" s="38" t="s">
+      <c r="AJ25" s="42"/>
+      <c r="AK25" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="AL25" s="39"/>
-      <c r="AM25" s="70">
+      <c r="AL25" s="42"/>
+      <c r="AM25" s="75">
         <f>[1]Hoja1!$C2860</f>
-        <v>24081.091970070978</v>
-[...1 lines deleted...]
-      <c r="AN25" s="83"/>
+        <v>26489.201167078078</v>
+      </c>
+      <c r="AN25" s="96"/>
     </row>
     <row r="26" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A26" s="51" t="s">
+      <c r="A26" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="B26" s="43"/>
-[...2 lines deleted...]
-      <c r="E26" s="48" t="s">
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="F26" s="48"/>
-      <c r="G26" s="48" t="s">
+      <c r="F26" s="54"/>
+      <c r="G26" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="H26" s="48"/>
-      <c r="I26" s="48" t="s">
+      <c r="H26" s="54"/>
+      <c r="I26" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="J26" s="48"/>
-      <c r="K26" s="84" t="s">
+      <c r="J26" s="54"/>
+      <c r="K26" s="97" t="s">
         <v>139</v>
       </c>
-      <c r="L26" s="85"/>
-[...2 lines deleted...]
-      <c r="O26" s="78" t="s">
+      <c r="L26" s="98"/>
+      <c r="M26" s="98"/>
+      <c r="N26" s="99"/>
+      <c r="O26" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="P26" s="77"/>
-      <c r="Q26" s="78" t="s">
+      <c r="P26" s="89"/>
+      <c r="Q26" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="R26" s="77"/>
-      <c r="S26" s="61" t="s">
+      <c r="R26" s="89"/>
+      <c r="S26" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="T26" s="62"/>
-      <c r="U26" s="42" t="s">
+      <c r="T26" s="67"/>
+      <c r="U26" s="45" t="s">
         <v>151</v>
       </c>
-      <c r="V26" s="43"/>
-[...2 lines deleted...]
-      <c r="Y26" s="48" t="s">
+      <c r="V26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="47"/>
+      <c r="Y26" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="Z26" s="48"/>
-      <c r="AA26" s="48" t="s">
+      <c r="Z26" s="54"/>
+      <c r="AA26" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AB26" s="48"/>
-      <c r="AC26" s="48" t="s">
+      <c r="AB26" s="54"/>
+      <c r="AC26" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AD26" s="48"/>
-      <c r="AE26" s="42" t="s">
+      <c r="AD26" s="54"/>
+      <c r="AE26" s="45" t="s">
         <v>164</v>
       </c>
-      <c r="AF26" s="43"/>
-[...2 lines deleted...]
-      <c r="AI26" s="48" t="s">
+      <c r="AF26" s="46"/>
+      <c r="AG26" s="46"/>
+      <c r="AH26" s="47"/>
+      <c r="AI26" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="AJ26" s="48"/>
-      <c r="AK26" s="48" t="s">
+      <c r="AJ26" s="54"/>
+      <c r="AK26" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AL26" s="48"/>
-      <c r="AM26" s="48" t="s">
+      <c r="AL26" s="54"/>
+      <c r="AM26" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AN26" s="71"/>
+      <c r="AN26" s="76"/>
     </row>
     <row r="27" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A27" s="52" t="s">
+      <c r="A27" s="58" t="s">
         <v>198</v>
       </c>
-      <c r="B27" s="46"/>
-[...7 lines deleted...]
-      <c r="J27" s="48"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
       <c r="K27" s="5"/>
-      <c r="O27" s="38"/>
-      <c r="P27" s="39"/>
+      <c r="O27" s="41"/>
+      <c r="P27" s="42"/>
       <c r="Q27" s="12"/>
       <c r="R27" s="13"/>
       <c r="S27" s="12"/>
       <c r="T27" s="13"/>
-      <c r="U27" s="45" t="s">
+      <c r="U27" s="48" t="s">
         <v>152</v>
       </c>
-      <c r="V27" s="46"/>
-[...8 lines deleted...]
-      <c r="AE27" s="45" t="s">
+      <c r="V27" s="49"/>
+      <c r="W27" s="49"/>
+      <c r="X27" s="50"/>
+      <c r="Y27" s="54"/>
+      <c r="Z27" s="54"/>
+      <c r="AA27" s="54"/>
+      <c r="AB27" s="54"/>
+      <c r="AC27" s="54"/>
+      <c r="AD27" s="54"/>
+      <c r="AE27" s="48" t="s">
         <v>165</v>
       </c>
-      <c r="AF27" s="46"/>
-[...7 lines deleted...]
-      <c r="AN27" s="71"/>
+      <c r="AF27" s="49"/>
+      <c r="AG27" s="49"/>
+      <c r="AH27" s="50"/>
+      <c r="AI27" s="54"/>
+      <c r="AJ27" s="54"/>
+      <c r="AK27" s="54"/>
+      <c r="AL27" s="54"/>
+      <c r="AM27" s="54"/>
+      <c r="AN27" s="76"/>
     </row>
     <row r="28" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A28" s="20"/>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="4"/>
-      <c r="E28" s="36" t="s">
+      <c r="E28" s="39" t="s">
         <v>137</v>
       </c>
-      <c r="F28" s="37"/>
-      <c r="G28" s="36" t="s">
+      <c r="F28" s="40"/>
+      <c r="G28" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="H28" s="37"/>
-      <c r="I28" s="87">
+      <c r="H28" s="40"/>
+      <c r="I28" s="100">
         <f>[1]Hoja1!$C2861</f>
         <v>5585.33404235127</v>
       </c>
-      <c r="J28" s="88"/>
+      <c r="J28" s="101"/>
       <c r="K28" s="5"/>
-      <c r="O28" s="36" t="s">
+      <c r="O28" s="39" t="s">
         <v>140</v>
       </c>
-      <c r="P28" s="37"/>
-      <c r="Q28" s="36" t="s">
+      <c r="P28" s="40"/>
+      <c r="Q28" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="R28" s="37"/>
-      <c r="S28" s="63">
+      <c r="R28" s="40"/>
+      <c r="S28" s="68">
         <f>[1]Hoja1!$C$2876</f>
         <v>3163.7138664829813</v>
       </c>
-      <c r="T28" s="64"/>
+      <c r="T28" s="69"/>
       <c r="U28" s="2"/>
       <c r="V28" s="3"/>
       <c r="W28" s="3"/>
       <c r="X28" s="4"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="3"/>
       <c r="AC28" s="3"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="2"/>
       <c r="AF28" s="3"/>
       <c r="AG28" s="3"/>
       <c r="AH28" s="3"/>
-      <c r="AI28" s="36" t="s">
+      <c r="AI28" s="39" t="s">
         <v>163</v>
       </c>
-      <c r="AJ28" s="37"/>
-[...2 lines deleted...]
-      <c r="AM28" s="63">
+      <c r="AJ28" s="40"/>
+      <c r="AK28" s="39"/>
+      <c r="AL28" s="40"/>
+      <c r="AM28" s="68">
         <f>[1]Hoja1!$C$2910</f>
         <v>76625.921681808148</v>
       </c>
-      <c r="AN28" s="68"/>
+      <c r="AN28" s="73"/>
     </row>
     <row r="29" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A29" s="21"/>
       <c r="D29" s="6"/>
-      <c r="E29" s="38" t="s">
+      <c r="E29" s="41" t="s">
         <v>138</v>
       </c>
-      <c r="F29" s="39"/>
-      <c r="G29" s="38" t="s">
+      <c r="F29" s="42"/>
+      <c r="G29" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="H29" s="39"/>
-      <c r="I29" s="61">
+      <c r="H29" s="42"/>
+      <c r="I29" s="66">
         <f>[1]Hoja1!$C2862</f>
         <v>6200.4984525851469</v>
       </c>
-      <c r="J29" s="62"/>
+      <c r="J29" s="67"/>
       <c r="K29" s="5"/>
-      <c r="O29" s="38" t="s">
+      <c r="O29" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="P29" s="39"/>
-      <c r="Q29" s="38" t="s">
+      <c r="P29" s="42"/>
+      <c r="Q29" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="R29" s="39"/>
-      <c r="S29" s="61">
+      <c r="R29" s="42"/>
+      <c r="S29" s="66">
         <f>[1]Hoja1!$C2877</f>
         <v>3527.2656179065352</v>
       </c>
-      <c r="T29" s="62"/>
+      <c r="T29" s="67"/>
       <c r="U29" s="5"/>
       <c r="X29" s="6"/>
-      <c r="Y29" s="38" t="s">
+      <c r="Y29" s="41" t="s">
         <v>153</v>
       </c>
-      <c r="Z29" s="39"/>
-      <c r="AA29" s="38" t="s">
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="AB29" s="39"/>
-      <c r="AC29" s="70">
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="75">
         <f>[1]Hoja1!$C$2906</f>
         <v>48649.705535246409</v>
       </c>
-      <c r="AD29" s="70"/>
+      <c r="AD29" s="75"/>
       <c r="AE29" s="5"/>
       <c r="AN29" s="23"/>
     </row>
     <row r="30" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A30" s="21"/>
       <c r="D30" s="6"/>
-      <c r="E30" s="36" t="s">
+      <c r="E30" s="39" t="s">
         <v>127</v>
       </c>
-      <c r="F30" s="37"/>
-      <c r="G30" s="36" t="s">
+      <c r="F30" s="40"/>
+      <c r="G30" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="H30" s="37"/>
-      <c r="I30" s="63">
+      <c r="H30" s="40"/>
+      <c r="I30" s="68">
         <f>[1]Hoja1!$C2863</f>
         <v>6519.7287412094729</v>
       </c>
-      <c r="J30" s="64"/>
+      <c r="J30" s="69"/>
       <c r="K30" s="5"/>
       <c r="N30" s="6"/>
-      <c r="O30" s="36" t="s">
+      <c r="O30" s="39" t="s">
         <v>142</v>
       </c>
-      <c r="P30" s="37"/>
-      <c r="Q30" s="36" t="s">
+      <c r="P30" s="40"/>
+      <c r="Q30" s="39" t="s">
         <v>70</v>
       </c>
-      <c r="R30" s="37"/>
-      <c r="S30" s="63">
+      <c r="R30" s="40"/>
+      <c r="S30" s="68">
         <f>[1]Hoja1!$C2878</f>
         <v>3896.2963957602997</v>
       </c>
-      <c r="T30" s="64"/>
+      <c r="T30" s="69"/>
       <c r="U30" s="5"/>
       <c r="X30" s="6"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="6"/>
       <c r="AA30" s="5"/>
       <c r="AD30" s="6"/>
       <c r="AE30" s="5"/>
       <c r="AN30" s="23"/>
     </row>
     <row r="31" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A31" s="21"/>
       <c r="D31" s="6"/>
-      <c r="E31" s="38" t="s">
+      <c r="E31" s="41" t="s">
         <v>128</v>
       </c>
-      <c r="F31" s="39"/>
-      <c r="G31" s="38" t="s">
+      <c r="F31" s="42"/>
+      <c r="G31" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="H31" s="39"/>
-      <c r="I31" s="61">
+      <c r="H31" s="42"/>
+      <c r="I31" s="66">
         <f>[1]Hoja1!$C2864</f>
         <v>7010.3262583989481</v>
       </c>
-      <c r="J31" s="62"/>
+      <c r="J31" s="67"/>
       <c r="K31" s="5"/>
       <c r="N31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="5"/>
       <c r="X31" s="6"/>
-      <c r="Y31" s="38" t="s">
+      <c r="Y31" s="41" t="s">
         <v>154</v>
       </c>
-      <c r="Z31" s="39"/>
-      <c r="AA31" s="38" t="s">
+      <c r="Z31" s="42"/>
+      <c r="AA31" s="41" t="s">
         <v>156</v>
       </c>
-      <c r="AB31" s="39"/>
-      <c r="AC31" s="61">
+      <c r="AB31" s="42"/>
+      <c r="AC31" s="66">
         <f>[1]Hoja1!$C$2907</f>
         <v>48649.705535246409</v>
       </c>
-      <c r="AD31" s="62"/>
+      <c r="AD31" s="67"/>
       <c r="AE31" s="5"/>
       <c r="AN31" s="23"/>
     </row>
     <row r="32" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A32" s="21"/>
       <c r="D32" s="6"/>
-      <c r="E32" s="36" t="s">
+      <c r="E32" s="39" t="s">
         <v>129</v>
       </c>
-      <c r="F32" s="37"/>
-      <c r="G32" s="36" t="s">
+      <c r="F32" s="40"/>
+      <c r="G32" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="H32" s="37"/>
-      <c r="I32" s="63">
+      <c r="H32" s="40"/>
+      <c r="I32" s="68">
         <f>[1]Hoja1!$C2865</f>
         <v>7668.4559766595148</v>
       </c>
-      <c r="J32" s="64"/>
+      <c r="J32" s="69"/>
       <c r="K32" s="7"/>
       <c r="L32" s="8"/>
       <c r="M32" s="8"/>
       <c r="N32" s="9"/>
       <c r="O32" s="8"/>
       <c r="P32" s="8"/>
       <c r="Q32" s="8"/>
       <c r="R32" s="8"/>
       <c r="S32" s="8"/>
       <c r="T32" s="9"/>
       <c r="U32" s="7"/>
       <c r="V32" s="8"/>
       <c r="W32" s="8"/>
       <c r="X32" s="9"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="9"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="8"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="9"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="8"/>
       <c r="AM32" s="8"/>
       <c r="AN32" s="24"/>
     </row>
     <row r="33" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A33" s="21"/>
       <c r="D33" s="6"/>
-      <c r="E33" s="38" t="s">
+      <c r="E33" s="41" t="s">
         <v>130</v>
       </c>
-      <c r="F33" s="39"/>
-      <c r="G33" s="38" t="s">
+      <c r="F33" s="42"/>
+      <c r="G33" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="H33" s="39"/>
-      <c r="I33" s="61">
+      <c r="H33" s="42"/>
+      <c r="I33" s="66">
         <f>[1]Hoja1!$C2866</f>
         <v>8897.3027865024414</v>
       </c>
-      <c r="J33" s="62"/>
-      <c r="K33" s="84" t="s">
+      <c r="J33" s="67"/>
+      <c r="K33" s="97" t="s">
         <v>143</v>
       </c>
-      <c r="L33" s="85"/>
-[...2 lines deleted...]
-      <c r="O33" s="78" t="s">
+      <c r="L33" s="98"/>
+      <c r="M33" s="98"/>
+      <c r="N33" s="99"/>
+      <c r="O33" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="P33" s="77"/>
-      <c r="Q33" s="78" t="s">
+      <c r="P33" s="89"/>
+      <c r="Q33" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="R33" s="77"/>
-      <c r="S33" s="61" t="s">
+      <c r="R33" s="89"/>
+      <c r="S33" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="T33" s="62"/>
-      <c r="U33" s="42" t="s">
+      <c r="T33" s="67"/>
+      <c r="U33" s="45" t="s">
         <v>157</v>
       </c>
-      <c r="V33" s="43"/>
-[...2 lines deleted...]
-      <c r="Y33" s="48" t="s">
+      <c r="V33" s="46"/>
+      <c r="W33" s="46"/>
+      <c r="X33" s="47"/>
+      <c r="Y33" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="Z33" s="48"/>
-      <c r="AA33" s="48" t="s">
+      <c r="Z33" s="54"/>
+      <c r="AA33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AB33" s="48"/>
-      <c r="AC33" s="48" t="s">
+      <c r="AB33" s="54"/>
+      <c r="AC33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AD33" s="48"/>
-      <c r="AE33" s="42" t="s">
+      <c r="AD33" s="54"/>
+      <c r="AE33" s="45" t="s">
         <v>167</v>
       </c>
-      <c r="AF33" s="43"/>
-[...2 lines deleted...]
-      <c r="AI33" s="48" t="s">
+      <c r="AF33" s="46"/>
+      <c r="AG33" s="46"/>
+      <c r="AH33" s="47"/>
+      <c r="AI33" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="AJ33" s="48"/>
-      <c r="AK33" s="48" t="s">
+      <c r="AJ33" s="54"/>
+      <c r="AK33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AL33" s="48"/>
-      <c r="AM33" s="48" t="s">
+      <c r="AL33" s="54"/>
+      <c r="AM33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AN33" s="71"/>
+      <c r="AN33" s="76"/>
     </row>
     <row r="34" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A34" s="21"/>
       <c r="D34" s="6"/>
-      <c r="E34" s="36" t="s">
+      <c r="E34" s="39" t="s">
         <v>131</v>
       </c>
-      <c r="F34" s="37"/>
-      <c r="G34" s="36" t="s">
+      <c r="F34" s="40"/>
+      <c r="G34" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="H34" s="37"/>
-      <c r="I34" s="63">
+      <c r="H34" s="40"/>
+      <c r="I34" s="68">
         <f>[1]Hoja1!$C2867</f>
         <v>8380.2500796505428</v>
       </c>
-      <c r="J34" s="64"/>
+      <c r="J34" s="69"/>
       <c r="K34" s="2"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="4"/>
-      <c r="O34" s="36" t="s">
+      <c r="O34" s="39" t="s">
         <v>144</v>
       </c>
-      <c r="P34" s="37"/>
-      <c r="Q34" s="36" t="s">
+      <c r="P34" s="40"/>
+      <c r="Q34" s="39" t="s">
         <v>147</v>
       </c>
-      <c r="R34" s="37"/>
-      <c r="S34" s="63">
+      <c r="R34" s="40"/>
+      <c r="S34" s="68">
         <f>[1]Hoja1!$C$2873</f>
         <v>7844.3100287915804</v>
       </c>
-      <c r="T34" s="64"/>
-      <c r="U34" s="45" t="s">
+      <c r="T34" s="69"/>
+      <c r="U34" s="48" t="s">
         <v>158</v>
       </c>
-      <c r="V34" s="46"/>
-[...8 lines deleted...]
-      <c r="AE34" s="45" t="s">
+      <c r="V34" s="49"/>
+      <c r="W34" s="49"/>
+      <c r="X34" s="50"/>
+      <c r="Y34" s="54"/>
+      <c r="Z34" s="54"/>
+      <c r="AA34" s="54"/>
+      <c r="AB34" s="54"/>
+      <c r="AC34" s="54"/>
+      <c r="AD34" s="54"/>
+      <c r="AE34" s="48" t="s">
         <v>165</v>
       </c>
-      <c r="AF34" s="46"/>
-[...7 lines deleted...]
-      <c r="AN34" s="71"/>
+      <c r="AF34" s="49"/>
+      <c r="AG34" s="49"/>
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="54"/>
+      <c r="AJ34" s="54"/>
+      <c r="AK34" s="54"/>
+      <c r="AL34" s="54"/>
+      <c r="AM34" s="54"/>
+      <c r="AN34" s="76"/>
     </row>
     <row r="35" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A35" s="21"/>
       <c r="D35" s="6"/>
-      <c r="E35" s="38" t="s">
+      <c r="E35" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="F35" s="39"/>
-      <c r="G35" s="38" t="s">
+      <c r="F35" s="42"/>
+      <c r="G35" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="H35" s="39"/>
-      <c r="I35" s="61">
+      <c r="H35" s="42"/>
+      <c r="I35" s="66">
         <f>[1]Hoja1!$C2868</f>
         <v>8759.9698019354382</v>
       </c>
-      <c r="J35" s="62"/>
+      <c r="J35" s="67"/>
       <c r="K35" s="5"/>
       <c r="N35" s="6"/>
       <c r="O35" s="2"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="14" t="s">
         <v>150</v>
       </c>
       <c r="S35" s="5"/>
       <c r="T35" s="6"/>
       <c r="U35" s="2"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="2"/>
       <c r="Z35" s="4"/>
       <c r="AA35" s="3"/>
       <c r="AB35" s="3"/>
       <c r="AC35" s="3"/>
       <c r="AD35" s="4"/>
       <c r="AE35" s="2"/>
       <c r="AF35" s="3"/>
       <c r="AG35" s="3"/>
       <c r="AH35" s="3"/>
-      <c r="AI35" s="36"/>
-      <c r="AJ35" s="37"/>
+      <c r="AI35" s="39"/>
+      <c r="AJ35" s="40"/>
       <c r="AK35" s="3"/>
       <c r="AL35" s="3"/>
       <c r="AM35" s="3"/>
       <c r="AN35" s="25"/>
     </row>
     <row r="36" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A36" s="21"/>
       <c r="D36" s="6"/>
-      <c r="E36" s="36" t="s">
+      <c r="E36" s="39" t="s">
         <v>133</v>
       </c>
-      <c r="F36" s="37"/>
-      <c r="G36" s="36" t="s">
+      <c r="F36" s="40"/>
+      <c r="G36" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="H36" s="37"/>
-      <c r="I36" s="69">
+      <c r="H36" s="40"/>
+      <c r="I36" s="74">
         <f>[1]Hoja1!$C2869</f>
         <v>9254.7923494149818</v>
       </c>
-      <c r="J36" s="69"/>
+      <c r="J36" s="74"/>
       <c r="K36" s="5"/>
       <c r="N36" s="6"/>
-      <c r="O36" s="38" t="s">
+      <c r="O36" s="41" t="s">
         <v>145</v>
       </c>
-      <c r="P36" s="39"/>
-      <c r="Q36" s="38" t="s">
+      <c r="P36" s="42"/>
+      <c r="Q36" s="41" t="s">
         <v>148</v>
       </c>
-      <c r="R36" s="39"/>
-      <c r="S36" s="61">
+      <c r="R36" s="42"/>
+      <c r="S36" s="66">
         <f>[1]Hoja1!$C$2874</f>
         <v>8692.3461836285041</v>
       </c>
-      <c r="T36" s="62"/>
+      <c r="T36" s="67"/>
       <c r="U36" s="5"/>
       <c r="X36" s="6"/>
-      <c r="Y36" s="38" t="s">
+      <c r="Y36" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="Z36" s="39"/>
-      <c r="AA36" s="38" t="s">
+      <c r="Z36" s="42"/>
+      <c r="AA36" s="41" t="s">
         <v>162</v>
       </c>
-      <c r="AB36" s="39"/>
-      <c r="AC36" s="61">
+      <c r="AB36" s="42"/>
+      <c r="AC36" s="66">
         <f>[1]Hoja1!$C$2913</f>
         <v>24754.512163812935</v>
       </c>
-      <c r="AD36" s="62"/>
+      <c r="AD36" s="67"/>
       <c r="AE36" s="5"/>
-      <c r="AI36" s="36" t="s">
+      <c r="AI36" s="39" t="s">
         <v>166</v>
       </c>
-      <c r="AJ36" s="37"/>
+      <c r="AJ36" s="40"/>
       <c r="AK36" s="10"/>
       <c r="AL36" s="11"/>
-      <c r="AM36" s="63">
+      <c r="AM36" s="68">
         <f>[1]Hoja1!$C$2911</f>
         <v>78254.677122846551</v>
       </c>
-      <c r="AN36" s="68"/>
+      <c r="AN36" s="73"/>
     </row>
     <row r="37" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A37" s="21"/>
       <c r="D37" s="6"/>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="F37" s="39"/>
-      <c r="G37" s="38" t="s">
+      <c r="F37" s="42"/>
+      <c r="G37" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="H37" s="39"/>
-      <c r="I37" s="70">
+      <c r="H37" s="42"/>
+      <c r="I37" s="75">
         <f>[1]Hoja1!$C2870</f>
         <v>10171.4939214277</v>
       </c>
-      <c r="J37" s="70"/>
+      <c r="J37" s="75"/>
       <c r="K37" s="5"/>
       <c r="N37" s="6"/>
       <c r="O37" s="5"/>
       <c r="R37" s="15" t="s">
         <v>150</v>
       </c>
       <c r="S37" s="5"/>
       <c r="T37" s="6"/>
       <c r="U37" s="5"/>
       <c r="X37" s="6"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="6"/>
       <c r="AD37" s="6"/>
       <c r="AE37" s="5"/>
       <c r="AJ37" s="4"/>
-      <c r="AK37" s="38" t="s">
+      <c r="AK37" s="41" t="s">
         <v>183</v>
       </c>
-      <c r="AL37" s="109"/>
-[...1 lines deleted...]
-      <c r="AN37" s="112"/>
+      <c r="AL37" s="122"/>
+      <c r="AM37" s="122"/>
+      <c r="AN37" s="126"/>
     </row>
     <row r="38" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A38" s="21"/>
       <c r="D38" s="6"/>
-      <c r="E38" s="36" t="s">
+      <c r="E38" s="39" t="s">
         <v>135</v>
       </c>
-      <c r="F38" s="37"/>
-      <c r="G38" s="36" t="s">
+      <c r="F38" s="40"/>
+      <c r="G38" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="H38" s="37"/>
-      <c r="I38" s="69">
+      <c r="H38" s="40"/>
+      <c r="I38" s="74">
         <f>[1]Hoja1!$C2871</f>
         <v>10774.737246196984</v>
       </c>
-      <c r="J38" s="69"/>
+      <c r="J38" s="74"/>
       <c r="K38" s="5"/>
       <c r="N38" s="6"/>
-      <c r="O38" s="36" t="s">
+      <c r="O38" s="39" t="s">
         <v>146</v>
       </c>
-      <c r="P38" s="37"/>
-      <c r="Q38" s="36" t="s">
+      <c r="P38" s="40"/>
+      <c r="Q38" s="39" t="s">
         <v>149</v>
       </c>
-      <c r="R38" s="37"/>
-      <c r="S38" s="63">
+      <c r="R38" s="40"/>
+      <c r="S38" s="68">
         <f>[1]Hoja1!$C$2875</f>
         <v>9318.2784059589248</v>
       </c>
-      <c r="T38" s="64"/>
+      <c r="T38" s="69"/>
       <c r="U38" s="5"/>
       <c r="X38" s="6"/>
-      <c r="Y38" s="36" t="s">
+      <c r="Y38" s="39" t="s">
         <v>160</v>
       </c>
-      <c r="Z38" s="37"/>
-      <c r="AA38" s="36" t="s">
+      <c r="Z38" s="40"/>
+      <c r="AA38" s="39" t="s">
         <v>161</v>
       </c>
-      <c r="AB38" s="37"/>
-      <c r="AC38" s="63">
+      <c r="AB38" s="40"/>
+      <c r="AC38" s="68">
         <f>[1]Hoja1!$C$2914</f>
         <v>32962.269873045108</v>
       </c>
-      <c r="AD38" s="64"/>
+      <c r="AD38" s="69"/>
       <c r="AE38" s="5"/>
       <c r="AJ38" s="6"/>
-      <c r="AK38" s="76" t="s">
+      <c r="AK38" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="AL38" s="77"/>
-      <c r="AM38" s="61" t="s">
+      <c r="AL38" s="89"/>
+      <c r="AM38" s="66" t="s">
         <v>4</v>
       </c>
-      <c r="AN38" s="75"/>
+      <c r="AN38" s="80"/>
     </row>
     <row r="39" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A39" s="22"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
-      <c r="E39" s="38" t="s">
+      <c r="E39" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="F39" s="39"/>
-      <c r="G39" s="38" t="s">
+      <c r="F39" s="42"/>
+      <c r="G39" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="H39" s="39"/>
-      <c r="I39" s="70">
+      <c r="H39" s="42"/>
+      <c r="I39" s="75">
         <f>[1]Hoja1!$C2872</f>
         <v>12572.520134853847</v>
       </c>
-      <c r="J39" s="70"/>
+      <c r="J39" s="75"/>
       <c r="K39" s="7"/>
       <c r="L39" s="8"/>
       <c r="M39" s="8"/>
       <c r="N39" s="9"/>
       <c r="O39" s="7"/>
       <c r="P39" s="8"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="16" t="s">
         <v>150</v>
       </c>
       <c r="S39" s="7"/>
       <c r="T39" s="9"/>
       <c r="U39" s="7"/>
       <c r="V39" s="8"/>
       <c r="W39" s="8"/>
       <c r="X39" s="9"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="9"/>
       <c r="AA39" s="8"/>
       <c r="AB39" s="8"/>
       <c r="AC39" s="18"/>
       <c r="AD39" s="17"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="8"/>
       <c r="AI39" s="8"/>
       <c r="AJ39" s="9"/>
-      <c r="AK39" s="36" t="s">
+      <c r="AK39" s="39" t="s">
         <v>184</v>
       </c>
-      <c r="AL39" s="37"/>
-      <c r="AM39" s="63">
+      <c r="AL39" s="40"/>
+      <c r="AM39" s="68">
         <f>[1]Hoja1!$C$2883</f>
         <v>42066.829718823225</v>
       </c>
-      <c r="AN39" s="68"/>
+      <c r="AN39" s="73"/>
     </row>
     <row r="40" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A40" s="51" t="s">
+      <c r="A40" s="57" t="s">
         <v>168</v>
       </c>
-      <c r="B40" s="43"/>
-[...2 lines deleted...]
-      <c r="E40" s="48" t="s">
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="47"/>
+      <c r="E40" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="F40" s="48"/>
-      <c r="G40" s="48" t="s">
+      <c r="F40" s="54"/>
+      <c r="G40" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="48"/>
-      <c r="I40" s="90" t="s">
+      <c r="H40" s="54"/>
+      <c r="I40" s="103" t="s">
         <v>172</v>
       </c>
-      <c r="J40" s="91"/>
-[...2 lines deleted...]
-      <c r="M40" s="48" t="s">
+      <c r="J40" s="104"/>
+      <c r="K40" s="104"/>
+      <c r="L40" s="105"/>
+      <c r="M40" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="N40" s="48"/>
-      <c r="O40" s="48" t="s">
+      <c r="N40" s="54"/>
+      <c r="O40" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="P40" s="48"/>
-      <c r="Q40" s="90" t="s">
+      <c r="P40" s="54"/>
+      <c r="Q40" s="103" t="s">
         <v>173</v>
       </c>
-      <c r="R40" s="91"/>
-[...2 lines deleted...]
-      <c r="U40" s="48" t="s">
+      <c r="R40" s="104"/>
+      <c r="S40" s="104"/>
+      <c r="T40" s="105"/>
+      <c r="U40" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="V40" s="48"/>
-      <c r="W40" s="48" t="s">
+      <c r="V40" s="54"/>
+      <c r="W40" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="X40" s="48"/>
-      <c r="Y40" s="90" t="s">
+      <c r="X40" s="54"/>
+      <c r="Y40" s="103" t="s">
         <v>176</v>
       </c>
-      <c r="Z40" s="91"/>
-[...2 lines deleted...]
-      <c r="AC40" s="42" t="s">
+      <c r="Z40" s="104"/>
+      <c r="AA40" s="104"/>
+      <c r="AB40" s="105"/>
+      <c r="AC40" s="45" t="s">
         <v>2</v>
       </c>
-      <c r="AD40" s="44"/>
-      <c r="AE40" s="48" t="s">
+      <c r="AD40" s="47"/>
+      <c r="AE40" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AF40" s="48"/>
-      <c r="AG40" s="90" t="s">
+      <c r="AF40" s="54"/>
+      <c r="AG40" s="103" t="s">
         <v>179</v>
       </c>
-      <c r="AH40" s="91"/>
-[...1 lines deleted...]
-      <c r="AJ40" s="42" t="s">
+      <c r="AH40" s="104"/>
+      <c r="AI40" s="105"/>
+      <c r="AJ40" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="AK40" s="110"/>
+      <c r="AK40" s="83"/>
       <c r="AL40" s="2"/>
       <c r="AM40" s="3"/>
       <c r="AN40" s="25"/>
     </row>
     <row r="41" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A41" s="52" t="s">
+      <c r="A41" s="58" t="s">
         <v>158</v>
       </c>
-      <c r="B41" s="46"/>
-[...6 lines deleted...]
-      <c r="I41" s="106" t="s">
+      <c r="B41" s="49"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="54"/>
+      <c r="F41" s="54"/>
+      <c r="G41" s="54"/>
+      <c r="H41" s="54"/>
+      <c r="I41" s="119" t="s">
         <v>170</v>
       </c>
-      <c r="J41" s="107"/>
-[...6 lines deleted...]
-      <c r="Q41" s="106" t="s">
+      <c r="J41" s="120"/>
+      <c r="K41" s="120"/>
+      <c r="L41" s="121"/>
+      <c r="M41" s="54"/>
+      <c r="N41" s="54"/>
+      <c r="O41" s="54"/>
+      <c r="P41" s="54"/>
+      <c r="Q41" s="119" t="s">
         <v>170</v>
       </c>
-      <c r="R41" s="107"/>
-[...6 lines deleted...]
-      <c r="Y41" s="106" t="s">
+      <c r="R41" s="120"/>
+      <c r="S41" s="120"/>
+      <c r="T41" s="121"/>
+      <c r="U41" s="54"/>
+      <c r="V41" s="54"/>
+      <c r="W41" s="54"/>
+      <c r="X41" s="54"/>
+      <c r="Y41" s="119" t="s">
         <v>177</v>
       </c>
-      <c r="Z41" s="107"/>
-[...6 lines deleted...]
-      <c r="AG41" s="93" t="s">
+      <c r="Z41" s="120"/>
+      <c r="AA41" s="120"/>
+      <c r="AB41" s="121"/>
+      <c r="AC41" s="48"/>
+      <c r="AD41" s="50"/>
+      <c r="AE41" s="54"/>
+      <c r="AF41" s="54"/>
+      <c r="AG41" s="106" t="s">
         <v>180</v>
       </c>
-      <c r="AH41" s="94"/>
-[...2 lines deleted...]
-      <c r="AK41" s="110"/>
+      <c r="AH41" s="107"/>
+      <c r="AI41" s="108"/>
+      <c r="AJ41" s="81"/>
+      <c r="AK41" s="83"/>
       <c r="AL41" s="5"/>
       <c r="AN41" s="23"/>
     </row>
     <row r="42" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A42" s="20"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="2"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="4"/>
       <c r="O42" s="3"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="2"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="3"/>
       <c r="W42" s="3"/>
       <c r="X42" s="3"/>
       <c r="Y42" s="2"/>
       <c r="Z42" s="3"/>
       <c r="AF42" s="6"/>
-      <c r="AG42" s="96" t="s">
+      <c r="AG42" s="109" t="s">
         <v>181</v>
       </c>
-      <c r="AH42" s="97"/>
-[...2 lines deleted...]
-      <c r="AK42" s="47"/>
+      <c r="AH42" s="110"/>
+      <c r="AI42" s="111"/>
+      <c r="AJ42" s="48"/>
+      <c r="AK42" s="50"/>
       <c r="AL42" s="5"/>
       <c r="AN42" s="23"/>
     </row>
     <row r="43" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A43" s="21"/>
-      <c r="E43" s="38" t="s">
+      <c r="E43" s="41" t="s">
         <v>169</v>
       </c>
-      <c r="F43" s="39"/>
-      <c r="G43" s="70">
+      <c r="F43" s="42"/>
+      <c r="G43" s="75">
         <f>[1]Hoja1!$C$2912</f>
         <v>36394.789719545937</v>
       </c>
-      <c r="H43" s="61"/>
-[...2 lines deleted...]
-      <c r="M43" s="38" t="s">
+      <c r="H43" s="66"/>
+      <c r="I43" s="114"/>
+      <c r="J43" s="115"/>
+      <c r="M43" s="41" t="s">
         <v>171</v>
       </c>
-      <c r="N43" s="39"/>
-      <c r="O43" s="60">
+      <c r="N43" s="42"/>
+      <c r="O43" s="63">
         <f>[1]Hoja1!$C$2880</f>
         <v>39313.990412380255</v>
       </c>
-      <c r="P43" s="39"/>
-[...2 lines deleted...]
-      <c r="U43" s="38" t="s">
+      <c r="P43" s="42"/>
+      <c r="Q43" s="116"/>
+      <c r="R43" s="117"/>
+      <c r="U43" s="41" t="s">
         <v>174</v>
       </c>
-      <c r="V43" s="39"/>
-      <c r="W43" s="60">
+      <c r="V43" s="42"/>
+      <c r="W43" s="63">
         <f>[1]Hoja1!$C$2881</f>
         <v>26668.144338638424</v>
       </c>
-      <c r="X43" s="109"/>
-[...2 lines deleted...]
-      <c r="AC43" s="38" t="s">
+      <c r="X43" s="122"/>
+      <c r="Y43" s="116"/>
+      <c r="Z43" s="117"/>
+      <c r="AC43" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AD43" s="39"/>
-      <c r="AE43" s="60">
+      <c r="AD43" s="42"/>
+      <c r="AE43" s="63">
         <f>[1]Hoja1!$C$2879</f>
         <v>36388.83382666103</v>
       </c>
-      <c r="AF43" s="39"/>
-      <c r="AG43" s="36" t="s">
+      <c r="AF43" s="42"/>
+      <c r="AG43" s="39" t="s">
         <v>182</v>
       </c>
-      <c r="AH43" s="65"/>
-[...1 lines deleted...]
-      <c r="AJ43" s="63">
+      <c r="AH43" s="70"/>
+      <c r="AI43" s="40"/>
+      <c r="AJ43" s="68">
         <f>[1]Hoja1!$C$2882</f>
         <v>51486.702398431364</v>
       </c>
-      <c r="AK43" s="64"/>
-      <c r="AL43" s="38" t="s">
+      <c r="AK43" s="69"/>
+      <c r="AL43" s="41" t="s">
         <v>185</v>
       </c>
-      <c r="AM43" s="109"/>
-      <c r="AN43" s="112"/>
+      <c r="AM43" s="122"/>
+      <c r="AN43" s="126"/>
     </row>
     <row r="44" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A44" s="21"/>
       <c r="F44" s="3"/>
       <c r="I44" s="5"/>
-      <c r="O44" s="89" t="s">
+      <c r="O44" s="102" t="s">
         <v>175</v>
       </c>
-      <c r="P44" s="105"/>
+      <c r="P44" s="118"/>
       <c r="Q44" s="5"/>
-      <c r="U44" s="89" t="s">
+      <c r="U44" s="102" t="s">
         <v>175</v>
       </c>
-      <c r="V44" s="89"/>
-[...1 lines deleted...]
-      <c r="X44" s="89"/>
+      <c r="V44" s="102"/>
+      <c r="W44" s="102"/>
+      <c r="X44" s="102"/>
       <c r="Y44" s="5"/>
-      <c r="AE44" s="99"/>
-      <c r="AF44" s="100"/>
+      <c r="AE44" s="112"/>
+      <c r="AF44" s="113"/>
       <c r="AG44" s="2"/>
       <c r="AH44" s="3"/>
       <c r="AI44" s="3"/>
       <c r="AJ44" s="4"/>
-      <c r="AK44" s="36" t="s">
+      <c r="AK44" s="39" t="s">
         <v>186</v>
       </c>
-      <c r="AL44" s="37"/>
-      <c r="AM44" s="63">
+      <c r="AL44" s="40"/>
+      <c r="AM44" s="68">
         <f>[1]Hoja1!$C$2884</f>
         <v>24087.343931375941</v>
       </c>
-      <c r="AN44" s="68"/>
+      <c r="AN44" s="73"/>
     </row>
     <row r="45" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A45" s="21"/>
       <c r="I45" s="5"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="5"/>
-      <c r="Y45" s="57" t="s">
+      <c r="Y45" s="51" t="s">
         <v>195</v>
       </c>
-      <c r="Z45" s="58"/>
-[...2 lines deleted...]
-      <c r="AC45" s="38" t="s">
+      <c r="Z45" s="52"/>
+      <c r="AA45" s="52"/>
+      <c r="AB45" s="53"/>
+      <c r="AC45" s="41" t="s">
         <v>196</v>
       </c>
-      <c r="AD45" s="39"/>
-      <c r="AE45" s="60">
+      <c r="AD45" s="42"/>
+      <c r="AE45" s="63">
         <f>[1]Hoja1!$C$3366</f>
         <v>48262.204057272589</v>
       </c>
-      <c r="AF45" s="39"/>
+      <c r="AF45" s="42"/>
       <c r="AG45" s="5"/>
       <c r="AJ45" s="6"/>
       <c r="AK45" s="2"/>
       <c r="AL45" s="3"/>
       <c r="AM45" s="3"/>
       <c r="AN45" s="25"/>
     </row>
     <row r="46" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A46" s="21"/>
       <c r="I46" s="5"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="5"/>
-      <c r="Y46" s="57" t="s">
+      <c r="Y46" s="51" t="s">
         <v>197</v>
       </c>
-      <c r="Z46" s="58"/>
-[...1 lines deleted...]
-      <c r="AB46" s="59"/>
+      <c r="Z46" s="52"/>
+      <c r="AA46" s="52"/>
+      <c r="AB46" s="53"/>
       <c r="AF46" s="6"/>
       <c r="AG46" s="5"/>
       <c r="AJ46" s="6"/>
       <c r="AK46" s="5"/>
       <c r="AN46" s="23"/>
     </row>
     <row r="47" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A47" s="21"/>
       <c r="I47" s="5"/>
       <c r="P47" s="6"/>
       <c r="Q47" s="5"/>
       <c r="Y47" s="5"/>
       <c r="AF47" s="6"/>
       <c r="AG47" s="5"/>
       <c r="AJ47" s="6"/>
       <c r="AK47" s="5"/>
       <c r="AN47" s="23"/>
     </row>
     <row r="48" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="21"/>
       <c r="I48" s="5"/>
       <c r="P48" s="6"/>
       <c r="Q48" s="5"/>
       <c r="Y48" s="5"/>
       <c r="AA48" s="26"/>
       <c r="AB48" s="26"/>
       <c r="AC48" s="26"/>
       <c r="AD48" s="26"/>
       <c r="AE48" s="26"/>
       <c r="AF48" s="28"/>
       <c r="AG48" s="27"/>
       <c r="AH48" s="26"/>
       <c r="AI48" s="26"/>
       <c r="AJ48" s="28"/>
       <c r="AK48" s="27"/>
       <c r="AL48" s="26"/>
       <c r="AM48" s="26"/>
       <c r="AN48" s="29"/>
     </row>
     <row r="49" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A49" s="51" t="s">
+      <c r="A49" s="57" t="s">
         <v>126</v>
       </c>
-      <c r="B49" s="43"/>
-[...2 lines deleted...]
-      <c r="E49" s="48" t="s">
+      <c r="B49" s="46"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="F49" s="48"/>
-      <c r="G49" s="48" t="s">
+      <c r="F49" s="54"/>
+      <c r="G49" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="H49" s="48"/>
-      <c r="I49" s="48" t="s">
+      <c r="H49" s="54"/>
+      <c r="I49" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="J49" s="48"/>
+      <c r="J49" s="54"/>
       <c r="K49" s="2"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
       <c r="P49" s="3"/>
-      <c r="Q49" s="42" t="s">
+      <c r="Q49" s="45" t="s">
         <v>126</v>
       </c>
-      <c r="R49" s="43"/>
-[...2 lines deleted...]
-      <c r="U49" s="48" t="s">
+      <c r="R49" s="46"/>
+      <c r="S49" s="46"/>
+      <c r="T49" s="47"/>
+      <c r="U49" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="V49" s="48"/>
-      <c r="W49" s="48" t="s">
+      <c r="V49" s="54"/>
+      <c r="W49" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="X49" s="48"/>
-      <c r="Y49" s="48" t="s">
+      <c r="X49" s="54"/>
+      <c r="Y49" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="Z49" s="48"/>
+      <c r="Z49" s="54"/>
       <c r="AN49" s="23"/>
     </row>
     <row r="50" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A50" s="52" t="s">
+      <c r="A50" s="58" t="s">
         <v>205</v>
       </c>
-      <c r="B50" s="46"/>
-[...7 lines deleted...]
-      <c r="J50" s="48"/>
+      <c r="B50" s="49"/>
+      <c r="C50" s="49"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="54"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="54"/>
+      <c r="I50" s="54"/>
+      <c r="J50" s="54"/>
       <c r="K50" s="5"/>
-      <c r="Q50" s="45" t="s">
+      <c r="Q50" s="48" t="s">
         <v>205</v>
       </c>
-      <c r="R50" s="46"/>
-[...7 lines deleted...]
-      <c r="Z50" s="48"/>
+      <c r="R50" s="49"/>
+      <c r="S50" s="49"/>
+      <c r="T50" s="50"/>
+      <c r="U50" s="54"/>
+      <c r="V50" s="54"/>
+      <c r="W50" s="54"/>
+      <c r="X50" s="54"/>
+      <c r="Y50" s="54"/>
+      <c r="Z50" s="54"/>
       <c r="AN50" s="23"/>
     </row>
     <row r="51" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A51" s="53"/>
-[...3 lines deleted...]
-      <c r="E51" s="36" t="s">
+      <c r="A51" s="59"/>
+      <c r="B51" s="60"/>
+      <c r="C51" s="60"/>
+      <c r="D51" s="60"/>
+      <c r="E51" s="39" t="s">
         <v>199</v>
       </c>
-      <c r="F51" s="37"/>
-      <c r="G51" s="36" t="s">
+      <c r="F51" s="40"/>
+      <c r="G51" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="H51" s="37"/>
-      <c r="I51" s="32">
+      <c r="H51" s="40"/>
+      <c r="I51" s="35">
         <f>[1]Hoja1!$C3655</f>
         <v>6649.1962793875555</v>
       </c>
-      <c r="J51" s="32"/>
+      <c r="J51" s="35"/>
       <c r="K51" s="5"/>
       <c r="P51" s="6"/>
-      <c r="U51" s="36" t="s">
+      <c r="U51" s="39" t="s">
         <v>206</v>
       </c>
-      <c r="V51" s="37"/>
-      <c r="W51" s="36" t="s">
+      <c r="V51" s="40"/>
+      <c r="W51" s="39" t="s">
         <v>73</v>
       </c>
-      <c r="X51" s="37"/>
-      <c r="Y51" s="32">
+      <c r="X51" s="40"/>
+      <c r="Y51" s="35">
         <f>[1]Hoja1!$C3661</f>
         <v>10428.534559202264</v>
       </c>
-      <c r="Z51" s="32"/>
+      <c r="Z51" s="35"/>
       <c r="AN51" s="23"/>
     </row>
     <row r="52" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A52" s="49"/>
-[...3 lines deleted...]
-      <c r="E52" s="38" t="s">
+      <c r="A52" s="55"/>
+      <c r="B52" s="56"/>
+      <c r="C52" s="56"/>
+      <c r="D52" s="56"/>
+      <c r="E52" s="41" t="s">
         <v>200</v>
       </c>
-      <c r="F52" s="39"/>
-      <c r="G52" s="38" t="s">
+      <c r="F52" s="42"/>
+      <c r="G52" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="H52" s="39"/>
-      <c r="I52" s="33">
+      <c r="H52" s="42"/>
+      <c r="I52" s="36">
         <f>[1]Hoja1!$C3656</f>
         <v>7381.557764830166</v>
       </c>
-      <c r="J52" s="33"/>
+      <c r="J52" s="36"/>
       <c r="K52" s="5"/>
       <c r="P52" s="6"/>
-      <c r="U52" s="38" t="s">
+      <c r="U52" s="41" t="s">
         <v>207</v>
       </c>
-      <c r="V52" s="39"/>
-      <c r="W52" s="38" t="s">
+      <c r="V52" s="42"/>
+      <c r="W52" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="X52" s="39"/>
-      <c r="Y52" s="33">
+      <c r="X52" s="42"/>
+      <c r="Y52" s="36">
         <f>[1]Hoja1!$C3662</f>
         <v>11017.600437330664</v>
       </c>
-      <c r="Z52" s="33"/>
+      <c r="Z52" s="36"/>
       <c r="AN52" s="23"/>
     </row>
     <row r="53" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A53" s="49"/>
-[...3 lines deleted...]
-      <c r="E53" s="36" t="s">
+      <c r="A53" s="55"/>
+      <c r="B53" s="56"/>
+      <c r="C53" s="56"/>
+      <c r="D53" s="56"/>
+      <c r="E53" s="39" t="s">
         <v>201</v>
       </c>
-      <c r="F53" s="37"/>
-      <c r="G53" s="36" t="s">
+      <c r="F53" s="40"/>
+      <c r="G53" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="H53" s="37"/>
-      <c r="I53" s="32">
+      <c r="H53" s="40"/>
+      <c r="I53" s="35">
         <f>[1]Hoja1!$C3657</f>
         <v>7761.5823393006067</v>
       </c>
-      <c r="J53" s="32"/>
+      <c r="J53" s="35"/>
       <c r="K53" s="5"/>
       <c r="P53" s="6"/>
-      <c r="U53" s="36" t="s">
+      <c r="U53" s="39" t="s">
         <v>208</v>
       </c>
-      <c r="V53" s="37"/>
-      <c r="W53" s="36" t="s">
+      <c r="V53" s="40"/>
+      <c r="W53" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="X53" s="37"/>
-      <c r="Y53" s="32">
+      <c r="X53" s="40"/>
+      <c r="Y53" s="35">
         <f>[1]Hoja1!$C3663</f>
         <v>12108.91230615872</v>
       </c>
-      <c r="Z53" s="32"/>
+      <c r="Z53" s="35"/>
       <c r="AN53" s="23"/>
     </row>
     <row r="54" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A54" s="49"/>
-[...3 lines deleted...]
-      <c r="E54" s="38" t="s">
+      <c r="A54" s="55"/>
+      <c r="B54" s="56"/>
+      <c r="C54" s="56"/>
+      <c r="D54" s="56"/>
+      <c r="E54" s="41" t="s">
         <v>202</v>
       </c>
-      <c r="F54" s="39"/>
-      <c r="G54" s="38" t="s">
+      <c r="F54" s="42"/>
+      <c r="G54" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="H54" s="39"/>
-      <c r="I54" s="33">
+      <c r="H54" s="42"/>
+      <c r="I54" s="36">
         <f>[1]Hoja1!$C3658</f>
         <v>8345.6242014108539</v>
       </c>
-      <c r="J54" s="33"/>
+      <c r="J54" s="36"/>
       <c r="K54" s="5"/>
       <c r="P54" s="6"/>
-      <c r="U54" s="38" t="s">
+      <c r="U54" s="41" t="s">
         <v>209</v>
       </c>
-      <c r="V54" s="39"/>
-      <c r="W54" s="38" t="s">
+      <c r="V54" s="42"/>
+      <c r="W54" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="X54" s="39"/>
-      <c r="Y54" s="33">
+      <c r="X54" s="42"/>
+      <c r="Y54" s="36">
         <f>[1]Hoja1!$C3664</f>
         <v>12827.068719762399</v>
       </c>
-      <c r="Z54" s="33"/>
+      <c r="Z54" s="36"/>
       <c r="AN54" s="23"/>
     </row>
     <row r="55" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A55" s="49"/>
-[...3 lines deleted...]
-      <c r="E55" s="36" t="s">
+      <c r="A55" s="55"/>
+      <c r="B55" s="56"/>
+      <c r="C55" s="56"/>
+      <c r="D55" s="56"/>
+      <c r="E55" s="39" t="s">
         <v>203</v>
       </c>
-      <c r="F55" s="37"/>
-      <c r="G55" s="36" t="s">
+      <c r="F55" s="40"/>
+      <c r="G55" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="H55" s="37"/>
-      <c r="I55" s="32">
+      <c r="H55" s="40"/>
+      <c r="I55" s="35">
         <f>[1]Hoja1!$C3659</f>
         <v>9129.1150534098833</v>
       </c>
-      <c r="J55" s="32"/>
+      <c r="J55" s="35"/>
       <c r="K55" s="5"/>
       <c r="P55" s="6"/>
-      <c r="U55" s="36" t="s">
+      <c r="U55" s="39" t="s">
         <v>210</v>
       </c>
-      <c r="V55" s="37"/>
-      <c r="W55" s="36" t="s">
+      <c r="V55" s="40"/>
+      <c r="W55" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="X55" s="37"/>
-      <c r="Y55" s="32">
+      <c r="X55" s="40"/>
+      <c r="Y55" s="35">
         <f>[1]Hoja1!$C3665</f>
         <v>14967.288428415741</v>
       </c>
-      <c r="Z55" s="32"/>
+      <c r="Z55" s="35"/>
       <c r="AN55" s="23"/>
     </row>
     <row r="56" spans="1:40" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="55"/>
-[...3 lines deleted...]
-      <c r="E56" s="40" t="s">
+      <c r="A56" s="61"/>
+      <c r="B56" s="62"/>
+      <c r="C56" s="62"/>
+      <c r="D56" s="62"/>
+      <c r="E56" s="43" t="s">
         <v>204</v>
       </c>
-      <c r="F56" s="41"/>
-      <c r="G56" s="40" t="s">
+      <c r="F56" s="44"/>
+      <c r="G56" s="43" t="s">
         <v>70</v>
       </c>
-      <c r="H56" s="41"/>
-      <c r="I56" s="31">
+      <c r="H56" s="44"/>
+      <c r="I56" s="34">
         <f>[1]Hoja1!$C3660</f>
         <v>9976.4842683653842</v>
       </c>
-      <c r="J56" s="31"/>
+      <c r="J56" s="34"/>
       <c r="K56" s="27"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="28"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="26"/>
       <c r="T56" s="26"/>
-      <c r="U56" s="40" t="s">
+      <c r="U56" s="43" t="s">
         <v>211</v>
       </c>
-      <c r="V56" s="41"/>
-      <c r="W56" s="40" t="s">
+      <c r="V56" s="44"/>
+      <c r="W56" s="43" t="s">
         <v>78</v>
       </c>
-      <c r="X56" s="41"/>
-      <c r="Y56" s="34">
+      <c r="X56" s="44"/>
+      <c r="Y56" s="37">
         <f>[1]Hoja1!$C3666</f>
         <v>39313.990412380255</v>
       </c>
-      <c r="Z56" s="35"/>
+      <c r="Z56" s="38"/>
       <c r="AA56" s="26"/>
       <c r="AB56" s="26"/>
       <c r="AC56" s="26"/>
       <c r="AD56" s="26"/>
       <c r="AE56" s="26"/>
       <c r="AF56" s="26"/>
       <c r="AG56" s="26"/>
       <c r="AH56" s="26"/>
       <c r="AI56" s="26"/>
       <c r="AJ56" s="26"/>
       <c r="AK56" s="26"/>
       <c r="AL56" s="26"/>
       <c r="AM56" s="26"/>
       <c r="AN56" s="29"/>
     </row>
     <row r="57" spans="1:40" x14ac:dyDescent="0.25">
-      <c r="A57" s="50"/>
-[...6 lines deleted...]
-      <c r="H57" s="50"/>
+      <c r="A57" s="56"/>
+      <c r="B57" s="56"/>
+      <c r="C57" s="56"/>
+      <c r="D57" s="56"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="56"/>
+      <c r="G57" s="56"/>
+      <c r="H57" s="56"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UdsPo08l49ZNlFDLkT4A97AsHK2P6MvsAqPh8Me+/i/cx0wxOKRMOh61AWrAGxhCZeG4C+jbRZihCEkfWyN3Ng==" saltValue="MViBV1YBypJcQQpbb0Rgvw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="sVnvz26DJdEXsxef9Uboha0fXkxiW+uw4yV6snyBb6m201aHefE51VCTvoNXvaNeqMgNAEo1Nh/3OSETR/UXcg==" saltValue="vyHi2xWrAPgr5/ipNxnXrw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="494">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="L1:AC1"/>
     <mergeCell ref="AG43:AI43"/>
     <mergeCell ref="AJ43:AK43"/>
     <mergeCell ref="AJ40:AK42"/>
     <mergeCell ref="AK37:AN37"/>
     <mergeCell ref="AK38:AL38"/>
     <mergeCell ref="AM38:AN38"/>
     <mergeCell ref="AK39:AL39"/>
     <mergeCell ref="AM39:AN39"/>
     <mergeCell ref="AL43:AN43"/>
     <mergeCell ref="AE43:AF43"/>
     <mergeCell ref="G43:H43"/>
     <mergeCell ref="I40:L40"/>
     <mergeCell ref="I41:L41"/>
     <mergeCell ref="M40:N41"/>
     <mergeCell ref="M43:N43"/>
     <mergeCell ref="Q40:T40"/>
     <mergeCell ref="Q41:T41"/>
     <mergeCell ref="U43:V43"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="G39:H39"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="E39:F39"/>
@@ -7117,51 +7111,50 @@
     <mergeCell ref="AC24:AD24"/>
     <mergeCell ref="Y25:Z25"/>
     <mergeCell ref="AA25:AB25"/>
     <mergeCell ref="AC25:AD25"/>
     <mergeCell ref="AI23:AJ23"/>
     <mergeCell ref="AI24:AJ24"/>
     <mergeCell ref="AI25:AJ25"/>
     <mergeCell ref="Y21:Z21"/>
     <mergeCell ref="AA21:AB21"/>
     <mergeCell ref="AC21:AD21"/>
     <mergeCell ref="Y22:Z22"/>
     <mergeCell ref="AA22:AB22"/>
     <mergeCell ref="AC22:AD22"/>
     <mergeCell ref="Y23:Z23"/>
     <mergeCell ref="AA23:AB23"/>
     <mergeCell ref="AC23:AD23"/>
     <mergeCell ref="Y18:Z18"/>
     <mergeCell ref="AA18:AB18"/>
     <mergeCell ref="AC18:AD18"/>
     <mergeCell ref="Y19:Z19"/>
     <mergeCell ref="AA19:AB19"/>
     <mergeCell ref="AC19:AD19"/>
     <mergeCell ref="Y20:Z20"/>
     <mergeCell ref="AA20:AB20"/>
     <mergeCell ref="AC20:AD20"/>
-    <mergeCell ref="AC14:AD14"/>
     <mergeCell ref="Y15:Z15"/>
     <mergeCell ref="AA15:AB15"/>
     <mergeCell ref="AC15:AD15"/>
     <mergeCell ref="Y16:Z16"/>
     <mergeCell ref="AA16:AB16"/>
     <mergeCell ref="AC16:AD16"/>
     <mergeCell ref="Y17:Z17"/>
     <mergeCell ref="AA17:AB17"/>
     <mergeCell ref="AC17:AD17"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="Y14:Z14"/>
     <mergeCell ref="AA14:AB14"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="I9:J9"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="Q9:R9"/>
@@ -7293,98 +7286,98 @@
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="G21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="I25:J25"/>
     <mergeCell ref="I24:J24"/>
     <mergeCell ref="I14:J14"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="I20:J20"/>
     <mergeCell ref="I21:J21"/>
     <mergeCell ref="I22:J22"/>
-    <mergeCell ref="AE12:AH12"/>
     <mergeCell ref="AE13:AH13"/>
     <mergeCell ref="AI12:AJ13"/>
     <mergeCell ref="O22:P22"/>
     <mergeCell ref="Q22:R22"/>
     <mergeCell ref="S22:T22"/>
     <mergeCell ref="O25:P25"/>
     <mergeCell ref="Q25:R25"/>
     <mergeCell ref="S25:T25"/>
     <mergeCell ref="O23:P23"/>
     <mergeCell ref="Q23:R23"/>
     <mergeCell ref="S23:T23"/>
     <mergeCell ref="O24:P24"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="S24:T24"/>
     <mergeCell ref="O17:P17"/>
     <mergeCell ref="Q17:R17"/>
     <mergeCell ref="S17:T17"/>
     <mergeCell ref="O18:P18"/>
     <mergeCell ref="Q18:R18"/>
     <mergeCell ref="S18:T18"/>
     <mergeCell ref="O21:P21"/>
     <mergeCell ref="Q21:R21"/>
     <mergeCell ref="S21:T21"/>
-    <mergeCell ref="Y45:AB45"/>
+    <mergeCell ref="AC14:AD14"/>
     <mergeCell ref="AC45:AD45"/>
     <mergeCell ref="Y46:AB46"/>
     <mergeCell ref="AE45:AF45"/>
     <mergeCell ref="AI1:AK1"/>
     <mergeCell ref="AL1:AM1"/>
     <mergeCell ref="O19:P19"/>
     <mergeCell ref="Q19:R19"/>
     <mergeCell ref="S19:T19"/>
     <mergeCell ref="O20:P20"/>
     <mergeCell ref="Q20:R20"/>
     <mergeCell ref="S20:T20"/>
     <mergeCell ref="O14:P14"/>
     <mergeCell ref="Q14:R14"/>
     <mergeCell ref="S14:T14"/>
     <mergeCell ref="O15:P15"/>
     <mergeCell ref="Q15:R15"/>
     <mergeCell ref="S15:T15"/>
     <mergeCell ref="O16:P16"/>
     <mergeCell ref="Q16:R16"/>
     <mergeCell ref="S16:T16"/>
     <mergeCell ref="AI11:AJ11"/>
     <mergeCell ref="AK11:AL11"/>
     <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="AE12:AH12"/>
     <mergeCell ref="A56:D56"/>
     <mergeCell ref="E56:F56"/>
     <mergeCell ref="G56:H56"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="E57:F57"/>
     <mergeCell ref="G57:H57"/>
     <mergeCell ref="A52:D52"/>
     <mergeCell ref="E52:F52"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="A53:D53"/>
     <mergeCell ref="E53:F53"/>
     <mergeCell ref="G53:H53"/>
     <mergeCell ref="A54:D54"/>
     <mergeCell ref="E54:F54"/>
     <mergeCell ref="G54:H54"/>
     <mergeCell ref="E49:F50"/>
     <mergeCell ref="G49:H50"/>
     <mergeCell ref="I49:J50"/>
     <mergeCell ref="U49:V50"/>
     <mergeCell ref="W49:X50"/>
     <mergeCell ref="Y49:Z50"/>
     <mergeCell ref="A55:D55"/>
     <mergeCell ref="E55:F55"/>
     <mergeCell ref="G55:H55"/>
     <mergeCell ref="A49:D49"/>
@@ -7398,57 +7391,58 @@
     <mergeCell ref="I54:J54"/>
     <mergeCell ref="I55:J55"/>
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="AG1:AH1"/>
     <mergeCell ref="I56:J56"/>
     <mergeCell ref="Y51:Z51"/>
     <mergeCell ref="Y52:Z52"/>
     <mergeCell ref="Y53:Z53"/>
     <mergeCell ref="Y54:Z54"/>
     <mergeCell ref="Y55:Z55"/>
     <mergeCell ref="Y56:Z56"/>
     <mergeCell ref="U51:V51"/>
     <mergeCell ref="U52:V52"/>
     <mergeCell ref="U53:V53"/>
     <mergeCell ref="U54:V54"/>
     <mergeCell ref="U55:V55"/>
     <mergeCell ref="U56:V56"/>
     <mergeCell ref="W51:X51"/>
     <mergeCell ref="W52:X52"/>
     <mergeCell ref="W53:X53"/>
     <mergeCell ref="W54:X54"/>
     <mergeCell ref="W55:X55"/>
     <mergeCell ref="W56:X56"/>
     <mergeCell ref="Q49:T49"/>
     <mergeCell ref="Q50:T50"/>
+    <mergeCell ref="Y45:AB45"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AI1:AK1" r:id="rId1" display="enviar e-mail" xr:uid="{3FE19A67-3964-49E1-A9E0-FADAA441DC45}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="65" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>