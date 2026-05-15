--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D221C18E-A4B5-4753-A1DD-064DA2ED0F75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1F12867-1F4F-4F54-B65D-E1C4ED5D04BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D24BABB0-A752-4D6D-AC63-78601CEA821A}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AP$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -508,51 +508,51 @@
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
     <t>solicitar cotizacion</t>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>DF81081300</t>
   </si>
   <si>
     <t>BIDET ADAPTABLE DOBLE FUNCION PRO</t>
   </si>
   <si>
-    <t>Lista  20</t>
+    <t>Lista  25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -3646,342 +3646,343 @@
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="3088">
           <cell r="C3088">
-            <v>12322.930609648709</v>
+            <v>13062.306446227632</v>
           </cell>
         </row>
         <row r="3089">
           <cell r="C3089">
-            <v>26143.846628458879</v>
+            <v>27712.477426166413</v>
           </cell>
         </row>
         <row r="3090">
           <cell r="C3090">
-            <v>11492.087785249601</v>
+            <v>12181.613052364577</v>
           </cell>
         </row>
         <row r="3091">
           <cell r="C3091">
-            <v>113670.07866829113</v>
+            <v>120490.28338838859</v>
           </cell>
         </row>
         <row r="3092">
           <cell r="C3092">
-            <v>125635.3547610145</v>
+            <v>133173.47604667535</v>
           </cell>
         </row>
         <row r="3093">
           <cell r="C3093">
-            <v>1859.5558975573711</v>
+            <v>1971.1292514108134</v>
           </cell>
         </row>
         <row r="3094">
           <cell r="C3094">
-            <v>2147.6198118004713</v>
+            <v>2276.4770005084997</v>
           </cell>
         </row>
         <row r="3095">
           <cell r="C3095">
-            <v>2601.9609275512867</v>
+            <v>2758.0785832043643</v>
           </cell>
         </row>
         <row r="3096">
           <cell r="C3096">
-            <v>2347.5112071250996</v>
+            <v>2488.3618795526058</v>
           </cell>
         </row>
         <row r="3097">
           <cell r="C3097">
-            <v>2794.6646204024751</v>
+            <v>2962.3444976266237</v>
           </cell>
         </row>
         <row r="3098">
           <cell r="C3098">
-            <v>1832.1188329311647</v>
+            <v>1942.0459629070347</v>
           </cell>
         </row>
         <row r="3099">
           <cell r="C3099">
-            <v>2310.7516039656789</v>
+            <v>2449.3967002036202</v>
           </cell>
         </row>
         <row r="3111">
           <cell r="C3111">
-            <v>2991.3221812223564</v>
+            <v>3170.8015120956993</v>
           </cell>
         </row>
         <row r="3112">
           <cell r="C3112">
-            <v>3431.2120990300868</v>
+            <v>3637.0848249718929</v>
           </cell>
         </row>
         <row r="3113">
           <cell r="C3113">
-            <v>2903.3391447943968</v>
+            <v>3077.5394934820606</v>
           </cell>
         </row>
         <row r="3114">
           <cell r="C3114">
-            <v>3343.2416947681613</v>
+            <v>3543.8361964542514</v>
           </cell>
         </row>
         <row r="3115">
           <cell r="C3115">
-            <v>9897.6936849153899</v>
+            <v>10491.555306010314</v>
           </cell>
         </row>
         <row r="3116">
           <cell r="C3116">
-            <v>8386.3308119237463</v>
+            <v>8889.510660639171</v>
           </cell>
         </row>
         <row r="3117">
           <cell r="C3117">
-            <v>14210.365697643481</v>
+            <v>15062.987639502089</v>
           </cell>
         </row>
         <row r="3118">
           <cell r="C3118">
-            <v>17196.96344876906</v>
+            <v>18228.781255695205</v>
           </cell>
         </row>
         <row r="3119">
           <cell r="C3119">
-            <v>18773.609355825276</v>
+            <v>19900.025917174789</v>
           </cell>
         </row>
         <row r="3120">
           <cell r="C3120">
-            <v>20487.213207023899</v>
+            <v>21716.445999445339</v>
           </cell>
         </row>
         <row r="3121">
           <cell r="C3121">
-            <v>2885.9049510721015</v>
+            <v>3059.0592481364283</v>
           </cell>
         </row>
         <row r="3122">
           <cell r="C3122">
-            <v>2279.0953958840619</v>
+            <v>2415.8411196371062</v>
           </cell>
         </row>
         <row r="3123">
           <cell r="C3123">
-            <v>3189.8348658541136</v>
+            <v>3381.2249578053597</v>
           </cell>
         </row>
         <row r="3125">
           <cell r="C3125">
-            <v>6249.6089502204622</v>
+            <v>6624.5854872336886</v>
           </cell>
         </row>
         <row r="3126">
           <cell r="C3126">
-            <v>6670.1518034492938</v>
+            <v>7070.360911656252</v>
           </cell>
         </row>
         <row r="3127">
           <cell r="C3127">
-            <v>15458.802666800013</v>
+            <v>16386.330826808015</v>
           </cell>
         </row>
         <row r="3128">
           <cell r="C3128">
-            <v>15458.802666800013</v>
+            <v>16386.330826808015</v>
           </cell>
         </row>
         <row r="3129">
           <cell r="C3129">
-            <v>10457.298640228901</v>
+            <v>11084.736558642633</v>
           </cell>
         </row>
         <row r="3130">
           <cell r="C3130">
-            <v>23072.524939742158</v>
+            <v>24456.876436126691</v>
           </cell>
         </row>
         <row r="3131">
           <cell r="C3131">
-            <v>22925.297044613955</v>
+            <v>24300.814867290796</v>
           </cell>
         </row>
         <row r="3132">
           <cell r="C3132">
-            <v>22925.297044613955</v>
+            <v>24300.814867290796</v>
           </cell>
         </row>
         <row r="3133">
           <cell r="C3133">
-            <v>22925.297044613955</v>
+            <v>24300.814867290796</v>
           </cell>
         </row>
         <row r="3134">
           <cell r="C3134">
-            <v>23766.586670323319</v>
+            <v>25192.581870542715</v>
           </cell>
         </row>
         <row r="3137">
           <cell r="C3137">
-            <v>24050.532498439286</v>
+            <v>25493.564448345642</v>
           </cell>
         </row>
         <row r="3138">
           <cell r="C3138">
-            <v>7520.7747952627533</v>
+            <v>7972.0212829785196</v>
           </cell>
         </row>
         <row r="3143">
           <cell r="C3143">
-            <v>3783.1316125758917</v>
+            <v>4010.1195093304455</v>
           </cell>
         </row>
         <row r="3144">
           <cell r="C3144">
-            <v>8235.4901173097805</v>
+            <v>8729.6195243483671</v>
           </cell>
         </row>
         <row r="3145">
           <cell r="C3145">
-            <v>17890.191456391971</v>
+            <v>18963.602943775495</v>
           </cell>
         </row>
         <row r="3146">
           <cell r="C3146">
-            <v>18289.974247041227</v>
+            <v>19387.3727018637</v>
           </cell>
         </row>
         <row r="3147">
           <cell r="C3147">
-            <v>29383.896158893946</v>
+            <v>31146.92992842758</v>
           </cell>
         </row>
         <row r="3148">
           <cell r="C3148">
-            <v>113670.07866829113</v>
+            <v>120490.28338838859</v>
           </cell>
         </row>
         <row r="3155">
           <cell r="C3155">
-            <v>107343.21680439114</v>
+            <v>113783.80981265461</v>
           </cell>
         </row>
         <row r="3292">
           <cell r="C3292">
-            <v>5449.9459207839709</v>
+            <v>5776.9426760310098</v>
           </cell>
         </row>
         <row r="3294">
           <cell r="C3294">
-            <v>19365.855828171065</v>
+            <v>20527.80717786133</v>
           </cell>
         </row>
         <row r="3295">
           <cell r="C3295">
-            <v>20847.394157156046</v>
+            <v>22098.23780658541</v>
           </cell>
         </row>
         <row r="3296">
           <cell r="C3296">
-            <v>3189.8348658541136</v>
+            <v>3381.2249578053597</v>
           </cell>
         </row>
         <row r="3297">
           <cell r="C3297">
-            <v>40082.873399688498</v>
+            <v>42487.845803669807</v>
           </cell>
         </row>
         <row r="3298">
           <cell r="C3298">
-            <v>50102.87171614667</v>
+            <v>53109.044019115485</v>
           </cell>
         </row>
         <row r="3299">
           <cell r="C3299">
-            <v>46763.823900501855</v>
+            <v>49569.653334531969</v>
           </cell>
         </row>
         <row r="3300">
           <cell r="C3300">
-            <v>53443.346966553348</v>
+            <v>56649.947784546566</v>
           </cell>
         </row>
         <row r="3301">
           <cell r="C3301">
-            <v>34713.255422715774</v>
+            <v>36796.05074807872</v>
           </cell>
         </row>
         <row r="3302">
           <cell r="C3302">
-            <v>6114.7515548300107</v>
+            <v>6481.636648119812</v>
           </cell>
         </row>
         <row r="3329">
           <cell r="C3329">
-            <v>20859.558933046948</v>
+            <v>22111.13246902977</v>
           </cell>
         </row>
         <row r="3330">
           <cell r="C3330">
-            <v>22763.567422878543</v>
+            <v>24129.381468251257</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -4285,51 +4286,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{458E7FF2-4834-40E6-B5B9-8512B13BE703}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AP2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="22" max="42" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="49">
-        <v>46073</v>
+        <v>46156</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="51" t="s">
         <v>123</v>
       </c>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="46" t="s">
         <v>116</v>
       </c>
       <c r="N1" s="46"/>
       <c r="O1" s="46"/>
       <c r="P1" s="46"/>
       <c r="Q1" s="46"/>
       <c r="R1" s="46"/>
       <c r="S1" s="46"/>
       <c r="T1" s="46"/>
       <c r="U1" s="46"/>
@@ -4472,51 +4473,51 @@
       </c>
       <c r="AI3" s="118"/>
       <c r="AJ3" s="117" t="s">
         <v>2</v>
       </c>
       <c r="AK3" s="118"/>
       <c r="AL3" s="100" t="s">
         <v>25</v>
       </c>
       <c r="AM3" s="101"/>
       <c r="AN3" s="101"/>
       <c r="AO3" s="101"/>
       <c r="AP3" s="145"/>
     </row>
     <row r="4" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="27"/>
       <c r="E4" s="141" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="141"/>
       <c r="G4" s="142">
         <f>[1]Hoja1!$C$3155</f>
-        <v>107343.21680439114</v>
+        <v>113783.80981265461</v>
       </c>
       <c r="H4" s="143"/>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
       <c r="M4" s="127"/>
       <c r="N4" s="128"/>
       <c r="O4" s="127"/>
       <c r="P4" s="128"/>
       <c r="Q4" s="57"/>
       <c r="R4" s="89"/>
       <c r="S4" s="93" t="s">
         <v>18</v>
       </c>
       <c r="T4" s="94"/>
       <c r="U4" s="103"/>
       <c r="V4" s="119"/>
       <c r="W4" s="120"/>
       <c r="X4" s="119"/>
       <c r="Y4" s="120"/>
       <c r="Z4" s="119"/>
       <c r="AA4" s="120"/>
       <c r="AB4" s="93" t="s">
         <v>24</v>
@@ -4555,230 +4556,230 @@
       <c r="R5" s="5"/>
       <c r="S5" s="1"/>
       <c r="T5" s="2"/>
       <c r="U5" s="3"/>
       <c r="V5" s="1"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="4"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="AM5" s="75" t="s">
         <v>28</v>
       </c>
       <c r="AN5" s="79"/>
       <c r="AO5" s="95">
         <f>[1]Hoja1!$C$3098</f>
-        <v>1832.1188329311647</v>
+        <v>1942.0459629070347</v>
       </c>
       <c r="AP5" s="111"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="24"/>
       <c r="E6" s="113" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="55"/>
       <c r="G6" s="54" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="74"/>
       <c r="L6" s="5"/>
       <c r="M6" s="85" t="s">
         <v>10</v>
       </c>
       <c r="N6" s="85"/>
       <c r="O6" s="85" t="s">
         <v>6</v>
       </c>
       <c r="P6" s="85"/>
       <c r="Q6" s="57">
         <f>[1]Hoja1!$C3144</f>
-        <v>8235.4901173097805</v>
+        <v>8729.6195243483671</v>
       </c>
       <c r="R6" s="89"/>
       <c r="S6" s="4"/>
       <c r="U6" s="5"/>
       <c r="V6" s="85" t="s">
         <v>19</v>
       </c>
       <c r="W6" s="85"/>
       <c r="X6" s="52" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="53"/>
       <c r="Z6" s="57">
         <f>[1]Hoja1!$C$3119</f>
-        <v>18773.609355825276</v>
+        <v>19900.025917174789</v>
       </c>
       <c r="AA6" s="89"/>
       <c r="AB6" s="4"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="85" t="s">
         <v>19</v>
       </c>
       <c r="AG6" s="85"/>
       <c r="AH6" s="52" t="s">
         <v>117</v>
       </c>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="57">
         <f>[1]Hoja1!$C$3329</f>
-        <v>20859.558933046948</v>
+        <v>22111.13246902977</v>
       </c>
       <c r="AK6" s="89"/>
       <c r="AL6" s="12" t="s">
         <v>20</v>
       </c>
       <c r="AM6" s="52" t="s">
         <v>29</v>
       </c>
       <c r="AN6" s="53"/>
       <c r="AO6" s="57">
         <f>[1]Hoja1!$C$3099</f>
-        <v>2310.7516039656789</v>
+        <v>2449.3967002036202</v>
       </c>
       <c r="AP6" s="114"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="24"/>
       <c r="E7" s="110" t="s">
         <v>16</v>
       </c>
       <c r="F7" s="71"/>
       <c r="G7" s="95">
         <f>[1]Hoja1!$C$3148</f>
-        <v>113670.07866829113</v>
+        <v>120490.28338838859</v>
       </c>
       <c r="H7" s="111"/>
       <c r="L7" s="5"/>
       <c r="M7" s="71" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="71"/>
       <c r="O7" s="71" t="s">
         <v>7</v>
       </c>
       <c r="P7" s="71"/>
       <c r="Q7" s="95">
         <f>[1]Hoja1!$C3145</f>
-        <v>17890.191456391971</v>
+        <v>18963.602943775495</v>
       </c>
       <c r="R7" s="96"/>
       <c r="S7" s="4"/>
       <c r="U7" s="5"/>
       <c r="V7" s="4"/>
       <c r="AA7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="4"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="28"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
       <c r="E8" s="25"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="28"/>
       <c r="L8" s="5"/>
       <c r="M8" s="85" t="s">
         <v>12</v>
       </c>
       <c r="N8" s="85"/>
       <c r="O8" s="85" t="s">
         <v>8</v>
       </c>
       <c r="P8" s="85"/>
       <c r="Q8" s="57">
         <f>[1]Hoja1!$C3146</f>
-        <v>18289.974247041227</v>
+        <v>19387.3727018637</v>
       </c>
       <c r="R8" s="89"/>
       <c r="S8" s="4"/>
       <c r="U8" s="5"/>
       <c r="V8" s="85" t="s">
         <v>20</v>
       </c>
       <c r="W8" s="85"/>
       <c r="X8" s="54" t="s">
         <v>22</v>
       </c>
       <c r="Y8" s="55"/>
       <c r="Z8" s="57">
         <f>[1]Hoja1!$C$3120</f>
-        <v>20487.213207023899</v>
+        <v>21716.445999445339</v>
       </c>
       <c r="AA8" s="89"/>
       <c r="AB8" s="4"/>
       <c r="AE8" s="5"/>
       <c r="AF8" s="85" t="s">
         <v>20</v>
       </c>
       <c r="AG8" s="85"/>
       <c r="AH8" s="54" t="s">
         <v>118</v>
       </c>
       <c r="AI8" s="55"/>
       <c r="AJ8" s="57">
         <f>[1]Hoja1!$C$3330</f>
-        <v>22763.567422878543</v>
+        <v>24129.381468251257</v>
       </c>
       <c r="AK8" s="88"/>
       <c r="AL8" s="13"/>
       <c r="AM8" s="115"/>
       <c r="AN8" s="115"/>
       <c r="AO8" s="106"/>
       <c r="AP8" s="116"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="24"/>
       <c r="E9" s="24"/>
       <c r="H9" s="29"/>
       <c r="L9" s="5"/>
       <c r="M9" s="71" t="s">
         <v>13</v>
       </c>
       <c r="N9" s="71"/>
       <c r="O9" s="71" t="s">
         <v>9</v>
       </c>
       <c r="P9" s="71"/>
       <c r="Q9" s="95">
         <f>[1]Hoja1!$C3147</f>
-        <v>29383.896158893946</v>
+        <v>31146.92992842758</v>
       </c>
       <c r="R9" s="96"/>
       <c r="S9" s="4"/>
       <c r="U9" s="5"/>
       <c r="V9" s="4"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="4"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AP9" s="29"/>
     </row>
     <row r="10" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="26"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="38"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="42"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="8"/>
@@ -4940,60 +4941,60 @@
       <c r="AL12" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AM12" s="55"/>
       <c r="AN12" s="54" t="s">
         <v>2</v>
       </c>
       <c r="AO12" s="56"/>
       <c r="AP12" s="74"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A13" s="113" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="55"/>
       <c r="C13" s="54" t="s">
         <v>2</v>
       </c>
       <c r="D13" s="55"/>
       <c r="E13" s="72" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="73"/>
       <c r="G13" s="95">
         <f>[1]Hoja1!$C$3090</f>
-        <v>11492.087785249601</v>
+        <v>12181.613052364577</v>
       </c>
       <c r="H13" s="96"/>
       <c r="I13" s="72" t="s">
         <v>126</v>
       </c>
       <c r="J13" s="73"/>
       <c r="K13" s="95">
         <f>[1]Hoja1!$C$3088</f>
-        <v>12322.930609648709</v>
+        <v>13062.306446227632</v>
       </c>
       <c r="L13" s="96"/>
       <c r="M13" s="54" t="s">
         <v>1</v>
       </c>
       <c r="N13" s="55"/>
       <c r="O13" s="54" t="s">
         <v>2</v>
       </c>
       <c r="P13" s="55"/>
       <c r="Q13" s="54" t="s">
         <v>1</v>
       </c>
       <c r="R13" s="55"/>
       <c r="S13" s="54" t="s">
         <v>2</v>
       </c>
       <c r="T13" s="55"/>
       <c r="U13" s="54" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="55"/>
       <c r="W13" s="54" t="s">
         <v>2</v>
       </c>
@@ -5007,126 +5008,126 @@
       </c>
       <c r="AB13" s="55"/>
       <c r="AC13" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AD13" s="55"/>
       <c r="AE13" s="57" t="s">
         <v>2</v>
       </c>
       <c r="AF13" s="88"/>
       <c r="AG13" s="89"/>
       <c r="AH13" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AI13" s="55"/>
       <c r="AJ13" s="54" t="s">
         <v>2</v>
       </c>
       <c r="AK13" s="55"/>
       <c r="AL13" s="150" t="s">
         <v>53</v>
       </c>
       <c r="AM13" s="151"/>
       <c r="AN13" s="90">
         <f>[1]Hoja1!$C$3294</f>
-        <v>19365.855828171065</v>
+        <v>20527.80717786133</v>
       </c>
       <c r="AO13" s="91"/>
       <c r="AP13" s="152"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" s="110" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="71"/>
       <c r="C14" s="83">
         <f>[1]Hoja1!$C$3089</f>
-        <v>26143.846628458879</v>
+        <v>27712.477426166413</v>
       </c>
       <c r="D14" s="83"/>
       <c r="E14" s="1"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="1"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
       <c r="M14" s="104" t="s">
         <v>119</v>
       </c>
       <c r="N14" s="105"/>
       <c r="O14" s="95">
         <f>[1]Hoja1!$C$3138</f>
-        <v>7520.7747952627533</v>
+        <v>7972.0212829785196</v>
       </c>
       <c r="P14" s="96"/>
       <c r="Q14" s="72" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="73"/>
       <c r="S14" s="95">
         <f>[1]Hoja1!$C$3129</f>
-        <v>10457.298640228901</v>
+        <v>11084.736558642633</v>
       </c>
       <c r="T14" s="96"/>
       <c r="U14" s="72" t="s">
         <v>44</v>
       </c>
       <c r="V14" s="73"/>
       <c r="W14" s="95">
         <f>[1]Hoja1!$C$3128</f>
-        <v>15458.802666800013</v>
+        <v>16386.330826808015</v>
       </c>
       <c r="X14" s="96"/>
       <c r="Y14" s="72" t="s">
         <v>46</v>
       </c>
       <c r="Z14" s="73"/>
       <c r="AA14" s="95">
         <f>[1]Hoja1!$C$3127</f>
-        <v>15458.802666800013</v>
+        <v>16386.330826808015</v>
       </c>
       <c r="AB14" s="96"/>
       <c r="AC14" s="75" t="s">
         <v>49</v>
       </c>
       <c r="AD14" s="79"/>
       <c r="AE14" s="90">
         <f>[1]Hoja1!$C$3131</f>
-        <v>22925.297044613955</v>
+        <v>24300.814867290796</v>
       </c>
       <c r="AF14" s="91"/>
       <c r="AG14" s="92"/>
       <c r="AH14" s="72" t="s">
         <v>52</v>
       </c>
       <c r="AI14" s="73"/>
       <c r="AJ14" s="95">
         <f>[1]Hoja1!$C$3132</f>
-        <v>22925.297044613955</v>
+        <v>24300.814867290796</v>
       </c>
       <c r="AK14" s="107"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="31"/>
       <c r="AN14" s="32"/>
       <c r="AO14" s="16"/>
       <c r="AP14" s="33"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" s="156"/>
       <c r="B15" s="157"/>
       <c r="C15" s="158"/>
       <c r="D15" s="159"/>
       <c r="I15" s="4"/>
       <c r="L15" s="5"/>
       <c r="M15" s="104"/>
       <c r="N15" s="105"/>
       <c r="O15" s="2"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="3"/>
       <c r="U15" s="1"/>
       <c r="V15" s="2"/>
@@ -5182,51 +5183,51 @@
       <c r="L17" s="5"/>
       <c r="M17" s="4"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="4"/>
       <c r="T17" s="5"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="4"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="4"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="4"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="4"/>
       <c r="AP17" s="29"/>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
       <c r="D18" s="5"/>
       <c r="E18" s="72" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="73"/>
       <c r="G18" s="95">
         <f>[1]Hoja1!$C$3292</f>
-        <v>5449.9459207839709</v>
+        <v>5776.9426760310098</v>
       </c>
       <c r="H18" s="107"/>
       <c r="I18" s="4"/>
       <c r="L18" s="5"/>
       <c r="M18" s="4"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="4"/>
       <c r="T18" s="5"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="4"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="4"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="4"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="4"/>
       <c r="AP18" s="29"/>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A19" s="24"/>
       <c r="E19" s="104"/>
       <c r="F19" s="105"/>
       <c r="G19" s="106"/>
       <c r="H19" s="106"/>
@@ -5409,200 +5410,200 @@
       <c r="M23" s="54" t="s">
         <v>1</v>
       </c>
       <c r="N23" s="55"/>
       <c r="O23" s="54" t="s">
         <v>2</v>
       </c>
       <c r="P23" s="55"/>
       <c r="Q23" s="54" t="s">
         <v>1</v>
       </c>
       <c r="R23" s="55"/>
       <c r="S23" s="54" t="s">
         <v>2</v>
       </c>
       <c r="T23" s="55"/>
       <c r="Y23" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z23" s="71" t="s">
         <v>67</v>
       </c>
       <c r="AA23" s="71"/>
       <c r="AB23" s="83">
         <f>[1]Hoja1!$C$3096</f>
-        <v>2347.5112071250996</v>
+        <v>2488.3618795526058</v>
       </c>
       <c r="AC23" s="83"/>
       <c r="AD23" s="1"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="18">
         <v>40</v>
       </c>
       <c r="AH23" s="71" t="s">
         <v>70</v>
       </c>
       <c r="AI23" s="71"/>
       <c r="AJ23" s="83">
         <f>[1]Hoja1!$C$3111</f>
-        <v>2991.3221812223564</v>
+        <v>3170.8015120956993</v>
       </c>
       <c r="AK23" s="83"/>
       <c r="AL23" s="18">
         <v>40</v>
       </c>
       <c r="AM23" s="72" t="s">
         <v>73</v>
       </c>
       <c r="AN23" s="73"/>
       <c r="AO23" s="83">
         <f>[1]Hoja1!$C$3113</f>
-        <v>2903.3391447943968</v>
+        <v>3077.5394934820606</v>
       </c>
       <c r="AP23" s="84"/>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A24" s="110" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="71"/>
       <c r="C24" s="83">
         <f>[1]Hoja1!$C$3295</f>
-        <v>20847.394157156046</v>
+        <v>22098.23780658541</v>
       </c>
       <c r="D24" s="83"/>
       <c r="E24" s="71" t="s">
         <v>56</v>
       </c>
       <c r="F24" s="71"/>
       <c r="G24" s="83">
         <f>[1]Hoja1!$C$3134</f>
-        <v>23766.586670323319</v>
+        <v>25192.581870542715</v>
       </c>
       <c r="H24" s="83"/>
       <c r="I24" s="71" t="s">
         <v>57</v>
       </c>
       <c r="J24" s="71"/>
       <c r="K24" s="83">
         <f>[1]Hoja1!$C$3130</f>
-        <v>23072.524939742158</v>
+        <v>24456.876436126691</v>
       </c>
       <c r="L24" s="83"/>
       <c r="M24" s="71" t="s">
         <v>60</v>
       </c>
       <c r="N24" s="71"/>
       <c r="O24" s="83">
         <f>[1]Hoja1!$C$3133</f>
-        <v>22925.297044613955</v>
+        <v>24300.814867290796</v>
       </c>
       <c r="P24" s="83"/>
       <c r="Q24" s="71" t="s">
         <v>63</v>
       </c>
       <c r="R24" s="71"/>
       <c r="S24" s="83">
         <f>[1]Hoja1!$C$3137</f>
-        <v>24050.532498439286</v>
+        <v>25493.564448345642</v>
       </c>
       <c r="T24" s="83"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="4"/>
       <c r="AG24" s="19"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="21"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="19"/>
       <c r="AM24" s="20"/>
       <c r="AN24" s="21"/>
       <c r="AO24" s="20"/>
       <c r="AP24" s="36"/>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A25" s="25"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="3"/>
       <c r="E25" s="1"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="3"/>
       <c r="I25" s="1"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="3"/>
       <c r="M25" s="1"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="3"/>
       <c r="Y25" s="18" t="s">
         <v>20</v>
       </c>
       <c r="Z25" s="71" t="s">
         <v>68</v>
       </c>
       <c r="AA25" s="71"/>
       <c r="AB25" s="83">
         <f>[1]Hoja1!$C$3097</f>
-        <v>2794.6646204024751</v>
+        <v>2962.3444976266237</v>
       </c>
       <c r="AC25" s="83"/>
       <c r="AD25" s="4"/>
       <c r="AG25" s="18">
         <v>50</v>
       </c>
       <c r="AH25" s="72" t="s">
         <v>71</v>
       </c>
       <c r="AI25" s="73"/>
       <c r="AJ25" s="95">
         <f>[1]Hoja1!$C$3112</f>
-        <v>3431.2120990300868</v>
+        <v>3637.0848249718929</v>
       </c>
       <c r="AK25" s="96"/>
       <c r="AL25" s="18">
         <v>50</v>
       </c>
       <c r="AM25" s="72" t="s">
         <v>74</v>
       </c>
       <c r="AN25" s="73"/>
       <c r="AO25" s="95">
         <f>[1]Hoja1!$C$3114</f>
-        <v>3343.2416947681613</v>
+        <v>3543.8361964542514</v>
       </c>
       <c r="AP25" s="111"/>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A26" s="24"/>
       <c r="D26" s="5"/>
       <c r="E26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="4"/>
       <c r="L26" s="5"/>
       <c r="M26" s="4"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="4"/>
       <c r="T26" s="5"/>
       <c r="U26" s="62" t="s">
         <v>66</v>
       </c>
       <c r="V26" s="63"/>
       <c r="W26" s="63"/>
       <c r="X26" s="64"/>
       <c r="Y26" s="17" t="s">
         <v>26</v>
       </c>
       <c r="Z26" s="146" t="s">
         <v>1</v>
@@ -5622,51 +5623,51 @@
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A27" s="24"/>
       <c r="D27" s="5"/>
       <c r="E27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="4"/>
       <c r="L27" s="5"/>
       <c r="M27" s="4"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="4"/>
       <c r="T27" s="5"/>
       <c r="U27" s="1"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z27" s="72" t="s">
         <v>120</v>
       </c>
       <c r="AA27" s="73"/>
       <c r="AB27" s="83">
         <f>[1]Hoja1!$C$3093</f>
-        <v>1859.5558975573711</v>
+        <v>1971.1292514108134</v>
       </c>
       <c r="AC27" s="83"/>
       <c r="AD27" s="4"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="37"/>
       <c r="AP27" s="29"/>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A28" s="24"/>
       <c r="D28" s="5"/>
       <c r="E28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="4"/>
       <c r="L28" s="5"/>
       <c r="M28" s="4"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="4"/>
       <c r="T28" s="5"/>
       <c r="U28" s="4"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="19"/>
       <c r="Z28" s="178"/>
       <c r="AA28" s="179"/>
       <c r="AB28" s="20"/>
@@ -5677,51 +5678,51 @@
       <c r="AM28" s="37"/>
       <c r="AP28" s="29"/>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A29" s="24"/>
       <c r="D29" s="5"/>
       <c r="E29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="4"/>
       <c r="L29" s="5"/>
       <c r="M29" s="4"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="4"/>
       <c r="T29" s="5"/>
       <c r="U29" s="4"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="18" t="s">
         <v>20</v>
       </c>
       <c r="Z29" s="72" t="s">
         <v>121</v>
       </c>
       <c r="AA29" s="73"/>
       <c r="AB29" s="83">
         <f>[1]Hoja1!$C$3094</f>
-        <v>2147.6198118004713</v>
+        <v>2276.4770005084997</v>
       </c>
       <c r="AC29" s="83"/>
       <c r="AD29" s="4"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="4"/>
       <c r="AP29" s="29"/>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="D30" s="5"/>
       <c r="E30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="4"/>
       <c r="L30" s="5"/>
       <c r="M30" s="4"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="4"/>
       <c r="T30" s="5"/>
       <c r="U30" s="4"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="20"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="20"/>
       <c r="AC30" s="21"/>
@@ -5740,51 +5741,51 @@
       <c r="I31" s="6"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="8"/>
       <c r="M31" s="6"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="8"/>
       <c r="U31" s="6"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="18" t="s">
         <v>65</v>
       </c>
       <c r="Z31" s="174" t="s">
         <v>122</v>
       </c>
       <c r="AA31" s="174"/>
       <c r="AB31" s="175">
         <f>[1]Hoja1!$C$3095</f>
-        <v>2601.9609275512867</v>
+        <v>2758.0785832043643</v>
       </c>
       <c r="AC31" s="175"/>
       <c r="AD31" s="4"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="4"/>
       <c r="AP31" s="29"/>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A32" s="160" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="161"/>
       <c r="C32" s="161"/>
       <c r="D32" s="162"/>
       <c r="E32" s="168" t="s">
         <v>81</v>
       </c>
       <c r="F32" s="169"/>
       <c r="G32" s="169"/>
       <c r="H32" s="170"/>
       <c r="I32" s="171" t="s">
         <v>78</v>
       </c>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
@@ -5903,212 +5904,212 @@
       <c r="AH33" s="69"/>
       <c r="AI33" s="68" t="s">
         <v>2</v>
       </c>
       <c r="AJ33" s="69"/>
       <c r="AK33" s="68" t="s">
         <v>4</v>
       </c>
       <c r="AL33" s="69"/>
       <c r="AM33" s="68" t="s">
         <v>1</v>
       </c>
       <c r="AN33" s="69"/>
       <c r="AO33" s="68" t="s">
         <v>2</v>
       </c>
       <c r="AP33" s="70"/>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A34" s="166" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="167"/>
       <c r="C34" s="83">
         <f>[1]Hoja1!$C$3143</f>
-        <v>3783.1316125758917</v>
+        <v>4010.1195093304455</v>
       </c>
       <c r="D34" s="83"/>
       <c r="E34" s="75" t="s">
         <v>79</v>
       </c>
       <c r="F34" s="79"/>
       <c r="G34" s="83">
         <f>[1]Hoja1!$C$3121</f>
-        <v>2885.9049510721015</v>
+        <v>3059.0592481364283</v>
       </c>
       <c r="H34" s="83"/>
       <c r="I34" s="75" t="s">
         <v>82</v>
       </c>
       <c r="J34" s="79"/>
       <c r="K34" s="83">
         <f>[1]Hoja1!$C$3296</f>
-        <v>3189.8348658541136</v>
+        <v>3381.2249578053597</v>
       </c>
       <c r="L34" s="83"/>
       <c r="M34" s="75" t="s">
         <v>84</v>
       </c>
       <c r="N34" s="79"/>
       <c r="O34" s="83">
         <f>[1]Hoja1!$C$3122</f>
-        <v>2279.0953958840619</v>
+        <v>2415.8411196371062</v>
       </c>
       <c r="P34" s="83"/>
       <c r="Q34" s="75" t="s">
         <v>88</v>
       </c>
       <c r="R34" s="79"/>
       <c r="S34" s="83">
         <f>[1]Hoja1!$C$3123</f>
-        <v>3189.8348658541136</v>
+        <v>3381.2249578053597</v>
       </c>
       <c r="T34" s="83"/>
       <c r="U34" s="72" t="s">
         <v>90</v>
       </c>
       <c r="V34" s="73"/>
       <c r="W34" s="83">
         <f>[1]Hoja1!$C$3117</f>
-        <v>14210.365697643481</v>
+        <v>15062.987639502089</v>
       </c>
       <c r="X34" s="83"/>
       <c r="Y34" s="18" t="s">
         <v>19</v>
       </c>
       <c r="Z34" s="72" t="s">
         <v>95</v>
       </c>
       <c r="AA34" s="73"/>
       <c r="AB34" s="83">
         <f>[1]Hoja1!$C$3115</f>
-        <v>9897.6936849153899</v>
+        <v>10491.555306010314</v>
       </c>
       <c r="AC34" s="83"/>
       <c r="AD34" s="23" t="s">
         <v>93</v>
       </c>
       <c r="AE34" s="71" t="s">
         <v>98</v>
       </c>
       <c r="AF34" s="71"/>
       <c r="AG34" s="72" t="s">
         <v>100</v>
       </c>
       <c r="AH34" s="73"/>
       <c r="AI34" s="83">
         <f>[1]Hoja1!$C$3297</f>
-        <v>40082.873399688498</v>
+        <v>42487.845803669807</v>
       </c>
       <c r="AJ34" s="83"/>
       <c r="AK34" s="71" t="s">
         <v>98</v>
       </c>
       <c r="AL34" s="71"/>
       <c r="AM34" s="72" t="s">
         <v>102</v>
       </c>
       <c r="AN34" s="73"/>
       <c r="AO34" s="83">
         <f>[1]Hoja1!$C$3299</f>
-        <v>46763.823900501855</v>
+        <v>49569.653334531969</v>
       </c>
       <c r="AP34" s="84"/>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A35" s="24"/>
       <c r="D35" s="5"/>
       <c r="E35" s="1"/>
       <c r="F35" s="2"/>
       <c r="G35" s="176" t="s">
         <v>80</v>
       </c>
       <c r="H35" s="177"/>
       <c r="I35" s="4"/>
       <c r="K35" s="176" t="s">
         <v>85</v>
       </c>
       <c r="L35" s="177"/>
       <c r="M35" s="4"/>
       <c r="O35" s="176" t="s">
         <v>86</v>
       </c>
       <c r="P35" s="177"/>
       <c r="Q35" s="4"/>
       <c r="S35" s="176" t="s">
         <v>89</v>
       </c>
       <c r="T35" s="177"/>
       <c r="U35" s="54" t="s">
         <v>91</v>
       </c>
       <c r="V35" s="55"/>
       <c r="W35" s="61">
         <f>[1]Hoja1!$C$3118</f>
-        <v>17196.96344876906</v>
+        <v>18228.781255695205</v>
       </c>
       <c r="X35" s="61"/>
       <c r="Y35" s="9" t="s">
         <v>20</v>
       </c>
       <c r="Z35" s="54" t="s">
         <v>96</v>
       </c>
       <c r="AA35" s="55"/>
       <c r="AB35" s="61">
         <f>[1]Hoja1!$C$3116</f>
-        <v>8386.3308119237463</v>
+        <v>8889.510660639171</v>
       </c>
       <c r="AC35" s="61"/>
       <c r="AD35" s="22" t="s">
         <v>94</v>
       </c>
       <c r="AE35" s="85" t="s">
         <v>99</v>
       </c>
       <c r="AF35" s="85"/>
       <c r="AG35" s="54" t="s">
         <v>101</v>
       </c>
       <c r="AH35" s="55"/>
       <c r="AI35" s="61">
         <f>[1]Hoja1!$C$3298</f>
-        <v>50102.87171614667</v>
+        <v>53109.044019115485</v>
       </c>
       <c r="AJ35" s="61"/>
       <c r="AK35" s="85" t="s">
         <v>99</v>
       </c>
       <c r="AL35" s="85"/>
       <c r="AM35" s="54" t="s">
         <v>103</v>
       </c>
       <c r="AN35" s="55"/>
       <c r="AO35" s="61">
         <f>[1]Hoja1!$C$3300</f>
-        <v>53443.346966553348</v>
+        <v>56649.947784546566</v>
       </c>
       <c r="AP35" s="86"/>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A36" s="24"/>
       <c r="D36" s="5"/>
       <c r="E36" s="4"/>
       <c r="G36" s="31"/>
       <c r="H36" s="5"/>
       <c r="I36" s="4"/>
       <c r="L36" s="5"/>
       <c r="M36" s="4"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="4"/>
       <c r="T36" s="5"/>
       <c r="U36" s="4"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="37"/>
       <c r="AD36" s="5"/>
       <c r="AK36" s="4"/>
       <c r="AP36" s="29"/>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A37" s="24"/>
@@ -6320,51 +6321,51 @@
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="2"/>
       <c r="AG43" s="2"/>
       <c r="AH43" s="2"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="3"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
       <c r="AP43" s="28"/>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A44" s="24"/>
       <c r="F44" s="52" t="s">
         <v>105</v>
       </c>
       <c r="G44" s="53"/>
       <c r="H44" s="61">
         <f>[1]Hoja1!$C$3301</f>
-        <v>34713.255422715774</v>
+        <v>36796.05074807872</v>
       </c>
       <c r="I44" s="61"/>
       <c r="J44" s="4"/>
       <c r="P44" s="5"/>
       <c r="Q44" s="4"/>
       <c r="W44" s="5"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="54" t="s">
         <v>4</v>
       </c>
       <c r="Z44" s="55"/>
       <c r="AA44" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AB44" s="55"/>
       <c r="AC44" s="54" t="s">
         <v>2</v>
       </c>
       <c r="AD44" s="55"/>
       <c r="AE44" s="54" t="s">
         <v>4</v>
       </c>
       <c r="AF44" s="55"/>
       <c r="AG44" s="54" t="s">
         <v>1</v>
@@ -6375,101 +6376,101 @@
       </c>
       <c r="AJ44" s="56"/>
       <c r="AK44" s="54" t="s">
         <v>4</v>
       </c>
       <c r="AL44" s="55"/>
       <c r="AM44" s="54" t="s">
         <v>1</v>
       </c>
       <c r="AN44" s="55"/>
       <c r="AO44" s="54" t="s">
         <v>2</v>
       </c>
       <c r="AP44" s="74"/>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A45" s="24"/>
       <c r="I45" s="5"/>
       <c r="J45" s="4"/>
       <c r="M45" s="52" t="s">
         <v>107</v>
       </c>
       <c r="N45" s="53"/>
       <c r="O45" s="61">
         <f>[1]Hoja1!$C$3091</f>
-        <v>113670.07866829113</v>
+        <v>120490.28338838859</v>
       </c>
       <c r="P45" s="61"/>
       <c r="Q45" s="4"/>
       <c r="T45" s="52" t="s">
         <v>108</v>
       </c>
       <c r="U45" s="53"/>
       <c r="V45" s="61">
         <f>[1]Hoja1!$C$3092</f>
-        <v>125635.3547610145</v>
+        <v>133173.47604667535</v>
       </c>
       <c r="W45" s="61"/>
       <c r="X45" s="4"/>
       <c r="Y45" s="75" t="s">
         <v>86</v>
       </c>
       <c r="Z45" s="79"/>
       <c r="AA45" s="52" t="s">
         <v>110</v>
       </c>
       <c r="AB45" s="53"/>
       <c r="AC45" s="61">
         <f>[1]Hoja1!$C$3125</f>
-        <v>6249.6089502204622</v>
+        <v>6624.5854872336886</v>
       </c>
       <c r="AD45" s="61"/>
       <c r="AE45" s="75" t="s">
         <v>113</v>
       </c>
       <c r="AF45" s="76"/>
       <c r="AG45" s="52" t="s">
         <v>112</v>
       </c>
       <c r="AH45" s="53"/>
       <c r="AI45" s="57">
         <f>[1]Hoja1!$C$3126</f>
-        <v>6670.1518034492938</v>
+        <v>7070.360911656252</v>
       </c>
       <c r="AJ45" s="56"/>
       <c r="AK45" s="75" t="s">
         <v>114</v>
       </c>
       <c r="AL45" s="76"/>
       <c r="AM45" s="52" t="s">
         <v>115</v>
       </c>
       <c r="AN45" s="53"/>
       <c r="AO45" s="57">
         <f>[1]Hoja1!$C$3302</f>
-        <v>6114.7515548300107</v>
+        <v>6481.636648119812</v>
       </c>
       <c r="AP45" s="74"/>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A46" s="24"/>
       <c r="I46" s="5"/>
       <c r="J46" s="4"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="4"/>
       <c r="W46" s="5"/>
       <c r="X46" s="4"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="4"/>
       <c r="AK46" s="4"/>
       <c r="AP46" s="29"/>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A47" s="24"/>
       <c r="I47" s="5"/>
       <c r="J47" s="4"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="4"/>
       <c r="W47" s="5"/>
       <c r="X47" s="4"/>
       <c r="AD47" s="5"/>
@@ -6543,51 +6544,51 @@
       <c r="T51" s="39"/>
       <c r="U51" s="39"/>
       <c r="V51" s="39"/>
       <c r="W51" s="40"/>
       <c r="X51" s="41"/>
       <c r="Y51" s="39"/>
       <c r="Z51" s="39"/>
       <c r="AA51" s="39"/>
       <c r="AB51" s="39"/>
       <c r="AC51" s="39"/>
       <c r="AD51" s="40"/>
       <c r="AE51" s="41"/>
       <c r="AF51" s="39"/>
       <c r="AG51" s="39"/>
       <c r="AH51" s="39"/>
       <c r="AI51" s="39"/>
       <c r="AJ51" s="40"/>
       <c r="AK51" s="41"/>
       <c r="AL51" s="39"/>
       <c r="AM51" s="39"/>
       <c r="AN51" s="39"/>
       <c r="AO51" s="39"/>
       <c r="AP51" s="42"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="7244EWDGENdKV6PdjpVXUKv6ZOkUyKStkKW0afTb4dB7O9Ir+R6oviHl/bfd7R/tAmyV2CCl/rQcE6pbTXNycA==" saltValue="B7b/zVc9PrAsp4gValAV7A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Xhnc/bGQNVpw3JfXCRa5EybYIBRgm24/8SX4NSZYVxfI3VKS8cNMUvzL0h20oUKRWH6wJ3enO/Cz71UDEm1kxg==" saltValue="vBWzEhkszP4JUZZT3p+xiA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="286">
     <mergeCell ref="Z28:AA28"/>
     <mergeCell ref="U34:V34"/>
     <mergeCell ref="W34:X34"/>
     <mergeCell ref="U35:V35"/>
     <mergeCell ref="W35:X35"/>
     <mergeCell ref="U32:Y32"/>
     <mergeCell ref="Z32:AD32"/>
     <mergeCell ref="Z33:AA33"/>
     <mergeCell ref="AB33:AC33"/>
     <mergeCell ref="Z34:AA34"/>
     <mergeCell ref="AB34:AC34"/>
     <mergeCell ref="Z35:AA35"/>
     <mergeCell ref="AB35:AC35"/>
     <mergeCell ref="K35:L35"/>
     <mergeCell ref="O35:P35"/>
     <mergeCell ref="S35:T35"/>
     <mergeCell ref="Q32:T32"/>
     <mergeCell ref="Q33:R33"/>
     <mergeCell ref="S33:T33"/>
     <mergeCell ref="Q34:R34"/>
     <mergeCell ref="S34:T34"/>
     <mergeCell ref="E33:F33"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="E34:F34"/>