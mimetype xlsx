--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B1F12867-1F4F-4F54-B65D-E1C4ED5D04BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="18" documentId="8_{4D07F950-2CC8-402B-9617-55D57299E9C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34573DA2-D7F9-438F-A4CA-8A08B09AD7B5}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D24BABB0-A752-4D6D-AC63-78601CEA821A}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AP$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -105,51 +106,51 @@
   <c r="AE14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="W14" i="1"/>
   <c r="S14" i="1"/>
   <c r="O14" i="1"/>
   <c r="K13" i="1"/>
   <c r="G18" i="1"/>
   <c r="G13" i="1"/>
   <c r="C14" i="1"/>
   <c r="AO6" i="1"/>
   <c r="AO5" i="1"/>
   <c r="AJ8" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="Z8" i="1"/>
   <c r="Z6" i="1"/>
   <c r="Q9" i="1"/>
   <c r="Q8" i="1"/>
   <c r="Q7" i="1"/>
   <c r="Q6" i="1"/>
   <c r="G7" i="1"/>
   <c r="G4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="128">
   <si>
     <t>MOCHILA INODORO</t>
   </si>
   <si>
     <t>CODIGO</t>
   </si>
   <si>
     <t>PRECIOS</t>
   </si>
   <si>
     <t>JS58010000</t>
   </si>
   <si>
     <t>MEDIDA</t>
   </si>
   <si>
     <t>LLUVIA  ABS ANTICALCAREA</t>
   </si>
   <si>
     <t>LB57000000</t>
   </si>
   <si>
     <t>LB57010000</t>
   </si>
   <si>
@@ -496,63 +497,60 @@
   </si>
   <si>
     <t>JS13002500</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF000000"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
-    <t>solicitar cotizacion</t>
-[...1 lines deleted...]
-  <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>DF81081300</t>
   </si>
   <si>
     <t>BIDET ADAPTABLE DOBLE FUNCION PRO</t>
   </si>
   <si>
-    <t>Lista  25</t>
+    <t xml:space="preserve">Actualizado al </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -615,59 +613,60 @@
       <color rgb="FF000000"/>
       <name val="Bauhaus 93"/>
       <family val="5"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Arial Narrow"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color indexed="8"/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7F2FF"/>
         <bgColor indexed="64"/>
@@ -1172,483 +1171,483 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...326 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7F2FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>80481</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>134977</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
@@ -3570,90 +3569,90 @@
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>25</xdr:col>
-      <xdr:colOff>285750</xdr:colOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>26</xdr:col>
-      <xdr:colOff>295275</xdr:colOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>342900</xdr:rowOff>
+      <xdr:rowOff>361950</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Imagen 561">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC04646-C34B-4A13-9400-E435F73C3A46}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="9867900" y="19050"/>
+          <a:off x="10048875" y="38100"/>
           <a:ext cx="390525" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -3945,50 +3944,54 @@
         </row>
         <row r="3301">
           <cell r="C3301">
             <v>36796.05074807872</v>
           </cell>
         </row>
         <row r="3302">
           <cell r="C3302">
             <v>6481.636648119812</v>
           </cell>
         </row>
         <row r="3329">
           <cell r="C3329">
             <v>22111.13246902977</v>
           </cell>
         </row>
         <row r="3330">
           <cell r="C3330">
             <v>24129.381468251257</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4285,503 +4288,501 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{458E7FF2-4834-40E6-B5B9-8512B13BE703}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AP2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
     <col min="22" max="42" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="49">
-[...3 lines deleted...]
-      <c r="C1" s="51" t="s">
+      <c r="A1" s="45" t="s">
         <v>123</v>
       </c>
-      <c r="D1" s="51"/>
-[...8 lines deleted...]
-      <c r="M1" s="46" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="172" t="s">
         <v>116</v>
       </c>
-      <c r="N1" s="46"/>
-[...13 lines deleted...]
-      <c r="AB1" s="46" t="s">
+      <c r="N1" s="172"/>
+      <c r="O1" s="172"/>
+      <c r="P1" s="172"/>
+      <c r="Q1" s="172"/>
+      <c r="R1" s="172"/>
+      <c r="S1" s="172"/>
+      <c r="T1" s="172"/>
+      <c r="U1" s="172"/>
+      <c r="V1" s="172"/>
+      <c r="W1" s="172"/>
+      <c r="X1" s="172"/>
+      <c r="Y1" s="172"/>
+      <c r="Z1" s="172"/>
+      <c r="AA1" s="172"/>
+      <c r="AB1" s="179" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC1" s="179"/>
+      <c r="AD1" s="179"/>
+      <c r="AE1" s="179"/>
+      <c r="AF1" s="180">
+        <v>46204</v>
+      </c>
+      <c r="AG1" s="180"/>
+      <c r="AH1" s="173" t="s">
         <v>124</v>
       </c>
-      <c r="AC1" s="46"/>
-[...9 lines deleted...]
-      <c r="AK1" s="47"/>
+      <c r="AI1" s="173"/>
+      <c r="AJ1" s="173"/>
+      <c r="AK1" s="173"/>
       <c r="AL1" s="43"/>
-      <c r="AM1" s="48" t="s">
-[...2 lines deleted...]
-      <c r="AN1" s="48"/>
+      <c r="AM1" s="174"/>
+      <c r="AN1" s="174"/>
       <c r="AO1" s="43"/>
       <c r="AP1" s="44"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="132" t="s">
+      <c r="A2" s="115" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="133"/>
-[...39 lines deleted...]
-      <c r="AP2" s="135"/>
+      <c r="B2" s="116"/>
+      <c r="C2" s="116"/>
+      <c r="D2" s="116"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="116"/>
+      <c r="H2" s="116"/>
+      <c r="I2" s="116"/>
+      <c r="J2" s="116"/>
+      <c r="K2" s="116"/>
+      <c r="L2" s="116"/>
+      <c r="M2" s="116"/>
+      <c r="N2" s="116"/>
+      <c r="O2" s="116"/>
+      <c r="P2" s="116"/>
+      <c r="Q2" s="116"/>
+      <c r="R2" s="116"/>
+      <c r="S2" s="116"/>
+      <c r="T2" s="116"/>
+      <c r="U2" s="116"/>
+      <c r="V2" s="116"/>
+      <c r="W2" s="116"/>
+      <c r="X2" s="116"/>
+      <c r="Y2" s="116"/>
+      <c r="Z2" s="116"/>
+      <c r="AA2" s="116"/>
+      <c r="AB2" s="116"/>
+      <c r="AC2" s="116"/>
+      <c r="AD2" s="116"/>
+      <c r="AE2" s="116"/>
+      <c r="AF2" s="116"/>
+      <c r="AG2" s="116"/>
+      <c r="AH2" s="116"/>
+      <c r="AI2" s="116"/>
+      <c r="AJ2" s="116"/>
+      <c r="AK2" s="116"/>
+      <c r="AL2" s="116"/>
+      <c r="AM2" s="116"/>
+      <c r="AN2" s="116"/>
+      <c r="AO2" s="116"/>
+      <c r="AP2" s="118"/>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A3" s="136" t="s">
+      <c r="A3" s="119" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="94"/>
-[...2 lines deleted...]
-      <c r="E3" s="137" t="s">
+      <c r="B3" s="110"/>
+      <c r="C3" s="110"/>
+      <c r="D3" s="110"/>
+      <c r="E3" s="120" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="138"/>
-      <c r="G3" s="139" t="s">
+      <c r="F3" s="121"/>
+      <c r="G3" s="122" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="140"/>
-      <c r="I3" s="130" t="s">
+      <c r="H3" s="123"/>
+      <c r="I3" s="127" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="130"/>
-[...2 lines deleted...]
-      <c r="M3" s="119" t="s">
+      <c r="J3" s="127"/>
+      <c r="K3" s="127"/>
+      <c r="L3" s="128"/>
+      <c r="M3" s="129" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="120"/>
-      <c r="O3" s="119" t="s">
+      <c r="N3" s="130"/>
+      <c r="O3" s="129" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="120"/>
-      <c r="Q3" s="119" t="s">
+      <c r="P3" s="130"/>
+      <c r="Q3" s="129" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="120"/>
-      <c r="S3" s="124" t="s">
+      <c r="R3" s="130"/>
+      <c r="S3" s="143" t="s">
         <v>17</v>
       </c>
-      <c r="T3" s="125"/>
-[...1 lines deleted...]
-      <c r="V3" s="117" t="s">
+      <c r="T3" s="144"/>
+      <c r="U3" s="145"/>
+      <c r="V3" s="146" t="s">
         <v>4</v>
       </c>
-      <c r="W3" s="118"/>
-      <c r="X3" s="117" t="s">
+      <c r="W3" s="147"/>
+      <c r="X3" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="Y3" s="118"/>
-      <c r="Z3" s="117" t="s">
+      <c r="Y3" s="147"/>
+      <c r="Z3" s="146" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="118"/>
-      <c r="AB3" s="121" t="s">
+      <c r="AA3" s="147"/>
+      <c r="AB3" s="140" t="s">
         <v>23</v>
       </c>
-      <c r="AC3" s="122"/>
-[...2 lines deleted...]
-      <c r="AF3" s="117" t="s">
+      <c r="AC3" s="141"/>
+      <c r="AD3" s="141"/>
+      <c r="AE3" s="142"/>
+      <c r="AF3" s="146" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="118"/>
-      <c r="AH3" s="117" t="s">
+      <c r="AG3" s="147"/>
+      <c r="AH3" s="146" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="118"/>
-      <c r="AJ3" s="117" t="s">
+      <c r="AI3" s="147"/>
+      <c r="AJ3" s="146" t="s">
         <v>2</v>
       </c>
-      <c r="AK3" s="118"/>
-      <c r="AL3" s="100" t="s">
+      <c r="AK3" s="147"/>
+      <c r="AL3" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="101"/>
-[...2 lines deleted...]
-      <c r="AP3" s="145"/>
+      <c r="AM3" s="132"/>
+      <c r="AN3" s="132"/>
+      <c r="AO3" s="132"/>
+      <c r="AP3" s="133"/>
     </row>
     <row r="4" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="27"/>
-      <c r="E4" s="141" t="s">
+      <c r="E4" s="124" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="141"/>
-      <c r="G4" s="142">
+      <c r="F4" s="124"/>
+      <c r="G4" s="125">
         <f>[1]Hoja1!$C$3155</f>
         <v>113783.80981265461</v>
       </c>
-      <c r="H4" s="143"/>
+      <c r="H4" s="126"/>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
-      <c r="M4" s="127"/>
-[...5 lines deleted...]
-      <c r="S4" s="93" t="s">
+      <c r="M4" s="148"/>
+      <c r="N4" s="149"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="149"/>
+      <c r="Q4" s="138"/>
+      <c r="R4" s="139"/>
+      <c r="S4" s="109" t="s">
         <v>18</v>
       </c>
-      <c r="T4" s="94"/>
-[...7 lines deleted...]
-      <c r="AB4" s="93" t="s">
+      <c r="T4" s="110"/>
+      <c r="U4" s="111"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="130"/>
+      <c r="X4" s="129"/>
+      <c r="Y4" s="130"/>
+      <c r="Z4" s="129"/>
+      <c r="AA4" s="130"/>
+      <c r="AB4" s="109" t="s">
         <v>24</v>
       </c>
-      <c r="AC4" s="94"/>
-[...7 lines deleted...]
-      <c r="AK4" s="120"/>
+      <c r="AC4" s="110"/>
+      <c r="AD4" s="110"/>
+      <c r="AE4" s="111"/>
+      <c r="AF4" s="129"/>
+      <c r="AG4" s="130"/>
+      <c r="AH4" s="129"/>
+      <c r="AI4" s="130"/>
+      <c r="AJ4" s="129"/>
+      <c r="AK4" s="130"/>
       <c r="AL4" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="AM4" s="146" t="s">
+      <c r="AM4" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AN4" s="147"/>
-      <c r="AO4" s="146" t="s">
+      <c r="AN4" s="88"/>
+      <c r="AO4" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="AP4" s="148"/>
+      <c r="AP4" s="134"/>
     </row>
     <row r="5" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A5" s="24"/>
-      <c r="E5" s="129" t="s">
+      <c r="E5" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="130"/>
-[...1 lines deleted...]
-      <c r="H5" s="131"/>
+      <c r="F5" s="127"/>
+      <c r="G5" s="127"/>
+      <c r="H5" s="136"/>
       <c r="L5" s="5"/>
       <c r="M5" s="4"/>
       <c r="R5" s="5"/>
       <c r="S5" s="1"/>
       <c r="T5" s="2"/>
       <c r="U5" s="3"/>
       <c r="V5" s="1"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="4"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="AM5" s="75" t="s">
+      <c r="AM5" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="AN5" s="79"/>
-      <c r="AO5" s="95">
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="69">
         <f>[1]Hoja1!$C$3098</f>
         <v>1942.0459629070347</v>
       </c>
-      <c r="AP5" s="111"/>
+      <c r="AP5" s="70"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="24"/>
-      <c r="E6" s="113" t="s">
+      <c r="E6" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="55"/>
-      <c r="G6" s="54" t="s">
+      <c r="F6" s="53"/>
+      <c r="G6" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="74"/>
+      <c r="H6" s="103"/>
       <c r="L6" s="5"/>
-      <c r="M6" s="85" t="s">
+      <c r="M6" s="137" t="s">
         <v>10</v>
       </c>
-      <c r="N6" s="85"/>
-      <c r="O6" s="85" t="s">
+      <c r="N6" s="137"/>
+      <c r="O6" s="137" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="85"/>
-      <c r="Q6" s="57">
+      <c r="P6" s="137"/>
+      <c r="Q6" s="138">
         <f>[1]Hoja1!$C3144</f>
         <v>8729.6195243483671</v>
       </c>
-      <c r="R6" s="89"/>
+      <c r="R6" s="139"/>
       <c r="S6" s="4"/>
       <c r="U6" s="5"/>
-      <c r="V6" s="85" t="s">
+      <c r="V6" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="85"/>
-      <c r="X6" s="52" t="s">
+      <c r="W6" s="137"/>
+      <c r="X6" s="150" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="53"/>
-      <c r="Z6" s="57">
+      <c r="Y6" s="151"/>
+      <c r="Z6" s="138">
         <f>[1]Hoja1!$C$3119</f>
         <v>19900.025917174789</v>
       </c>
-      <c r="AA6" s="89"/>
+      <c r="AA6" s="139"/>
       <c r="AB6" s="4"/>
       <c r="AE6" s="5"/>
-      <c r="AF6" s="85" t="s">
+      <c r="AF6" s="137" t="s">
         <v>19</v>
       </c>
-      <c r="AG6" s="85"/>
-      <c r="AH6" s="52" t="s">
+      <c r="AG6" s="137"/>
+      <c r="AH6" s="150" t="s">
         <v>117</v>
       </c>
-      <c r="AI6" s="53"/>
-      <c r="AJ6" s="57">
+      <c r="AI6" s="151"/>
+      <c r="AJ6" s="138">
         <f>[1]Hoja1!$C$3329</f>
         <v>22111.13246902977</v>
       </c>
-      <c r="AK6" s="89"/>
+      <c r="AK6" s="139"/>
       <c r="AL6" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="AM6" s="52" t="s">
+      <c r="AM6" s="150" t="s">
         <v>29</v>
       </c>
-      <c r="AN6" s="53"/>
-      <c r="AO6" s="57">
+      <c r="AN6" s="151"/>
+      <c r="AO6" s="138">
         <f>[1]Hoja1!$C$3099</f>
         <v>2449.3967002036202</v>
       </c>
-      <c r="AP6" s="114"/>
+      <c r="AP6" s="152"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="24"/>
-      <c r="E7" s="110" t="s">
+      <c r="E7" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="71"/>
-      <c r="G7" s="95">
+      <c r="F7" s="89"/>
+      <c r="G7" s="69">
         <f>[1]Hoja1!$C$3148</f>
         <v>120490.28338838859</v>
       </c>
-      <c r="H7" s="111"/>
+      <c r="H7" s="70"/>
       <c r="L7" s="5"/>
-      <c r="M7" s="71" t="s">
+      <c r="M7" s="89" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="71"/>
-      <c r="O7" s="71" t="s">
+      <c r="N7" s="89"/>
+      <c r="O7" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="71"/>
-      <c r="Q7" s="95">
+      <c r="P7" s="89"/>
+      <c r="Q7" s="69">
         <f>[1]Hoja1!$C3145</f>
         <v>18963.602943775495</v>
       </c>
-      <c r="R7" s="96"/>
+      <c r="R7" s="90"/>
       <c r="S7" s="4"/>
       <c r="U7" s="5"/>
       <c r="V7" s="4"/>
       <c r="AA7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="4"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
       <c r="AP7" s="28"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
       <c r="E8" s="25"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="28"/>
       <c r="L8" s="5"/>
-      <c r="M8" s="85" t="s">
+      <c r="M8" s="137" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="85"/>
-      <c r="O8" s="85" t="s">
+      <c r="N8" s="137"/>
+      <c r="O8" s="137" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="85"/>
-      <c r="Q8" s="57">
+      <c r="P8" s="137"/>
+      <c r="Q8" s="138">
         <f>[1]Hoja1!$C3146</f>
         <v>19387.3727018637</v>
       </c>
-      <c r="R8" s="89"/>
+      <c r="R8" s="139"/>
       <c r="S8" s="4"/>
       <c r="U8" s="5"/>
-      <c r="V8" s="85" t="s">
+      <c r="V8" s="137" t="s">
         <v>20</v>
       </c>
-      <c r="W8" s="85"/>
-      <c r="X8" s="54" t="s">
+      <c r="W8" s="137"/>
+      <c r="X8" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="Y8" s="55"/>
-      <c r="Z8" s="57">
+      <c r="Y8" s="53"/>
+      <c r="Z8" s="138">
         <f>[1]Hoja1!$C$3120</f>
         <v>21716.445999445339</v>
       </c>
-      <c r="AA8" s="89"/>
+      <c r="AA8" s="139"/>
       <c r="AB8" s="4"/>
       <c r="AE8" s="5"/>
-      <c r="AF8" s="85" t="s">
+      <c r="AF8" s="137" t="s">
         <v>20</v>
       </c>
-      <c r="AG8" s="85"/>
-      <c r="AH8" s="54" t="s">
+      <c r="AG8" s="137"/>
+      <c r="AH8" s="52" t="s">
         <v>118</v>
       </c>
-      <c r="AI8" s="55"/>
-      <c r="AJ8" s="57">
+      <c r="AI8" s="53"/>
+      <c r="AJ8" s="138">
         <f>[1]Hoja1!$C$3330</f>
         <v>24129.381468251257</v>
       </c>
-      <c r="AK8" s="88"/>
+      <c r="AK8" s="155"/>
       <c r="AL8" s="13"/>
-      <c r="AM8" s="115"/>
-[...2 lines deleted...]
-      <c r="AP8" s="116"/>
+      <c r="AM8" s="153"/>
+      <c r="AN8" s="153"/>
+      <c r="AO8" s="99"/>
+      <c r="AP8" s="100"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="24"/>
       <c r="E9" s="24"/>
       <c r="H9" s="29"/>
       <c r="L9" s="5"/>
-      <c r="M9" s="71" t="s">
+      <c r="M9" s="89" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="71"/>
-      <c r="O9" s="71" t="s">
+      <c r="N9" s="89"/>
+      <c r="O9" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="71"/>
-      <c r="Q9" s="95">
+      <c r="P9" s="89"/>
+      <c r="Q9" s="69">
         <f>[1]Hoja1!$C3147</f>
         <v>31146.92992842758</v>
       </c>
-      <c r="R9" s="96"/>
+      <c r="R9" s="90"/>
       <c r="S9" s="4"/>
       <c r="U9" s="5"/>
       <c r="V9" s="4"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="4"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="4"/>
       <c r="AL9" s="4"/>
       <c r="AP9" s="29"/>
     </row>
     <row r="10" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="26"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="38"/>
       <c r="F10" s="39"/>
       <c r="G10" s="39"/>
       <c r="H10" s="42"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="8"/>
       <c r="M10" s="6"/>
       <c r="N10" s="7"/>
@@ -4793,466 +4794,466 @@
       <c r="T10" s="7"/>
       <c r="U10" s="8"/>
       <c r="V10" s="6"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
       <c r="AP10" s="30"/>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A11" s="112" t="s">
+      <c r="A11" s="154" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="63"/>
-[...2 lines deleted...]
-      <c r="E11" s="93" t="s">
+      <c r="B11" s="85"/>
+      <c r="C11" s="85"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="109" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="94"/>
-[...2 lines deleted...]
-      <c r="I11" s="62" t="s">
+      <c r="F11" s="110"/>
+      <c r="G11" s="110"/>
+      <c r="H11" s="111"/>
+      <c r="I11" s="84" t="s">
         <v>42</v>
       </c>
-      <c r="J11" s="63"/>
-[...2 lines deleted...]
-      <c r="M11" s="80" t="s">
+      <c r="J11" s="85"/>
+      <c r="K11" s="85"/>
+      <c r="L11" s="86"/>
+      <c r="M11" s="112" t="s">
         <v>35</v>
       </c>
-      <c r="N11" s="81"/>
-[...2 lines deleted...]
-      <c r="Q11" s="80" t="s">
+      <c r="N11" s="113"/>
+      <c r="O11" s="113"/>
+      <c r="P11" s="114"/>
+      <c r="Q11" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="R11" s="81"/>
-[...2 lines deleted...]
-      <c r="U11" s="80" t="s">
+      <c r="R11" s="113"/>
+      <c r="S11" s="113"/>
+      <c r="T11" s="114"/>
+      <c r="U11" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="V11" s="81"/>
-[...2 lines deleted...]
-      <c r="Y11" s="80" t="s">
+      <c r="V11" s="113"/>
+      <c r="W11" s="113"/>
+      <c r="X11" s="114"/>
+      <c r="Y11" s="112" t="s">
         <v>38</v>
       </c>
-      <c r="Z11" s="81"/>
-[...2 lines deleted...]
-      <c r="AC11" s="97" t="s">
+      <c r="Z11" s="113"/>
+      <c r="AA11" s="113"/>
+      <c r="AB11" s="113"/>
+      <c r="AC11" s="161" t="s">
         <v>47</v>
       </c>
-      <c r="AD11" s="98"/>
-[...3 lines deleted...]
-      <c r="AH11" s="80" t="s">
+      <c r="AD11" s="162"/>
+      <c r="AE11" s="162"/>
+      <c r="AF11" s="162"/>
+      <c r="AG11" s="163"/>
+      <c r="AH11" s="112" t="s">
         <v>47</v>
       </c>
-      <c r="AI11" s="81"/>
-[...2 lines deleted...]
-      <c r="AL11" s="77" t="s">
+      <c r="AI11" s="113"/>
+      <c r="AJ11" s="113"/>
+      <c r="AK11" s="114"/>
+      <c r="AL11" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="AM11" s="59"/>
-[...2 lines deleted...]
-      <c r="AP11" s="78"/>
+      <c r="AM11" s="66"/>
+      <c r="AN11" s="66"/>
+      <c r="AO11" s="66"/>
+      <c r="AP11" s="67"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A12" s="112" t="s">
+      <c r="A12" s="154" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="63"/>
-[...2 lines deleted...]
-      <c r="E12" s="54" t="s">
+      <c r="B12" s="85"/>
+      <c r="C12" s="85"/>
+      <c r="D12" s="86"/>
+      <c r="E12" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="F12" s="55"/>
-      <c r="G12" s="54" t="s">
+      <c r="F12" s="53"/>
+      <c r="G12" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H12" s="55"/>
-      <c r="I12" s="54" t="s">
+      <c r="H12" s="53"/>
+      <c r="I12" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="J12" s="55"/>
-      <c r="K12" s="54" t="s">
+      <c r="J12" s="53"/>
+      <c r="K12" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="L12" s="55"/>
-      <c r="M12" s="93" t="s">
+      <c r="L12" s="53"/>
+      <c r="M12" s="109" t="s">
         <v>36</v>
       </c>
-      <c r="N12" s="94"/>
-[...2 lines deleted...]
-      <c r="Q12" s="93" t="s">
+      <c r="N12" s="110"/>
+      <c r="O12" s="110"/>
+      <c r="P12" s="111"/>
+      <c r="Q12" s="109" t="s">
         <v>39</v>
       </c>
-      <c r="R12" s="94"/>
-[...2 lines deleted...]
-      <c r="U12" s="93" t="s">
+      <c r="R12" s="110"/>
+      <c r="S12" s="110"/>
+      <c r="T12" s="111"/>
+      <c r="U12" s="109" t="s">
         <v>43</v>
       </c>
-      <c r="V12" s="94"/>
-[...2 lines deleted...]
-      <c r="Y12" s="93" t="s">
+      <c r="V12" s="110"/>
+      <c r="W12" s="110"/>
+      <c r="X12" s="111"/>
+      <c r="Y12" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="Z12" s="94"/>
-[...2 lines deleted...]
-      <c r="AC12" s="100" t="s">
+      <c r="Z12" s="110"/>
+      <c r="AA12" s="110"/>
+      <c r="AB12" s="110"/>
+      <c r="AC12" s="131" t="s">
         <v>48</v>
       </c>
-      <c r="AD12" s="101"/>
-[...3 lines deleted...]
-      <c r="AH12" s="93" t="s">
+      <c r="AD12" s="132"/>
+      <c r="AE12" s="132"/>
+      <c r="AF12" s="132"/>
+      <c r="AG12" s="164"/>
+      <c r="AH12" s="109" t="s">
         <v>50</v>
       </c>
-      <c r="AI12" s="94"/>
-[...2 lines deleted...]
-      <c r="AL12" s="54" t="s">
+      <c r="AI12" s="110"/>
+      <c r="AJ12" s="110"/>
+      <c r="AK12" s="111"/>
+      <c r="AL12" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AM12" s="55"/>
-      <c r="AN12" s="54" t="s">
+      <c r="AM12" s="53"/>
+      <c r="AN12" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AO12" s="56"/>
-      <c r="AP12" s="74"/>
+      <c r="AO12" s="102"/>
+      <c r="AP12" s="103"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A13" s="113" t="s">
+      <c r="A13" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="55"/>
-      <c r="C13" s="54" t="s">
+      <c r="B13" s="53"/>
+      <c r="C13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="55"/>
-      <c r="E13" s="72" t="s">
+      <c r="D13" s="53"/>
+      <c r="E13" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="F13" s="73"/>
-      <c r="G13" s="95">
+      <c r="F13" s="50"/>
+      <c r="G13" s="69">
         <f>[1]Hoja1!$C$3090</f>
         <v>12181.613052364577</v>
       </c>
-      <c r="H13" s="96"/>
-[...4 lines deleted...]
-      <c r="K13" s="95">
+      <c r="H13" s="90"/>
+      <c r="I13" s="49" t="s">
+        <v>125</v>
+      </c>
+      <c r="J13" s="50"/>
+      <c r="K13" s="69">
         <f>[1]Hoja1!$C$3088</f>
         <v>13062.306446227632</v>
       </c>
-      <c r="L13" s="96"/>
-      <c r="M13" s="54" t="s">
+      <c r="L13" s="90"/>
+      <c r="M13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="N13" s="55"/>
-      <c r="O13" s="54" t="s">
+      <c r="N13" s="53"/>
+      <c r="O13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="P13" s="55"/>
-      <c r="Q13" s="54" t="s">
+      <c r="P13" s="53"/>
+      <c r="Q13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="R13" s="55"/>
-      <c r="S13" s="54" t="s">
+      <c r="R13" s="53"/>
+      <c r="S13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="T13" s="55"/>
-      <c r="U13" s="54" t="s">
+      <c r="T13" s="53"/>
+      <c r="U13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="V13" s="55"/>
-      <c r="W13" s="54" t="s">
+      <c r="V13" s="53"/>
+      <c r="W13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="X13" s="55"/>
-      <c r="Y13" s="54" t="s">
+      <c r="X13" s="53"/>
+      <c r="Y13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="Z13" s="55"/>
-      <c r="AA13" s="54" t="s">
+      <c r="Z13" s="53"/>
+      <c r="AA13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AB13" s="55"/>
-      <c r="AC13" s="54" t="s">
+      <c r="AB13" s="53"/>
+      <c r="AC13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AD13" s="55"/>
-      <c r="AE13" s="57" t="s">
+      <c r="AD13" s="53"/>
+      <c r="AE13" s="138" t="s">
         <v>2</v>
       </c>
-      <c r="AF13" s="88"/>
-[...1 lines deleted...]
-      <c r="AH13" s="54" t="s">
+      <c r="AF13" s="155"/>
+      <c r="AG13" s="139"/>
+      <c r="AH13" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AI13" s="55"/>
-      <c r="AJ13" s="54" t="s">
+      <c r="AI13" s="53"/>
+      <c r="AJ13" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AK13" s="55"/>
-      <c r="AL13" s="150" t="s">
+      <c r="AK13" s="53"/>
+      <c r="AL13" s="104" t="s">
         <v>53</v>
       </c>
-      <c r="AM13" s="151"/>
-      <c r="AN13" s="90">
+      <c r="AM13" s="105"/>
+      <c r="AN13" s="106">
         <f>[1]Hoja1!$C$3294</f>
         <v>20527.80717786133</v>
       </c>
-      <c r="AO13" s="91"/>
-      <c r="AP13" s="152"/>
+      <c r="AO13" s="107"/>
+      <c r="AP13" s="108"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A14" s="110" t="s">
+      <c r="A14" s="97" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="71"/>
-      <c r="C14" s="83">
+      <c r="B14" s="89"/>
+      <c r="C14" s="51">
         <f>[1]Hoja1!$C$3089</f>
         <v>27712.477426166413</v>
       </c>
-      <c r="D14" s="83"/>
+      <c r="D14" s="51"/>
       <c r="E14" s="1"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="1"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
-      <c r="M14" s="104" t="s">
+      <c r="M14" s="156" t="s">
         <v>119</v>
       </c>
-      <c r="N14" s="105"/>
-      <c r="O14" s="95">
+      <c r="N14" s="157"/>
+      <c r="O14" s="69">
         <f>[1]Hoja1!$C$3138</f>
         <v>7972.0212829785196</v>
       </c>
-      <c r="P14" s="96"/>
-      <c r="Q14" s="72" t="s">
+      <c r="P14" s="90"/>
+      <c r="Q14" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="R14" s="73"/>
-      <c r="S14" s="95">
+      <c r="R14" s="50"/>
+      <c r="S14" s="69">
         <f>[1]Hoja1!$C$3129</f>
         <v>11084.736558642633</v>
       </c>
-      <c r="T14" s="96"/>
-      <c r="U14" s="72" t="s">
+      <c r="T14" s="90"/>
+      <c r="U14" s="49" t="s">
         <v>44</v>
       </c>
-      <c r="V14" s="73"/>
-      <c r="W14" s="95">
+      <c r="V14" s="50"/>
+      <c r="W14" s="69">
         <f>[1]Hoja1!$C$3128</f>
         <v>16386.330826808015</v>
       </c>
-      <c r="X14" s="96"/>
-      <c r="Y14" s="72" t="s">
+      <c r="X14" s="90"/>
+      <c r="Y14" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="Z14" s="73"/>
-      <c r="AA14" s="95">
+      <c r="Z14" s="50"/>
+      <c r="AA14" s="69">
         <f>[1]Hoja1!$C$3127</f>
         <v>16386.330826808015</v>
       </c>
-      <c r="AB14" s="96"/>
-      <c r="AC14" s="75" t="s">
+      <c r="AB14" s="90"/>
+      <c r="AC14" s="63" t="s">
         <v>49</v>
       </c>
-      <c r="AD14" s="79"/>
-      <c r="AE14" s="90">
+      <c r="AD14" s="64"/>
+      <c r="AE14" s="106">
         <f>[1]Hoja1!$C$3131</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="AF14" s="91"/>
-[...1 lines deleted...]
-      <c r="AH14" s="72" t="s">
+      <c r="AF14" s="107"/>
+      <c r="AG14" s="160"/>
+      <c r="AH14" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="AI14" s="73"/>
-      <c r="AJ14" s="95">
+      <c r="AI14" s="50"/>
+      <c r="AJ14" s="69">
         <f>[1]Hoja1!$C$3132</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="AK14" s="107"/>
+      <c r="AK14" s="101"/>
       <c r="AL14" s="14"/>
       <c r="AM14" s="31"/>
       <c r="AN14" s="32"/>
       <c r="AO14" s="16"/>
       <c r="AP14" s="33"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A15" s="156"/>
-[...2 lines deleted...]
-      <c r="D15" s="159"/>
+      <c r="A15" s="93"/>
+      <c r="B15" s="94"/>
+      <c r="C15" s="95"/>
+      <c r="D15" s="96"/>
       <c r="I15" s="4"/>
       <c r="L15" s="5"/>
-      <c r="M15" s="104"/>
-      <c r="N15" s="105"/>
+      <c r="M15" s="156"/>
+      <c r="N15" s="157"/>
       <c r="O15" s="2"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="3"/>
       <c r="U15" s="1"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="4"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="4"/>
       <c r="AL15" s="15"/>
       <c r="AM15" s="34"/>
       <c r="AN15" s="34"/>
       <c r="AO15" s="34"/>
       <c r="AP15" s="35"/>
     </row>
     <row r="16" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A16" s="24"/>
       <c r="D16" s="5"/>
       <c r="E16" s="4"/>
       <c r="I16" s="4"/>
       <c r="L16" s="5"/>
       <c r="M16" s="4"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="4"/>
       <c r="T16" s="5"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="4"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="4"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="4"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="4"/>
-      <c r="AM16" s="149"/>
-[...2 lines deleted...]
-      <c r="AP16" s="116"/>
+      <c r="AM16" s="98"/>
+      <c r="AN16" s="98"/>
+      <c r="AO16" s="99"/>
+      <c r="AP16" s="100"/>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="108" t="s">
+      <c r="E17" s="158" t="s">
         <v>33</v>
       </c>
-      <c r="F17" s="109"/>
-[...1 lines deleted...]
-      <c r="H17" s="109"/>
+      <c r="F17" s="159"/>
+      <c r="G17" s="159"/>
+      <c r="H17" s="159"/>
       <c r="I17" s="4"/>
       <c r="L17" s="5"/>
       <c r="M17" s="4"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="4"/>
       <c r="T17" s="5"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="4"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="4"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="4"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="4"/>
       <c r="AP17" s="29"/>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="72" t="s">
+      <c r="E18" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="F18" s="73"/>
-      <c r="G18" s="95">
+      <c r="F18" s="50"/>
+      <c r="G18" s="69">
         <f>[1]Hoja1!$C$3292</f>
         <v>5776.9426760310098</v>
       </c>
-      <c r="H18" s="107"/>
+      <c r="H18" s="101"/>
       <c r="I18" s="4"/>
       <c r="L18" s="5"/>
       <c r="M18" s="4"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="4"/>
       <c r="T18" s="5"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="4"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="4"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="4"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="4"/>
       <c r="AP18" s="29"/>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A19" s="24"/>
-      <c r="E19" s="104"/>
-[...2 lines deleted...]
-      <c r="H19" s="106"/>
+      <c r="E19" s="156"/>
+      <c r="F19" s="157"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="99"/>
       <c r="I19" s="4"/>
       <c r="L19" s="5"/>
       <c r="M19" s="4"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="4"/>
       <c r="T19" s="5"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="4"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="4"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="4"/>
       <c r="AP19" s="29"/>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A20" s="24"/>
       <c r="E20" s="4"/>
       <c r="I20" s="4"/>
       <c r="L20" s="5"/>
       <c r="M20" s="4"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="4"/>
@@ -5291,440 +5292,440 @@
       <c r="T21" s="8"/>
       <c r="U21" s="6"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="6"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
       <c r="AP21" s="30"/>
     </row>
     <row r="22" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A22" s="153" t="s">
+      <c r="A22" s="91" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="154"/>
-[...2 lines deleted...]
-      <c r="E22" s="62" t="s">
+      <c r="B22" s="56"/>
+      <c r="C22" s="56"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="84" t="s">
         <v>58</v>
       </c>
-      <c r="F22" s="63"/>
-[...2 lines deleted...]
-      <c r="I22" s="62" t="s">
+      <c r="F22" s="85"/>
+      <c r="G22" s="85"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="84" t="s">
         <v>59</v>
       </c>
-      <c r="J22" s="63"/>
-[...2 lines deleted...]
-      <c r="M22" s="62" t="s">
+      <c r="J22" s="85"/>
+      <c r="K22" s="85"/>
+      <c r="L22" s="86"/>
+      <c r="M22" s="84" t="s">
         <v>61</v>
       </c>
-      <c r="N22" s="63"/>
-[...2 lines deleted...]
-      <c r="Q22" s="62" t="s">
+      <c r="N22" s="85"/>
+      <c r="O22" s="85"/>
+      <c r="P22" s="86"/>
+      <c r="Q22" s="84" t="s">
         <v>62</v>
       </c>
-      <c r="R22" s="63"/>
-[...2 lines deleted...]
-      <c r="U22" s="62" t="s">
+      <c r="R22" s="85"/>
+      <c r="S22" s="85"/>
+      <c r="T22" s="86"/>
+      <c r="U22" s="84" t="s">
         <v>64</v>
       </c>
-      <c r="V22" s="63"/>
-[...1 lines deleted...]
-      <c r="X22" s="64"/>
+      <c r="V22" s="85"/>
+      <c r="W22" s="85"/>
+      <c r="X22" s="86"/>
       <c r="Y22" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="Z22" s="146" t="s">
+      <c r="Z22" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AA22" s="147"/>
-      <c r="AB22" s="146" t="s">
+      <c r="AA22" s="88"/>
+      <c r="AB22" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="AC22" s="147"/>
-      <c r="AD22" s="62" t="s">
+      <c r="AC22" s="88"/>
+      <c r="AD22" s="84" t="s">
         <v>69</v>
       </c>
-      <c r="AE22" s="63"/>
-[...2 lines deleted...]
-      <c r="AH22" s="146" t="s">
+      <c r="AE22" s="85"/>
+      <c r="AF22" s="85"/>
+      <c r="AG22" s="86"/>
+      <c r="AH22" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AI22" s="147"/>
-      <c r="AJ22" s="146" t="s">
+      <c r="AI22" s="88"/>
+      <c r="AJ22" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="AK22" s="147"/>
-      <c r="AL22" s="77" t="s">
+      <c r="AK22" s="88"/>
+      <c r="AL22" s="65" t="s">
         <v>72</v>
       </c>
-      <c r="AM22" s="59"/>
-[...2 lines deleted...]
-      <c r="AP22" s="78"/>
+      <c r="AM22" s="66"/>
+      <c r="AN22" s="66"/>
+      <c r="AO22" s="66"/>
+      <c r="AP22" s="67"/>
     </row>
     <row r="23" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A23" s="113" t="s">
+      <c r="A23" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="55"/>
-      <c r="C23" s="54" t="s">
+      <c r="B23" s="53"/>
+      <c r="C23" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="55"/>
-      <c r="E23" s="54" t="s">
+      <c r="D23" s="53"/>
+      <c r="E23" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="55"/>
-      <c r="G23" s="54" t="s">
+      <c r="F23" s="53"/>
+      <c r="G23" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H23" s="55"/>
-      <c r="I23" s="54" t="s">
+      <c r="H23" s="53"/>
+      <c r="I23" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="J23" s="55"/>
-      <c r="K23" s="54" t="s">
+      <c r="J23" s="53"/>
+      <c r="K23" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="L23" s="55"/>
-      <c r="M23" s="54" t="s">
+      <c r="L23" s="53"/>
+      <c r="M23" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="N23" s="55"/>
-      <c r="O23" s="54" t="s">
+      <c r="N23" s="53"/>
+      <c r="O23" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="P23" s="55"/>
-      <c r="Q23" s="54" t="s">
+      <c r="P23" s="53"/>
+      <c r="Q23" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="R23" s="55"/>
-      <c r="S23" s="54" t="s">
+      <c r="R23" s="53"/>
+      <c r="S23" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="T23" s="55"/>
+      <c r="T23" s="53"/>
       <c r="Y23" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z23" s="71" t="s">
+      <c r="Z23" s="89" t="s">
         <v>67</v>
       </c>
-      <c r="AA23" s="71"/>
-      <c r="AB23" s="83">
+      <c r="AA23" s="89"/>
+      <c r="AB23" s="51">
         <f>[1]Hoja1!$C$3096</f>
         <v>2488.3618795526058</v>
       </c>
-      <c r="AC23" s="83"/>
+      <c r="AC23" s="51"/>
       <c r="AD23" s="1"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="18">
         <v>40</v>
       </c>
-      <c r="AH23" s="71" t="s">
+      <c r="AH23" s="89" t="s">
         <v>70</v>
       </c>
-      <c r="AI23" s="71"/>
-      <c r="AJ23" s="83">
+      <c r="AI23" s="89"/>
+      <c r="AJ23" s="51">
         <f>[1]Hoja1!$C$3111</f>
         <v>3170.8015120956993</v>
       </c>
-      <c r="AK23" s="83"/>
+      <c r="AK23" s="51"/>
       <c r="AL23" s="18">
         <v>40</v>
       </c>
-      <c r="AM23" s="72" t="s">
+      <c r="AM23" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="AN23" s="73"/>
-      <c r="AO23" s="83">
+      <c r="AN23" s="50"/>
+      <c r="AO23" s="51">
         <f>[1]Hoja1!$C$3113</f>
         <v>3077.5394934820606</v>
       </c>
-      <c r="AP23" s="84"/>
+      <c r="AP23" s="68"/>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A24" s="110" t="s">
+      <c r="A24" s="97" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="71"/>
-      <c r="C24" s="83">
+      <c r="B24" s="89"/>
+      <c r="C24" s="51">
         <f>[1]Hoja1!$C$3295</f>
         <v>22098.23780658541</v>
       </c>
-      <c r="D24" s="83"/>
-      <c r="E24" s="71" t="s">
+      <c r="D24" s="51"/>
+      <c r="E24" s="89" t="s">
         <v>56</v>
       </c>
-      <c r="F24" s="71"/>
-      <c r="G24" s="83">
+      <c r="F24" s="89"/>
+      <c r="G24" s="51">
         <f>[1]Hoja1!$C$3134</f>
         <v>25192.581870542715</v>
       </c>
-      <c r="H24" s="83"/>
-      <c r="I24" s="71" t="s">
+      <c r="H24" s="51"/>
+      <c r="I24" s="89" t="s">
         <v>57</v>
       </c>
-      <c r="J24" s="71"/>
-      <c r="K24" s="83">
+      <c r="J24" s="89"/>
+      <c r="K24" s="51">
         <f>[1]Hoja1!$C$3130</f>
         <v>24456.876436126691</v>
       </c>
-      <c r="L24" s="83"/>
-      <c r="M24" s="71" t="s">
+      <c r="L24" s="51"/>
+      <c r="M24" s="89" t="s">
         <v>60</v>
       </c>
-      <c r="N24" s="71"/>
-      <c r="O24" s="83">
+      <c r="N24" s="89"/>
+      <c r="O24" s="51">
         <f>[1]Hoja1!$C$3133</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="P24" s="83"/>
-      <c r="Q24" s="71" t="s">
+      <c r="P24" s="51"/>
+      <c r="Q24" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="R24" s="71"/>
-      <c r="S24" s="83">
+      <c r="R24" s="89"/>
+      <c r="S24" s="51">
         <f>[1]Hoja1!$C$3137</f>
         <v>25493.564448345642</v>
       </c>
-      <c r="T24" s="83"/>
+      <c r="T24" s="51"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="4"/>
       <c r="AG24" s="19"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="21"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="19"/>
       <c r="AM24" s="20"/>
       <c r="AN24" s="21"/>
       <c r="AO24" s="20"/>
       <c r="AP24" s="36"/>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A25" s="25"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="3"/>
       <c r="E25" s="1"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="3"/>
       <c r="I25" s="1"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="3"/>
       <c r="M25" s="1"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="3"/>
       <c r="Y25" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Z25" s="71" t="s">
+      <c r="Z25" s="89" t="s">
         <v>68</v>
       </c>
-      <c r="AA25" s="71"/>
-      <c r="AB25" s="83">
+      <c r="AA25" s="89"/>
+      <c r="AB25" s="51">
         <f>[1]Hoja1!$C$3097</f>
         <v>2962.3444976266237</v>
       </c>
-      <c r="AC25" s="83"/>
+      <c r="AC25" s="51"/>
       <c r="AD25" s="4"/>
       <c r="AG25" s="18">
         <v>50</v>
       </c>
-      <c r="AH25" s="72" t="s">
+      <c r="AH25" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="AI25" s="73"/>
-      <c r="AJ25" s="95">
+      <c r="AI25" s="50"/>
+      <c r="AJ25" s="69">
         <f>[1]Hoja1!$C$3112</f>
         <v>3637.0848249718929</v>
       </c>
-      <c r="AK25" s="96"/>
+      <c r="AK25" s="90"/>
       <c r="AL25" s="18">
         <v>50</v>
       </c>
-      <c r="AM25" s="72" t="s">
+      <c r="AM25" s="49" t="s">
         <v>74</v>
       </c>
-      <c r="AN25" s="73"/>
-      <c r="AO25" s="95">
+      <c r="AN25" s="50"/>
+      <c r="AO25" s="69">
         <f>[1]Hoja1!$C$3114</f>
         <v>3543.8361964542514</v>
       </c>
-      <c r="AP25" s="111"/>
+      <c r="AP25" s="70"/>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A26" s="24"/>
       <c r="D26" s="5"/>
       <c r="E26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="4"/>
       <c r="L26" s="5"/>
       <c r="M26" s="4"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="4"/>
       <c r="T26" s="5"/>
-      <c r="U26" s="62" t="s">
+      <c r="U26" s="84" t="s">
         <v>66</v>
       </c>
-      <c r="V26" s="63"/>
-[...1 lines deleted...]
-      <c r="X26" s="64"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="85"/>
+      <c r="X26" s="86"/>
       <c r="Y26" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="Z26" s="146" t="s">
+      <c r="Z26" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="AA26" s="147"/>
-      <c r="AB26" s="146" t="s">
+      <c r="AA26" s="88"/>
+      <c r="AB26" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="AC26" s="147"/>
+      <c r="AC26" s="88"/>
       <c r="AD26" s="4"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
       <c r="AP26" s="28"/>
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A27" s="24"/>
       <c r="D27" s="5"/>
       <c r="E27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="4"/>
       <c r="L27" s="5"/>
       <c r="M27" s="4"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="4"/>
       <c r="T27" s="5"/>
       <c r="U27" s="1"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z27" s="72" t="s">
+      <c r="Z27" s="49" t="s">
         <v>120</v>
       </c>
-      <c r="AA27" s="73"/>
-      <c r="AB27" s="83">
+      <c r="AA27" s="50"/>
+      <c r="AB27" s="51">
         <f>[1]Hoja1!$C$3093</f>
         <v>1971.1292514108134</v>
       </c>
-      <c r="AC27" s="83"/>
+      <c r="AC27" s="51"/>
       <c r="AD27" s="4"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="4"/>
       <c r="AM27" s="37"/>
       <c r="AP27" s="29"/>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A28" s="24"/>
       <c r="D28" s="5"/>
       <c r="E28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="4"/>
       <c r="L28" s="5"/>
       <c r="M28" s="4"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="4"/>
       <c r="T28" s="5"/>
       <c r="U28" s="4"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="19"/>
-      <c r="Z28" s="178"/>
-      <c r="AA28" s="179"/>
+      <c r="Z28" s="47"/>
+      <c r="AA28" s="48"/>
       <c r="AB28" s="20"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="4"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="37"/>
       <c r="AP28" s="29"/>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A29" s="24"/>
       <c r="D29" s="5"/>
       <c r="E29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="4"/>
       <c r="L29" s="5"/>
       <c r="M29" s="4"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="4"/>
       <c r="T29" s="5"/>
       <c r="U29" s="4"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Z29" s="72" t="s">
+      <c r="Z29" s="49" t="s">
         <v>121</v>
       </c>
-      <c r="AA29" s="73"/>
-      <c r="AB29" s="83">
+      <c r="AA29" s="50"/>
+      <c r="AB29" s="51">
         <f>[1]Hoja1!$C$3094</f>
         <v>2276.4770005084997</v>
       </c>
-      <c r="AC29" s="83"/>
+      <c r="AC29" s="51"/>
       <c r="AD29" s="4"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="4"/>
       <c r="AP29" s="29"/>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="D30" s="5"/>
       <c r="E30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="4"/>
       <c r="L30" s="5"/>
       <c r="M30" s="4"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="4"/>
       <c r="T30" s="5"/>
       <c r="U30" s="4"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="20"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="20"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="4"/>
       <c r="AK30" s="5"/>
@@ -5735,383 +5736,383 @@
       <c r="A31" s="24"/>
       <c r="D31" s="5"/>
       <c r="E31" s="6"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="8"/>
       <c r="I31" s="6"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="8"/>
       <c r="M31" s="6"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="8"/>
       <c r="U31" s="6"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="Z31" s="174" t="s">
+      <c r="Z31" s="82" t="s">
         <v>122</v>
       </c>
-      <c r="AA31" s="174"/>
-      <c r="AB31" s="175">
+      <c r="AA31" s="82"/>
+      <c r="AB31" s="83">
         <f>[1]Hoja1!$C$3095</f>
         <v>2758.0785832043643</v>
       </c>
-      <c r="AC31" s="175"/>
+      <c r="AC31" s="83"/>
       <c r="AD31" s="4"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="4"/>
       <c r="AP31" s="29"/>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A32" s="160" t="s">
+      <c r="A32" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="B32" s="161"/>
-[...2 lines deleted...]
-      <c r="E32" s="168" t="s">
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="73"/>
+      <c r="E32" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="169"/>
-[...2 lines deleted...]
-      <c r="I32" s="171" t="s">
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="81"/>
+      <c r="I32" s="60" t="s">
         <v>78</v>
       </c>
-      <c r="J32" s="172"/>
-[...2 lines deleted...]
-      <c r="M32" s="171" t="s">
+      <c r="J32" s="61"/>
+      <c r="K32" s="61"/>
+      <c r="L32" s="62"/>
+      <c r="M32" s="60" t="s">
         <v>83</v>
       </c>
-      <c r="N32" s="172"/>
-[...2 lines deleted...]
-      <c r="Q32" s="171" t="s">
+      <c r="N32" s="61"/>
+      <c r="O32" s="61"/>
+      <c r="P32" s="62"/>
+      <c r="Q32" s="60" t="s">
         <v>87</v>
       </c>
-      <c r="R32" s="172"/>
-[...2 lines deleted...]
-      <c r="U32" s="180" t="s">
+      <c r="R32" s="61"/>
+      <c r="S32" s="61"/>
+      <c r="T32" s="62"/>
+      <c r="U32" s="55" t="s">
         <v>23</v>
       </c>
-      <c r="V32" s="154"/>
-[...3 lines deleted...]
-      <c r="Z32" s="180" t="s">
+      <c r="V32" s="56"/>
+      <c r="W32" s="56"/>
+      <c r="X32" s="56"/>
+      <c r="Y32" s="57"/>
+      <c r="Z32" s="55" t="s">
         <v>92</v>
       </c>
-      <c r="AA32" s="154"/>
-[...3 lines deleted...]
-      <c r="AE32" s="65" t="s">
+      <c r="AA32" s="56"/>
+      <c r="AB32" s="56"/>
+      <c r="AC32" s="56"/>
+      <c r="AD32" s="57"/>
+      <c r="AE32" s="166" t="s">
         <v>97</v>
       </c>
-      <c r="AF32" s="66"/>
-[...4 lines deleted...]
-      <c r="AK32" s="65" t="s">
+      <c r="AF32" s="167"/>
+      <c r="AG32" s="167"/>
+      <c r="AH32" s="167"/>
+      <c r="AI32" s="167"/>
+      <c r="AJ32" s="168"/>
+      <c r="AK32" s="166" t="s">
         <v>97</v>
       </c>
-      <c r="AL32" s="66"/>
-[...3 lines deleted...]
-      <c r="AP32" s="67"/>
+      <c r="AL32" s="167"/>
+      <c r="AM32" s="167"/>
+      <c r="AN32" s="167"/>
+      <c r="AO32" s="167"/>
+      <c r="AP32" s="177"/>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A33" s="163" t="s">
+      <c r="A33" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="B33" s="164"/>
-[...2 lines deleted...]
-      <c r="E33" s="54" t="s">
+      <c r="B33" s="75"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="76"/>
+      <c r="E33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="F33" s="55"/>
-      <c r="G33" s="54" t="s">
+      <c r="F33" s="53"/>
+      <c r="G33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="H33" s="55"/>
-      <c r="I33" s="54" t="s">
+      <c r="H33" s="53"/>
+      <c r="I33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="J33" s="55"/>
-      <c r="K33" s="54" t="s">
+      <c r="J33" s="53"/>
+      <c r="K33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="L33" s="55"/>
-      <c r="M33" s="54" t="s">
+      <c r="L33" s="53"/>
+      <c r="M33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="N33" s="55"/>
-      <c r="O33" s="54" t="s">
+      <c r="N33" s="53"/>
+      <c r="O33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="P33" s="55"/>
-      <c r="Q33" s="54" t="s">
+      <c r="P33" s="53"/>
+      <c r="Q33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="R33" s="55"/>
-      <c r="S33" s="54" t="s">
+      <c r="R33" s="53"/>
+      <c r="S33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="T33" s="55"/>
-      <c r="U33" s="54" t="s">
+      <c r="T33" s="53"/>
+      <c r="U33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="V33" s="55"/>
-      <c r="W33" s="54" t="s">
+      <c r="V33" s="53"/>
+      <c r="W33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="X33" s="55"/>
+      <c r="X33" s="53"/>
       <c r="Y33" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="Z33" s="54" t="s">
+      <c r="Z33" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AA33" s="55"/>
-      <c r="AB33" s="54" t="s">
+      <c r="AA33" s="53"/>
+      <c r="AB33" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AC33" s="55"/>
+      <c r="AC33" s="53"/>
       <c r="AD33" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="AE33" s="68" t="s">
+      <c r="AE33" s="169" t="s">
         <v>4</v>
       </c>
-      <c r="AF33" s="69"/>
-      <c r="AG33" s="68" t="s">
+      <c r="AF33" s="170"/>
+      <c r="AG33" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="AH33" s="69"/>
-      <c r="AI33" s="68" t="s">
+      <c r="AH33" s="170"/>
+      <c r="AI33" s="169" t="s">
         <v>2</v>
       </c>
-      <c r="AJ33" s="69"/>
-      <c r="AK33" s="68" t="s">
+      <c r="AJ33" s="170"/>
+      <c r="AK33" s="169" t="s">
         <v>4</v>
       </c>
-      <c r="AL33" s="69"/>
-      <c r="AM33" s="68" t="s">
+      <c r="AL33" s="170"/>
+      <c r="AM33" s="169" t="s">
         <v>1</v>
       </c>
-      <c r="AN33" s="69"/>
-      <c r="AO33" s="68" t="s">
+      <c r="AN33" s="170"/>
+      <c r="AO33" s="169" t="s">
         <v>2</v>
       </c>
-      <c r="AP33" s="70"/>
+      <c r="AP33" s="178"/>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A34" s="166" t="s">
+      <c r="A34" s="77" t="s">
         <v>77</v>
       </c>
-      <c r="B34" s="167"/>
-      <c r="C34" s="83">
+      <c r="B34" s="78"/>
+      <c r="C34" s="51">
         <f>[1]Hoja1!$C$3143</f>
         <v>4010.1195093304455</v>
       </c>
-      <c r="D34" s="83"/>
-      <c r="E34" s="75" t="s">
+      <c r="D34" s="51"/>
+      <c r="E34" s="63" t="s">
         <v>79</v>
       </c>
-      <c r="F34" s="79"/>
-      <c r="G34" s="83">
+      <c r="F34" s="64"/>
+      <c r="G34" s="51">
         <f>[1]Hoja1!$C$3121</f>
         <v>3059.0592481364283</v>
       </c>
-      <c r="H34" s="83"/>
-      <c r="I34" s="75" t="s">
+      <c r="H34" s="51"/>
+      <c r="I34" s="63" t="s">
         <v>82</v>
       </c>
-      <c r="J34" s="79"/>
-      <c r="K34" s="83">
+      <c r="J34" s="64"/>
+      <c r="K34" s="51">
         <f>[1]Hoja1!$C$3296</f>
         <v>3381.2249578053597</v>
       </c>
-      <c r="L34" s="83"/>
-      <c r="M34" s="75" t="s">
+      <c r="L34" s="51"/>
+      <c r="M34" s="63" t="s">
         <v>84</v>
       </c>
-      <c r="N34" s="79"/>
-      <c r="O34" s="83">
+      <c r="N34" s="64"/>
+      <c r="O34" s="51">
         <f>[1]Hoja1!$C$3122</f>
         <v>2415.8411196371062</v>
       </c>
-      <c r="P34" s="83"/>
-      <c r="Q34" s="75" t="s">
+      <c r="P34" s="51"/>
+      <c r="Q34" s="63" t="s">
         <v>88</v>
       </c>
-      <c r="R34" s="79"/>
-      <c r="S34" s="83">
+      <c r="R34" s="64"/>
+      <c r="S34" s="51">
         <f>[1]Hoja1!$C$3123</f>
         <v>3381.2249578053597</v>
       </c>
-      <c r="T34" s="83"/>
-      <c r="U34" s="72" t="s">
+      <c r="T34" s="51"/>
+      <c r="U34" s="49" t="s">
         <v>90</v>
       </c>
-      <c r="V34" s="73"/>
-      <c r="W34" s="83">
+      <c r="V34" s="50"/>
+      <c r="W34" s="51">
         <f>[1]Hoja1!$C$3117</f>
         <v>15062.987639502089</v>
       </c>
-      <c r="X34" s="83"/>
+      <c r="X34" s="51"/>
       <c r="Y34" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z34" s="72" t="s">
+      <c r="Z34" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="AA34" s="73"/>
-      <c r="AB34" s="83">
+      <c r="AA34" s="50"/>
+      <c r="AB34" s="51">
         <f>[1]Hoja1!$C$3115</f>
         <v>10491.555306010314</v>
       </c>
-      <c r="AC34" s="83"/>
+      <c r="AC34" s="51"/>
       <c r="AD34" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="AE34" s="71" t="s">
+      <c r="AE34" s="89" t="s">
         <v>98</v>
       </c>
-      <c r="AF34" s="71"/>
-      <c r="AG34" s="72" t="s">
+      <c r="AF34" s="89"/>
+      <c r="AG34" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="AH34" s="73"/>
-      <c r="AI34" s="83">
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="51">
         <f>[1]Hoja1!$C$3297</f>
         <v>42487.845803669807</v>
       </c>
-      <c r="AJ34" s="83"/>
-      <c r="AK34" s="71" t="s">
+      <c r="AJ34" s="51"/>
+      <c r="AK34" s="89" t="s">
         <v>98</v>
       </c>
-      <c r="AL34" s="71"/>
-      <c r="AM34" s="72" t="s">
+      <c r="AL34" s="89"/>
+      <c r="AM34" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="AN34" s="73"/>
-      <c r="AO34" s="83">
+      <c r="AN34" s="50"/>
+      <c r="AO34" s="51">
         <f>[1]Hoja1!$C$3299</f>
         <v>49569.653334531969</v>
       </c>
-      <c r="AP34" s="84"/>
+      <c r="AP34" s="68"/>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A35" s="24"/>
       <c r="D35" s="5"/>
       <c r="E35" s="1"/>
       <c r="F35" s="2"/>
-      <c r="G35" s="176" t="s">
+      <c r="G35" s="58" t="s">
         <v>80</v>
       </c>
-      <c r="H35" s="177"/>
+      <c r="H35" s="59"/>
       <c r="I35" s="4"/>
-      <c r="K35" s="176" t="s">
+      <c r="K35" s="58" t="s">
         <v>85</v>
       </c>
-      <c r="L35" s="177"/>
+      <c r="L35" s="59"/>
       <c r="M35" s="4"/>
-      <c r="O35" s="176" t="s">
+      <c r="O35" s="58" t="s">
         <v>86</v>
       </c>
-      <c r="P35" s="177"/>
+      <c r="P35" s="59"/>
       <c r="Q35" s="4"/>
-      <c r="S35" s="176" t="s">
+      <c r="S35" s="58" t="s">
         <v>89</v>
       </c>
-      <c r="T35" s="177"/>
-      <c r="U35" s="54" t="s">
+      <c r="T35" s="59"/>
+      <c r="U35" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="V35" s="55"/>
-      <c r="W35" s="61">
+      <c r="V35" s="53"/>
+      <c r="W35" s="54">
         <f>[1]Hoja1!$C$3118</f>
         <v>18228.781255695205</v>
       </c>
-      <c r="X35" s="61"/>
+      <c r="X35" s="54"/>
       <c r="Y35" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="Z35" s="54" t="s">
+      <c r="Z35" s="52" t="s">
         <v>96</v>
       </c>
-      <c r="AA35" s="55"/>
-      <c r="AB35" s="61">
+      <c r="AA35" s="53"/>
+      <c r="AB35" s="54">
         <f>[1]Hoja1!$C$3116</f>
         <v>8889.510660639171</v>
       </c>
-      <c r="AC35" s="61"/>
+      <c r="AC35" s="54"/>
       <c r="AD35" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="AE35" s="85" t="s">
+      <c r="AE35" s="137" t="s">
         <v>99</v>
       </c>
-      <c r="AF35" s="85"/>
-      <c r="AG35" s="54" t="s">
+      <c r="AF35" s="137"/>
+      <c r="AG35" s="52" t="s">
         <v>101</v>
       </c>
-      <c r="AH35" s="55"/>
-      <c r="AI35" s="61">
+      <c r="AH35" s="53"/>
+      <c r="AI35" s="54">
         <f>[1]Hoja1!$C$3298</f>
         <v>53109.044019115485</v>
       </c>
-      <c r="AJ35" s="61"/>
-      <c r="AK35" s="85" t="s">
+      <c r="AJ35" s="54"/>
+      <c r="AK35" s="137" t="s">
         <v>99</v>
       </c>
-      <c r="AL35" s="85"/>
-      <c r="AM35" s="54" t="s">
+      <c r="AL35" s="137"/>
+      <c r="AM35" s="52" t="s">
         <v>103</v>
       </c>
-      <c r="AN35" s="55"/>
-      <c r="AO35" s="61">
+      <c r="AN35" s="53"/>
+      <c r="AO35" s="54">
         <f>[1]Hoja1!$C$3300</f>
         <v>56649.947784546566</v>
       </c>
-      <c r="AP35" s="86"/>
+      <c r="AP35" s="165"/>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A36" s="24"/>
       <c r="D36" s="5"/>
       <c r="E36" s="4"/>
       <c r="G36" s="31"/>
       <c r="H36" s="5"/>
       <c r="I36" s="4"/>
       <c r="L36" s="5"/>
       <c r="M36" s="4"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="4"/>
       <c r="T36" s="5"/>
       <c r="U36" s="4"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="4"/>
       <c r="AA36" s="37"/>
       <c r="AD36" s="5"/>
       <c r="AK36" s="4"/>
       <c r="AP36" s="29"/>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A37" s="24"/>
       <c r="D37" s="5"/>
       <c r="E37" s="4"/>
@@ -6206,273 +6207,273 @@
       <c r="T41" s="8"/>
       <c r="U41" s="6"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="6"/>
       <c r="AA41" s="7"/>
       <c r="AB41" s="7"/>
       <c r="AC41" s="7"/>
       <c r="AD41" s="8"/>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="7"/>
       <c r="AJ41" s="7"/>
       <c r="AK41" s="6"/>
       <c r="AL41" s="7"/>
       <c r="AM41" s="7"/>
       <c r="AN41" s="7"/>
       <c r="AO41" s="7"/>
       <c r="AP41" s="30"/>
     </row>
     <row r="42" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A42" s="58" t="s">
+      <c r="A42" s="175" t="s">
         <v>104</v>
       </c>
-      <c r="B42" s="59"/>
-[...3 lines deleted...]
-      <c r="F42" s="54" t="s">
+      <c r="B42" s="66"/>
+      <c r="C42" s="66"/>
+      <c r="D42" s="66"/>
+      <c r="E42" s="176"/>
+      <c r="F42" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="G42" s="55"/>
-      <c r="H42" s="54" t="s">
+      <c r="G42" s="53"/>
+      <c r="H42" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="I42" s="55"/>
-      <c r="J42" s="62" t="s">
+      <c r="I42" s="53"/>
+      <c r="J42" s="84" t="s">
         <v>106</v>
       </c>
-      <c r="K42" s="63"/>
-[...14 lines deleted...]
-      <c r="X42" s="80" t="s">
+      <c r="K42" s="85"/>
+      <c r="L42" s="85"/>
+      <c r="M42" s="85"/>
+      <c r="N42" s="85"/>
+      <c r="O42" s="85"/>
+      <c r="P42" s="86"/>
+      <c r="Q42" s="84" t="s">
+        <v>126</v>
+      </c>
+      <c r="R42" s="85"/>
+      <c r="S42" s="85"/>
+      <c r="T42" s="85"/>
+      <c r="U42" s="85"/>
+      <c r="V42" s="85"/>
+      <c r="W42" s="86"/>
+      <c r="X42" s="112" t="s">
         <v>109</v>
       </c>
-      <c r="Y42" s="81"/>
-[...5 lines deleted...]
-      <c r="AE42" s="62" t="s">
+      <c r="Y42" s="113"/>
+      <c r="Z42" s="113"/>
+      <c r="AA42" s="113"/>
+      <c r="AB42" s="113"/>
+      <c r="AC42" s="113"/>
+      <c r="AD42" s="114"/>
+      <c r="AE42" s="84" t="s">
         <v>111</v>
       </c>
-      <c r="AF42" s="63"/>
-[...4 lines deleted...]
-      <c r="AK42" s="77" t="s">
+      <c r="AF42" s="85"/>
+      <c r="AG42" s="85"/>
+      <c r="AH42" s="85"/>
+      <c r="AI42" s="85"/>
+      <c r="AJ42" s="86"/>
+      <c r="AK42" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="AL42" s="59"/>
-[...3 lines deleted...]
-      <c r="AP42" s="78"/>
+      <c r="AL42" s="66"/>
+      <c r="AM42" s="66"/>
+      <c r="AN42" s="66"/>
+      <c r="AO42" s="66"/>
+      <c r="AP42" s="67"/>
     </row>
     <row r="43" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A43" s="25"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="3"/>
       <c r="J43" s="4"/>
-      <c r="M43" s="54" t="s">
+      <c r="M43" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="N43" s="55"/>
-      <c r="O43" s="54" t="s">
+      <c r="N43" s="53"/>
+      <c r="O43" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="P43" s="55"/>
+      <c r="P43" s="53"/>
       <c r="Q43" s="4"/>
-      <c r="T43" s="54" t="s">
+      <c r="T43" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="U43" s="55"/>
-      <c r="V43" s="54" t="s">
+      <c r="U43" s="53"/>
+      <c r="V43" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="W43" s="55"/>
+      <c r="W43" s="53"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="2"/>
       <c r="AG43" s="2"/>
       <c r="AH43" s="2"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="3"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
       <c r="AP43" s="28"/>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A44" s="24"/>
-      <c r="F44" s="52" t="s">
+      <c r="F44" s="150" t="s">
         <v>105</v>
       </c>
-      <c r="G44" s="53"/>
-      <c r="H44" s="61">
+      <c r="G44" s="151"/>
+      <c r="H44" s="54">
         <f>[1]Hoja1!$C$3301</f>
         <v>36796.05074807872</v>
       </c>
-      <c r="I44" s="61"/>
+      <c r="I44" s="54"/>
       <c r="J44" s="4"/>
       <c r="P44" s="5"/>
       <c r="Q44" s="4"/>
       <c r="W44" s="5"/>
       <c r="X44" s="4"/>
-      <c r="Y44" s="54" t="s">
+      <c r="Y44" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="Z44" s="55"/>
-      <c r="AA44" s="54" t="s">
+      <c r="Z44" s="53"/>
+      <c r="AA44" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AB44" s="55"/>
-      <c r="AC44" s="54" t="s">
+      <c r="AB44" s="53"/>
+      <c r="AC44" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AD44" s="55"/>
-      <c r="AE44" s="54" t="s">
+      <c r="AD44" s="53"/>
+      <c r="AE44" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AF44" s="55"/>
-      <c r="AG44" s="54" t="s">
+      <c r="AF44" s="53"/>
+      <c r="AG44" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AH44" s="55"/>
-      <c r="AI44" s="54" t="s">
+      <c r="AH44" s="53"/>
+      <c r="AI44" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AJ44" s="56"/>
-      <c r="AK44" s="54" t="s">
+      <c r="AJ44" s="102"/>
+      <c r="AK44" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="AL44" s="55"/>
-      <c r="AM44" s="54" t="s">
+      <c r="AL44" s="53"/>
+      <c r="AM44" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="AN44" s="55"/>
-      <c r="AO44" s="54" t="s">
+      <c r="AN44" s="53"/>
+      <c r="AO44" s="52" t="s">
         <v>2</v>
       </c>
-      <c r="AP44" s="74"/>
+      <c r="AP44" s="103"/>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A45" s="24"/>
       <c r="I45" s="5"/>
       <c r="J45" s="4"/>
-      <c r="M45" s="52" t="s">
+      <c r="M45" s="150" t="s">
         <v>107</v>
       </c>
-      <c r="N45" s="53"/>
-      <c r="O45" s="61">
+      <c r="N45" s="151"/>
+      <c r="O45" s="54">
         <f>[1]Hoja1!$C$3091</f>
         <v>120490.28338838859</v>
       </c>
-      <c r="P45" s="61"/>
+      <c r="P45" s="54"/>
       <c r="Q45" s="4"/>
-      <c r="T45" s="52" t="s">
+      <c r="T45" s="150" t="s">
         <v>108</v>
       </c>
-      <c r="U45" s="53"/>
-      <c r="V45" s="61">
+      <c r="U45" s="151"/>
+      <c r="V45" s="54">
         <f>[1]Hoja1!$C$3092</f>
         <v>133173.47604667535</v>
       </c>
-      <c r="W45" s="61"/>
+      <c r="W45" s="54"/>
       <c r="X45" s="4"/>
-      <c r="Y45" s="75" t="s">
+      <c r="Y45" s="63" t="s">
         <v>86</v>
       </c>
-      <c r="Z45" s="79"/>
-      <c r="AA45" s="52" t="s">
+      <c r="Z45" s="64"/>
+      <c r="AA45" s="150" t="s">
         <v>110</v>
       </c>
-      <c r="AB45" s="53"/>
-      <c r="AC45" s="61">
+      <c r="AB45" s="151"/>
+      <c r="AC45" s="54">
         <f>[1]Hoja1!$C$3125</f>
         <v>6624.5854872336886</v>
       </c>
-      <c r="AD45" s="61"/>
-      <c r="AE45" s="75" t="s">
+      <c r="AD45" s="54"/>
+      <c r="AE45" s="63" t="s">
         <v>113</v>
       </c>
-      <c r="AF45" s="76"/>
-      <c r="AG45" s="52" t="s">
+      <c r="AF45" s="171"/>
+      <c r="AG45" s="150" t="s">
         <v>112</v>
       </c>
-      <c r="AH45" s="53"/>
-      <c r="AI45" s="57">
+      <c r="AH45" s="151"/>
+      <c r="AI45" s="138">
         <f>[1]Hoja1!$C$3126</f>
         <v>7070.360911656252</v>
       </c>
-      <c r="AJ45" s="56"/>
-      <c r="AK45" s="75" t="s">
+      <c r="AJ45" s="102"/>
+      <c r="AK45" s="63" t="s">
         <v>114</v>
       </c>
-      <c r="AL45" s="76"/>
-      <c r="AM45" s="52" t="s">
+      <c r="AL45" s="171"/>
+      <c r="AM45" s="150" t="s">
         <v>115</v>
       </c>
-      <c r="AN45" s="53"/>
-      <c r="AO45" s="57">
+      <c r="AN45" s="151"/>
+      <c r="AO45" s="138">
         <f>[1]Hoja1!$C$3302</f>
         <v>6481.636648119812</v>
       </c>
-      <c r="AP45" s="74"/>
+      <c r="AP45" s="103"/>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A46" s="24"/>
       <c r="I46" s="5"/>
       <c r="J46" s="4"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="4"/>
       <c r="W46" s="5"/>
       <c r="X46" s="4"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="4"/>
       <c r="AK46" s="4"/>
       <c r="AP46" s="29"/>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A47" s="24"/>
       <c r="I47" s="5"/>
       <c r="J47" s="4"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="4"/>
       <c r="W47" s="5"/>
       <c r="X47" s="4"/>
       <c r="AD47" s="5"/>
       <c r="AE47" s="4"/>
       <c r="AJ47" s="5"/>
@@ -6544,338 +6545,338 @@
       <c r="T51" s="39"/>
       <c r="U51" s="39"/>
       <c r="V51" s="39"/>
       <c r="W51" s="40"/>
       <c r="X51" s="41"/>
       <c r="Y51" s="39"/>
       <c r="Z51" s="39"/>
       <c r="AA51" s="39"/>
       <c r="AB51" s="39"/>
       <c r="AC51" s="39"/>
       <c r="AD51" s="40"/>
       <c r="AE51" s="41"/>
       <c r="AF51" s="39"/>
       <c r="AG51" s="39"/>
       <c r="AH51" s="39"/>
       <c r="AI51" s="39"/>
       <c r="AJ51" s="40"/>
       <c r="AK51" s="41"/>
       <c r="AL51" s="39"/>
       <c r="AM51" s="39"/>
       <c r="AN51" s="39"/>
       <c r="AO51" s="39"/>
       <c r="AP51" s="42"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Xhnc/bGQNVpw3JfXCRa5EybYIBRgm24/8SX4NSZYVxfI3VKS8cNMUvzL0h20oUKRWH6wJ3enO/Cz71UDEm1kxg==" saltValue="vBWzEhkszP4JUZZT3p+xiA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FQX+TB/nVYuCv+0ST1VIFS5tVsYgByeI4qUqxsoLYAkr6EiuImw/34q2/uvOCn887dLSHgc3orFplkPhnpTxng==" saltValue="r+sKV7vOtWNhTzvWHsY7wg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="286">
-    <mergeCell ref="Z28:AA28"/>
-[...29 lines deleted...]
-    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="AE42:AJ42"/>
+    <mergeCell ref="AK32:AP32"/>
+    <mergeCell ref="AK33:AL33"/>
+    <mergeCell ref="AM33:AN33"/>
+    <mergeCell ref="AO33:AP33"/>
+    <mergeCell ref="AK34:AL34"/>
+    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="M1:AA1"/>
+    <mergeCell ref="AB1:AE1"/>
+    <mergeCell ref="AH1:AK1"/>
+    <mergeCell ref="AM1:AN1"/>
+    <mergeCell ref="AG45:AH45"/>
+    <mergeCell ref="AG44:AH44"/>
+    <mergeCell ref="AI44:AJ44"/>
+    <mergeCell ref="AI45:AJ45"/>
+    <mergeCell ref="AK44:AL44"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AO44:AP44"/>
+    <mergeCell ref="AK45:AL45"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AK42:AP42"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="AA44:AB44"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="Y44:Z44"/>
+    <mergeCell ref="Y45:Z45"/>
+    <mergeCell ref="AE44:AF44"/>
+    <mergeCell ref="AE45:AF45"/>
+    <mergeCell ref="J42:P42"/>
+    <mergeCell ref="Q42:W42"/>
+    <mergeCell ref="X42:AD42"/>
+    <mergeCell ref="AO34:AP34"/>
+    <mergeCell ref="AK35:AL35"/>
+    <mergeCell ref="AM35:AN35"/>
+    <mergeCell ref="AO35:AP35"/>
+    <mergeCell ref="AE32:AJ32"/>
+    <mergeCell ref="AG33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AE33:AF33"/>
+    <mergeCell ref="AE34:AF34"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="AG34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AG35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AE13:AG13"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="AE14:AG14"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="Y12:AB12"/>
+    <mergeCell ref="Y11:AB11"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="AA13:AB13"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="AC11:AG11"/>
+    <mergeCell ref="AC12:AG12"/>
+    <mergeCell ref="U11:X11"/>
+    <mergeCell ref="U12:X12"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="Q11:T11"/>
+    <mergeCell ref="Q12:T12"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="M12:P12"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E11:H11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="I11:L11"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="AF8:AG8"/>
+    <mergeCell ref="AH8:AI8"/>
+    <mergeCell ref="AJ8:AK8"/>
+    <mergeCell ref="X6:Y6"/>
+    <mergeCell ref="Z6:AA6"/>
+    <mergeCell ref="V8:W8"/>
+    <mergeCell ref="X8:Y8"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AO6:AP6"/>
+    <mergeCell ref="AM8:AN8"/>
+    <mergeCell ref="AO8:AP8"/>
+    <mergeCell ref="AF3:AG4"/>
+    <mergeCell ref="AH3:AI4"/>
+    <mergeCell ref="AJ3:AK4"/>
+    <mergeCell ref="AF6:AG6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="AJ6:AK6"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AB4:AE4"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="S3:U3"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="V3:W4"/>
+    <mergeCell ref="X3:Y4"/>
+    <mergeCell ref="Z3:AA4"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="E5:H5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="AL3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AO16:AP16"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AL11:AP11"/>
+    <mergeCell ref="AN12:AP12"/>
+    <mergeCell ref="AL13:AM13"/>
+    <mergeCell ref="AN13:AP13"/>
+    <mergeCell ref="AL12:AM12"/>
+    <mergeCell ref="AH12:AK12"/>
+    <mergeCell ref="AH11:AK11"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E22:H22"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="U26:X26"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="AB26:AC26"/>
+    <mergeCell ref="M22:P22"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q22:T22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="AH22:AI22"/>
+    <mergeCell ref="AJ22:AK22"/>
+    <mergeCell ref="AH23:AI23"/>
+    <mergeCell ref="AJ23:AK23"/>
+    <mergeCell ref="AH25:AI25"/>
+    <mergeCell ref="AJ25:AK25"/>
+    <mergeCell ref="U22:X22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB22:AC22"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="AB23:AC23"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AB25:AC25"/>
     <mergeCell ref="AL22:AP22"/>
     <mergeCell ref="AM23:AN23"/>
     <mergeCell ref="AO23:AP23"/>
     <mergeCell ref="AM25:AN25"/>
     <mergeCell ref="AO25:AP25"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A33:D33"/>
     <mergeCell ref="A34:B34"/>
     <mergeCell ref="C34:D34"/>
     <mergeCell ref="E32:H32"/>
     <mergeCell ref="M32:P32"/>
     <mergeCell ref="M33:N33"/>
     <mergeCell ref="O33:P33"/>
     <mergeCell ref="M34:N34"/>
     <mergeCell ref="O34:P34"/>
     <mergeCell ref="U33:V33"/>
     <mergeCell ref="W33:X33"/>
     <mergeCell ref="Z27:AA27"/>
     <mergeCell ref="AB27:AC27"/>
     <mergeCell ref="Z29:AA29"/>
     <mergeCell ref="AB29:AC29"/>
     <mergeCell ref="Z31:AA31"/>
     <mergeCell ref="AB31:AC31"/>
     <mergeCell ref="AD22:AG22"/>
-    <mergeCell ref="AH22:AI22"/>
-[...229 lines deleted...]
-    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I32:L32"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="AF1:AG1"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="U32:Y32"/>
+    <mergeCell ref="Z32:AD32"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="AB33:AC33"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB34:AC34"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="AB35:AC35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="Q32:T32"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="E33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AH1:AK1" r:id="rId1" display="enviar e-mail" xr:uid="{85A9A21E-7EE7-45AB-BB05-C9F59063C56B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>