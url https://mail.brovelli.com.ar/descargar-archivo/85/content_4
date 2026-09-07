--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="18" documentId="8_{4D07F950-2CC8-402B-9617-55D57299E9C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{34573DA2-D7F9-438F-A4CA-8A08B09AD7B5}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{4CD1BE4C-3F9E-4327-AC31-22DCBF0AFD1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0D625612-51E1-47C0-8EFB-BBA641A3E559}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{D24BABB0-A752-4D6D-AC63-78601CEA821A}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AP$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -506,51 +505,51 @@
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t>Sucesores</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Bauhaus 93"/>
         <family val="5"/>
       </rPr>
       <t xml:space="preserve"> de  Brovelli y Cía S.R.L.</t>
     </r>
   </si>
   <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>DF81081300</t>
   </si>
   <si>
     <t>BIDET ADAPTABLE DOBLE FUNCION PRO</t>
   </si>
   <si>
-    <t xml:space="preserve">Actualizado al </t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -619,95 +618,100 @@
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7F2FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="38">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -924,63 +928,50 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
-[...11 lines deleted...]
-      <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -1079,639 +1070,635 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="181">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="30" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="36" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...286 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="14" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE7F2FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>80481</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>134977</xdr:rowOff>
+      <xdr:rowOff>125452</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagen 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02C08E02-FF7E-90C4-7520-2CDCD52C9A81}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="180975" y="923925"/>
           <a:ext cx="1042506" cy="1182727"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>28267</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>67915</xdr:rowOff>
+      <xdr:rowOff>58390</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3C57E68-F51A-A371-935F-04FEADDF903C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3371850" y="923925"/>
           <a:ext cx="847417" cy="1115665"/>
         </a:xfrm>
@@ -1755,95 +1742,95 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="16501179">
           <a:off x="2020352" y="1535171"/>
           <a:ext cx="567806" cy="690354"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>308695</xdr:colOff>
       <xdr:row>9</xdr:row>
-      <xdr:rowOff>151345</xdr:rowOff>
+      <xdr:rowOff>141820</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Imagen 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9A1FE7E-1FA7-CE78-36BB-C97BCBA04903}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6953250" y="1095375"/>
           <a:ext cx="975445" cy="1018120"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>27</xdr:col>
       <xdr:colOff>171449</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>184150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>200024</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3175</xdr:rowOff>
+      <xdr:colOff>47624</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>193675</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Imagen 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3ADC0B1-EF8D-9A17-36CE-41F602BBA181}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
           <a:clrChange>
             <a:clrFrom>
               <a:srgbClr val="FFFFFF"/>
             </a:clrFrom>
             <a:clrTo>
               <a:srgbClr val="FFFFFF">
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
@@ -2270,51 +2257,51 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9391651" y="3038475"/>
           <a:ext cx="1176420" cy="1009648"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>32</xdr:col>
-      <xdr:colOff>347621</xdr:colOff>
+      <xdr:colOff>195221</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>114006</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Imagen 30">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1820706-8BBF-1A64-C113-DD9D7BC86A35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="10877550" y="2981325"/>
@@ -2710,51 +2697,51 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7753350" y="5228198"/>
           <a:ext cx="1152525" cy="874737"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>29</xdr:col>
       <xdr:colOff>180975</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>133349</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>31</xdr:col>
-      <xdr:colOff>358885</xdr:colOff>
+      <xdr:colOff>206485</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>161924</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Imagen 34">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB7F8E5-926B-0D36-75A3-222DC5C9D209}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11287125" y="4952999"/>
@@ -3946,54 +3933,50 @@
           <cell r="C3301">
             <v>36796.05074807872</v>
           </cell>
         </row>
         <row r="3302">
           <cell r="C3302">
             <v>6481.636648119812</v>
           </cell>
         </row>
         <row r="3329">
           <cell r="C3329">
             <v>22111.13246902977</v>
           </cell>
         </row>
         <row r="3330">
           <cell r="C3330">
             <v>24129.381468251257</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
@@ -4284,2599 +4267,2601 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{458E7FF2-4834-40E6-B5B9-8512B13BE703}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AP51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AP2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="20" width="5.7109375" customWidth="1"/>
     <col min="21" max="21" width="6.5703125" customWidth="1"/>
-    <col min="22" max="42" width="5.7109375" customWidth="1"/>
+    <col min="22" max="29" width="5.7109375" customWidth="1"/>
+    <col min="30" max="30" width="8" customWidth="1"/>
+    <col min="31" max="42" width="5.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="179" t="s">
         <v>123</v>
       </c>
-      <c r="B1" s="46"/>
-[...10 lines deleted...]
-      <c r="M1" s="172" t="s">
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="76" t="s">
         <v>116</v>
       </c>
-      <c r="N1" s="172"/>
-[...13 lines deleted...]
-      <c r="AB1" s="179" t="s">
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
+      <c r="Z1" s="76"/>
+      <c r="AA1" s="76"/>
+      <c r="AB1" s="77" t="s">
         <v>127</v>
       </c>
-      <c r="AC1" s="179"/>
-[...6 lines deleted...]
-      <c r="AH1" s="173" t="s">
+      <c r="AC1" s="77"/>
+      <c r="AD1" s="77"/>
+      <c r="AE1" s="77"/>
+      <c r="AF1" s="178">
+        <v>46237</v>
+      </c>
+      <c r="AG1" s="178"/>
+      <c r="AH1" s="78" t="s">
         <v>124</v>
       </c>
-      <c r="AI1" s="173"/>
-[...6 lines deleted...]
-      <c r="AP1" s="44"/>
+      <c r="AI1" s="78"/>
+      <c r="AJ1" s="78"/>
+      <c r="AK1" s="78"/>
+      <c r="AL1" s="42"/>
+      <c r="AM1" s="79"/>
+      <c r="AN1" s="79"/>
+      <c r="AO1" s="42"/>
+      <c r="AP1" s="43"/>
     </row>
     <row r="2" spans="1:42" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="135" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="116"/>
-[...39 lines deleted...]
-      <c r="AP2" s="118"/>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="137"/>
+      <c r="F2" s="137"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="136"/>
+      <c r="K2" s="136"/>
+      <c r="L2" s="136"/>
+      <c r="M2" s="136"/>
+      <c r="N2" s="136"/>
+      <c r="O2" s="136"/>
+      <c r="P2" s="136"/>
+      <c r="Q2" s="136"/>
+      <c r="R2" s="136"/>
+      <c r="S2" s="136"/>
+      <c r="T2" s="136"/>
+      <c r="U2" s="136"/>
+      <c r="V2" s="136"/>
+      <c r="W2" s="136"/>
+      <c r="X2" s="136"/>
+      <c r="Y2" s="136"/>
+      <c r="Z2" s="136"/>
+      <c r="AA2" s="136"/>
+      <c r="AB2" s="136"/>
+      <c r="AC2" s="136"/>
+      <c r="AD2" s="136"/>
+      <c r="AE2" s="136"/>
+      <c r="AF2" s="136"/>
+      <c r="AG2" s="136"/>
+      <c r="AH2" s="136"/>
+      <c r="AI2" s="136"/>
+      <c r="AJ2" s="136"/>
+      <c r="AK2" s="136"/>
+      <c r="AL2" s="136"/>
+      <c r="AM2" s="136"/>
+      <c r="AN2" s="136"/>
+      <c r="AO2" s="136"/>
+      <c r="AP2" s="138"/>
     </row>
     <row r="3" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A3" s="119" t="s">
+      <c r="A3" s="139" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="110"/>
-[...2 lines deleted...]
-      <c r="E3" s="120" t="s">
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="140" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="121"/>
-      <c r="G3" s="122" t="s">
+      <c r="F3" s="141"/>
+      <c r="G3" s="142" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="123"/>
-      <c r="I3" s="127" t="s">
+      <c r="H3" s="143"/>
+      <c r="I3" s="148" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="127"/>
-[...2 lines deleted...]
-      <c r="M3" s="129" t="s">
+      <c r="J3" s="148"/>
+      <c r="K3" s="148"/>
+      <c r="L3" s="149"/>
+      <c r="M3" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="N3" s="130"/>
-      <c r="O3" s="129" t="s">
+      <c r="N3" s="122"/>
+      <c r="O3" s="121" t="s">
         <v>1</v>
       </c>
-      <c r="P3" s="130"/>
-      <c r="Q3" s="129" t="s">
+      <c r="P3" s="122"/>
+      <c r="Q3" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="R3" s="130"/>
-      <c r="S3" s="143" t="s">
+      <c r="R3" s="122"/>
+      <c r="S3" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="T3" s="144"/>
-[...1 lines deleted...]
-      <c r="V3" s="146" t="s">
+      <c r="T3" s="127"/>
+      <c r="U3" s="128"/>
+      <c r="V3" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="W3" s="147"/>
-      <c r="X3" s="146" t="s">
+      <c r="W3" s="120"/>
+      <c r="X3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="Y3" s="147"/>
-      <c r="Z3" s="146" t="s">
+      <c r="Y3" s="120"/>
+      <c r="Z3" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="AA3" s="147"/>
-      <c r="AB3" s="140" t="s">
+      <c r="AA3" s="120"/>
+      <c r="AB3" s="123" t="s">
         <v>23</v>
       </c>
-      <c r="AC3" s="141"/>
-[...2 lines deleted...]
-      <c r="AF3" s="146" t="s">
+      <c r="AC3" s="124"/>
+      <c r="AD3" s="124"/>
+      <c r="AE3" s="125"/>
+      <c r="AF3" s="119" t="s">
         <v>4</v>
       </c>
-      <c r="AG3" s="147"/>
-      <c r="AH3" s="146" t="s">
+      <c r="AG3" s="120"/>
+      <c r="AH3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="AI3" s="147"/>
-      <c r="AJ3" s="146" t="s">
+      <c r="AI3" s="120"/>
+      <c r="AJ3" s="119" t="s">
         <v>2</v>
       </c>
-      <c r="AK3" s="147"/>
-      <c r="AL3" s="131" t="s">
+      <c r="AK3" s="120"/>
+      <c r="AL3" s="102" t="s">
         <v>25</v>
       </c>
-      <c r="AM3" s="132"/>
-[...2 lines deleted...]
-      <c r="AP3" s="133"/>
+      <c r="AM3" s="103"/>
+      <c r="AN3" s="103"/>
+      <c r="AO3" s="103"/>
+      <c r="AP3" s="150"/>
     </row>
     <row r="4" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
-      <c r="D4" s="27"/>
-      <c r="E4" s="124" t="s">
+      <c r="D4" s="44"/>
+      <c r="E4" s="144" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="124"/>
-      <c r="G4" s="125">
+      <c r="F4" s="145"/>
+      <c r="G4" s="146">
         <f>[1]Hoja1!$C$3155</f>
         <v>113783.80981265461</v>
       </c>
-      <c r="H4" s="126"/>
+      <c r="H4" s="147"/>
       <c r="I4" s="1"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="3"/>
-      <c r="M4" s="148"/>
-[...5 lines deleted...]
-      <c r="S4" s="109" t="s">
+      <c r="M4" s="129"/>
+      <c r="N4" s="130"/>
+      <c r="O4" s="129"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="81"/>
+      <c r="R4" s="91"/>
+      <c r="S4" s="95" t="s">
         <v>18</v>
       </c>
-      <c r="T4" s="110"/>
-[...7 lines deleted...]
-      <c r="AB4" s="109" t="s">
+      <c r="T4" s="96"/>
+      <c r="U4" s="105"/>
+      <c r="V4" s="121"/>
+      <c r="W4" s="122"/>
+      <c r="X4" s="121"/>
+      <c r="Y4" s="122"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="122"/>
+      <c r="AB4" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="AC4" s="110"/>
-[...7 lines deleted...]
-      <c r="AK4" s="130"/>
+      <c r="AC4" s="96"/>
+      <c r="AD4" s="96"/>
+      <c r="AE4" s="105"/>
+      <c r="AF4" s="121"/>
+      <c r="AG4" s="122"/>
+      <c r="AH4" s="121"/>
+      <c r="AI4" s="122"/>
+      <c r="AJ4" s="121"/>
+      <c r="AK4" s="122"/>
       <c r="AL4" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="AM4" s="87" t="s">
+      <c r="AM4" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="AN4" s="88"/>
-      <c r="AO4" s="87" t="s">
+      <c r="AN4" s="152"/>
+      <c r="AO4" s="151" t="s">
         <v>27</v>
       </c>
-      <c r="AP4" s="134"/>
+      <c r="AP4" s="153"/>
     </row>
-    <row r="5" spans="1:42" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="24"/>
-      <c r="E5" s="135" t="s">
+      <c r="E5" s="131" t="s">
         <v>14</v>
       </c>
-      <c r="F5" s="127"/>
-[...1 lines deleted...]
-      <c r="H5" s="136"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="133"/>
       <c r="L5" s="5"/>
       <c r="M5" s="4"/>
       <c r="R5" s="5"/>
       <c r="S5" s="1"/>
       <c r="T5" s="2"/>
       <c r="U5" s="3"/>
       <c r="V5" s="1"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="1"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="3"/>
       <c r="AF5" s="4"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="AM5" s="63" t="s">
+      <c r="AM5" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="AN5" s="64"/>
-      <c r="AO5" s="69">
+      <c r="AN5" s="70"/>
+      <c r="AO5" s="97">
         <f>[1]Hoja1!$C$3098</f>
         <v>1942.0459629070347</v>
       </c>
-      <c r="AP5" s="70"/>
+      <c r="AP5" s="113"/>
     </row>
     <row r="6" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A6" s="24"/>
-      <c r="E6" s="92" t="s">
+      <c r="E6" s="134" t="s">
         <v>1</v>
       </c>
-      <c r="F6" s="53"/>
-      <c r="G6" s="52" t="s">
+      <c r="F6" s="60"/>
+      <c r="G6" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="103"/>
+      <c r="H6" s="61"/>
       <c r="L6" s="5"/>
-      <c r="M6" s="137" t="s">
+      <c r="M6" s="83" t="s">
         <v>10</v>
       </c>
-      <c r="N6" s="137"/>
-      <c r="O6" s="137" t="s">
+      <c r="N6" s="83"/>
+      <c r="O6" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="137"/>
-      <c r="Q6" s="138">
+      <c r="P6" s="83"/>
+      <c r="Q6" s="81">
         <f>[1]Hoja1!$C3144</f>
         <v>8729.6195243483671</v>
       </c>
-      <c r="R6" s="139"/>
+      <c r="R6" s="91"/>
       <c r="S6" s="4"/>
       <c r="U6" s="5"/>
-      <c r="V6" s="137" t="s">
+      <c r="V6" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="137"/>
-      <c r="X6" s="150" t="s">
+      <c r="W6" s="83"/>
+      <c r="X6" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="151"/>
-      <c r="Z6" s="138">
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="81">
         <f>[1]Hoja1!$C$3119</f>
         <v>19900.025917174789</v>
       </c>
-      <c r="AA6" s="139"/>
+      <c r="AA6" s="91"/>
       <c r="AB6" s="4"/>
       <c r="AE6" s="5"/>
-      <c r="AF6" s="137" t="s">
+      <c r="AF6" s="83" t="s">
         <v>19</v>
       </c>
-      <c r="AG6" s="137"/>
-      <c r="AH6" s="150" t="s">
+      <c r="AG6" s="83"/>
+      <c r="AH6" s="50" t="s">
         <v>117</v>
       </c>
-      <c r="AI6" s="151"/>
-      <c r="AJ6" s="138">
+      <c r="AI6" s="51"/>
+      <c r="AJ6" s="81">
         <f>[1]Hoja1!$C$3329</f>
         <v>22111.13246902977</v>
       </c>
-      <c r="AK6" s="139"/>
+      <c r="AK6" s="91"/>
       <c r="AL6" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="AM6" s="150" t="s">
+      <c r="AM6" s="50" t="s">
         <v>29</v>
       </c>
-      <c r="AN6" s="151"/>
-      <c r="AO6" s="138">
+      <c r="AN6" s="51"/>
+      <c r="AO6" s="81">
         <f>[1]Hoja1!$C$3099</f>
         <v>2449.3967002036202</v>
       </c>
-      <c r="AP6" s="152"/>
+      <c r="AP6" s="116"/>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" s="24"/>
-      <c r="E7" s="97" t="s">
+      <c r="E7" s="112" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="89"/>
-      <c r="G7" s="69">
+      <c r="F7" s="62"/>
+      <c r="G7" s="97">
         <f>[1]Hoja1!$C$3148</f>
         <v>120490.28338838859</v>
       </c>
-      <c r="H7" s="70"/>
+      <c r="H7" s="113"/>
       <c r="L7" s="5"/>
-      <c r="M7" s="89" t="s">
+      <c r="M7" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="N7" s="89"/>
-      <c r="O7" s="89" t="s">
+      <c r="N7" s="62"/>
+      <c r="O7" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="89"/>
-      <c r="Q7" s="69">
+      <c r="P7" s="62"/>
+      <c r="Q7" s="97">
         <f>[1]Hoja1!$C3145</f>
         <v>18963.602943775495</v>
       </c>
-      <c r="R7" s="90"/>
+      <c r="R7" s="98"/>
       <c r="S7" s="4"/>
       <c r="U7" s="5"/>
       <c r="V7" s="4"/>
       <c r="AA7" s="5"/>
       <c r="AE7" s="5"/>
       <c r="AF7" s="4"/>
       <c r="AL7" s="1"/>
       <c r="AM7" s="2"/>
       <c r="AN7" s="2"/>
       <c r="AO7" s="2"/>
-      <c r="AP7" s="28"/>
+      <c r="AP7" s="27"/>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" s="24"/>
       <c r="E8" s="25"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
-      <c r="H8" s="28"/>
+      <c r="H8" s="27"/>
       <c r="L8" s="5"/>
-      <c r="M8" s="137" t="s">
+      <c r="M8" s="83" t="s">
         <v>12</v>
       </c>
-      <c r="N8" s="137"/>
-      <c r="O8" s="137" t="s">
+      <c r="N8" s="83"/>
+      <c r="O8" s="83" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="137"/>
-      <c r="Q8" s="138">
+      <c r="P8" s="83"/>
+      <c r="Q8" s="81">
         <f>[1]Hoja1!$C3146</f>
         <v>19387.3727018637</v>
       </c>
-      <c r="R8" s="139"/>
+      <c r="R8" s="91"/>
       <c r="S8" s="4"/>
       <c r="U8" s="5"/>
-      <c r="V8" s="137" t="s">
+      <c r="V8" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="W8" s="137"/>
-      <c r="X8" s="52" t="s">
+      <c r="W8" s="83"/>
+      <c r="X8" s="48" t="s">
         <v>22</v>
       </c>
-      <c r="Y8" s="53"/>
-      <c r="Z8" s="138">
+      <c r="Y8" s="49"/>
+      <c r="Z8" s="81">
         <f>[1]Hoja1!$C$3120</f>
         <v>21716.445999445339</v>
       </c>
-      <c r="AA8" s="139"/>
+      <c r="AA8" s="91"/>
       <c r="AB8" s="4"/>
       <c r="AE8" s="5"/>
-      <c r="AF8" s="137" t="s">
+      <c r="AF8" s="83" t="s">
         <v>20</v>
       </c>
-      <c r="AG8" s="137"/>
-      <c r="AH8" s="52" t="s">
+      <c r="AG8" s="83"/>
+      <c r="AH8" s="48" t="s">
         <v>118</v>
       </c>
-      <c r="AI8" s="53"/>
-      <c r="AJ8" s="138">
+      <c r="AI8" s="49"/>
+      <c r="AJ8" s="81">
         <f>[1]Hoja1!$C$3330</f>
         <v>24129.381468251257</v>
       </c>
-      <c r="AK8" s="155"/>
+      <c r="AK8" s="90"/>
       <c r="AL8" s="13"/>
-      <c r="AM8" s="153"/>
-[...2 lines deleted...]
-      <c r="AP8" s="100"/>
+      <c r="AM8" s="117"/>
+      <c r="AN8" s="117"/>
+      <c r="AO8" s="108"/>
+      <c r="AP8" s="118"/>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" s="24"/>
       <c r="E9" s="24"/>
-      <c r="H9" s="29"/>
+      <c r="H9" s="28"/>
       <c r="L9" s="5"/>
-      <c r="M9" s="89" t="s">
+      <c r="M9" s="62" t="s">
         <v>13</v>
       </c>
-      <c r="N9" s="89"/>
-      <c r="O9" s="89" t="s">
+      <c r="N9" s="62"/>
+      <c r="O9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="89"/>
-      <c r="Q9" s="69">
+      <c r="P9" s="62"/>
+      <c r="Q9" s="97">
         <f>[1]Hoja1!$C3147</f>
         <v>31146.92992842758</v>
       </c>
-      <c r="R9" s="90"/>
+      <c r="R9" s="98"/>
       <c r="S9" s="4"/>
       <c r="U9" s="5"/>
       <c r="V9" s="4"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="4"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="4"/>
       <c r="AL9" s="4"/>
-      <c r="AP9" s="29"/>
+      <c r="AP9" s="28"/>
     </row>
     <row r="10" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="26"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
-      <c r="E10" s="38"/>
-[...2 lines deleted...]
-      <c r="H10" s="42"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="38"/>
+      <c r="G10" s="38"/>
+      <c r="H10" s="41"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="8"/>
       <c r="M10" s="6"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="8"/>
       <c r="S10" s="6"/>
       <c r="T10" s="7"/>
       <c r="U10" s="8"/>
       <c r="V10" s="6"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="6"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="6"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="7"/>
       <c r="AI10" s="7"/>
       <c r="AJ10" s="7"/>
       <c r="AK10" s="7"/>
       <c r="AL10" s="4"/>
       <c r="AM10" s="7"/>
       <c r="AN10" s="7"/>
       <c r="AO10" s="7"/>
-      <c r="AP10" s="30"/>
+      <c r="AP10" s="29"/>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A11" s="154" t="s">
+      <c r="A11" s="114" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="85"/>
-[...2 lines deleted...]
-      <c r="E11" s="109" t="s">
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="55"/>
+      <c r="E11" s="95" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="110"/>
-[...2 lines deleted...]
-      <c r="I11" s="84" t="s">
+      <c r="F11" s="96"/>
+      <c r="G11" s="96"/>
+      <c r="H11" s="105"/>
+      <c r="I11" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="J11" s="85"/>
-[...2 lines deleted...]
-      <c r="M11" s="112" t="s">
+      <c r="J11" s="54"/>
+      <c r="K11" s="54"/>
+      <c r="L11" s="55"/>
+      <c r="M11" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="N11" s="113"/>
-[...2 lines deleted...]
-      <c r="Q11" s="112" t="s">
+      <c r="N11" s="88"/>
+      <c r="O11" s="88"/>
+      <c r="P11" s="89"/>
+      <c r="Q11" s="87" t="s">
         <v>38</v>
       </c>
-      <c r="R11" s="113"/>
-[...2 lines deleted...]
-      <c r="U11" s="112" t="s">
+      <c r="R11" s="88"/>
+      <c r="S11" s="88"/>
+      <c r="T11" s="89"/>
+      <c r="U11" s="87" t="s">
         <v>38</v>
       </c>
-      <c r="V11" s="113"/>
-[...2 lines deleted...]
-      <c r="Y11" s="112" t="s">
+      <c r="V11" s="88"/>
+      <c r="W11" s="88"/>
+      <c r="X11" s="89"/>
+      <c r="Y11" s="87" t="s">
         <v>38</v>
       </c>
-      <c r="Z11" s="113"/>
-[...2 lines deleted...]
-      <c r="AC11" s="161" t="s">
+      <c r="Z11" s="88"/>
+      <c r="AA11" s="88"/>
+      <c r="AB11" s="88"/>
+      <c r="AC11" s="99" t="s">
         <v>47</v>
       </c>
-      <c r="AD11" s="162"/>
-[...3 lines deleted...]
-      <c r="AH11" s="112" t="s">
+      <c r="AD11" s="100"/>
+      <c r="AE11" s="100"/>
+      <c r="AF11" s="100"/>
+      <c r="AG11" s="101"/>
+      <c r="AH11" s="87" t="s">
         <v>47</v>
       </c>
-      <c r="AI11" s="113"/>
-[...2 lines deleted...]
-      <c r="AL11" s="65" t="s">
+      <c r="AI11" s="88"/>
+      <c r="AJ11" s="88"/>
+      <c r="AK11" s="89"/>
+      <c r="AL11" s="85" t="s">
         <v>51</v>
       </c>
-      <c r="AM11" s="66"/>
-[...2 lines deleted...]
-      <c r="AP11" s="67"/>
+      <c r="AM11" s="46"/>
+      <c r="AN11" s="46"/>
+      <c r="AO11" s="46"/>
+      <c r="AP11" s="86"/>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A12" s="154" t="s">
+      <c r="A12" s="114" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="85"/>
-[...2 lines deleted...]
-      <c r="E12" s="52" t="s">
+      <c r="B12" s="54"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="F12" s="53"/>
-      <c r="G12" s="52" t="s">
+      <c r="F12" s="49"/>
+      <c r="G12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="H12" s="53"/>
-      <c r="I12" s="52" t="s">
+      <c r="H12" s="49"/>
+      <c r="I12" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="J12" s="53"/>
-      <c r="K12" s="52" t="s">
+      <c r="J12" s="49"/>
+      <c r="K12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="L12" s="53"/>
-      <c r="M12" s="109" t="s">
+      <c r="L12" s="49"/>
+      <c r="M12" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="N12" s="110"/>
-[...2 lines deleted...]
-      <c r="Q12" s="109" t="s">
+      <c r="N12" s="96"/>
+      <c r="O12" s="96"/>
+      <c r="P12" s="105"/>
+      <c r="Q12" s="95" t="s">
         <v>39</v>
       </c>
-      <c r="R12" s="110"/>
-[...2 lines deleted...]
-      <c r="U12" s="109" t="s">
+      <c r="R12" s="96"/>
+      <c r="S12" s="96"/>
+      <c r="T12" s="105"/>
+      <c r="U12" s="95" t="s">
         <v>43</v>
       </c>
-      <c r="V12" s="110"/>
-[...2 lines deleted...]
-      <c r="Y12" s="109" t="s">
+      <c r="V12" s="96"/>
+      <c r="W12" s="96"/>
+      <c r="X12" s="105"/>
+      <c r="Y12" s="95" t="s">
         <v>45</v>
       </c>
-      <c r="Z12" s="110"/>
-[...2 lines deleted...]
-      <c r="AC12" s="131" t="s">
+      <c r="Z12" s="96"/>
+      <c r="AA12" s="96"/>
+      <c r="AB12" s="96"/>
+      <c r="AC12" s="102" t="s">
         <v>48</v>
       </c>
-      <c r="AD12" s="132"/>
-[...3 lines deleted...]
-      <c r="AH12" s="109" t="s">
+      <c r="AD12" s="103"/>
+      <c r="AE12" s="103"/>
+      <c r="AF12" s="103"/>
+      <c r="AG12" s="104"/>
+      <c r="AH12" s="95" t="s">
         <v>50</v>
       </c>
-      <c r="AI12" s="110"/>
-[...2 lines deleted...]
-      <c r="AL12" s="52" t="s">
+      <c r="AI12" s="96"/>
+      <c r="AJ12" s="96"/>
+      <c r="AK12" s="105"/>
+      <c r="AL12" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AM12" s="53"/>
-      <c r="AN12" s="52" t="s">
+      <c r="AM12" s="49"/>
+      <c r="AN12" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AO12" s="102"/>
-      <c r="AP12" s="103"/>
+      <c r="AO12" s="80"/>
+      <c r="AP12" s="65"/>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A13" s="92" t="s">
+      <c r="A13" s="115" t="s">
         <v>1</v>
       </c>
-      <c r="B13" s="53"/>
-      <c r="C13" s="52" t="s">
+      <c r="B13" s="49"/>
+      <c r="C13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D13" s="53"/>
-      <c r="E13" s="49" t="s">
+      <c r="D13" s="49"/>
+      <c r="E13" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="F13" s="50"/>
-      <c r="G13" s="69">
+      <c r="F13" s="64"/>
+      <c r="G13" s="97">
         <f>[1]Hoja1!$C$3090</f>
         <v>12181.613052364577</v>
       </c>
-      <c r="H13" s="90"/>
-      <c r="I13" s="49" t="s">
+      <c r="H13" s="98"/>
+      <c r="I13" s="63" t="s">
         <v>125</v>
       </c>
-      <c r="J13" s="50"/>
-      <c r="K13" s="69">
+      <c r="J13" s="64"/>
+      <c r="K13" s="97">
         <f>[1]Hoja1!$C$3088</f>
         <v>13062.306446227632</v>
       </c>
-      <c r="L13" s="90"/>
-      <c r="M13" s="52" t="s">
+      <c r="L13" s="98"/>
+      <c r="M13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="N13" s="53"/>
-      <c r="O13" s="52" t="s">
+      <c r="N13" s="49"/>
+      <c r="O13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P13" s="53"/>
-      <c r="Q13" s="52" t="s">
+      <c r="P13" s="49"/>
+      <c r="Q13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="R13" s="53"/>
-      <c r="S13" s="52" t="s">
+      <c r="R13" s="49"/>
+      <c r="S13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="T13" s="53"/>
-      <c r="U13" s="52" t="s">
+      <c r="T13" s="49"/>
+      <c r="U13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="V13" s="53"/>
-      <c r="W13" s="52" t="s">
+      <c r="V13" s="49"/>
+      <c r="W13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="X13" s="53"/>
-      <c r="Y13" s="52" t="s">
+      <c r="X13" s="49"/>
+      <c r="Y13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="Z13" s="53"/>
-      <c r="AA13" s="52" t="s">
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AB13" s="53"/>
-      <c r="AC13" s="52" t="s">
+      <c r="AB13" s="49"/>
+      <c r="AC13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AD13" s="53"/>
-      <c r="AE13" s="138" t="s">
+      <c r="AD13" s="49"/>
+      <c r="AE13" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="AF13" s="155"/>
-[...1 lines deleted...]
-      <c r="AH13" s="52" t="s">
+      <c r="AF13" s="90"/>
+      <c r="AG13" s="91"/>
+      <c r="AH13" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AI13" s="53"/>
-      <c r="AJ13" s="52" t="s">
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AK13" s="53"/>
-      <c r="AL13" s="104" t="s">
+      <c r="AK13" s="49"/>
+      <c r="AL13" s="155" t="s">
         <v>53</v>
       </c>
-      <c r="AM13" s="105"/>
-      <c r="AN13" s="106">
+      <c r="AM13" s="156"/>
+      <c r="AN13" s="92">
         <f>[1]Hoja1!$C$3294</f>
         <v>20527.80717786133</v>
       </c>
-      <c r="AO13" s="107"/>
-      <c r="AP13" s="108"/>
+      <c r="AO13" s="93"/>
+      <c r="AP13" s="157"/>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A14" s="97" t="s">
+      <c r="A14" s="112" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="89"/>
-      <c r="C14" s="51">
+      <c r="B14" s="62"/>
+      <c r="C14" s="66">
         <f>[1]Hoja1!$C$3089</f>
         <v>27712.477426166413</v>
       </c>
-      <c r="D14" s="51"/>
+      <c r="D14" s="66"/>
       <c r="E14" s="1"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="1"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="3"/>
-      <c r="M14" s="156" t="s">
+      <c r="M14" s="106" t="s">
         <v>119</v>
       </c>
-      <c r="N14" s="157"/>
-      <c r="O14" s="69">
+      <c r="N14" s="107"/>
+      <c r="O14" s="97">
         <f>[1]Hoja1!$C$3138</f>
         <v>7972.0212829785196</v>
       </c>
-      <c r="P14" s="90"/>
-      <c r="Q14" s="49" t="s">
+      <c r="P14" s="98"/>
+      <c r="Q14" s="63" t="s">
         <v>37</v>
       </c>
-      <c r="R14" s="50"/>
-      <c r="S14" s="69">
+      <c r="R14" s="64"/>
+      <c r="S14" s="97">
         <f>[1]Hoja1!$C$3129</f>
         <v>11084.736558642633</v>
       </c>
-      <c r="T14" s="90"/>
-      <c r="U14" s="49" t="s">
+      <c r="T14" s="98"/>
+      <c r="U14" s="63" t="s">
         <v>44</v>
       </c>
-      <c r="V14" s="50"/>
-      <c r="W14" s="69">
+      <c r="V14" s="64"/>
+      <c r="W14" s="97">
         <f>[1]Hoja1!$C$3128</f>
         <v>16386.330826808015</v>
       </c>
-      <c r="X14" s="90"/>
-      <c r="Y14" s="49" t="s">
+      <c r="X14" s="98"/>
+      <c r="Y14" s="63" t="s">
         <v>46</v>
       </c>
-      <c r="Z14" s="50"/>
-      <c r="AA14" s="69">
+      <c r="Z14" s="64"/>
+      <c r="AA14" s="97">
         <f>[1]Hoja1!$C$3127</f>
         <v>16386.330826808015</v>
       </c>
-      <c r="AB14" s="90"/>
-      <c r="AC14" s="63" t="s">
+      <c r="AB14" s="98"/>
+      <c r="AC14" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="AD14" s="64"/>
-      <c r="AE14" s="106">
+      <c r="AD14" s="70"/>
+      <c r="AE14" s="92">
         <f>[1]Hoja1!$C$3131</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="AF14" s="107"/>
-[...1 lines deleted...]
-      <c r="AH14" s="49" t="s">
+      <c r="AF14" s="93"/>
+      <c r="AG14" s="94"/>
+      <c r="AH14" s="63" t="s">
         <v>52</v>
       </c>
-      <c r="AI14" s="50"/>
-      <c r="AJ14" s="69">
+      <c r="AI14" s="64"/>
+      <c r="AJ14" s="97">
         <f>[1]Hoja1!$C$3132</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="AK14" s="101"/>
+      <c r="AK14" s="109"/>
       <c r="AL14" s="14"/>
-      <c r="AM14" s="31"/>
-      <c r="AN14" s="32"/>
+      <c r="AM14" s="30"/>
+      <c r="AN14" s="31"/>
       <c r="AO14" s="16"/>
-      <c r="AP14" s="33"/>
+      <c r="AP14" s="32"/>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A15" s="93"/>
-[...2 lines deleted...]
-      <c r="D15" s="96"/>
+      <c r="A15" s="161"/>
+      <c r="B15" s="162"/>
+      <c r="C15" s="163"/>
+      <c r="D15" s="164"/>
       <c r="I15" s="4"/>
       <c r="L15" s="5"/>
-      <c r="M15" s="156"/>
-      <c r="N15" s="157"/>
+      <c r="M15" s="106"/>
+      <c r="N15" s="107"/>
       <c r="O15" s="2"/>
       <c r="P15" s="3"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="3"/>
       <c r="U15" s="1"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
       <c r="X15" s="3"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="2"/>
       <c r="AA15" s="2"/>
       <c r="AB15" s="3"/>
       <c r="AC15" s="4"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="4"/>
       <c r="AL15" s="15"/>
-      <c r="AM15" s="34"/>
-[...2 lines deleted...]
-      <c r="AP15" s="35"/>
+      <c r="AM15" s="33"/>
+      <c r="AN15" s="33"/>
+      <c r="AO15" s="33"/>
+      <c r="AP15" s="34"/>
     </row>
     <row r="16" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A16" s="24"/>
       <c r="D16" s="5"/>
       <c r="E16" s="4"/>
       <c r="I16" s="4"/>
       <c r="L16" s="5"/>
       <c r="M16" s="4"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="4"/>
       <c r="T16" s="5"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="4"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="4"/>
       <c r="AG16" s="5"/>
       <c r="AH16" s="4"/>
       <c r="AK16" s="5"/>
       <c r="AL16" s="4"/>
-      <c r="AM16" s="98"/>
-[...2 lines deleted...]
-      <c r="AP16" s="100"/>
+      <c r="AM16" s="154"/>
+      <c r="AN16" s="154"/>
+      <c r="AO16" s="108"/>
+      <c r="AP16" s="118"/>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A17" s="24"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="158" t="s">
+      <c r="E17" s="110" t="s">
         <v>33</v>
       </c>
-      <c r="F17" s="159"/>
-[...1 lines deleted...]
-      <c r="H17" s="159"/>
+      <c r="F17" s="111"/>
+      <c r="G17" s="111"/>
+      <c r="H17" s="111"/>
       <c r="I17" s="4"/>
       <c r="L17" s="5"/>
       <c r="M17" s="4"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="4"/>
       <c r="T17" s="5"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="4"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="4"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="4"/>
       <c r="AK17" s="5"/>
       <c r="AL17" s="4"/>
-      <c r="AP17" s="29"/>
+      <c r="AP17" s="28"/>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A18" s="24"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="49" t="s">
+      <c r="E18" s="63" t="s">
         <v>34</v>
       </c>
-      <c r="F18" s="50"/>
-      <c r="G18" s="69">
+      <c r="F18" s="64"/>
+      <c r="G18" s="97">
         <f>[1]Hoja1!$C$3292</f>
         <v>5776.9426760310098</v>
       </c>
-      <c r="H18" s="101"/>
+      <c r="H18" s="109"/>
       <c r="I18" s="4"/>
       <c r="L18" s="5"/>
       <c r="M18" s="4"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="4"/>
       <c r="T18" s="5"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="4"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="4"/>
       <c r="AG18" s="5"/>
       <c r="AH18" s="4"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="4"/>
-      <c r="AP18" s="29"/>
+      <c r="AP18" s="28"/>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A19" s="24"/>
-      <c r="E19" s="156"/>
-[...2 lines deleted...]
-      <c r="H19" s="99"/>
+      <c r="E19" s="106"/>
+      <c r="F19" s="107"/>
+      <c r="G19" s="108"/>
+      <c r="H19" s="108"/>
       <c r="I19" s="4"/>
       <c r="L19" s="5"/>
       <c r="M19" s="4"/>
       <c r="P19" s="5"/>
       <c r="Q19" s="4"/>
       <c r="T19" s="5"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="4"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="4"/>
       <c r="AG19" s="5"/>
       <c r="AH19" s="4"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="4"/>
-      <c r="AP19" s="29"/>
+      <c r="AP19" s="28"/>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A20" s="24"/>
       <c r="E20" s="4"/>
       <c r="I20" s="4"/>
       <c r="L20" s="5"/>
       <c r="M20" s="4"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="4"/>
       <c r="T20" s="5"/>
       <c r="U20" s="4"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="4"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="4"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="4"/>
       <c r="AK20" s="5"/>
       <c r="AL20" s="4"/>
-      <c r="AP20" s="29"/>
+      <c r="AP20" s="28"/>
     </row>
     <row r="21" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A21" s="26"/>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="6"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="6"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="8"/>
       <c r="M21" s="6"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="8"/>
       <c r="U21" s="6"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="8"/>
       <c r="Y21" s="6"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="8"/>
       <c r="AC21" s="6"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="8"/>
       <c r="AH21" s="6"/>
       <c r="AI21" s="7"/>
       <c r="AJ21" s="7"/>
       <c r="AK21" s="8"/>
       <c r="AL21" s="6"/>
       <c r="AM21" s="7"/>
       <c r="AN21" s="7"/>
       <c r="AO21" s="7"/>
-      <c r="AP21" s="30"/>
+      <c r="AP21" s="29"/>
     </row>
     <row r="22" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A22" s="91" t="s">
+      <c r="A22" s="158" t="s">
         <v>55</v>
       </c>
-      <c r="B22" s="56"/>
-[...2 lines deleted...]
-      <c r="E22" s="84" t="s">
+      <c r="B22" s="159"/>
+      <c r="C22" s="159"/>
+      <c r="D22" s="160"/>
+      <c r="E22" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="F22" s="85"/>
-[...2 lines deleted...]
-      <c r="I22" s="84" t="s">
+      <c r="F22" s="54"/>
+      <c r="G22" s="54"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="53" t="s">
         <v>59</v>
       </c>
-      <c r="J22" s="85"/>
-[...2 lines deleted...]
-      <c r="M22" s="84" t="s">
+      <c r="J22" s="54"/>
+      <c r="K22" s="54"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="N22" s="85"/>
-[...2 lines deleted...]
-      <c r="Q22" s="84" t="s">
+      <c r="N22" s="54"/>
+      <c r="O22" s="54"/>
+      <c r="P22" s="55"/>
+      <c r="Q22" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="R22" s="85"/>
-[...2 lines deleted...]
-      <c r="U22" s="84" t="s">
+      <c r="R22" s="54"/>
+      <c r="S22" s="54"/>
+      <c r="T22" s="55"/>
+      <c r="U22" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="V22" s="85"/>
-[...1 lines deleted...]
-      <c r="X22" s="86"/>
+      <c r="V22" s="54"/>
+      <c r="W22" s="54"/>
+      <c r="X22" s="55"/>
       <c r="Y22" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="Z22" s="87" t="s">
+      <c r="Z22" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="AA22" s="88"/>
-      <c r="AB22" s="87" t="s">
+      <c r="AA22" s="152"/>
+      <c r="AB22" s="151" t="s">
         <v>2</v>
       </c>
-      <c r="AC22" s="88"/>
-      <c r="AD22" s="84" t="s">
+      <c r="AC22" s="152"/>
+      <c r="AD22" s="53" t="s">
         <v>69</v>
       </c>
-      <c r="AE22" s="85"/>
-[...2 lines deleted...]
-      <c r="AH22" s="87" t="s">
+      <c r="AE22" s="54"/>
+      <c r="AF22" s="54"/>
+      <c r="AG22" s="55"/>
+      <c r="AH22" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="AI22" s="88"/>
-      <c r="AJ22" s="87" t="s">
+      <c r="AI22" s="152"/>
+      <c r="AJ22" s="151" t="s">
         <v>2</v>
       </c>
-      <c r="AK22" s="88"/>
-      <c r="AL22" s="65" t="s">
+      <c r="AK22" s="152"/>
+      <c r="AL22" s="85" t="s">
         <v>72</v>
       </c>
-      <c r="AM22" s="66"/>
-[...2 lines deleted...]
-      <c r="AP22" s="67"/>
+      <c r="AM22" s="46"/>
+      <c r="AN22" s="46"/>
+      <c r="AO22" s="46"/>
+      <c r="AP22" s="86"/>
     </row>
     <row r="23" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A23" s="92" t="s">
+      <c r="A23" s="115" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="53"/>
-      <c r="C23" s="52" t="s">
+      <c r="B23" s="49"/>
+      <c r="C23" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="53"/>
-      <c r="E23" s="52" t="s">
+      <c r="D23" s="49"/>
+      <c r="E23" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="F23" s="53"/>
-      <c r="G23" s="52" t="s">
+      <c r="F23" s="49"/>
+      <c r="G23" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="H23" s="53"/>
-      <c r="I23" s="52" t="s">
+      <c r="H23" s="49"/>
+      <c r="I23" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="J23" s="53"/>
-      <c r="K23" s="52" t="s">
+      <c r="J23" s="49"/>
+      <c r="K23" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="L23" s="53"/>
-      <c r="M23" s="52" t="s">
+      <c r="L23" s="49"/>
+      <c r="M23" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="N23" s="53"/>
-      <c r="O23" s="52" t="s">
+      <c r="N23" s="49"/>
+      <c r="O23" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P23" s="53"/>
-      <c r="Q23" s="52" t="s">
+      <c r="P23" s="49"/>
+      <c r="Q23" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="R23" s="53"/>
-      <c r="S23" s="52" t="s">
+      <c r="R23" s="49"/>
+      <c r="S23" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="T23" s="53"/>
+      <c r="T23" s="49"/>
       <c r="Y23" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z23" s="89" t="s">
+      <c r="Z23" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="AA23" s="89"/>
-      <c r="AB23" s="51">
+      <c r="AA23" s="62"/>
+      <c r="AB23" s="66">
         <f>[1]Hoja1!$C$3096</f>
         <v>2488.3618795526058</v>
       </c>
-      <c r="AC23" s="51"/>
+      <c r="AC23" s="66"/>
       <c r="AD23" s="1"/>
       <c r="AE23" s="2"/>
       <c r="AF23" s="2"/>
       <c r="AG23" s="18">
         <v>40</v>
       </c>
-      <c r="AH23" s="89" t="s">
+      <c r="AH23" s="62" t="s">
         <v>70</v>
       </c>
-      <c r="AI23" s="89"/>
-      <c r="AJ23" s="51">
+      <c r="AI23" s="62"/>
+      <c r="AJ23" s="66">
         <f>[1]Hoja1!$C$3111</f>
         <v>3170.8015120956993</v>
       </c>
-      <c r="AK23" s="51"/>
+      <c r="AK23" s="66"/>
       <c r="AL23" s="18">
         <v>40</v>
       </c>
-      <c r="AM23" s="49" t="s">
+      <c r="AM23" s="63" t="s">
         <v>73</v>
       </c>
-      <c r="AN23" s="50"/>
-      <c r="AO23" s="51">
+      <c r="AN23" s="64"/>
+      <c r="AO23" s="66">
         <f>[1]Hoja1!$C$3113</f>
         <v>3077.5394934820606</v>
       </c>
-      <c r="AP23" s="68"/>
+      <c r="AP23" s="67"/>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A24" s="97" t="s">
+      <c r="A24" s="112" t="s">
         <v>54</v>
       </c>
-      <c r="B24" s="89"/>
-      <c r="C24" s="51">
+      <c r="B24" s="62"/>
+      <c r="C24" s="66">
         <f>[1]Hoja1!$C$3295</f>
         <v>22098.23780658541</v>
       </c>
-      <c r="D24" s="51"/>
-      <c r="E24" s="89" t="s">
+      <c r="D24" s="66"/>
+      <c r="E24" s="62" t="s">
         <v>56</v>
       </c>
-      <c r="F24" s="89"/>
-      <c r="G24" s="51">
+      <c r="F24" s="62"/>
+      <c r="G24" s="66">
         <f>[1]Hoja1!$C$3134</f>
         <v>25192.581870542715</v>
       </c>
-      <c r="H24" s="51"/>
-      <c r="I24" s="89" t="s">
+      <c r="H24" s="66"/>
+      <c r="I24" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="J24" s="89"/>
-      <c r="K24" s="51">
+      <c r="J24" s="62"/>
+      <c r="K24" s="66">
         <f>[1]Hoja1!$C$3130</f>
         <v>24456.876436126691</v>
       </c>
-      <c r="L24" s="51"/>
-      <c r="M24" s="89" t="s">
+      <c r="L24" s="66"/>
+      <c r="M24" s="62" t="s">
         <v>60</v>
       </c>
-      <c r="N24" s="89"/>
-      <c r="O24" s="51">
+      <c r="N24" s="62"/>
+      <c r="O24" s="66">
         <f>[1]Hoja1!$C$3133</f>
         <v>24300.814867290796</v>
       </c>
-      <c r="P24" s="51"/>
-      <c r="Q24" s="89" t="s">
+      <c r="P24" s="66"/>
+      <c r="Q24" s="62" t="s">
         <v>63</v>
       </c>
-      <c r="R24" s="89"/>
-      <c r="S24" s="51">
+      <c r="R24" s="62"/>
+      <c r="S24" s="66">
         <f>[1]Hoja1!$C$3137</f>
         <v>25493.564448345642</v>
       </c>
-      <c r="T24" s="51"/>
+      <c r="T24" s="66"/>
       <c r="Y24" s="19"/>
       <c r="Z24" s="20"/>
       <c r="AA24" s="21"/>
       <c r="AB24" s="20"/>
       <c r="AC24" s="21"/>
       <c r="AD24" s="4"/>
       <c r="AG24" s="19"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="21"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="21"/>
       <c r="AL24" s="19"/>
       <c r="AM24" s="20"/>
       <c r="AN24" s="21"/>
       <c r="AO24" s="20"/>
-      <c r="AP24" s="36"/>
+      <c r="AP24" s="35"/>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A25" s="25"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="3"/>
       <c r="E25" s="1"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="3"/>
       <c r="I25" s="1"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="3"/>
       <c r="M25" s="1"/>
       <c r="N25" s="2"/>
       <c r="O25" s="2"/>
       <c r="P25" s="3"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="3"/>
       <c r="Y25" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Z25" s="89" t="s">
+      <c r="Z25" s="62" t="s">
         <v>68</v>
       </c>
-      <c r="AA25" s="89"/>
-      <c r="AB25" s="51">
+      <c r="AA25" s="62"/>
+      <c r="AB25" s="66">
         <f>[1]Hoja1!$C$3097</f>
         <v>2962.3444976266237</v>
       </c>
-      <c r="AC25" s="51"/>
+      <c r="AC25" s="66"/>
       <c r="AD25" s="4"/>
       <c r="AG25" s="18">
         <v>50</v>
       </c>
-      <c r="AH25" s="49" t="s">
+      <c r="AH25" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="AI25" s="50"/>
-      <c r="AJ25" s="69">
+      <c r="AI25" s="64"/>
+      <c r="AJ25" s="97">
         <f>[1]Hoja1!$C$3112</f>
         <v>3637.0848249718929</v>
       </c>
-      <c r="AK25" s="90"/>
+      <c r="AK25" s="98"/>
       <c r="AL25" s="18">
         <v>50</v>
       </c>
-      <c r="AM25" s="49" t="s">
+      <c r="AM25" s="63" t="s">
         <v>74</v>
       </c>
-      <c r="AN25" s="50"/>
-      <c r="AO25" s="69">
+      <c r="AN25" s="64"/>
+      <c r="AO25" s="97">
         <f>[1]Hoja1!$C$3114</f>
         <v>3543.8361964542514</v>
       </c>
-      <c r="AP25" s="70"/>
+      <c r="AP25" s="113"/>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A26" s="24"/>
       <c r="D26" s="5"/>
       <c r="E26" s="4"/>
       <c r="H26" s="5"/>
       <c r="I26" s="4"/>
       <c r="L26" s="5"/>
       <c r="M26" s="4"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="4"/>
       <c r="T26" s="5"/>
-      <c r="U26" s="84" t="s">
+      <c r="U26" s="53" t="s">
         <v>66</v>
       </c>
-      <c r="V26" s="85"/>
-[...1 lines deleted...]
-      <c r="X26" s="86"/>
+      <c r="V26" s="54"/>
+      <c r="W26" s="54"/>
+      <c r="X26" s="55"/>
       <c r="Y26" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="Z26" s="87" t="s">
+      <c r="Z26" s="151" t="s">
         <v>1</v>
       </c>
-      <c r="AA26" s="88"/>
-      <c r="AB26" s="87" t="s">
+      <c r="AA26" s="152"/>
+      <c r="AB26" s="151" t="s">
         <v>2</v>
       </c>
-      <c r="AC26" s="88"/>
+      <c r="AC26" s="152"/>
       <c r="AD26" s="4"/>
       <c r="AK26" s="5"/>
       <c r="AL26" s="1"/>
       <c r="AM26" s="2"/>
       <c r="AN26" s="2"/>
       <c r="AO26" s="2"/>
-      <c r="AP26" s="28"/>
+      <c r="AP26" s="27"/>
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A27" s="24"/>
       <c r="D27" s="5"/>
       <c r="E27" s="4"/>
       <c r="H27" s="5"/>
       <c r="I27" s="4"/>
       <c r="L27" s="5"/>
       <c r="M27" s="4"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="4"/>
       <c r="T27" s="5"/>
       <c r="U27" s="1"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z27" s="49" t="s">
+      <c r="Z27" s="63" t="s">
         <v>120</v>
       </c>
-      <c r="AA27" s="50"/>
-      <c r="AB27" s="51">
+      <c r="AA27" s="64"/>
+      <c r="AB27" s="66">
         <f>[1]Hoja1!$C$3093</f>
         <v>1971.1292514108134</v>
       </c>
-      <c r="AC27" s="51"/>
+      <c r="AC27" s="66"/>
       <c r="AD27" s="4"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="4"/>
-      <c r="AM27" s="37"/>
-      <c r="AP27" s="29"/>
+      <c r="AM27" s="36"/>
+      <c r="AP27" s="28"/>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A28" s="24"/>
       <c r="D28" s="5"/>
       <c r="E28" s="4"/>
       <c r="H28" s="5"/>
       <c r="I28" s="4"/>
       <c r="L28" s="5"/>
       <c r="M28" s="4"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="4"/>
       <c r="T28" s="5"/>
       <c r="U28" s="4"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="19"/>
-      <c r="Z28" s="47"/>
-      <c r="AA28" s="48"/>
+      <c r="Z28" s="181"/>
+      <c r="AA28" s="182"/>
       <c r="AB28" s="20"/>
       <c r="AC28" s="21"/>
       <c r="AD28" s="4"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="4"/>
-      <c r="AM28" s="37"/>
-      <c r="AP28" s="29"/>
+      <c r="AM28" s="36"/>
+      <c r="AP28" s="28"/>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A29" s="24"/>
       <c r="D29" s="5"/>
       <c r="E29" s="4"/>
       <c r="H29" s="5"/>
       <c r="I29" s="4"/>
       <c r="L29" s="5"/>
       <c r="M29" s="4"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="4"/>
       <c r="T29" s="5"/>
       <c r="U29" s="4"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="Z29" s="49" t="s">
+      <c r="Z29" s="63" t="s">
         <v>121</v>
       </c>
-      <c r="AA29" s="50"/>
-      <c r="AB29" s="51">
+      <c r="AA29" s="64"/>
+      <c r="AB29" s="66">
         <f>[1]Hoja1!$C$3094</f>
         <v>2276.4770005084997</v>
       </c>
-      <c r="AC29" s="51"/>
+      <c r="AC29" s="66"/>
       <c r="AD29" s="4"/>
       <c r="AK29" s="5"/>
       <c r="AL29" s="4"/>
-      <c r="AP29" s="29"/>
+      <c r="AP29" s="28"/>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A30" s="24"/>
       <c r="D30" s="5"/>
       <c r="E30" s="4"/>
       <c r="H30" s="5"/>
       <c r="I30" s="4"/>
       <c r="L30" s="5"/>
       <c r="M30" s="4"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="4"/>
       <c r="T30" s="5"/>
       <c r="U30" s="4"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="19"/>
       <c r="Z30" s="20"/>
       <c r="AA30" s="21"/>
       <c r="AB30" s="20"/>
       <c r="AC30" s="21"/>
       <c r="AD30" s="4"/>
       <c r="AK30" s="5"/>
       <c r="AL30" s="4"/>
-      <c r="AP30" s="29"/>
+      <c r="AP30" s="28"/>
     </row>
     <row r="31" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A31" s="24"/>
       <c r="D31" s="5"/>
       <c r="E31" s="6"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="8"/>
       <c r="I31" s="6"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="8"/>
       <c r="M31" s="6"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="8"/>
       <c r="U31" s="6"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="8"/>
       <c r="Y31" s="18" t="s">
         <v>65</v>
       </c>
-      <c r="Z31" s="82" t="s">
+      <c r="Z31" s="176" t="s">
         <v>122</v>
       </c>
-      <c r="AA31" s="82"/>
-      <c r="AB31" s="83">
+      <c r="AA31" s="176"/>
+      <c r="AB31" s="177">
         <f>[1]Hoja1!$C$3095</f>
         <v>2758.0785832043643</v>
       </c>
-      <c r="AC31" s="83"/>
+      <c r="AC31" s="177"/>
       <c r="AD31" s="4"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="4"/>
-      <c r="AP31" s="29"/>
+      <c r="AP31" s="28"/>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A32" s="71" t="s">
+      <c r="A32" s="165" t="s">
         <v>75</v>
       </c>
-      <c r="B32" s="72"/>
-[...2 lines deleted...]
-      <c r="E32" s="79" t="s">
+      <c r="B32" s="166"/>
+      <c r="C32" s="166"/>
+      <c r="D32" s="167"/>
+      <c r="E32" s="173" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="80"/>
-[...2 lines deleted...]
-      <c r="I32" s="60" t="s">
+      <c r="F32" s="174"/>
+      <c r="G32" s="174"/>
+      <c r="H32" s="175"/>
+      <c r="I32" s="73" t="s">
         <v>78</v>
       </c>
-      <c r="J32" s="61"/>
-[...2 lines deleted...]
-      <c r="M32" s="60" t="s">
+      <c r="J32" s="74"/>
+      <c r="K32" s="74"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="73" t="s">
         <v>83</v>
       </c>
-      <c r="N32" s="61"/>
-[...2 lines deleted...]
-      <c r="Q32" s="60" t="s">
+      <c r="N32" s="74"/>
+      <c r="O32" s="74"/>
+      <c r="P32" s="75"/>
+      <c r="Q32" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="R32" s="61"/>
-[...2 lines deleted...]
-      <c r="U32" s="55" t="s">
+      <c r="R32" s="74"/>
+      <c r="S32" s="74"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="183" t="s">
         <v>23</v>
       </c>
-      <c r="V32" s="56"/>
-[...3 lines deleted...]
-      <c r="Z32" s="55" t="s">
+      <c r="V32" s="159"/>
+      <c r="W32" s="159"/>
+      <c r="X32" s="159"/>
+      <c r="Y32" s="160"/>
+      <c r="Z32" s="183" t="s">
         <v>92</v>
       </c>
-      <c r="AA32" s="56"/>
-[...3 lines deleted...]
-      <c r="AE32" s="166" t="s">
+      <c r="AA32" s="159"/>
+      <c r="AB32" s="159"/>
+      <c r="AC32" s="159"/>
+      <c r="AD32" s="160"/>
+      <c r="AE32" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="AF32" s="167"/>
-[...4 lines deleted...]
-      <c r="AK32" s="166" t="s">
+      <c r="AF32" s="57"/>
+      <c r="AG32" s="57"/>
+      <c r="AH32" s="57"/>
+      <c r="AI32" s="57"/>
+      <c r="AJ32" s="84"/>
+      <c r="AK32" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="AL32" s="167"/>
-[...3 lines deleted...]
-      <c r="AP32" s="177"/>
+      <c r="AL32" s="57"/>
+      <c r="AM32" s="57"/>
+      <c r="AN32" s="57"/>
+      <c r="AO32" s="57"/>
+      <c r="AP32" s="58"/>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A33" s="74" t="s">
+      <c r="A33" s="168" t="s">
         <v>76</v>
       </c>
-      <c r="B33" s="75"/>
-[...2 lines deleted...]
-      <c r="E33" s="52" t="s">
+      <c r="B33" s="169"/>
+      <c r="C33" s="169"/>
+      <c r="D33" s="170"/>
+      <c r="E33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="F33" s="53"/>
-      <c r="G33" s="52" t="s">
+      <c r="F33" s="49"/>
+      <c r="G33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="H33" s="53"/>
-      <c r="I33" s="52" t="s">
+      <c r="H33" s="49"/>
+      <c r="I33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="J33" s="53"/>
-      <c r="K33" s="52" t="s">
+      <c r="J33" s="49"/>
+      <c r="K33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="L33" s="53"/>
-      <c r="M33" s="52" t="s">
+      <c r="L33" s="49"/>
+      <c r="M33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="N33" s="53"/>
-      <c r="O33" s="52" t="s">
+      <c r="N33" s="49"/>
+      <c r="O33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P33" s="53"/>
-      <c r="Q33" s="52" t="s">
+      <c r="P33" s="49"/>
+      <c r="Q33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="R33" s="53"/>
-      <c r="S33" s="52" t="s">
+      <c r="R33" s="49"/>
+      <c r="S33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="T33" s="53"/>
-      <c r="U33" s="52" t="s">
+      <c r="T33" s="49"/>
+      <c r="U33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="V33" s="53"/>
-      <c r="W33" s="52" t="s">
+      <c r="V33" s="49"/>
+      <c r="W33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="X33" s="53"/>
+      <c r="X33" s="49"/>
       <c r="Y33" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="Z33" s="52" t="s">
+      <c r="Z33" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AA33" s="53"/>
-      <c r="AB33" s="52" t="s">
+      <c r="AA33" s="49"/>
+      <c r="AB33" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AC33" s="53"/>
+      <c r="AC33" s="49"/>
       <c r="AD33" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="AE33" s="169" t="s">
+      <c r="AE33" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AF33" s="170"/>
-      <c r="AG33" s="169" t="s">
+      <c r="AF33" s="60"/>
+      <c r="AG33" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AH33" s="170"/>
-      <c r="AI33" s="169" t="s">
+      <c r="AH33" s="60"/>
+      <c r="AI33" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AJ33" s="170"/>
-      <c r="AK33" s="169" t="s">
+      <c r="AJ33" s="60"/>
+      <c r="AK33" s="59" t="s">
         <v>4</v>
       </c>
-      <c r="AL33" s="170"/>
-      <c r="AM33" s="169" t="s">
+      <c r="AL33" s="60"/>
+      <c r="AM33" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="AN33" s="170"/>
-      <c r="AO33" s="169" t="s">
+      <c r="AN33" s="60"/>
+      <c r="AO33" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="AP33" s="178"/>
+      <c r="AP33" s="61"/>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A34" s="77" t="s">
+      <c r="A34" s="171" t="s">
         <v>77</v>
       </c>
-      <c r="B34" s="78"/>
-      <c r="C34" s="51">
+      <c r="B34" s="172"/>
+      <c r="C34" s="66">
         <f>[1]Hoja1!$C$3143</f>
         <v>4010.1195093304455</v>
       </c>
-      <c r="D34" s="51"/>
-      <c r="E34" s="63" t="s">
+      <c r="D34" s="66"/>
+      <c r="E34" s="69" t="s">
         <v>79</v>
       </c>
-      <c r="F34" s="64"/>
-      <c r="G34" s="51">
+      <c r="F34" s="70"/>
+      <c r="G34" s="66">
         <f>[1]Hoja1!$C$3121</f>
         <v>3059.0592481364283</v>
       </c>
-      <c r="H34" s="51"/>
-      <c r="I34" s="63" t="s">
+      <c r="H34" s="66"/>
+      <c r="I34" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="J34" s="64"/>
-      <c r="K34" s="51">
+      <c r="J34" s="70"/>
+      <c r="K34" s="66">
         <f>[1]Hoja1!$C$3296</f>
         <v>3381.2249578053597</v>
       </c>
-      <c r="L34" s="51"/>
-      <c r="M34" s="63" t="s">
+      <c r="L34" s="66"/>
+      <c r="M34" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="N34" s="64"/>
-      <c r="O34" s="51">
+      <c r="N34" s="70"/>
+      <c r="O34" s="66">
         <f>[1]Hoja1!$C$3122</f>
         <v>2415.8411196371062</v>
       </c>
-      <c r="P34" s="51"/>
-      <c r="Q34" s="63" t="s">
+      <c r="P34" s="66"/>
+      <c r="Q34" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="R34" s="64"/>
-      <c r="S34" s="51">
+      <c r="R34" s="70"/>
+      <c r="S34" s="66">
         <f>[1]Hoja1!$C$3123</f>
         <v>3381.2249578053597</v>
       </c>
-      <c r="T34" s="51"/>
-      <c r="U34" s="49" t="s">
+      <c r="T34" s="66"/>
+      <c r="U34" s="63" t="s">
         <v>90</v>
       </c>
-      <c r="V34" s="50"/>
-      <c r="W34" s="51">
+      <c r="V34" s="64"/>
+      <c r="W34" s="66">
         <f>[1]Hoja1!$C$3117</f>
         <v>15062.987639502089</v>
       </c>
-      <c r="X34" s="51"/>
+      <c r="X34" s="66"/>
       <c r="Y34" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="Z34" s="49" t="s">
+      <c r="Z34" s="63" t="s">
         <v>95</v>
       </c>
-      <c r="AA34" s="50"/>
-      <c r="AB34" s="51">
+      <c r="AA34" s="64"/>
+      <c r="AB34" s="66">
         <f>[1]Hoja1!$C$3115</f>
         <v>10491.555306010314</v>
       </c>
-      <c r="AC34" s="51"/>
+      <c r="AC34" s="66"/>
       <c r="AD34" s="23" t="s">
         <v>93</v>
       </c>
-      <c r="AE34" s="89" t="s">
+      <c r="AE34" s="62" t="s">
         <v>98</v>
       </c>
-      <c r="AF34" s="89"/>
-      <c r="AG34" s="49" t="s">
+      <c r="AF34" s="62"/>
+      <c r="AG34" s="63" t="s">
         <v>100</v>
       </c>
-      <c r="AH34" s="50"/>
-      <c r="AI34" s="51">
+      <c r="AH34" s="64"/>
+      <c r="AI34" s="66">
         <f>[1]Hoja1!$C$3297</f>
         <v>42487.845803669807</v>
       </c>
-      <c r="AJ34" s="51"/>
-      <c r="AK34" s="89" t="s">
+      <c r="AJ34" s="66"/>
+      <c r="AK34" s="62" t="s">
         <v>98</v>
       </c>
-      <c r="AL34" s="89"/>
-      <c r="AM34" s="49" t="s">
+      <c r="AL34" s="62"/>
+      <c r="AM34" s="63" t="s">
         <v>102</v>
       </c>
-      <c r="AN34" s="50"/>
-      <c r="AO34" s="51">
+      <c r="AN34" s="64"/>
+      <c r="AO34" s="66">
         <f>[1]Hoja1!$C$3299</f>
         <v>49569.653334531969</v>
       </c>
-      <c r="AP34" s="68"/>
+      <c r="AP34" s="67"/>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A35" s="24"/>
       <c r="D35" s="5"/>
       <c r="E35" s="1"/>
       <c r="F35" s="2"/>
-      <c r="G35" s="58" t="s">
+      <c r="G35" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="H35" s="59"/>
+      <c r="H35" s="72"/>
       <c r="I35" s="4"/>
-      <c r="K35" s="58" t="s">
+      <c r="K35" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="L35" s="59"/>
+      <c r="L35" s="72"/>
       <c r="M35" s="4"/>
-      <c r="O35" s="58" t="s">
+      <c r="O35" s="71" t="s">
         <v>86</v>
       </c>
-      <c r="P35" s="59"/>
+      <c r="P35" s="72"/>
       <c r="Q35" s="4"/>
-      <c r="S35" s="58" t="s">
+      <c r="S35" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="T35" s="59"/>
-      <c r="U35" s="52" t="s">
+      <c r="T35" s="72"/>
+      <c r="U35" s="48" t="s">
         <v>91</v>
       </c>
-      <c r="V35" s="53"/>
-      <c r="W35" s="54">
+      <c r="V35" s="49"/>
+      <c r="W35" s="52">
         <f>[1]Hoja1!$C$3118</f>
         <v>18228.781255695205</v>
       </c>
-      <c r="X35" s="54"/>
+      <c r="X35" s="52"/>
       <c r="Y35" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="Z35" s="52" t="s">
+      <c r="Z35" s="48" t="s">
         <v>96</v>
       </c>
-      <c r="AA35" s="53"/>
-      <c r="AB35" s="54">
+      <c r="AA35" s="49"/>
+      <c r="AB35" s="52">
         <f>[1]Hoja1!$C$3116</f>
         <v>8889.510660639171</v>
       </c>
-      <c r="AC35" s="54"/>
+      <c r="AC35" s="52"/>
       <c r="AD35" s="22" t="s">
         <v>94</v>
       </c>
-      <c r="AE35" s="137" t="s">
+      <c r="AE35" s="83" t="s">
         <v>99</v>
       </c>
-      <c r="AF35" s="137"/>
-      <c r="AG35" s="52" t="s">
+      <c r="AF35" s="83"/>
+      <c r="AG35" s="48" t="s">
         <v>101</v>
       </c>
-      <c r="AH35" s="53"/>
-      <c r="AI35" s="54">
+      <c r="AH35" s="49"/>
+      <c r="AI35" s="52">
         <f>[1]Hoja1!$C$3298</f>
         <v>53109.044019115485</v>
       </c>
-      <c r="AJ35" s="54"/>
-      <c r="AK35" s="137" t="s">
+      <c r="AJ35" s="52"/>
+      <c r="AK35" s="83" t="s">
         <v>99</v>
       </c>
-      <c r="AL35" s="137"/>
-      <c r="AM35" s="52" t="s">
+      <c r="AL35" s="83"/>
+      <c r="AM35" s="48" t="s">
         <v>103</v>
       </c>
-      <c r="AN35" s="53"/>
-      <c r="AO35" s="54">
+      <c r="AN35" s="49"/>
+      <c r="AO35" s="52">
         <f>[1]Hoja1!$C$3300</f>
         <v>56649.947784546566</v>
       </c>
-      <c r="AP35" s="165"/>
+      <c r="AP35" s="68"/>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A36" s="24"/>
       <c r="D36" s="5"/>
       <c r="E36" s="4"/>
-      <c r="G36" s="31"/>
+      <c r="G36" s="30"/>
       <c r="H36" s="5"/>
       <c r="I36" s="4"/>
       <c r="L36" s="5"/>
       <c r="M36" s="4"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="4"/>
       <c r="T36" s="5"/>
       <c r="U36" s="4"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="4"/>
-      <c r="AA36" s="37"/>
+      <c r="AA36" s="36"/>
       <c r="AD36" s="5"/>
       <c r="AK36" s="4"/>
-      <c r="AP36" s="29"/>
+      <c r="AP36" s="28"/>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A37" s="24"/>
       <c r="D37" s="5"/>
       <c r="E37" s="4"/>
       <c r="H37" s="5"/>
       <c r="I37" s="4"/>
       <c r="L37" s="5"/>
       <c r="M37" s="4"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="4"/>
       <c r="T37" s="5"/>
       <c r="U37" s="4"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="4"/>
       <c r="AD37" s="5"/>
       <c r="AK37" s="4"/>
-      <c r="AP37" s="29"/>
+      <c r="AP37" s="28"/>
     </row>
     <row r="38" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A38" s="24"/>
       <c r="D38" s="5"/>
       <c r="E38" s="4"/>
       <c r="H38" s="5"/>
       <c r="I38" s="4"/>
       <c r="L38" s="5"/>
       <c r="M38" s="4"/>
       <c r="P38" s="5"/>
       <c r="Q38" s="4"/>
       <c r="T38" s="5"/>
       <c r="U38" s="4"/>
       <c r="Y38" s="5"/>
       <c r="Z38" s="4"/>
       <c r="AD38" s="5"/>
       <c r="AK38" s="4"/>
-      <c r="AP38" s="29"/>
+      <c r="AP38" s="28"/>
     </row>
     <row r="39" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A39" s="24"/>
       <c r="D39" s="5"/>
       <c r="E39" s="4"/>
       <c r="H39" s="5"/>
       <c r="I39" s="4"/>
       <c r="L39" s="5"/>
       <c r="M39" s="4"/>
       <c r="P39" s="5"/>
       <c r="Q39" s="4"/>
       <c r="T39" s="5"/>
       <c r="U39" s="4"/>
       <c r="Y39" s="5"/>
       <c r="Z39" s="4"/>
       <c r="AD39" s="5"/>
       <c r="AK39" s="4"/>
-      <c r="AP39" s="29"/>
+      <c r="AP39" s="28"/>
     </row>
     <row r="40" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A40" s="24"/>
       <c r="D40" s="5"/>
       <c r="E40" s="4"/>
       <c r="H40" s="5"/>
       <c r="I40" s="4"/>
       <c r="L40" s="5"/>
       <c r="M40" s="4"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="4"/>
       <c r="T40" s="5"/>
       <c r="U40" s="4"/>
       <c r="Y40" s="5"/>
       <c r="Z40" s="4"/>
       <c r="AD40" s="5"/>
       <c r="AK40" s="4"/>
-      <c r="AP40" s="29"/>
+      <c r="AP40" s="28"/>
     </row>
     <row r="41" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A41" s="26"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="8"/>
       <c r="E41" s="6"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="8"/>
       <c r="I41" s="6"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="8"/>
       <c r="M41" s="6"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="8"/>
       <c r="Q41" s="6"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
       <c r="T41" s="8"/>
       <c r="U41" s="6"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="8"/>
       <c r="Z41" s="6"/>
       <c r="AA41" s="7"/>
       <c r="AB41" s="7"/>
       <c r="AC41" s="7"/>
       <c r="AD41" s="8"/>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
       <c r="AH41" s="7"/>
       <c r="AI41" s="7"/>
       <c r="AJ41" s="7"/>
       <c r="AK41" s="6"/>
       <c r="AL41" s="7"/>
       <c r="AM41" s="7"/>
       <c r="AN41" s="7"/>
       <c r="AO41" s="7"/>
-      <c r="AP41" s="30"/>
+      <c r="AP41" s="29"/>
     </row>
     <row r="42" spans="1:42" x14ac:dyDescent="0.25">
-      <c r="A42" s="175" t="s">
+      <c r="A42" s="45" t="s">
         <v>104</v>
       </c>
-      <c r="B42" s="66"/>
-[...3 lines deleted...]
-      <c r="F42" s="52" t="s">
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="47"/>
+      <c r="F42" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="G42" s="53"/>
-      <c r="H42" s="52" t="s">
+      <c r="G42" s="49"/>
+      <c r="H42" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="I42" s="53"/>
-      <c r="J42" s="84" t="s">
+      <c r="I42" s="49"/>
+      <c r="J42" s="53" t="s">
         <v>106</v>
       </c>
-      <c r="K42" s="85"/>
-[...5 lines deleted...]
-      <c r="Q42" s="84" t="s">
+      <c r="K42" s="54"/>
+      <c r="L42" s="54"/>
+      <c r="M42" s="54"/>
+      <c r="N42" s="54"/>
+      <c r="O42" s="54"/>
+      <c r="P42" s="55"/>
+      <c r="Q42" s="53" t="s">
         <v>126</v>
       </c>
-      <c r="R42" s="85"/>
-[...5 lines deleted...]
-      <c r="X42" s="112" t="s">
+      <c r="R42" s="54"/>
+      <c r="S42" s="54"/>
+      <c r="T42" s="54"/>
+      <c r="U42" s="54"/>
+      <c r="V42" s="54"/>
+      <c r="W42" s="55"/>
+      <c r="X42" s="87" t="s">
         <v>109</v>
       </c>
-      <c r="Y42" s="113"/>
-[...5 lines deleted...]
-      <c r="AE42" s="84" t="s">
+      <c r="Y42" s="88"/>
+      <c r="Z42" s="88"/>
+      <c r="AA42" s="88"/>
+      <c r="AB42" s="88"/>
+      <c r="AC42" s="88"/>
+      <c r="AD42" s="89"/>
+      <c r="AE42" s="53" t="s">
         <v>111</v>
       </c>
-      <c r="AF42" s="85"/>
-[...4 lines deleted...]
-      <c r="AK42" s="65" t="s">
+      <c r="AF42" s="54"/>
+      <c r="AG42" s="54"/>
+      <c r="AH42" s="54"/>
+      <c r="AI42" s="54"/>
+      <c r="AJ42" s="55"/>
+      <c r="AK42" s="85" t="s">
         <v>109</v>
       </c>
-      <c r="AL42" s="66"/>
-[...3 lines deleted...]
-      <c r="AP42" s="67"/>
+      <c r="AL42" s="46"/>
+      <c r="AM42" s="46"/>
+      <c r="AN42" s="46"/>
+      <c r="AO42" s="46"/>
+      <c r="AP42" s="86"/>
     </row>
     <row r="43" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A43" s="25"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="3"/>
       <c r="J43" s="4"/>
-      <c r="M43" s="52" t="s">
+      <c r="M43" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="N43" s="53"/>
-      <c r="O43" s="52" t="s">
+      <c r="N43" s="49"/>
+      <c r="O43" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P43" s="53"/>
+      <c r="P43" s="49"/>
       <c r="Q43" s="4"/>
-      <c r="T43" s="52" t="s">
+      <c r="T43" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="U43" s="53"/>
-      <c r="V43" s="52" t="s">
+      <c r="U43" s="49"/>
+      <c r="V43" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="W43" s="53"/>
+      <c r="W43" s="49"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="3"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="2"/>
       <c r="AG43" s="2"/>
       <c r="AH43" s="2"/>
       <c r="AI43" s="2"/>
       <c r="AJ43" s="3"/>
       <c r="AK43" s="1"/>
       <c r="AL43" s="2"/>
       <c r="AM43" s="2"/>
       <c r="AN43" s="2"/>
       <c r="AO43" s="2"/>
-      <c r="AP43" s="28"/>
+      <c r="AP43" s="27"/>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A44" s="24"/>
-      <c r="F44" s="150" t="s">
+      <c r="F44" s="50" t="s">
         <v>105</v>
       </c>
-      <c r="G44" s="151"/>
-      <c r="H44" s="54">
+      <c r="G44" s="51"/>
+      <c r="H44" s="52">
         <f>[1]Hoja1!$C$3301</f>
         <v>36796.05074807872</v>
       </c>
-      <c r="I44" s="54"/>
+      <c r="I44" s="52"/>
       <c r="J44" s="4"/>
       <c r="P44" s="5"/>
       <c r="Q44" s="4"/>
       <c r="W44" s="5"/>
       <c r="X44" s="4"/>
-      <c r="Y44" s="52" t="s">
+      <c r="Y44" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="Z44" s="53"/>
-      <c r="AA44" s="52" t="s">
+      <c r="Z44" s="49"/>
+      <c r="AA44" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AB44" s="53"/>
-      <c r="AC44" s="52" t="s">
+      <c r="AB44" s="49"/>
+      <c r="AC44" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AD44" s="53"/>
-      <c r="AE44" s="52" t="s">
+      <c r="AD44" s="49"/>
+      <c r="AE44" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AF44" s="53"/>
-      <c r="AG44" s="52" t="s">
+      <c r="AF44" s="49"/>
+      <c r="AG44" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AH44" s="53"/>
-      <c r="AI44" s="52" t="s">
+      <c r="AH44" s="49"/>
+      <c r="AI44" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AJ44" s="102"/>
-      <c r="AK44" s="52" t="s">
+      <c r="AJ44" s="80"/>
+      <c r="AK44" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AL44" s="53"/>
-      <c r="AM44" s="52" t="s">
+      <c r="AL44" s="49"/>
+      <c r="AM44" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="AN44" s="53"/>
-      <c r="AO44" s="52" t="s">
+      <c r="AN44" s="49"/>
+      <c r="AO44" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="AP44" s="103"/>
+      <c r="AP44" s="65"/>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A45" s="24"/>
       <c r="I45" s="5"/>
       <c r="J45" s="4"/>
-      <c r="M45" s="150" t="s">
+      <c r="M45" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="N45" s="151"/>
-      <c r="O45" s="54">
+      <c r="N45" s="51"/>
+      <c r="O45" s="52">
         <f>[1]Hoja1!$C$3091</f>
         <v>120490.28338838859</v>
       </c>
-      <c r="P45" s="54"/>
+      <c r="P45" s="52"/>
       <c r="Q45" s="4"/>
-      <c r="T45" s="150" t="s">
+      <c r="T45" s="50" t="s">
         <v>108</v>
       </c>
-      <c r="U45" s="151"/>
-      <c r="V45" s="54">
+      <c r="U45" s="51"/>
+      <c r="V45" s="52">
         <f>[1]Hoja1!$C$3092</f>
         <v>133173.47604667535</v>
       </c>
-      <c r="W45" s="54"/>
+      <c r="W45" s="52"/>
       <c r="X45" s="4"/>
-      <c r="Y45" s="63" t="s">
+      <c r="Y45" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="Z45" s="64"/>
-      <c r="AA45" s="150" t="s">
+      <c r="Z45" s="70"/>
+      <c r="AA45" s="50" t="s">
         <v>110</v>
       </c>
-      <c r="AB45" s="151"/>
-      <c r="AC45" s="54">
+      <c r="AB45" s="51"/>
+      <c r="AC45" s="52">
         <f>[1]Hoja1!$C$3125</f>
         <v>6624.5854872336886</v>
       </c>
-      <c r="AD45" s="54"/>
-      <c r="AE45" s="63" t="s">
+      <c r="AD45" s="52"/>
+      <c r="AE45" s="69" t="s">
         <v>113</v>
       </c>
-      <c r="AF45" s="171"/>
-      <c r="AG45" s="150" t="s">
+      <c r="AF45" s="82"/>
+      <c r="AG45" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="AH45" s="151"/>
-      <c r="AI45" s="138">
+      <c r="AH45" s="51"/>
+      <c r="AI45" s="81">
         <f>[1]Hoja1!$C$3126</f>
         <v>7070.360911656252</v>
       </c>
-      <c r="AJ45" s="102"/>
-      <c r="AK45" s="63" t="s">
+      <c r="AJ45" s="80"/>
+      <c r="AK45" s="69" t="s">
         <v>114</v>
       </c>
-      <c r="AL45" s="171"/>
-      <c r="AM45" s="150" t="s">
+      <c r="AL45" s="82"/>
+      <c r="AM45" s="50" t="s">
         <v>115</v>
       </c>
-      <c r="AN45" s="151"/>
-      <c r="AO45" s="138">
+      <c r="AN45" s="51"/>
+      <c r="AO45" s="81">
         <f>[1]Hoja1!$C$3302</f>
         <v>6481.636648119812</v>
       </c>
-      <c r="AP45" s="103"/>
+      <c r="AP45" s="65"/>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A46" s="24"/>
       <c r="I46" s="5"/>
       <c r="J46" s="4"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="4"/>
       <c r="W46" s="5"/>
       <c r="X46" s="4"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="4"/>
       <c r="AK46" s="4"/>
-      <c r="AP46" s="29"/>
+      <c r="AP46" s="28"/>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A47" s="24"/>
       <c r="I47" s="5"/>
       <c r="J47" s="4"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="4"/>
       <c r="W47" s="5"/>
       <c r="X47" s="4"/>
       <c r="AD47" s="5"/>
       <c r="AE47" s="4"/>
       <c r="AJ47" s="5"/>
       <c r="AK47" s="4"/>
-      <c r="AP47" s="29"/>
+      <c r="AP47" s="28"/>
     </row>
     <row r="48" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A48" s="24"/>
       <c r="I48" s="5"/>
       <c r="J48" s="4"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="4"/>
       <c r="W48" s="5"/>
       <c r="X48" s="4"/>
       <c r="AD48" s="5"/>
       <c r="AE48" s="4"/>
       <c r="AJ48" s="5"/>
       <c r="AK48" s="4"/>
-      <c r="AP48" s="29"/>
+      <c r="AP48" s="28"/>
     </row>
     <row r="49" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A49" s="24"/>
       <c r="I49" s="5"/>
       <c r="J49" s="4"/>
       <c r="P49" s="5"/>
       <c r="Q49" s="4"/>
       <c r="W49" s="5"/>
       <c r="X49" s="4"/>
       <c r="AD49" s="5"/>
       <c r="AE49" s="4"/>
       <c r="AJ49" s="5"/>
       <c r="AK49" s="4"/>
-      <c r="AP49" s="29"/>
+      <c r="AP49" s="28"/>
     </row>
     <row r="50" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A50" s="24"/>
       <c r="I50" s="5"/>
       <c r="J50" s="4"/>
       <c r="P50" s="5"/>
       <c r="Q50" s="4"/>
       <c r="W50" s="5"/>
       <c r="X50" s="4"/>
       <c r="AD50" s="5"/>
       <c r="AE50" s="4"/>
       <c r="AJ50" s="5"/>
       <c r="AK50" s="4"/>
-      <c r="AP50" s="29"/>
+      <c r="AP50" s="28"/>
     </row>
     <row r="51" spans="1:42" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="38"/>
-[...40 lines deleted...]
-      <c r="AP51" s="42"/>
+      <c r="A51" s="37"/>
+      <c r="B51" s="38"/>
+      <c r="C51" s="38"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="39"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="38"/>
+      <c r="N51" s="38"/>
+      <c r="O51" s="38"/>
+      <c r="P51" s="39"/>
+      <c r="Q51" s="40"/>
+      <c r="R51" s="38"/>
+      <c r="S51" s="38"/>
+      <c r="T51" s="38"/>
+      <c r="U51" s="38"/>
+      <c r="V51" s="38"/>
+      <c r="W51" s="39"/>
+      <c r="X51" s="40"/>
+      <c r="Y51" s="38"/>
+      <c r="Z51" s="38"/>
+      <c r="AA51" s="38"/>
+      <c r="AB51" s="38"/>
+      <c r="AC51" s="38"/>
+      <c r="AD51" s="39"/>
+      <c r="AE51" s="40"/>
+      <c r="AF51" s="38"/>
+      <c r="AG51" s="38"/>
+      <c r="AH51" s="38"/>
+      <c r="AI51" s="38"/>
+      <c r="AJ51" s="39"/>
+      <c r="AK51" s="40"/>
+      <c r="AL51" s="38"/>
+      <c r="AM51" s="38"/>
+      <c r="AN51" s="38"/>
+      <c r="AO51" s="38"/>
+      <c r="AP51" s="41"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FQX+TB/nVYuCv+0ST1VIFS5tVsYgByeI4qUqxsoLYAkr6EiuImw/34q2/uvOCn887dLSHgc3orFplkPhnpTxng==" saltValue="r+sKV7vOtWNhTzvWHsY7wg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7YCtabmLRk7gVoibpt5e4c69kfAwPm7oRKuBSNxWIWwsDtSP9+/+4oXSTDV8rf4aT1fpRiduffa/Nxm8EDJY+A==" saltValue="VXg47rz52iAb26LtkpuTbw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="286">
-    <mergeCell ref="A42:E42"/>
-[...95 lines deleted...]
-    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="AF1:AG1"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="W34:X34"/>
+    <mergeCell ref="U35:V35"/>
+    <mergeCell ref="W35:X35"/>
+    <mergeCell ref="U32:Y32"/>
+    <mergeCell ref="Z32:AD32"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="AB33:AC33"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB34:AC34"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="AB35:AC35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="Q32:T32"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="Q34:R34"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="AL22:AP22"/>
+    <mergeCell ref="AM23:AN23"/>
+    <mergeCell ref="AO23:AP23"/>
+    <mergeCell ref="AM25:AN25"/>
+    <mergeCell ref="AO25:AP25"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E32:H32"/>
+    <mergeCell ref="M32:P32"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="O34:P34"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="W33:X33"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="AB27:AC27"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="AB29:AC29"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="AB31:AC31"/>
+    <mergeCell ref="AD22:AG22"/>
+    <mergeCell ref="AH22:AI22"/>
+    <mergeCell ref="AJ22:AK22"/>
+    <mergeCell ref="AH23:AI23"/>
+    <mergeCell ref="AJ23:AK23"/>
+    <mergeCell ref="AH25:AI25"/>
+    <mergeCell ref="AJ25:AK25"/>
+    <mergeCell ref="U22:X22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB22:AC22"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="AB23:AC23"/>
+    <mergeCell ref="Z25:AA25"/>
+    <mergeCell ref="AB25:AC25"/>
+    <mergeCell ref="U26:X26"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="AB26:AC26"/>
+    <mergeCell ref="M22:P22"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q22:T22"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E22:H22"/>
+    <mergeCell ref="I22:L22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AO16:AP16"/>
+    <mergeCell ref="AH13:AI13"/>
+    <mergeCell ref="AJ13:AK13"/>
+    <mergeCell ref="AH14:AI14"/>
+    <mergeCell ref="AJ14:AK14"/>
+    <mergeCell ref="AL11:AP11"/>
+    <mergeCell ref="AN12:AP12"/>
+    <mergeCell ref="AL13:AM13"/>
+    <mergeCell ref="AN13:AP13"/>
+    <mergeCell ref="AL12:AM12"/>
+    <mergeCell ref="AH12:AK12"/>
+    <mergeCell ref="AH11:AK11"/>
+    <mergeCell ref="A2:AP2"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I3:L3"/>
+    <mergeCell ref="M3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="AL3:AP3"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AO4:AP4"/>
+    <mergeCell ref="M9:N9"/>
+    <mergeCell ref="E5:H5"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="M6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="M7:N7"/>
+    <mergeCell ref="Z8:AA8"/>
+    <mergeCell ref="AB3:AE3"/>
+    <mergeCell ref="AB4:AE4"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="S3:U3"/>
+    <mergeCell ref="S4:U4"/>
+    <mergeCell ref="V3:W4"/>
+    <mergeCell ref="X3:Y4"/>
+    <mergeCell ref="Z3:AA4"/>
+    <mergeCell ref="V6:W6"/>
+    <mergeCell ref="M8:N8"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AO6:AP6"/>
+    <mergeCell ref="AM8:AN8"/>
+    <mergeCell ref="AO8:AP8"/>
+    <mergeCell ref="AF3:AG4"/>
+    <mergeCell ref="AH3:AI4"/>
+    <mergeCell ref="AJ3:AK4"/>
+    <mergeCell ref="AF6:AG6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="AJ6:AK6"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E11:H11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="AM5:AN5"/>
     <mergeCell ref="AO5:AP5"/>
     <mergeCell ref="A11:D11"/>
     <mergeCell ref="A12:D12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="I11:L11"/>
     <mergeCell ref="I12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="AF8:AG8"/>
     <mergeCell ref="AH8:AI8"/>
     <mergeCell ref="AJ8:AK8"/>
     <mergeCell ref="X6:Y6"/>
     <mergeCell ref="Z6:AA6"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="X8:Y8"/>
-    <mergeCell ref="AM6:AN6"/>
-[...130 lines deleted...]
-    <mergeCell ref="AD22:AG22"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="M12:P12"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="E17:H17"/>
+    <mergeCell ref="U11:X11"/>
+    <mergeCell ref="U12:X12"/>
+    <mergeCell ref="U13:V13"/>
+    <mergeCell ref="W13:X13"/>
+    <mergeCell ref="W14:X14"/>
+    <mergeCell ref="U14:V14"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="Q11:T11"/>
+    <mergeCell ref="Q12:T12"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="AE13:AG13"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="AE14:AG14"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="Y12:AB12"/>
+    <mergeCell ref="Y11:AB11"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="AA13:AB13"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="AC11:AG11"/>
+    <mergeCell ref="AC12:AG12"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AK42:AP42"/>
+    <mergeCell ref="M43:N43"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="M45:N45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="T45:U45"/>
+    <mergeCell ref="V45:W45"/>
+    <mergeCell ref="AA44:AB44"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="Y44:Z44"/>
+    <mergeCell ref="Y45:Z45"/>
+    <mergeCell ref="AE44:AF44"/>
+    <mergeCell ref="AE45:AF45"/>
+    <mergeCell ref="J42:P42"/>
+    <mergeCell ref="Q42:W42"/>
+    <mergeCell ref="X42:AD42"/>
+    <mergeCell ref="M1:AA1"/>
+    <mergeCell ref="AB1:AE1"/>
+    <mergeCell ref="AH1:AK1"/>
+    <mergeCell ref="AM1:AN1"/>
+    <mergeCell ref="AG45:AH45"/>
+    <mergeCell ref="AG44:AH44"/>
+    <mergeCell ref="AI44:AJ44"/>
+    <mergeCell ref="AI45:AJ45"/>
+    <mergeCell ref="AK44:AL44"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AK45:AL45"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AK35:AL35"/>
+    <mergeCell ref="AM35:AN35"/>
+    <mergeCell ref="AE32:AJ32"/>
+    <mergeCell ref="AG33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AE33:AF33"/>
+    <mergeCell ref="AE34:AF34"/>
+    <mergeCell ref="AE35:AF35"/>
+    <mergeCell ref="AG34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AG35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="AE42:AJ42"/>
+    <mergeCell ref="AK32:AP32"/>
+    <mergeCell ref="AK33:AL33"/>
+    <mergeCell ref="AM33:AN33"/>
+    <mergeCell ref="AO33:AP33"/>
+    <mergeCell ref="AK34:AL34"/>
+    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="AO44:AP44"/>
+    <mergeCell ref="AO34:AP34"/>
+    <mergeCell ref="AO35:AP35"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="E34:F34"/>
     <mergeCell ref="G34:H34"/>
     <mergeCell ref="G35:H35"/>
     <mergeCell ref="I32:L32"/>
     <mergeCell ref="I33:J33"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="I34:J34"/>
     <mergeCell ref="K34:L34"/>
-    <mergeCell ref="AF1:AG1"/>
-[...22 lines deleted...]
-    <mergeCell ref="E33:F33"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AH1:AK1" r:id="rId1" display="enviar e-mail" xr:uid="{85A9A21E-7EE7-45AB-BB05-C9F59063C56B}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>