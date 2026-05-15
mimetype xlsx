--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3DAFCB39-A66F-4C30-A024-C872773721F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{87E29808-1E92-429A-B8A9-DDFC0BC74000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E052C0AC-FA88-41C8-8873-9390A3E996BB}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AX$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1117,51 +1118,51 @@
   <si>
     <t>F226300000</t>
   </si>
   <si>
     <t>Tubo con covertor Thermoflow</t>
   </si>
   <si>
     <t>JS20000020</t>
   </si>
   <si>
     <t>JS20000025</t>
   </si>
   <si>
     <t>JS20000032</t>
   </si>
   <si>
     <t>JS20000040</t>
   </si>
   <si>
     <t>JS20000050</t>
   </si>
   <si>
     <t>JS20000063</t>
   </si>
   <si>
-    <t>Lista 20</t>
+    <t>Lista 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1770,51 +1771,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="239">
+  <cellXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1844,670 +1845,682 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="23" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...452 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>48</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>361253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 547">
           <a:extLst>
@@ -4340,968 +4353,973 @@
                 <a:alpha val="0"/>
               </a:srgbClr>
             </a:clrTo>
           </a:clrChange>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11617" y="9908323"/>
           <a:ext cx="1231678" cy="1231678"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2310">
           <cell r="C2310">
-            <v>31949.416743406629</v>
+            <v>29260.553830281529</v>
           </cell>
         </row>
         <row r="2311">
           <cell r="C2311">
-            <v>75555.501353981002</v>
+            <v>69196.750360029953</v>
           </cell>
         </row>
         <row r="2915">
           <cell r="C2915">
-            <v>12207.578745695655</v>
+            <v>15372.759762879627</v>
           </cell>
         </row>
         <row r="2916">
           <cell r="C2916">
-            <v>19114.152357984742</v>
+            <v>24070.069781363029</v>
           </cell>
         </row>
         <row r="2917">
           <cell r="C2917">
-            <v>28114.428786639637</v>
+            <v>35403.937882439575</v>
           </cell>
         </row>
         <row r="2918">
           <cell r="C2918">
-            <v>47056.167497260227</v>
+            <v>59256.890605949862</v>
           </cell>
         </row>
         <row r="2919">
           <cell r="C2919">
-            <v>6435.2204309206982</v>
+            <v>8103.744384249816</v>
           </cell>
         </row>
         <row r="2920">
           <cell r="C2920">
-            <v>9801.2410195042812</v>
+            <v>12342.506791041353</v>
           </cell>
         </row>
         <row r="2921">
           <cell r="C2921">
-            <v>15819.916371305271</v>
+            <v>19921.704288057303</v>
           </cell>
         </row>
         <row r="2922">
           <cell r="C2922">
-            <v>24404.06845255195</v>
+            <v>30731.55532092963</v>
           </cell>
         </row>
         <row r="2923">
           <cell r="C2923">
-            <v>38181.98922586556</v>
+            <v>48081.815392347991</v>
           </cell>
         </row>
         <row r="2924">
           <cell r="C2924">
-            <v>65073.816198051762</v>
+            <v>81946.155261882639</v>
           </cell>
         </row>
         <row r="2925">
           <cell r="C2925">
-            <v>333.94680139225204</v>
+            <v>420.5325280572352</v>
           </cell>
         </row>
         <row r="2926">
           <cell r="C2926">
-            <v>530.47589546699407</v>
+            <v>668.01768564367615</v>
           </cell>
         </row>
         <row r="2927">
           <cell r="C2927">
-            <v>911.19627088518428</v>
+            <v>1147.451240000295</v>
           </cell>
         </row>
         <row r="2928">
           <cell r="C2928">
-            <v>1738.6555815291761</v>
+            <v>2189.4542007080609</v>
           </cell>
         </row>
         <row r="2929">
           <cell r="C2929">
-            <v>3033.4001646249153</v>
+            <v>3819.9001593088642</v>
           </cell>
         </row>
         <row r="2930">
           <cell r="C2930">
-            <v>5548.899993412605</v>
+            <v>6987.6187837046255</v>
           </cell>
         </row>
         <row r="2931">
           <cell r="C2931">
-            <v>11097.79998682521</v>
+            <v>13975.237567409251</v>
           </cell>
         </row>
         <row r="2932">
           <cell r="C2932">
-            <v>233.14211643961485</v>
+            <v>293.59120439007825</v>
           </cell>
         </row>
         <row r="2933">
           <cell r="C2933">
-            <v>382.75999354719721</v>
+            <v>482.00200467411452</v>
           </cell>
         </row>
         <row r="2934">
           <cell r="C2934">
-            <v>538.73447194027358</v>
+            <v>678.41754582494787</v>
           </cell>
         </row>
         <row r="2935">
           <cell r="C2935">
-            <v>1012.138598779043</v>
+            <v>1274.5658946704734</v>
           </cell>
         </row>
         <row r="2936">
           <cell r="C2936">
-            <v>1731.4355836123848</v>
+            <v>2180.3622017314042</v>
           </cell>
         </row>
         <row r="2937">
           <cell r="C2937">
-            <v>3768.726295613214</v>
+            <v>4745.8816495398078</v>
           </cell>
         </row>
         <row r="2938">
           <cell r="C2938">
-            <v>8138.3891596040849</v>
+            <v>10248.510700906234</v>
           </cell>
         </row>
         <row r="2939">
           <cell r="C2939">
-            <v>437.26659827084274</v>
+            <v>550.64108187050681</v>
           </cell>
         </row>
         <row r="2940">
           <cell r="C2940">
-            <v>747.08834596539305</v>
+            <v>940.79341230730017</v>
           </cell>
         </row>
         <row r="2941">
           <cell r="C2941">
-            <v>1168.1130771721196</v>
+            <v>1470.9814358213068</v>
           </cell>
         </row>
         <row r="2942">
           <cell r="C2942">
-            <v>2288.4265147564684</v>
+            <v>2881.7697415025264</v>
           </cell>
         </row>
         <row r="2943">
           <cell r="C2943">
-            <v>4446.2924432671798</v>
+            <v>5599.1271479574953</v>
           </cell>
         </row>
         <row r="2944">
           <cell r="C2944">
-            <v>7615.2709049951036</v>
+            <v>9589.7583452422368</v>
           </cell>
         </row>
         <row r="2945">
           <cell r="C2945">
-            <v>11432.948035704483</v>
+            <v>14397.282802401944</v>
           </cell>
         </row>
         <row r="2952">
           <cell r="C2952">
-            <v>313.86344496859493</v>
+            <v>395.24195898005223</v>
           </cell>
         </row>
         <row r="2953">
           <cell r="C2953">
-            <v>596.14409142422335</v>
+            <v>750.71233144869609</v>
           </cell>
         </row>
         <row r="2954">
           <cell r="C2954">
-            <v>1152.7721457232694</v>
+            <v>1451.6629076663987</v>
           </cell>
         </row>
         <row r="2955">
           <cell r="C2955">
-            <v>1663.6526915582094</v>
+            <v>2095.0045614254223</v>
           </cell>
         </row>
         <row r="2956">
           <cell r="C2956">
-            <v>3460.0182044430903</v>
+            <v>4357.1317244910961</v>
           </cell>
         </row>
         <row r="2957">
           <cell r="C2957">
-            <v>1393.5722148926527</v>
+            <v>1754.8976187700202</v>
           </cell>
         </row>
         <row r="2958">
           <cell r="C2958">
-            <v>1958.2210987665053</v>
+            <v>2465.9486652546852</v>
           </cell>
         </row>
         <row r="2959">
           <cell r="C2959">
-            <v>3075.0559238363521</v>
+            <v>3872.3564237686419</v>
           </cell>
         </row>
         <row r="2960">
           <cell r="C2960">
-            <v>10857.087508618421</v>
+            <v>13672.113157853008</v>
           </cell>
         </row>
         <row r="2961">
           <cell r="C2961">
-            <v>16155.339706066987</v>
+            <v>20344.096185056042</v>
           </cell>
         </row>
         <row r="2962">
           <cell r="C2962">
-            <v>18675.506881861544</v>
+            <v>23517.692306190605</v>
           </cell>
         </row>
         <row r="2963">
           <cell r="C2963">
-            <v>2234.1576569312965</v>
+            <v>2813.4300542204428</v>
           </cell>
         </row>
         <row r="2964">
           <cell r="C2964">
-            <v>2336.7892391037799</v>
+            <v>2942.6719530186087</v>
           </cell>
         </row>
         <row r="2965">
           <cell r="C2965">
-            <v>2805.038012144078</v>
+            <v>3532.3282679327954</v>
           </cell>
         </row>
         <row r="2966">
           <cell r="C2966">
-            <v>3279.6058474858996</v>
+            <v>4129.9420516220443</v>
           </cell>
         </row>
         <row r="2967">
           <cell r="C2967">
-            <v>6041.3989500971693</v>
+            <v>7607.8128698783657</v>
           </cell>
         </row>
         <row r="2968">
           <cell r="C2968">
-            <v>12798.165804705541</v>
+            <v>16116.474234549596</v>
           </cell>
         </row>
         <row r="2969">
           <cell r="C2969">
-            <v>17517.078862553546</v>
+            <v>22058.907070036432</v>
           </cell>
         </row>
         <row r="2970">
           <cell r="C2970">
-            <v>25610.709040271384</v>
+            <v>32251.053680232959</v>
           </cell>
         </row>
         <row r="2971">
           <cell r="C2971">
-            <v>3020.6369100753013</v>
+            <v>3803.8276481196258</v>
           </cell>
         </row>
         <row r="2972">
           <cell r="C2972">
-            <v>3236.6111978462204</v>
+            <v>4075.7997492237882</v>
           </cell>
         </row>
         <row r="2973">
           <cell r="C2973">
-            <v>3883.783281479587</v>
+            <v>4890.7706107016156</v>
           </cell>
         </row>
         <row r="2974">
           <cell r="C2974">
-            <v>5523.636257201164</v>
+            <v>6955.8046659682805</v>
           </cell>
         </row>
         <row r="2975">
           <cell r="C2975">
-            <v>7767.566562959174</v>
+            <v>9781.5412214032312</v>
           </cell>
         </row>
         <row r="2976">
           <cell r="C2976">
-            <v>16164.211419278436</v>
+            <v>20355.268156068956</v>
           </cell>
         </row>
         <row r="2977">
           <cell r="C2977">
-            <v>22132.534480581729</v>
+            <v>27871.058020706976</v>
           </cell>
         </row>
         <row r="2978">
           <cell r="C2978">
-            <v>33689.949274134269</v>
+            <v>42425.079321931807</v>
           </cell>
         </row>
         <row r="2979">
           <cell r="C2979">
-            <v>2589.0637243731589</v>
+            <v>3260.356166828632</v>
           </cell>
         </row>
         <row r="2980">
           <cell r="C2980">
-            <v>3667.9341236552341</v>
+            <v>4618.9560832365632</v>
           </cell>
         </row>
         <row r="2981">
           <cell r="C2981">
-            <v>3343.1218083622148</v>
+            <v>4209.9264308343709</v>
           </cell>
         </row>
         <row r="2982">
           <cell r="C2982">
-            <v>3883.783281479587</v>
+            <v>4890.7706107016156</v>
           </cell>
         </row>
         <row r="2983">
           <cell r="C2983">
-            <v>5437.2590550874502</v>
+            <v>6847.0315828905268</v>
           </cell>
         </row>
         <row r="2984">
           <cell r="C2984">
-            <v>7218.271123528827</v>
+            <v>9089.8244604373831</v>
           </cell>
         </row>
         <row r="2985">
           <cell r="C2985">
-            <v>3106.9890861996996</v>
+            <v>3912.5692164695583</v>
           </cell>
         </row>
         <row r="2986">
           <cell r="C2986">
-            <v>3970.0979186200148</v>
+            <v>4999.4649069598127</v>
           </cell>
         </row>
         <row r="2987">
           <cell r="C2987">
-            <v>4272.1240706435765</v>
+            <v>5379.8003996800435</v>
           </cell>
         </row>
         <row r="2988">
           <cell r="C2988">
-            <v>7767.566562959174</v>
+            <v>9781.5412214032312</v>
           </cell>
         </row>
         <row r="2989">
           <cell r="C2989">
-            <v>3074.7806379539093</v>
+            <v>3872.0097617625993</v>
           </cell>
         </row>
         <row r="2990">
           <cell r="C2990">
-            <v>3607.5964634216657</v>
+            <v>4542.9740744576366</v>
           </cell>
         </row>
         <row r="2991">
           <cell r="C2991">
-            <v>4714.4083797716685</v>
+            <v>5936.7601844788678</v>
           </cell>
         </row>
         <row r="2992">
           <cell r="C2992">
-            <v>5739.3352590896384</v>
+            <v>7227.4301050663998</v>
           </cell>
         </row>
         <row r="2993">
           <cell r="C2993">
-            <v>7600.9059871294585</v>
+            <v>9571.6688914723854</v>
           </cell>
         </row>
         <row r="2994">
           <cell r="C2994">
-            <v>3689.5941174056074</v>
+            <v>4646.2320801665337</v>
           </cell>
         </row>
         <row r="2995">
           <cell r="C2995">
-            <v>4508.6196696511279</v>
+            <v>5677.6145775982741</v>
           </cell>
         </row>
         <row r="2996">
           <cell r="C2996">
-            <v>5329.4596061218408</v>
+            <v>6711.281892797113</v>
           </cell>
         </row>
         <row r="2997">
           <cell r="C2997">
-            <v>5739.3352590896384</v>
+            <v>7227.4301050663998</v>
           </cell>
         </row>
         <row r="2998">
           <cell r="C2998">
-            <v>9838.9051334202959</v>
+            <v>12389.936456413514</v>
           </cell>
         </row>
         <row r="2999">
           <cell r="C2999">
-            <v>6619.6869981465907</v>
+            <v>8336.0394430260385</v>
           </cell>
         </row>
         <row r="3000">
           <cell r="C3000">
-            <v>9832.4734541668622</v>
+            <v>12381.837171363248</v>
           </cell>
         </row>
         <row r="3001">
           <cell r="C3001">
-            <v>13918.817093145619</v>
+            <v>17527.687989056412</v>
           </cell>
         </row>
         <row r="3002">
           <cell r="C3002">
-            <v>6930.2970645044979</v>
+            <v>8727.1844873892242</v>
           </cell>
         </row>
         <row r="3003">
           <cell r="C3003">
-            <v>10764.278627251273</v>
+            <v>13555.240789724987</v>
           </cell>
         </row>
         <row r="3004">
           <cell r="C3004">
-            <v>14967.105733487242</v>
+            <v>18847.776908065818</v>
           </cell>
         </row>
         <row r="3005">
           <cell r="C3005">
-            <v>17636.327701629842</v>
+            <v>22209.074748108429</v>
           </cell>
         </row>
         <row r="3006">
           <cell r="C3006">
-            <v>1501.8972096338371</v>
+            <v>1891.3091181476984</v>
           </cell>
         </row>
         <row r="3007">
           <cell r="C3007">
-            <v>2064.1936505122703</v>
+            <v>2599.3977802170921</v>
           </cell>
         </row>
         <row r="3008">
           <cell r="C3008">
-            <v>2922.4224150165569</v>
+            <v>3680.148098782051</v>
           </cell>
         </row>
         <row r="3009">
           <cell r="C3009">
-            <v>418.94757409374978</v>
+            <v>527.57230110477735</v>
           </cell>
         </row>
         <row r="3010">
           <cell r="C3010">
-            <v>626.45056448222829</v>
+            <v>788.87666684118074</v>
           </cell>
         </row>
         <row r="3011">
           <cell r="C3011">
-            <v>626.45056448222829</v>
+            <v>788.87666684118074</v>
           </cell>
         </row>
         <row r="3012">
           <cell r="C3012">
-            <v>767.04657244248563</v>
+            <v>965.92640774537347</v>
           </cell>
         </row>
         <row r="3013">
           <cell r="C3013">
-            <v>885.76986574320824</v>
+            <v>1115.4322765331074</v>
           </cell>
         </row>
         <row r="3014">
           <cell r="C3014">
-            <v>885.76986574320824</v>
+            <v>1115.4322765331074</v>
           </cell>
         </row>
         <row r="3015">
           <cell r="C3015">
-            <v>1655.4942190421814</v>
+            <v>2084.730760155438</v>
           </cell>
         </row>
         <row r="3016">
           <cell r="C3016">
-            <v>1780.1987237887033</v>
+            <v>2241.7686488926388</v>
           </cell>
         </row>
         <row r="3017">
           <cell r="C3017">
-            <v>2795.5031102158368</v>
+            <v>3520.3211566325986</v>
           </cell>
         </row>
         <row r="3018">
           <cell r="C3018">
-            <v>3171.6562425844104</v>
+            <v>3994.0032731616966</v>
           </cell>
         </row>
         <row r="3019">
           <cell r="C3019">
-            <v>10727.87832579556</v>
+            <v>13509.402618107837</v>
           </cell>
         </row>
         <row r="3020">
           <cell r="C3020">
-            <v>776.44383142950528</v>
+            <v>977.7601880425475</v>
           </cell>
         </row>
         <row r="3021">
           <cell r="C3021">
-            <v>1331.732995300307</v>
+            <v>1677.0247263217709</v>
           </cell>
         </row>
         <row r="3022">
           <cell r="C3022">
-            <v>1294.7445830957404</v>
+            <v>1630.445958600804</v>
           </cell>
         </row>
         <row r="3023">
           <cell r="C3023">
-            <v>2515.4998287876879</v>
+            <v>3167.7186243957594</v>
           </cell>
         </row>
         <row r="3024">
           <cell r="C3024">
-            <v>2293.5443295709711</v>
+            <v>2888.214503342132</v>
           </cell>
         </row>
         <row r="3025">
           <cell r="C3025">
-            <v>3699.2666622750694</v>
+            <v>4658.4125224697509</v>
           </cell>
         </row>
         <row r="3026">
           <cell r="C3026">
-            <v>6402.5490018726186</v>
+            <v>8062.6019070781531</v>
           </cell>
         </row>
         <row r="3027">
           <cell r="C3027">
-            <v>6288.7558284665492</v>
+            <v>7919.3044396713567</v>
           </cell>
         </row>
         <row r="3028">
           <cell r="C3028">
-            <v>625.17423902726705</v>
+            <v>787.26941572225689</v>
           </cell>
         </row>
         <row r="3029">
           <cell r="C3029">
-            <v>903.51329216610281</v>
+            <v>1137.7762185589299</v>
           </cell>
         </row>
         <row r="3030">
           <cell r="C3030">
-            <v>1032.4221631172038</v>
+            <v>1300.1085815702324</v>
           </cell>
         </row>
         <row r="3031">
           <cell r="C3031">
-            <v>1035.4628208187294</v>
+            <v>1303.9376210006099</v>
           </cell>
         </row>
         <row r="3034">
           <cell r="C3034">
-            <v>275.72383725563077</v>
+            <v>347.21351377927078</v>
           </cell>
         </row>
         <row r="3035">
           <cell r="C3035">
-            <v>324.28676951744626</v>
+            <v>408.36784311792985</v>
           </cell>
         </row>
         <row r="3036">
           <cell r="C3036">
-            <v>365.34190498537112</v>
+            <v>460.06775410997818</v>
           </cell>
         </row>
         <row r="3037">
           <cell r="C3037">
-            <v>1793.2873161993862</v>
+            <v>2258.2508515435634</v>
           </cell>
         </row>
         <row r="3038">
           <cell r="C3038">
-            <v>2042.1832929115142</v>
+            <v>2571.6805770976121</v>
           </cell>
         </row>
         <row r="3039">
           <cell r="C3039">
-            <v>2442.3613750205382</v>
+            <v>3075.6168323358634</v>
           </cell>
         </row>
         <row r="3040">
           <cell r="C3040">
-            <v>18866.26748539965</v>
+            <v>21598.103017285517</v>
           </cell>
         </row>
         <row r="3041">
           <cell r="C3041">
-            <v>22008.092748722996</v>
+            <v>25194.864578738092</v>
           </cell>
         </row>
         <row r="3042">
           <cell r="C3042">
-            <v>25891.738387261375</v>
+            <v>29640.862105736818</v>
           </cell>
         </row>
         <row r="3043">
           <cell r="C3043">
-            <v>13730.568622249026</v>
+            <v>15718.754958750686</v>
           </cell>
         </row>
         <row r="3044">
           <cell r="C3044">
-            <v>16439.20294841822</v>
+            <v>18819.599535349178</v>
           </cell>
         </row>
         <row r="3045">
           <cell r="C3045">
-            <v>19334.876751857424</v>
+            <v>22134.566905526386</v>
           </cell>
         </row>
         <row r="3046">
           <cell r="C3046">
-            <v>3167.3767984118922</v>
+            <v>3626.0129588219347</v>
           </cell>
         </row>
         <row r="3047">
           <cell r="C3047">
-            <v>4857.0314928662756</v>
+            <v>5560.3296530333128</v>
           </cell>
         </row>
         <row r="3048">
           <cell r="C3048">
-            <v>7218.1209675929513</v>
+            <v>8263.3048837004117</v>
           </cell>
         </row>
         <row r="3049">
           <cell r="C3049">
-            <v>8223.5400882414597</v>
+            <v>9414.3086930188219</v>
           </cell>
         </row>
         <row r="3050">
           <cell r="C3050">
-            <v>9372.2329977067147</v>
+            <v>10729.332335774649</v>
           </cell>
         </row>
         <row r="3051">
           <cell r="C3051">
-            <v>13383.899084575572</v>
+            <v>15321.887672022116</v>
           </cell>
         </row>
         <row r="3052">
           <cell r="C3052">
-            <v>25536.519494953092</v>
+            <v>29234.207517822306</v>
           </cell>
         </row>
         <row r="3053">
           <cell r="C3053">
-            <v>38287.261049910558</v>
+            <v>43831.256449937602</v>
           </cell>
         </row>
         <row r="3054">
           <cell r="C3054">
-            <v>57251.955751278118</v>
+            <v>65542.038944063184</v>
           </cell>
         </row>
         <row r="3055">
           <cell r="C3055">
-            <v>18977.245235008009</v>
+            <v>21725.150345037167</v>
           </cell>
         </row>
         <row r="3056">
           <cell r="C3056">
-            <v>23971.256480378823</v>
+            <v>27442.294418737671</v>
           </cell>
         </row>
         <row r="3057">
           <cell r="C3057">
-            <v>40691.945798020417</v>
+            <v>46584.139549573774</v>
           </cell>
         </row>
         <row r="3058">
           <cell r="C3058">
-            <v>63257.479945695137</v>
+            <v>72417.163041831795</v>
           </cell>
         </row>
         <row r="3059">
           <cell r="C3059">
-            <v>83233.524927178383</v>
+            <v>95285.739336633822</v>
           </cell>
         </row>
         <row r="3060">
           <cell r="C3060">
-            <v>129474.37071861139</v>
+            <v>148222.25959866634</v>
           </cell>
         </row>
         <row r="3061">
           <cell r="C3061">
-            <v>12055.569623821828</v>
+            <v>11040.972884280982</v>
           </cell>
         </row>
         <row r="3062">
           <cell r="C3062">
-            <v>13446.60170079921</v>
+            <v>12314.935701659952</v>
           </cell>
         </row>
         <row r="3063">
           <cell r="C3063">
-            <v>15115.822674979559</v>
+            <v>13843.675038653282</v>
           </cell>
         </row>
         <row r="3064">
           <cell r="C3064">
-            <v>17434.205298943649</v>
+            <v>15966.942580984554</v>
           </cell>
         </row>
         <row r="3065">
           <cell r="C3065">
-            <v>21106.931899552314</v>
+            <v>19330.572510885995</v>
           </cell>
         </row>
         <row r="3066">
           <cell r="C3066">
-            <v>25781.786703214842</v>
+            <v>23611.991534272278</v>
           </cell>
         </row>
         <row r="3067">
           <cell r="C3067">
-            <v>70360.944343250711</v>
+            <v>64439.367267322756</v>
           </cell>
         </row>
         <row r="3068">
           <cell r="C3068">
-            <v>136320.6555369923</v>
+            <v>124847.90916699903</v>
           </cell>
         </row>
         <row r="3069">
           <cell r="C3069">
-            <v>1075.6670726500133</v>
+            <v>1354.5660312467089</v>
           </cell>
         </row>
         <row r="3070">
           <cell r="C3070">
-            <v>1434.2269345315701</v>
+            <v>1806.0932941169156</v>
           </cell>
         </row>
         <row r="3071">
           <cell r="C3071">
-            <v>2369.6733890610212</v>
+            <v>2984.0823053767626</v>
           </cell>
         </row>
         <row r="3072">
           <cell r="C3072">
-            <v>480.01098801739295</v>
+            <v>604.46823699054266</v>
           </cell>
         </row>
         <row r="3073">
           <cell r="C3073">
-            <v>663.82687952114691</v>
+            <v>835.94391284339008</v>
           </cell>
         </row>
         <row r="3074">
           <cell r="C3074">
-            <v>883.0545459027511</v>
+            <v>1112.0129285644164</v>
           </cell>
         </row>
         <row r="3075">
           <cell r="C3075">
-            <v>1226.3735802927101</v>
+            <v>1544.3477221910041</v>
           </cell>
         </row>
         <row r="3076">
           <cell r="C3076">
-            <v>1388.9549198644104</v>
+            <v>1749.0831514868546</v>
           </cell>
         </row>
         <row r="3077">
           <cell r="C3077">
-            <v>2953.9176225669275</v>
+            <v>3719.8093837460815</v>
           </cell>
         </row>
         <row r="3078">
           <cell r="C3078">
-            <v>3161.0827620996811</v>
+            <v>3980.6883006568869</v>
           </cell>
         </row>
         <row r="3331">
           <cell r="C3331">
-            <v>13284.07041320614</v>
+            <v>15207.60380903839</v>
           </cell>
         </row>
         <row r="3332">
           <cell r="C3332">
-            <v>16813.172861147679</v>
+            <v>19247.720291441863</v>
           </cell>
         </row>
         <row r="3333">
           <cell r="C3333">
-            <v>23638.323231553735</v>
+            <v>27061.15243548272</v>
           </cell>
         </row>
         <row r="3334">
           <cell r="C3334">
-            <v>48608.429510386421</v>
+            <v>55646.930103490369</v>
           </cell>
         </row>
         <row r="3335">
           <cell r="C3335">
-            <v>55599.990196729057</v>
+            <v>63650.86877721543</v>
           </cell>
         </row>
         <row r="3336">
           <cell r="C3336">
-            <v>89559.269167849518</v>
+            <v>102527.45134335411</v>
           </cell>
         </row>
         <row r="3337">
           <cell r="C3337">
-            <v>11757.8890560854</v>
+            <v>13460.431391406566</v>
           </cell>
         </row>
         <row r="3338">
           <cell r="C3338">
-            <v>12737.406277794986</v>
+            <v>14581.7827068197</v>
           </cell>
         </row>
         <row r="3359">
           <cell r="C3359">
-            <v>15149.387293503358</v>
+            <v>17343.018573602643</v>
           </cell>
         </row>
         <row r="3648">
           <cell r="C3648">
-            <v>4117.9139244970638</v>
+            <v>5185.6066468406625</v>
           </cell>
         </row>
         <row r="3677">
           <cell r="C3677">
-            <v>18115.708422830667</v>
+            <v>22812.74930270221</v>
           </cell>
         </row>
         <row r="3678">
           <cell r="C3678">
-            <v>22797.506941300573</v>
+            <v>28708.444541040986</v>
           </cell>
         </row>
         <row r="3679">
           <cell r="C3679">
-            <v>33672.124606726487</v>
+            <v>42402.633074758531</v>
           </cell>
         </row>
         <row r="3680">
           <cell r="C3680">
-            <v>56904.612476672752</v>
+            <v>71658.840399624489</v>
           </cell>
         </row>
         <row r="3681">
           <cell r="C3681">
-            <v>58978.456386400816</v>
+            <v>74270.390558266823</v>
           </cell>
         </row>
         <row r="3682">
           <cell r="C3682">
-            <v>96968.141096401785</v>
+            <v>122110.04071987685</v>
           </cell>
         </row>
         <row r="3683">
           <cell r="C3683">
-            <v>11910.841745027459</v>
+            <v>14999.084792678179</v>
           </cell>
         </row>
         <row r="3684">
           <cell r="C3684">
-            <v>17300.569127512925</v>
+            <v>21786.260690894476</v>
           </cell>
         </row>
         <row r="3685">
           <cell r="C3685">
-            <v>26888.084427245867</v>
+            <v>33859.626957542176</v>
           </cell>
         </row>
         <row r="3686">
           <cell r="C3686">
-            <v>40553.877817320536</v>
+            <v>51068.687257795405</v>
           </cell>
         </row>
         <row r="3687">
           <cell r="C3687">
-            <v>53359.028346090148</v>
+            <v>67193.957215664399</v>
           </cell>
         </row>
         <row r="3688">
           <cell r="C3688">
-            <v>75227.553122185913</v>
+            <v>94732.553095706287</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5612,4901 +5630,4901 @@
       <selection activeCell="A2" sqref="A2:AX2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="4.7109375" customWidth="1"/>
     <col min="7" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="16" width="4.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="22" width="4.7109375" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" customWidth="1"/>
     <col min="24" max="26" width="4.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" customWidth="1"/>
     <col min="29" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="31" width="6.7109375" customWidth="1"/>
     <col min="32" max="33" width="5.7109375" customWidth="1"/>
     <col min="34" max="36" width="4.7109375" customWidth="1"/>
     <col min="37" max="38" width="5.7109375" customWidth="1"/>
     <col min="39" max="46" width="4.7109375" customWidth="1"/>
     <col min="47" max="48" width="5.7109375" customWidth="1"/>
     <col min="49" max="50" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="111">
-[...4 lines deleted...]
-      <c r="D1" s="110" t="s">
+      <c r="A1" s="208">
+        <v>46156</v>
+      </c>
+      <c r="B1" s="209"/>
+      <c r="C1" s="209"/>
+      <c r="D1" s="207" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="110"/>
-[...7 lines deleted...]
-      <c r="M1" s="110"/>
+      <c r="E1" s="207"/>
+      <c r="F1" s="207"/>
+      <c r="G1" s="207"/>
+      <c r="H1" s="207"/>
+      <c r="I1" s="207"/>
+      <c r="J1" s="207"/>
+      <c r="K1" s="207"/>
+      <c r="L1" s="207"/>
+      <c r="M1" s="207"/>
       <c r="N1" s="9"/>
-      <c r="O1" s="109" t="s">
+      <c r="O1" s="206" t="s">
         <v>255</v>
       </c>
-      <c r="P1" s="109"/>
-[...18 lines deleted...]
-      <c r="AI1" s="109" t="s">
+      <c r="P1" s="206"/>
+      <c r="Q1" s="206"/>
+      <c r="R1" s="206"/>
+      <c r="S1" s="206"/>
+      <c r="T1" s="206"/>
+      <c r="U1" s="206"/>
+      <c r="V1" s="206"/>
+      <c r="W1" s="206"/>
+      <c r="X1" s="206"/>
+      <c r="Y1" s="206"/>
+      <c r="Z1" s="206"/>
+      <c r="AA1" s="206"/>
+      <c r="AB1" s="206"/>
+      <c r="AC1" s="206"/>
+      <c r="AD1" s="206"/>
+      <c r="AE1" s="206"/>
+      <c r="AF1" s="206"/>
+      <c r="AG1" s="206"/>
+      <c r="AH1" s="206"/>
+      <c r="AI1" s="206" t="s">
         <v>256</v>
       </c>
-      <c r="AJ1" s="109"/>
-[...2 lines deleted...]
-      <c r="AM1" s="109"/>
+      <c r="AJ1" s="206"/>
+      <c r="AK1" s="206"/>
+      <c r="AL1" s="206"/>
+      <c r="AM1" s="206"/>
       <c r="AN1" s="10"/>
-      <c r="AO1" s="101" t="s">
+      <c r="AO1" s="204" t="s">
         <v>257</v>
       </c>
-      <c r="AP1" s="101"/>
-[...2 lines deleted...]
-      <c r="AS1" s="102" t="s">
+      <c r="AP1" s="204"/>
+      <c r="AQ1" s="204"/>
+      <c r="AR1" s="204"/>
+      <c r="AS1" s="205" t="s">
         <v>293</v>
       </c>
-      <c r="AT1" s="102"/>
-[...1 lines deleted...]
-      <c r="AV1" s="102"/>
+      <c r="AT1" s="205"/>
+      <c r="AU1" s="205"/>
+      <c r="AV1" s="205"/>
       <c r="AW1" s="24"/>
       <c r="AX1" s="25"/>
     </row>
     <row r="2" spans="1:50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="98" t="s">
+      <c r="A2" s="201" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="99"/>
-[...47 lines deleted...]
-      <c r="AX2" s="100"/>
+      <c r="B2" s="202"/>
+      <c r="C2" s="202"/>
+      <c r="D2" s="202"/>
+      <c r="E2" s="202"/>
+      <c r="F2" s="202"/>
+      <c r="G2" s="202"/>
+      <c r="H2" s="202"/>
+      <c r="I2" s="202"/>
+      <c r="J2" s="202"/>
+      <c r="K2" s="202"/>
+      <c r="L2" s="202"/>
+      <c r="M2" s="202"/>
+      <c r="N2" s="202"/>
+      <c r="O2" s="202"/>
+      <c r="P2" s="202"/>
+      <c r="Q2" s="202"/>
+      <c r="R2" s="202"/>
+      <c r="S2" s="202"/>
+      <c r="T2" s="202"/>
+      <c r="U2" s="202"/>
+      <c r="V2" s="202"/>
+      <c r="W2" s="202"/>
+      <c r="X2" s="202"/>
+      <c r="Y2" s="202"/>
+      <c r="Z2" s="202"/>
+      <c r="AA2" s="202"/>
+      <c r="AB2" s="202"/>
+      <c r="AC2" s="202"/>
+      <c r="AD2" s="202"/>
+      <c r="AE2" s="202"/>
+      <c r="AF2" s="202"/>
+      <c r="AG2" s="202"/>
+      <c r="AH2" s="202"/>
+      <c r="AI2" s="202"/>
+      <c r="AJ2" s="202"/>
+      <c r="AK2" s="202"/>
+      <c r="AL2" s="202"/>
+      <c r="AM2" s="202"/>
+      <c r="AN2" s="202"/>
+      <c r="AO2" s="202"/>
+      <c r="AP2" s="202"/>
+      <c r="AQ2" s="202"/>
+      <c r="AR2" s="202"/>
+      <c r="AS2" s="202"/>
+      <c r="AT2" s="202"/>
+      <c r="AU2" s="202"/>
+      <c r="AV2" s="202"/>
+      <c r="AW2" s="202"/>
+      <c r="AX2" s="203"/>
     </row>
     <row r="3" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="117" t="s">
+      <c r="A3" s="198" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="104"/>
-[...2 lines deleted...]
-      <c r="E3" s="57" t="s">
+      <c r="B3" s="175"/>
+      <c r="C3" s="175"/>
+      <c r="D3" s="176"/>
+      <c r="E3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="57"/>
-      <c r="G3" s="57" t="s">
+      <c r="F3" s="44"/>
+      <c r="G3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="57"/>
-      <c r="I3" s="57" t="s">
+      <c r="H3" s="44"/>
+      <c r="I3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="57"/>
-      <c r="K3" s="106" t="s">
+      <c r="J3" s="44"/>
+      <c r="K3" s="73" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="107"/>
-[...2 lines deleted...]
-      <c r="O3" s="57" t="s">
+      <c r="L3" s="183"/>
+      <c r="M3" s="183"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="57"/>
-      <c r="Q3" s="57" t="s">
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="57"/>
-      <c r="S3" s="57" t="s">
+      <c r="R3" s="44"/>
+      <c r="S3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="57"/>
-      <c r="U3" s="103" t="s">
+      <c r="T3" s="44"/>
+      <c r="U3" s="174" t="s">
         <v>53</v>
       </c>
-      <c r="V3" s="104"/>
-[...2 lines deleted...]
-      <c r="Y3" s="57" t="s">
+      <c r="V3" s="175"/>
+      <c r="W3" s="175"/>
+      <c r="X3" s="176"/>
+      <c r="Y3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="Z3" s="57"/>
-      <c r="AA3" s="57" t="s">
+      <c r="Z3" s="44"/>
+      <c r="AA3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="57"/>
-      <c r="AC3" s="57" t="s">
+      <c r="AB3" s="44"/>
+      <c r="AC3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="57"/>
-      <c r="AE3" s="103" t="s">
+      <c r="AD3" s="44"/>
+      <c r="AE3" s="174" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="104"/>
-[...2 lines deleted...]
-      <c r="AI3" s="57" t="s">
+      <c r="AF3" s="175"/>
+      <c r="AG3" s="175"/>
+      <c r="AH3" s="176"/>
+      <c r="AI3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="AJ3" s="57"/>
-      <c r="AK3" s="57" t="s">
+      <c r="AJ3" s="44"/>
+      <c r="AK3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AL3" s="57"/>
-      <c r="AM3" s="57" t="s">
+      <c r="AL3" s="44"/>
+      <c r="AM3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AN3" s="57"/>
-      <c r="AO3" s="103" t="s">
+      <c r="AN3" s="44"/>
+      <c r="AO3" s="174" t="s">
         <v>54</v>
       </c>
-      <c r="AP3" s="104"/>
-[...2 lines deleted...]
-      <c r="AS3" s="57" t="s">
+      <c r="AP3" s="175"/>
+      <c r="AQ3" s="175"/>
+      <c r="AR3" s="176"/>
+      <c r="AS3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="57"/>
-      <c r="AU3" s="57" t="s">
+      <c r="AT3" s="44"/>
+      <c r="AU3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="57"/>
-      <c r="AW3" s="57" t="s">
+      <c r="AV3" s="44"/>
+      <c r="AW3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AX3" s="97"/>
+      <c r="AX3" s="135"/>
     </row>
     <row r="4" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="26"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="58" t="s">
+      <c r="E4" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="58"/>
-      <c r="G4" s="116" t="s">
+      <c r="F4" s="72"/>
+      <c r="G4" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="116"/>
-      <c r="I4" s="113">
+      <c r="H4" s="77"/>
+      <c r="I4" s="93">
         <f>[1]Hoja1!$C$2915</f>
-        <v>12207.578745695655</v>
-[...1 lines deleted...]
-      <c r="J4" s="113"/>
+        <v>15372.759762879627</v>
+      </c>
+      <c r="J4" s="93"/>
       <c r="K4" s="1"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="58" t="s">
+      <c r="O4" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="58"/>
-      <c r="Q4" s="92" t="s">
+      <c r="P4" s="72"/>
+      <c r="Q4" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="R4" s="93"/>
-      <c r="S4" s="89">
+      <c r="R4" s="57"/>
+      <c r="S4" s="112">
         <f>[1]Hoja1!$C2919</f>
-        <v>6435.2204309206982</v>
-[...1 lines deleted...]
-      <c r="T4" s="89"/>
+        <v>8103.744384249816</v>
+      </c>
+      <c r="T4" s="112"/>
       <c r="U4" s="1"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="3"/>
-      <c r="Y4" s="58" t="s">
+      <c r="Y4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="Z4" s="58"/>
-      <c r="AA4" s="92" t="s">
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="AB4" s="93"/>
-      <c r="AC4" s="89">
+      <c r="AB4" s="57"/>
+      <c r="AC4" s="112">
         <f>[1]Hoja1!$C2925</f>
-        <v>333.94680139225204</v>
-[...1 lines deleted...]
-      <c r="AD4" s="89"/>
+        <v>420.5325280572352</v>
+      </c>
+      <c r="AD4" s="112"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="3"/>
-      <c r="AI4" s="58" t="s">
+      <c r="AI4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AJ4" s="58"/>
-      <c r="AK4" s="92" t="s">
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="AL4" s="93"/>
-      <c r="AM4" s="89">
+      <c r="AL4" s="57"/>
+      <c r="AM4" s="112">
         <f>[1]Hoja1!$C2939</f>
-        <v>437.26659827084274</v>
-[...1 lines deleted...]
-      <c r="AN4" s="89"/>
+        <v>550.64108187050681</v>
+      </c>
+      <c r="AN4" s="112"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="3"/>
-      <c r="AS4" s="58" t="s">
+      <c r="AS4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AT4" s="58"/>
-      <c r="AU4" s="92" t="s">
+      <c r="AT4" s="72"/>
+      <c r="AU4" s="56" t="s">
         <v>44</v>
       </c>
-      <c r="AV4" s="93"/>
-      <c r="AW4" s="89">
+      <c r="AV4" s="57"/>
+      <c r="AW4" s="112">
         <f>[1]Hoja1!$C2932</f>
-        <v>233.14211643961485</v>
-[...1 lines deleted...]
-      <c r="AX4" s="90"/>
+        <v>293.59120439007825</v>
+      </c>
+      <c r="AX4" s="133"/>
     </row>
     <row r="5" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="27"/>
       <c r="D5" s="5"/>
-      <c r="E5" s="96"/>
-[...4 lines deleted...]
-      <c r="J5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="197"/>
+      <c r="H5" s="197"/>
+      <c r="I5" s="129"/>
+      <c r="J5" s="129"/>
       <c r="K5" s="4"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="96" t="s">
+      <c r="O5" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="P5" s="96"/>
-      <c r="Q5" s="94" t="s">
+      <c r="P5" s="87"/>
+      <c r="Q5" s="45" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="95" t="s">
+      <c r="R5" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="87">
+      <c r="S5" s="102">
         <f>[1]Hoja1!$C2920</f>
-        <v>9801.2410195042812</v>
-[...1 lines deleted...]
-      <c r="T5" s="87"/>
+        <v>12342.506791041353</v>
+      </c>
+      <c r="T5" s="102"/>
       <c r="U5" s="4"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="96" t="s">
+      <c r="Y5" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="96"/>
-      <c r="AA5" s="94" t="s">
+      <c r="Z5" s="87"/>
+      <c r="AA5" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="AB5" s="95"/>
-      <c r="AC5" s="87">
+      <c r="AB5" s="46"/>
+      <c r="AC5" s="129">
         <f>[1]Hoja1!$C2926</f>
-        <v>530.47589546699407</v>
-[...1 lines deleted...]
-      <c r="AD5" s="87"/>
+        <v>668.01768564367615</v>
+      </c>
+      <c r="AD5" s="129"/>
       <c r="AE5" s="4"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="96" t="s">
+      <c r="AI5" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="96"/>
-      <c r="AK5" s="94" t="s">
+      <c r="AJ5" s="87"/>
+      <c r="AK5" s="45" t="s">
         <v>38</v>
       </c>
-      <c r="AL5" s="95"/>
-      <c r="AM5" s="87">
+      <c r="AL5" s="46"/>
+      <c r="AM5" s="129">
         <f>[1]Hoja1!$C2940</f>
-        <v>747.08834596539305</v>
-[...1 lines deleted...]
-      <c r="AN5" s="87"/>
+        <v>940.79341230730017</v>
+      </c>
+      <c r="AN5" s="129"/>
       <c r="AO5" s="4"/>
       <c r="AR5" s="5"/>
-      <c r="AS5" s="96" t="s">
+      <c r="AS5" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AT5" s="96"/>
-      <c r="AU5" s="94" t="s">
+      <c r="AT5" s="87"/>
+      <c r="AU5" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="AV5" s="95"/>
-      <c r="AW5" s="87">
+      <c r="AV5" s="46"/>
+      <c r="AW5" s="129">
         <f>[1]Hoja1!$C2933</f>
-        <v>382.75999354719721</v>
-[...1 lines deleted...]
-      <c r="AX5" s="88"/>
+        <v>482.00200467411452</v>
+      </c>
+      <c r="AX5" s="134"/>
     </row>
     <row r="6" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="27"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="58" t="s">
+      <c r="E6" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="58"/>
-      <c r="G6" s="116" t="s">
+      <c r="F6" s="72"/>
+      <c r="G6" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="116"/>
-      <c r="I6" s="113">
+      <c r="H6" s="77"/>
+      <c r="I6" s="93">
         <f>[1]Hoja1!$C$2916</f>
-        <v>19114.152357984742</v>
-[...1 lines deleted...]
-      <c r="J6" s="113"/>
+        <v>24070.069781363029</v>
+      </c>
+      <c r="J6" s="93"/>
       <c r="K6" s="4"/>
       <c r="N6" s="5"/>
-      <c r="O6" s="58" t="s">
+      <c r="O6" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="58"/>
-      <c r="Q6" s="92" t="s">
+      <c r="P6" s="72"/>
+      <c r="Q6" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="93" t="s">
+      <c r="R6" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="S6" s="113">
+      <c r="S6" s="93">
         <f>[1]Hoja1!$C2921</f>
-        <v>15819.916371305271</v>
-[...1 lines deleted...]
-      <c r="T6" s="113"/>
+        <v>19921.704288057303</v>
+      </c>
+      <c r="T6" s="93"/>
       <c r="U6" s="4"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="58" t="s">
+      <c r="Y6" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="58"/>
-      <c r="AA6" s="92" t="s">
+      <c r="Z6" s="72"/>
+      <c r="AA6" s="56" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="93"/>
-      <c r="AC6" s="89">
+      <c r="AB6" s="57"/>
+      <c r="AC6" s="112">
         <f>[1]Hoja1!$C2927</f>
-        <v>911.19627088518428</v>
-[...1 lines deleted...]
-      <c r="AD6" s="89"/>
+        <v>1147.451240000295</v>
+      </c>
+      <c r="AD6" s="112"/>
       <c r="AE6" s="4"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="58" t="s">
+      <c r="AI6" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AJ6" s="58"/>
-      <c r="AK6" s="92" t="s">
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="AL6" s="93"/>
-      <c r="AM6" s="89">
+      <c r="AL6" s="57"/>
+      <c r="AM6" s="112">
         <f>[1]Hoja1!$C2941</f>
-        <v>1168.1130771721196</v>
-[...1 lines deleted...]
-      <c r="AN6" s="89"/>
+        <v>1470.9814358213068</v>
+      </c>
+      <c r="AN6" s="112"/>
       <c r="AO6" s="4"/>
       <c r="AR6" s="5"/>
-      <c r="AS6" s="58" t="s">
+      <c r="AS6" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AT6" s="58"/>
-      <c r="AU6" s="92" t="s">
+      <c r="AT6" s="72"/>
+      <c r="AU6" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="AV6" s="93"/>
-      <c r="AW6" s="89">
+      <c r="AV6" s="57"/>
+      <c r="AW6" s="112">
         <f>[1]Hoja1!$C2934</f>
-        <v>538.73447194027358</v>
-[...1 lines deleted...]
-      <c r="AX6" s="90"/>
+        <v>678.41754582494787</v>
+      </c>
+      <c r="AX6" s="133"/>
     </row>
     <row r="7" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="27"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="96"/>
-[...4 lines deleted...]
-      <c r="J7" s="115"/>
+      <c r="E7" s="87"/>
+      <c r="F7" s="87"/>
+      <c r="G7" s="197"/>
+      <c r="H7" s="197"/>
+      <c r="I7" s="102"/>
+      <c r="J7" s="102"/>
       <c r="K7" s="4"/>
       <c r="N7" s="5"/>
-      <c r="O7" s="96" t="s">
+      <c r="O7" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="96"/>
-      <c r="Q7" s="94" t="s">
+      <c r="P7" s="87"/>
+      <c r="Q7" s="45" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="95" t="s">
+      <c r="R7" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="S7" s="115">
+      <c r="S7" s="102">
         <f>[1]Hoja1!$C2922</f>
-        <v>24404.06845255195</v>
-[...1 lines deleted...]
-      <c r="T7" s="115"/>
+        <v>30731.55532092963</v>
+      </c>
+      <c r="T7" s="102"/>
       <c r="U7" s="4"/>
       <c r="X7" s="5"/>
-      <c r="Y7" s="96" t="s">
+      <c r="Y7" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="96"/>
-      <c r="AA7" s="94" t="s">
+      <c r="Z7" s="87"/>
+      <c r="AA7" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="95"/>
-      <c r="AC7" s="87">
+      <c r="AB7" s="46"/>
+      <c r="AC7" s="129">
         <f>[1]Hoja1!$C2928</f>
-        <v>1738.6555815291761</v>
-[...1 lines deleted...]
-      <c r="AD7" s="87"/>
+        <v>2189.4542007080609</v>
+      </c>
+      <c r="AD7" s="129"/>
       <c r="AE7" s="4"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="96" t="s">
+      <c r="AI7" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="AJ7" s="96"/>
-      <c r="AK7" s="94" t="s">
+      <c r="AJ7" s="87"/>
+      <c r="AK7" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="AL7" s="95"/>
-      <c r="AM7" s="87">
+      <c r="AL7" s="46"/>
+      <c r="AM7" s="129">
         <f>[1]Hoja1!$C2942</f>
-        <v>2288.4265147564684</v>
-[...1 lines deleted...]
-      <c r="AN7" s="87"/>
+        <v>2881.7697415025264</v>
+      </c>
+      <c r="AN7" s="129"/>
       <c r="AO7" s="4"/>
       <c r="AR7" s="5"/>
-      <c r="AS7" s="96" t="s">
+      <c r="AS7" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="AT7" s="96"/>
-      <c r="AU7" s="94" t="s">
+      <c r="AT7" s="87"/>
+      <c r="AU7" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="AV7" s="95"/>
-      <c r="AW7" s="87">
+      <c r="AV7" s="46"/>
+      <c r="AW7" s="129">
         <f>[1]Hoja1!$C2935</f>
-        <v>1012.138598779043</v>
-[...1 lines deleted...]
-      <c r="AX7" s="88"/>
+        <v>1274.5658946704734</v>
+      </c>
+      <c r="AX7" s="134"/>
     </row>
     <row r="8" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="27"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="58" t="s">
+      <c r="E8" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="58"/>
-      <c r="G8" s="116" t="s">
+      <c r="F8" s="72"/>
+      <c r="G8" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="116"/>
-      <c r="I8" s="113">
+      <c r="H8" s="77"/>
+      <c r="I8" s="93">
         <f>[1]Hoja1!$C$2917</f>
-        <v>28114.428786639637</v>
-[...1 lines deleted...]
-      <c r="J8" s="113"/>
+        <v>35403.937882439575</v>
+      </c>
+      <c r="J8" s="93"/>
       <c r="K8" s="4"/>
       <c r="N8" s="5"/>
-      <c r="O8" s="58" t="s">
+      <c r="O8" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="58"/>
-      <c r="Q8" s="92" t="s">
+      <c r="P8" s="72"/>
+      <c r="Q8" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="93" t="s">
+      <c r="R8" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="113">
+      <c r="S8" s="93">
         <f>[1]Hoja1!$C2923</f>
-        <v>38181.98922586556</v>
-[...1 lines deleted...]
-      <c r="T8" s="113"/>
+        <v>48081.815392347991</v>
+      </c>
+      <c r="T8" s="93"/>
       <c r="U8" s="4"/>
       <c r="X8" s="5"/>
-      <c r="Y8" s="58" t="s">
+      <c r="Y8" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="Z8" s="58"/>
-      <c r="AA8" s="92" t="s">
+      <c r="Z8" s="72"/>
+      <c r="AA8" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="AB8" s="93"/>
-      <c r="AC8" s="89">
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="112">
         <f>[1]Hoja1!$C2929</f>
-        <v>3033.4001646249153</v>
-[...1 lines deleted...]
-      <c r="AD8" s="89"/>
+        <v>3819.9001593088642</v>
+      </c>
+      <c r="AD8" s="112"/>
       <c r="AE8" s="4"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="58" t="s">
+      <c r="AI8" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="AJ8" s="58"/>
-      <c r="AK8" s="92" t="s">
+      <c r="AJ8" s="72"/>
+      <c r="AK8" s="56" t="s">
         <v>41</v>
       </c>
-      <c r="AL8" s="93"/>
-      <c r="AM8" s="89">
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="112">
         <f>[1]Hoja1!$C2943</f>
-        <v>4446.2924432671798</v>
-[...1 lines deleted...]
-      <c r="AN8" s="89"/>
+        <v>5599.1271479574953</v>
+      </c>
+      <c r="AN8" s="112"/>
       <c r="AO8" s="4"/>
       <c r="AR8" s="5"/>
-      <c r="AS8" s="58" t="s">
+      <c r="AS8" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="AT8" s="58"/>
-      <c r="AU8" s="92" t="s">
+      <c r="AT8" s="72"/>
+      <c r="AU8" s="56" t="s">
         <v>48</v>
       </c>
-      <c r="AV8" s="93"/>
-      <c r="AW8" s="89">
+      <c r="AV8" s="57"/>
+      <c r="AW8" s="112">
         <f>[1]Hoja1!$C2936</f>
-        <v>1731.4355836123848</v>
-[...1 lines deleted...]
-      <c r="AX8" s="90"/>
+        <v>2180.3622017314042</v>
+      </c>
+      <c r="AX8" s="133"/>
     </row>
     <row r="9" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="27"/>
       <c r="D9" s="5"/>
-      <c r="E9" s="96"/>
-[...4 lines deleted...]
-      <c r="J9" s="115"/>
+      <c r="E9" s="87"/>
+      <c r="F9" s="87"/>
+      <c r="G9" s="197"/>
+      <c r="H9" s="197"/>
+      <c r="I9" s="102"/>
+      <c r="J9" s="102"/>
       <c r="K9" s="4"/>
       <c r="N9" s="5"/>
-      <c r="O9" s="96" t="s">
+      <c r="O9" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="96"/>
-      <c r="Q9" s="94" t="s">
+      <c r="P9" s="87"/>
+      <c r="Q9" s="45" t="s">
         <v>20</v>
       </c>
-      <c r="R9" s="95" t="s">
+      <c r="R9" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="115">
+      <c r="S9" s="102">
         <f>[1]Hoja1!$C2924</f>
-        <v>65073.816198051762</v>
-[...1 lines deleted...]
-      <c r="T9" s="115"/>
+        <v>81946.155261882639</v>
+      </c>
+      <c r="T9" s="102"/>
       <c r="U9" s="4"/>
       <c r="X9" s="5"/>
-      <c r="Y9" s="96" t="s">
+      <c r="Y9" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="Z9" s="96"/>
-      <c r="AA9" s="94" t="s">
+      <c r="Z9" s="87"/>
+      <c r="AA9" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="AB9" s="95"/>
-      <c r="AC9" s="87">
+      <c r="AB9" s="46"/>
+      <c r="AC9" s="129">
         <f>[1]Hoja1!$C2930</f>
-        <v>5548.899993412605</v>
-[...1 lines deleted...]
-      <c r="AD9" s="87"/>
+        <v>6987.6187837046255</v>
+      </c>
+      <c r="AD9" s="129"/>
       <c r="AE9" s="4"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="96" t="s">
+      <c r="AI9" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="96"/>
-      <c r="AK9" s="94" t="s">
+      <c r="AJ9" s="87"/>
+      <c r="AK9" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="AL9" s="95"/>
-      <c r="AM9" s="87">
+      <c r="AL9" s="46"/>
+      <c r="AM9" s="129">
         <f>[1]Hoja1!$C2944</f>
-        <v>7615.2709049951036</v>
-[...1 lines deleted...]
-      <c r="AN9" s="87"/>
+        <v>9589.7583452422368</v>
+      </c>
+      <c r="AN9" s="129"/>
       <c r="AO9" s="4"/>
       <c r="AR9" s="5"/>
-      <c r="AS9" s="96" t="s">
+      <c r="AS9" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="AT9" s="96"/>
-      <c r="AU9" s="94" t="s">
+      <c r="AT9" s="87"/>
+      <c r="AU9" s="45" t="s">
         <v>49</v>
       </c>
-      <c r="AV9" s="95"/>
-      <c r="AW9" s="87">
+      <c r="AV9" s="46"/>
+      <c r="AW9" s="129">
         <f>[1]Hoja1!$C2937</f>
-        <v>3768.726295613214</v>
-[...1 lines deleted...]
-      <c r="AX9" s="88"/>
+        <v>4745.8816495398078</v>
+      </c>
+      <c r="AX9" s="134"/>
     </row>
     <row r="10" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="58" t="s">
+      <c r="E10" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="58"/>
-      <c r="G10" s="116" t="s">
+      <c r="F10" s="72"/>
+      <c r="G10" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="116"/>
-      <c r="I10" s="113">
+      <c r="H10" s="77"/>
+      <c r="I10" s="93">
         <f>[1]Hoja1!$C$2918</f>
-        <v>47056.167497260227</v>
-[...1 lines deleted...]
-      <c r="J10" s="113"/>
+        <v>59256.890605949862</v>
+      </c>
+      <c r="J10" s="93"/>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
-      <c r="O10" s="58"/>
-[...4 lines deleted...]
-      <c r="T10" s="114"/>
+      <c r="O10" s="72"/>
+      <c r="P10" s="72"/>
+      <c r="Q10" s="199"/>
+      <c r="R10" s="200"/>
+      <c r="S10" s="148"/>
+      <c r="T10" s="148"/>
       <c r="U10" s="6"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="8"/>
-      <c r="Y10" s="58" t="s">
+      <c r="Y10" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="Z10" s="58"/>
-      <c r="AA10" s="92" t="s">
+      <c r="Z10" s="72"/>
+      <c r="AA10" s="56" t="s">
         <v>36</v>
       </c>
-      <c r="AB10" s="93"/>
-      <c r="AC10" s="91">
+      <c r="AB10" s="57"/>
+      <c r="AC10" s="210">
         <f>[1]Hoja1!$C2931</f>
-        <v>11097.79998682521</v>
-[...1 lines deleted...]
-      <c r="AD10" s="91"/>
+        <v>13975.237567409251</v>
+      </c>
+      <c r="AD10" s="210"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="8"/>
-      <c r="AI10" s="58" t="s">
+      <c r="AI10" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="AJ10" s="58"/>
-      <c r="AK10" s="92" t="s">
+      <c r="AJ10" s="72"/>
+      <c r="AK10" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="AL10" s="93"/>
-      <c r="AM10" s="91">
+      <c r="AL10" s="57"/>
+      <c r="AM10" s="210">
         <f>[1]Hoja1!$C2945</f>
-        <v>11432.948035704483</v>
-[...1 lines deleted...]
-      <c r="AN10" s="91"/>
+        <v>14397.282802401944</v>
+      </c>
+      <c r="AN10" s="210"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="8"/>
-      <c r="AS10" s="58" t="s">
+      <c r="AS10" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="AT10" s="58"/>
-      <c r="AU10" s="92" t="s">
+      <c r="AT10" s="72"/>
+      <c r="AU10" s="56" t="s">
         <v>50</v>
       </c>
-      <c r="AV10" s="93"/>
-      <c r="AW10" s="89">
+      <c r="AV10" s="57"/>
+      <c r="AW10" s="211">
         <f>[1]Hoja1!$C2938</f>
-        <v>8138.3891596040849</v>
-[...1 lines deleted...]
-      <c r="AX10" s="90"/>
+        <v>10248.510700906234</v>
+      </c>
+      <c r="AX10" s="212"/>
     </row>
     <row r="11" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="119" t="s">
+      <c r="A11" s="184" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="120"/>
-[...2 lines deleted...]
-      <c r="E11" s="62" t="s">
+      <c r="B11" s="96"/>
+      <c r="C11" s="96"/>
+      <c r="D11" s="97"/>
+      <c r="E11" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="62"/>
-      <c r="G11" s="62" t="s">
+      <c r="F11" s="98"/>
+      <c r="G11" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="62"/>
-      <c r="I11" s="62" t="s">
+      <c r="H11" s="98"/>
+      <c r="I11" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="J11" s="62"/>
-      <c r="K11" s="121" t="s">
+      <c r="J11" s="98"/>
+      <c r="K11" s="139" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="122"/>
-[...2 lines deleted...]
-      <c r="O11" s="62" t="s">
+      <c r="L11" s="140"/>
+      <c r="M11" s="140"/>
+      <c r="N11" s="141"/>
+      <c r="O11" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P11" s="62"/>
-      <c r="Q11" s="62" t="s">
+      <c r="P11" s="98"/>
+      <c r="Q11" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R11" s="62"/>
-      <c r="S11" s="62" t="s">
+      <c r="R11" s="98"/>
+      <c r="S11" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="T11" s="62"/>
-      <c r="U11" s="121" t="s">
+      <c r="T11" s="98"/>
+      <c r="U11" s="139" t="s">
         <v>56</v>
       </c>
-      <c r="V11" s="122"/>
-[...2 lines deleted...]
-      <c r="Y11" s="62" t="s">
+      <c r="V11" s="140"/>
+      <c r="W11" s="140"/>
+      <c r="X11" s="141"/>
+      <c r="Y11" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Z11" s="62"/>
-      <c r="AA11" s="62" t="s">
+      <c r="Z11" s="98"/>
+      <c r="AA11" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AB11" s="62"/>
-      <c r="AC11" s="62" t="s">
+      <c r="AB11" s="98"/>
+      <c r="AC11" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AD11" s="62"/>
-      <c r="AE11" s="121" t="s">
+      <c r="AD11" s="98"/>
+      <c r="AE11" s="139" t="s">
         <v>57</v>
       </c>
-      <c r="AF11" s="122"/>
-[...2 lines deleted...]
-      <c r="AI11" s="62" t="s">
+      <c r="AF11" s="140"/>
+      <c r="AG11" s="140"/>
+      <c r="AH11" s="141"/>
+      <c r="AI11" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AJ11" s="62"/>
-      <c r="AK11" s="62" t="s">
+      <c r="AJ11" s="98"/>
+      <c r="AK11" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AL11" s="62"/>
-      <c r="AM11" s="62" t="s">
+      <c r="AL11" s="98"/>
+      <c r="AM11" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AN11" s="62"/>
-      <c r="AO11" s="121" t="s">
+      <c r="AN11" s="98"/>
+      <c r="AO11" s="139" t="s">
         <v>72</v>
       </c>
-      <c r="AP11" s="122"/>
-[...2 lines deleted...]
-      <c r="AS11" s="62" t="s">
+      <c r="AP11" s="140"/>
+      <c r="AQ11" s="140"/>
+      <c r="AR11" s="141"/>
+      <c r="AS11" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT11" s="62"/>
-      <c r="AU11" s="62" t="s">
+      <c r="AT11" s="98"/>
+      <c r="AU11" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV11" s="62"/>
-      <c r="AW11" s="62" t="s">
+      <c r="AV11" s="98"/>
+      <c r="AW11" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AX11" s="133"/>
+      <c r="AX11" s="99"/>
     </row>
     <row r="12" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="27"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="58" t="s">
+      <c r="E12" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="F12" s="58"/>
-      <c r="G12" s="116" t="s">
+      <c r="F12" s="72"/>
+      <c r="G12" s="77" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="116"/>
-      <c r="I12" s="89">
+      <c r="H12" s="77"/>
+      <c r="I12" s="112">
         <f>[1]Hoja1!$C3020</f>
-        <v>776.44383142950528</v>
-[...1 lines deleted...]
-      <c r="J12" s="89"/>
+        <v>977.7601880425475</v>
+      </c>
+      <c r="J12" s="112"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="3"/>
-      <c r="O12" s="58" t="s">
+      <c r="O12" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="P12" s="58"/>
-      <c r="Q12" s="92" t="s">
+      <c r="P12" s="72"/>
+      <c r="Q12" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="R12" s="93"/>
-      <c r="S12" s="89">
+      <c r="R12" s="57"/>
+      <c r="S12" s="112">
         <f>[1]Hoja1!$C2957</f>
-        <v>1393.5722148926527</v>
-[...1 lines deleted...]
-      <c r="T12" s="89"/>
+        <v>1754.8976187700202</v>
+      </c>
+      <c r="T12" s="112"/>
       <c r="U12" s="1"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="3"/>
-      <c r="Y12" s="58" t="s">
+      <c r="Y12" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="Z12" s="58"/>
-      <c r="AA12" s="92" t="s">
+      <c r="Z12" s="72"/>
+      <c r="AA12" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="AB12" s="93"/>
-      <c r="AC12" s="113">
+      <c r="AB12" s="57"/>
+      <c r="AC12" s="93">
         <f>[1]Hoja1!$C2939</f>
-        <v>437.26659827084274</v>
-[...1 lines deleted...]
-      <c r="AD12" s="113"/>
+        <v>550.64108187050681</v>
+      </c>
+      <c r="AD12" s="93"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="3"/>
-      <c r="AI12" s="58" t="s">
+      <c r="AI12" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="AJ12" s="58"/>
-      <c r="AK12" s="92" t="s">
+      <c r="AJ12" s="72"/>
+      <c r="AK12" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="AL12" s="93"/>
-      <c r="AM12" s="89">
+      <c r="AL12" s="57"/>
+      <c r="AM12" s="112">
         <f>[1]Hoja1!$C3072</f>
-        <v>480.01098801739295</v>
-[...1 lines deleted...]
-      <c r="AN12" s="89"/>
+        <v>604.46823699054266</v>
+      </c>
+      <c r="AN12" s="112"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="3"/>
-      <c r="AS12" s="74" t="s">
+      <c r="AS12" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="AT12" s="58"/>
-      <c r="AU12" s="92" t="s">
+      <c r="AT12" s="72"/>
+      <c r="AU12" s="56" t="s">
         <v>276</v>
       </c>
-      <c r="AV12" s="93"/>
-      <c r="AW12" s="89">
+      <c r="AV12" s="57"/>
+      <c r="AW12" s="112">
         <f>[1]Hoja1!$C3006</f>
-        <v>1501.8972096338371</v>
-[...1 lines deleted...]
-      <c r="AX12" s="90"/>
+        <v>1891.3091181476984</v>
+      </c>
+      <c r="AX12" s="133"/>
     </row>
     <row r="13" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="27"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="96" t="s">
+      <c r="E13" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="96"/>
-      <c r="G13" s="118" t="s">
+      <c r="F13" s="87"/>
+      <c r="G13" s="197" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="118"/>
-      <c r="I13" s="87">
+      <c r="H13" s="197"/>
+      <c r="I13" s="129">
         <f>[1]Hoja1!$C3021</f>
-        <v>1331.732995300307</v>
-[...1 lines deleted...]
-      <c r="J13" s="87"/>
+        <v>1677.0247263217709</v>
+      </c>
+      <c r="J13" s="129"/>
       <c r="K13" s="4"/>
       <c r="N13" s="5"/>
-      <c r="O13" s="96" t="s">
+      <c r="O13" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="P13" s="96"/>
-      <c r="Q13" s="94" t="s">
+      <c r="P13" s="87"/>
+      <c r="Q13" s="45" t="s">
         <v>101</v>
       </c>
-      <c r="R13" s="95"/>
-      <c r="S13" s="87">
+      <c r="R13" s="46"/>
+      <c r="S13" s="129">
         <f>[1]Hoja1!$C2958</f>
-        <v>1958.2210987665053</v>
-[...1 lines deleted...]
-      <c r="T13" s="87"/>
+        <v>2465.9486652546852</v>
+      </c>
+      <c r="T13" s="129"/>
       <c r="U13" s="4"/>
       <c r="X13" s="5"/>
-      <c r="Y13" s="96" t="s">
+      <c r="Y13" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="Z13" s="96"/>
-      <c r="AA13" s="94" t="s">
+      <c r="Z13" s="87"/>
+      <c r="AA13" s="45" t="s">
         <v>161</v>
       </c>
-      <c r="AB13" s="95"/>
-      <c r="AC13" s="87">
+      <c r="AB13" s="46"/>
+      <c r="AC13" s="129">
         <f>[1]Hoja1!$C2940</f>
-        <v>747.08834596539305</v>
-[...1 lines deleted...]
-      <c r="AD13" s="87"/>
+        <v>940.79341230730017</v>
+      </c>
+      <c r="AD13" s="129"/>
       <c r="AE13" s="4"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="96" t="s">
+      <c r="AI13" s="87" t="s">
         <v>59</v>
       </c>
-      <c r="AJ13" s="96"/>
-      <c r="AK13" s="94" t="s">
+      <c r="AJ13" s="87"/>
+      <c r="AK13" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="AL13" s="95"/>
-      <c r="AM13" s="87">
+      <c r="AL13" s="46"/>
+      <c r="AM13" s="129">
         <f>[1]Hoja1!$C3073</f>
-        <v>663.82687952114691</v>
-[...1 lines deleted...]
-      <c r="AN13" s="87"/>
+        <v>835.94391284339008</v>
+      </c>
+      <c r="AN13" s="129"/>
       <c r="AO13" s="4"/>
       <c r="AR13" s="5"/>
-      <c r="AS13" s="108" t="s">
+      <c r="AS13" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="AT13" s="96"/>
-      <c r="AU13" s="92" t="s">
+      <c r="AT13" s="87"/>
+      <c r="AU13" s="56" t="s">
         <v>277</v>
       </c>
-      <c r="AV13" s="93"/>
-      <c r="AW13" s="87">
+      <c r="AV13" s="57"/>
+      <c r="AW13" s="129">
         <f>[1]Hoja1!$C3007</f>
-        <v>2064.1936505122703</v>
-[...1 lines deleted...]
-      <c r="AX13" s="88"/>
+        <v>2599.3977802170921</v>
+      </c>
+      <c r="AX13" s="134"/>
     </row>
     <row r="14" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="27"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="58" t="s">
+      <c r="E14" s="72" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="58"/>
-      <c r="G14" s="116" t="s">
+      <c r="F14" s="72"/>
+      <c r="G14" s="77" t="s">
         <v>96</v>
       </c>
-      <c r="H14" s="116"/>
-      <c r="I14" s="89">
+      <c r="H14" s="77"/>
+      <c r="I14" s="112">
         <f>[1]Hoja1!$C3022</f>
-        <v>1294.7445830957404</v>
-[...1 lines deleted...]
-      <c r="J14" s="89"/>
+        <v>1630.445958600804</v>
+      </c>
+      <c r="J14" s="112"/>
       <c r="K14" s="4"/>
       <c r="N14" s="5"/>
-      <c r="O14" s="58" t="s">
+      <c r="O14" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="P14" s="58"/>
-      <c r="Q14" s="92" t="s">
+      <c r="P14" s="72"/>
+      <c r="Q14" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="R14" s="93"/>
-      <c r="S14" s="89">
+      <c r="R14" s="57"/>
+      <c r="S14" s="112">
         <f>[1]Hoja1!$C2959</f>
-        <v>3075.0559238363521</v>
-[...1 lines deleted...]
-      <c r="T14" s="89"/>
+        <v>3872.3564237686419</v>
+      </c>
+      <c r="T14" s="112"/>
       <c r="U14" s="4"/>
       <c r="X14" s="5"/>
-      <c r="Y14" s="58" t="s">
+      <c r="Y14" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z14" s="58"/>
-      <c r="AA14" s="92" t="s">
+      <c r="Z14" s="72"/>
+      <c r="AA14" s="56" t="s">
         <v>162</v>
       </c>
-      <c r="AB14" s="93"/>
-      <c r="AC14" s="89">
+      <c r="AB14" s="57"/>
+      <c r="AC14" s="112">
         <f>[1]Hoja1!$C2941</f>
-        <v>1168.1130771721196</v>
-[...1 lines deleted...]
-      <c r="AD14" s="89"/>
+        <v>1470.9814358213068</v>
+      </c>
+      <c r="AD14" s="112"/>
       <c r="AE14" s="4"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="58" t="s">
+      <c r="AI14" s="72" t="s">
         <v>60</v>
       </c>
-      <c r="AJ14" s="58"/>
-      <c r="AK14" s="92" t="s">
+      <c r="AJ14" s="72"/>
+      <c r="AK14" s="56" t="s">
         <v>67</v>
       </c>
-      <c r="AL14" s="93"/>
-      <c r="AM14" s="89">
+      <c r="AL14" s="57"/>
+      <c r="AM14" s="112">
         <f>[1]Hoja1!$C3074</f>
-        <v>883.0545459027511</v>
-[...1 lines deleted...]
-      <c r="AN14" s="89"/>
+        <v>1112.0129285644164</v>
+      </c>
+      <c r="AN14" s="112"/>
       <c r="AO14" s="4"/>
       <c r="AR14" s="5"/>
-      <c r="AS14" s="74" t="s">
+      <c r="AS14" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="AT14" s="58"/>
-      <c r="AU14" s="92" t="s">
+      <c r="AT14" s="72"/>
+      <c r="AU14" s="56" t="s">
         <v>278</v>
       </c>
-      <c r="AV14" s="93"/>
-      <c r="AW14" s="89">
+      <c r="AV14" s="57"/>
+      <c r="AW14" s="112">
         <f>[1]Hoja1!$C3008</f>
-        <v>2922.4224150165569</v>
-[...1 lines deleted...]
-      <c r="AX14" s="90"/>
+        <v>3680.148098782051</v>
+      </c>
+      <c r="AX14" s="133"/>
     </row>
     <row r="15" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="27"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="96" t="s">
+      <c r="E15" s="87" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="96"/>
-      <c r="G15" s="118" t="s">
+      <c r="F15" s="87"/>
+      <c r="G15" s="197" t="s">
         <v>97</v>
       </c>
-      <c r="H15" s="118"/>
-      <c r="I15" s="87">
+      <c r="H15" s="197"/>
+      <c r="I15" s="129">
         <f>[1]Hoja1!$C3023</f>
-        <v>2515.4998287876879</v>
-[...1 lines deleted...]
-      <c r="J15" s="87"/>
+        <v>3167.7186243957594</v>
+      </c>
+      <c r="J15" s="129"/>
       <c r="K15" s="4"/>
       <c r="N15" s="5"/>
-      <c r="O15" s="96" t="s">
+      <c r="O15" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="P15" s="96"/>
-      <c r="Q15" s="94" t="s">
+      <c r="P15" s="87"/>
+      <c r="Q15" s="45" t="s">
         <v>103</v>
       </c>
-      <c r="R15" s="95"/>
-      <c r="S15" s="115">
+      <c r="R15" s="46"/>
+      <c r="S15" s="102">
         <f>[1]Hoja1!$C2960</f>
-        <v>10857.087508618421</v>
-[...1 lines deleted...]
-      <c r="T15" s="115"/>
+        <v>13672.113157853008</v>
+      </c>
+      <c r="T15" s="102"/>
       <c r="U15" s="4"/>
       <c r="X15" s="5"/>
-      <c r="Y15" s="96" t="s">
+      <c r="Y15" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="Z15" s="96"/>
-      <c r="AA15" s="94" t="s">
+      <c r="Z15" s="87"/>
+      <c r="AA15" s="45" t="s">
         <v>163</v>
       </c>
-      <c r="AB15" s="95"/>
-      <c r="AC15" s="87">
+      <c r="AB15" s="46"/>
+      <c r="AC15" s="129">
         <f>[1]Hoja1!$C2942</f>
-        <v>2288.4265147564684</v>
-[...1 lines deleted...]
-      <c r="AD15" s="87"/>
+        <v>2881.7697415025264</v>
+      </c>
+      <c r="AD15" s="129"/>
       <c r="AE15" s="4"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="96" t="s">
+      <c r="AI15" s="87" t="s">
         <v>61</v>
       </c>
-      <c r="AJ15" s="96"/>
-      <c r="AK15" s="94" t="s">
+      <c r="AJ15" s="87"/>
+      <c r="AK15" s="45" t="s">
         <v>69</v>
       </c>
-      <c r="AL15" s="95"/>
-      <c r="AM15" s="87">
+      <c r="AL15" s="46"/>
+      <c r="AM15" s="129">
         <f>[1]Hoja1!$C3075</f>
-        <v>1226.3735802927101</v>
-[...11 lines deleted...]
-      <c r="AX15" s="139"/>
+        <v>1544.3477221910041</v>
+      </c>
+      <c r="AN15" s="129"/>
+      <c r="AO15" s="187"/>
+      <c r="AP15" s="158"/>
+      <c r="AQ15" s="158"/>
+      <c r="AR15" s="188"/>
+      <c r="AS15" s="189"/>
+      <c r="AT15" s="190"/>
+      <c r="AU15" s="190"/>
+      <c r="AV15" s="190"/>
+      <c r="AW15" s="190"/>
+      <c r="AX15" s="191"/>
     </row>
     <row r="16" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="27"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="58" t="s">
+      <c r="E16" s="72" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="58"/>
-      <c r="G16" s="116" t="s">
+      <c r="F16" s="72"/>
+      <c r="G16" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="H16" s="116"/>
-      <c r="I16" s="89">
+      <c r="H16" s="77"/>
+      <c r="I16" s="112">
         <f>[1]Hoja1!$C3024</f>
-        <v>2293.5443295709711</v>
-[...1 lines deleted...]
-      <c r="J16" s="89"/>
+        <v>2888.214503342132</v>
+      </c>
+      <c r="J16" s="112"/>
       <c r="K16" s="4"/>
       <c r="N16" s="5"/>
-      <c r="O16" s="58" t="s">
+      <c r="O16" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="58"/>
-      <c r="Q16" s="92" t="s">
+      <c r="P16" s="72"/>
+      <c r="Q16" s="56" t="s">
         <v>104</v>
       </c>
-      <c r="R16" s="93"/>
-      <c r="S16" s="124">
+      <c r="R16" s="57"/>
+      <c r="S16" s="195">
         <f>[1]Hoja1!$C2961</f>
-        <v>16155.339706066987</v>
-[...1 lines deleted...]
-      <c r="T16" s="124"/>
+        <v>20344.096185056042</v>
+      </c>
+      <c r="T16" s="195"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
-      <c r="Y16" s="58" t="s">
+      <c r="Y16" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="Z16" s="58"/>
-      <c r="AA16" s="92" t="s">
+      <c r="Z16" s="72"/>
+      <c r="AA16" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="AB16" s="93"/>
-      <c r="AC16" s="89">
+      <c r="AB16" s="57"/>
+      <c r="AC16" s="112">
         <f>[1]Hoja1!$C2943</f>
-        <v>4446.2924432671798</v>
-[...1 lines deleted...]
-      <c r="AD16" s="89"/>
+        <v>5599.1271479574953</v>
+      </c>
+      <c r="AD16" s="112"/>
       <c r="AE16" s="4"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="58" t="s">
+      <c r="AI16" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="AJ16" s="58"/>
-      <c r="AK16" s="92" t="s">
+      <c r="AJ16" s="72"/>
+      <c r="AK16" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="AL16" s="93"/>
-      <c r="AM16" s="89">
+      <c r="AL16" s="57"/>
+      <c r="AM16" s="112">
         <f>[1]Hoja1!$C3076</f>
-        <v>1388.9549198644104</v>
-[...2 lines deleted...]
-      <c r="AO16" s="144" t="s">
+        <v>1749.0831514868546</v>
+      </c>
+      <c r="AN16" s="112"/>
+      <c r="AO16" s="136" t="s">
         <v>73</v>
       </c>
-      <c r="AP16" s="145"/>
-[...2 lines deleted...]
-      <c r="AS16" s="62" t="s">
+      <c r="AP16" s="137"/>
+      <c r="AQ16" s="137"/>
+      <c r="AR16" s="138"/>
+      <c r="AS16" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT16" s="62"/>
-      <c r="AU16" s="62" t="s">
+      <c r="AT16" s="98"/>
+      <c r="AU16" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV16" s="62"/>
-      <c r="AW16" s="62" t="s">
+      <c r="AV16" s="98"/>
+      <c r="AW16" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AX16" s="133"/>
+      <c r="AX16" s="99"/>
     </row>
     <row r="17" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="27"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="96" t="s">
+      <c r="E17" s="87" t="s">
         <v>272</v>
       </c>
-      <c r="F17" s="96"/>
-      <c r="G17" s="118" t="s">
+      <c r="F17" s="87"/>
+      <c r="G17" s="197" t="s">
         <v>273</v>
       </c>
-      <c r="H17" s="118"/>
-      <c r="I17" s="87">
+      <c r="H17" s="197"/>
+      <c r="I17" s="129">
         <f>[1]Hoja1!$C3025</f>
-        <v>3699.2666622750694</v>
-[...1 lines deleted...]
-      <c r="J17" s="87"/>
+        <v>4658.4125224697509</v>
+      </c>
+      <c r="J17" s="129"/>
       <c r="K17" s="4"/>
       <c r="N17" s="5"/>
-      <c r="O17" s="96" t="s">
+      <c r="O17" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="P17" s="96"/>
-      <c r="Q17" s="94" t="s">
+      <c r="P17" s="87"/>
+      <c r="Q17" s="45" t="s">
         <v>105</v>
       </c>
-      <c r="R17" s="95"/>
-      <c r="S17" s="129">
+      <c r="R17" s="46"/>
+      <c r="S17" s="194">
         <f>[1]Hoja1!$C2962</f>
-        <v>18675.506881861544</v>
-[...1 lines deleted...]
-      <c r="T17" s="129"/>
+        <v>23517.692306190605</v>
+      </c>
+      <c r="T17" s="194"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
-      <c r="Y17" s="96"/>
-[...4 lines deleted...]
-      <c r="AD17" s="128"/>
+      <c r="Y17" s="87"/>
+      <c r="Z17" s="87"/>
+      <c r="AA17" s="150"/>
+      <c r="AB17" s="151"/>
+      <c r="AC17" s="152"/>
+      <c r="AD17" s="152"/>
       <c r="AE17" s="4"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="96" t="s">
+      <c r="AI17" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AJ17" s="96"/>
-      <c r="AK17" s="94" t="s">
+      <c r="AJ17" s="87"/>
+      <c r="AK17" s="45" t="s">
         <v>70</v>
       </c>
-      <c r="AL17" s="95"/>
-      <c r="AM17" s="87">
+      <c r="AL17" s="46"/>
+      <c r="AM17" s="129">
         <f>[1]Hoja1!$C3077</f>
-        <v>2953.9176225669275</v>
-[...1 lines deleted...]
-      <c r="AN17" s="87"/>
+        <v>3719.8093837460815</v>
+      </c>
+      <c r="AN17" s="129"/>
       <c r="AO17" s="4"/>
       <c r="AR17" s="5"/>
-      <c r="AS17" s="75" t="s">
+      <c r="AS17" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="AT17" s="59"/>
-      <c r="AU17" s="140" t="s">
+      <c r="AT17" s="127"/>
+      <c r="AU17" s="109" t="s">
         <v>111</v>
       </c>
-      <c r="AV17" s="141"/>
-      <c r="AW17" s="142">
+      <c r="AV17" s="110"/>
+      <c r="AW17" s="111">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1035.4628208187294</v>
-[...1 lines deleted...]
-      <c r="AX17" s="143"/>
+        <v>1303.9376210006099</v>
+      </c>
+      <c r="AX17" s="185"/>
     </row>
     <row r="18" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="58" t="s">
+      <c r="E18" s="72" t="s">
         <v>274</v>
       </c>
-      <c r="F18" s="58"/>
-      <c r="G18" s="118" t="s">
+      <c r="F18" s="72"/>
+      <c r="G18" s="197" t="s">
         <v>275</v>
       </c>
-      <c r="H18" s="118"/>
-      <c r="I18" s="71">
+      <c r="H18" s="197"/>
+      <c r="I18" s="196">
         <f>[1]Hoja1!$C$3648</f>
-        <v>4117.9139244970638</v>
-[...1 lines deleted...]
-      <c r="J18" s="71"/>
+        <v>5185.6066468406625</v>
+      </c>
+      <c r="J18" s="196"/>
       <c r="K18" s="4"/>
       <c r="N18" s="5"/>
-      <c r="O18" s="58"/>
-[...4 lines deleted...]
-      <c r="T18" s="114"/>
+      <c r="O18" s="72"/>
+      <c r="P18" s="72"/>
+      <c r="Q18" s="146"/>
+      <c r="R18" s="147"/>
+      <c r="S18" s="148"/>
+      <c r="T18" s="148"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
-      <c r="Y18" s="58"/>
-[...4 lines deleted...]
-      <c r="AD18" s="114"/>
+      <c r="Y18" s="72"/>
+      <c r="Z18" s="72"/>
+      <c r="AA18" s="146"/>
+      <c r="AB18" s="147"/>
+      <c r="AC18" s="148"/>
+      <c r="AD18" s="148"/>
       <c r="AE18" s="4"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="58" t="s">
+      <c r="AI18" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="AJ18" s="58"/>
-      <c r="AK18" s="92" t="s">
+      <c r="AJ18" s="72"/>
+      <c r="AK18" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="AL18" s="93"/>
-      <c r="AM18" s="89">
+      <c r="AL18" s="57"/>
+      <c r="AM18" s="112">
         <f>[1]Hoja1!$C3078</f>
-        <v>3161.0827620996811</v>
-[...1 lines deleted...]
-      <c r="AN18" s="89"/>
+        <v>3980.6883006568869</v>
+      </c>
+      <c r="AN18" s="112"/>
       <c r="AO18" s="4"/>
       <c r="AR18" s="5"/>
-      <c r="AS18" s="74" t="s">
+      <c r="AS18" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="AT18" s="58"/>
-      <c r="AU18" s="92" t="s">
+      <c r="AT18" s="72"/>
+      <c r="AU18" s="56" t="s">
         <v>112</v>
       </c>
-      <c r="AV18" s="93"/>
-      <c r="AW18" s="89">
+      <c r="AV18" s="57"/>
+      <c r="AW18" s="112">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1035.4628208187294</v>
-[...1 lines deleted...]
-      <c r="AX18" s="90"/>
+        <v>1303.9376210006099</v>
+      </c>
+      <c r="AX18" s="133"/>
     </row>
     <row r="19" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="96" t="s">
+      <c r="E19" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="96"/>
-      <c r="G19" s="118" t="s">
+      <c r="F19" s="87"/>
+      <c r="G19" s="197" t="s">
         <v>268</v>
       </c>
-      <c r="H19" s="118"/>
-      <c r="I19" s="71">
+      <c r="H19" s="197"/>
+      <c r="I19" s="196">
         <f>[1]Hoja1!$C3026</f>
-        <v>6402.5490018726186</v>
-[...1 lines deleted...]
-      <c r="J19" s="71"/>
+        <v>8062.6019070781531</v>
+      </c>
+      <c r="J19" s="196"/>
       <c r="K19" s="4"/>
       <c r="N19" s="5"/>
-      <c r="O19" s="96"/>
-[...4 lines deleted...]
-      <c r="T19" s="130"/>
+      <c r="O19" s="87"/>
+      <c r="P19" s="87"/>
+      <c r="Q19" s="150"/>
+      <c r="R19" s="151"/>
+      <c r="S19" s="186"/>
+      <c r="T19" s="186"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
-      <c r="Y19" s="96"/>
-[...4 lines deleted...]
-      <c r="AD19" s="128"/>
+      <c r="Y19" s="87"/>
+      <c r="Z19" s="87"/>
+      <c r="AA19" s="150"/>
+      <c r="AB19" s="151"/>
+      <c r="AC19" s="152"/>
+      <c r="AD19" s="152"/>
       <c r="AE19" s="4"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="59"/>
-[...4 lines deleted...]
-      <c r="AN19" s="130"/>
+      <c r="AI19" s="127"/>
+      <c r="AJ19" s="127"/>
+      <c r="AK19" s="192"/>
+      <c r="AL19" s="193"/>
+      <c r="AM19" s="186"/>
+      <c r="AN19" s="186"/>
       <c r="AO19" s="4"/>
       <c r="AR19" s="5"/>
-      <c r="AS19" s="75" t="s">
+      <c r="AS19" s="97" t="s">
         <v>25</v>
       </c>
-      <c r="AT19" s="59"/>
-      <c r="AU19" s="140" t="s">
+      <c r="AT19" s="127"/>
+      <c r="AU19" s="109" t="s">
         <v>113</v>
       </c>
-      <c r="AV19" s="141"/>
-      <c r="AW19" s="142">
+      <c r="AV19" s="110"/>
+      <c r="AW19" s="111">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1035.4628208187294</v>
-[...1 lines deleted...]
-      <c r="AX19" s="143"/>
+        <v>1303.9376210006099</v>
+      </c>
+      <c r="AX19" s="185"/>
     </row>
     <row r="20" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="28"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="96" t="s">
+      <c r="E20" s="87" t="s">
         <v>64</v>
       </c>
-      <c r="F20" s="96"/>
-      <c r="G20" s="118" t="s">
+      <c r="F20" s="87"/>
+      <c r="G20" s="197" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="118"/>
-      <c r="I20" s="71">
+      <c r="H20" s="197"/>
+      <c r="I20" s="196">
         <f>[1]Hoja1!$C3027</f>
-        <v>6288.7558284665492</v>
-[...1 lines deleted...]
-      <c r="J20" s="71"/>
+        <v>7919.3044396713567</v>
+      </c>
+      <c r="J20" s="196"/>
       <c r="K20" s="6"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
-      <c r="O20" s="58"/>
-[...4 lines deleted...]
-      <c r="T20" s="114"/>
+      <c r="O20" s="72"/>
+      <c r="P20" s="72"/>
+      <c r="Q20" s="146"/>
+      <c r="R20" s="147"/>
+      <c r="S20" s="148"/>
+      <c r="T20" s="148"/>
       <c r="U20" s="6"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="8"/>
-      <c r="Y20" s="58"/>
-[...4 lines deleted...]
-      <c r="AD20" s="114"/>
+      <c r="Y20" s="72"/>
+      <c r="Z20" s="72"/>
+      <c r="AA20" s="146"/>
+      <c r="AB20" s="147"/>
+      <c r="AC20" s="148"/>
+      <c r="AD20" s="148"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="8"/>
-      <c r="AI20" s="58"/>
-[...4 lines deleted...]
-      <c r="AN20" s="114"/>
+      <c r="AI20" s="72"/>
+      <c r="AJ20" s="72"/>
+      <c r="AK20" s="146"/>
+      <c r="AL20" s="147"/>
+      <c r="AM20" s="148"/>
+      <c r="AN20" s="148"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="8"/>
       <c r="AS20" s="11"/>
       <c r="AT20" s="13"/>
       <c r="AU20" s="11"/>
       <c r="AV20" s="13"/>
       <c r="AW20" s="12"/>
       <c r="AX20" s="29"/>
     </row>
     <row r="21" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="119" t="s">
+      <c r="A21" s="184" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="120"/>
-[...2 lines deleted...]
-      <c r="E21" s="62" t="s">
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="F21" s="62"/>
-      <c r="G21" s="62" t="s">
+      <c r="F21" s="98"/>
+      <c r="G21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="H21" s="62"/>
-      <c r="I21" s="62" t="s">
+      <c r="H21" s="98"/>
+      <c r="I21" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="J21" s="62"/>
-      <c r="K21" s="151" t="s">
+      <c r="J21" s="98"/>
+      <c r="K21" s="104" t="s">
         <v>93</v>
       </c>
-      <c r="L21" s="152"/>
-[...2 lines deleted...]
-      <c r="O21" s="62" t="s">
+      <c r="L21" s="105"/>
+      <c r="M21" s="105"/>
+      <c r="N21" s="106"/>
+      <c r="O21" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="62"/>
-      <c r="Q21" s="62" t="s">
+      <c r="P21" s="98"/>
+      <c r="Q21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="62"/>
-      <c r="S21" s="62" t="s">
+      <c r="R21" s="98"/>
+      <c r="S21" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="T21" s="62"/>
-      <c r="U21" s="144" t="s">
+      <c r="T21" s="98"/>
+      <c r="U21" s="136" t="s">
         <v>119</v>
       </c>
-      <c r="V21" s="145"/>
-[...2 lines deleted...]
-      <c r="Y21" s="62" t="s">
+      <c r="V21" s="137"/>
+      <c r="W21" s="137"/>
+      <c r="X21" s="138"/>
+      <c r="Y21" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Z21" s="62"/>
-      <c r="AA21" s="62" t="s">
+      <c r="Z21" s="98"/>
+      <c r="AA21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AB21" s="62"/>
-      <c r="AC21" s="62" t="s">
+      <c r="AB21" s="98"/>
+      <c r="AC21" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AD21" s="62"/>
-      <c r="AE21" s="121" t="s">
+      <c r="AD21" s="98"/>
+      <c r="AE21" s="139" t="s">
         <v>183</v>
       </c>
-      <c r="AF21" s="122"/>
-[...2 lines deleted...]
-      <c r="AI21" s="62" t="s">
+      <c r="AF21" s="140"/>
+      <c r="AG21" s="140"/>
+      <c r="AH21" s="141"/>
+      <c r="AI21" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AJ21" s="62"/>
-      <c r="AK21" s="62" t="s">
+      <c r="AJ21" s="98"/>
+      <c r="AK21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AL21" s="62"/>
-      <c r="AM21" s="57" t="s">
+      <c r="AL21" s="98"/>
+      <c r="AM21" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AN21" s="57"/>
+      <c r="AN21" s="44"/>
       <c r="AO21" s="18" t="s">
         <v>181</v>
       </c>
       <c r="AP21" s="19"/>
       <c r="AQ21" s="19"/>
       <c r="AR21" s="20"/>
-      <c r="AS21" s="62" t="s">
+      <c r="AS21" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT21" s="62"/>
-      <c r="AU21" s="62" t="s">
+      <c r="AT21" s="98"/>
+      <c r="AU21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV21" s="62"/>
-      <c r="AW21" s="57" t="s">
+      <c r="AV21" s="98"/>
+      <c r="AW21" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AX21" s="97"/>
+      <c r="AX21" s="135"/>
     </row>
     <row r="22" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="26"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3"/>
-      <c r="E22" s="58" t="s">
+      <c r="E22" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="F22" s="58"/>
-      <c r="G22" s="92" t="s">
+      <c r="F22" s="72"/>
+      <c r="G22" s="56" t="s">
         <v>82</v>
       </c>
-      <c r="H22" s="93"/>
-      <c r="I22" s="89">
+      <c r="H22" s="57"/>
+      <c r="I22" s="112">
         <f>[1]Hoja1!$C3009</f>
-        <v>418.94757409374978</v>
-[...2 lines deleted...]
-      <c r="O22" s="58" t="s">
+        <v>527.57230110477735</v>
+      </c>
+      <c r="J22" s="112"/>
+      <c r="O22" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="P22" s="58"/>
-      <c r="Q22" s="92" t="s">
+      <c r="P22" s="72"/>
+      <c r="Q22" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="R22" s="93"/>
-      <c r="S22" s="89">
+      <c r="R22" s="57"/>
+      <c r="S22" s="112">
         <f>[1]Hoja1!$C2952</f>
-        <v>313.86344496859493</v>
-[...2 lines deleted...]
-      <c r="Y22" s="58" t="s">
+        <v>395.24195898005223</v>
+      </c>
+      <c r="T22" s="112"/>
+      <c r="Y22" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="Z22" s="58"/>
-      <c r="AA22" s="92" t="s">
+      <c r="Z22" s="72"/>
+      <c r="AA22" s="56" t="s">
         <v>165</v>
       </c>
-      <c r="AB22" s="93"/>
-      <c r="AC22" s="89">
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="112">
         <f>[1]Hoja1!$C2999</f>
-        <v>6619.6869981465907</v>
-[...1 lines deleted...]
-      <c r="AD22" s="89"/>
+        <v>8336.0394430260385</v>
+      </c>
+      <c r="AD22" s="112"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="3"/>
-      <c r="AI22" s="58" t="s">
+      <c r="AI22" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AJ22" s="58"/>
-      <c r="AK22" s="92" t="s">
+      <c r="AJ22" s="72"/>
+      <c r="AK22" s="56" t="s">
         <v>239</v>
       </c>
-      <c r="AL22" s="93"/>
-      <c r="AM22" s="113">
+      <c r="AL22" s="57"/>
+      <c r="AM22" s="93">
         <f>[1]Hoja1!$C3061</f>
-        <v>12055.569623821828</v>
-[...1 lines deleted...]
-      <c r="AN22" s="113"/>
+        <v>11040.972884280982</v>
+      </c>
+      <c r="AN22" s="93"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="58" t="s">
+      <c r="AS22" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AT22" s="58"/>
-      <c r="AU22" s="92" t="s">
+      <c r="AT22" s="72"/>
+      <c r="AU22" s="56" t="s">
         <v>177</v>
       </c>
-      <c r="AV22" s="93"/>
-      <c r="AW22" s="89">
+      <c r="AV22" s="57"/>
+      <c r="AW22" s="112">
         <f>[1]Hoja1!$C3037</f>
-        <v>1793.2873161993862</v>
-[...1 lines deleted...]
-      <c r="AX22" s="90"/>
+        <v>2258.2508515435634</v>
+      </c>
+      <c r="AX22" s="133"/>
     </row>
     <row r="23" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="27"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="96" t="s">
+      <c r="E23" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="F23" s="96"/>
-      <c r="G23" s="94" t="s">
+      <c r="F23" s="87"/>
+      <c r="G23" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="H23" s="95"/>
-      <c r="I23" s="87">
+      <c r="H23" s="46"/>
+      <c r="I23" s="129">
         <f>[1]Hoja1!$C3010</f>
-        <v>626.45056448222829</v>
-[...2 lines deleted...]
-      <c r="O23" s="96" t="s">
+        <v>788.87666684118074</v>
+      </c>
+      <c r="J23" s="129"/>
+      <c r="O23" s="87" t="s">
         <v>22</v>
       </c>
-      <c r="P23" s="96"/>
-      <c r="Q23" s="94" t="s">
+      <c r="P23" s="87"/>
+      <c r="Q23" s="45" t="s">
         <v>106</v>
       </c>
-      <c r="R23" s="95"/>
-      <c r="S23" s="87">
+      <c r="R23" s="46"/>
+      <c r="S23" s="129">
         <f>[1]Hoja1!$C2953</f>
-        <v>596.14409142422335</v>
-[...2 lines deleted...]
-      <c r="Y23" s="96" t="s">
+        <v>750.71233144869609</v>
+      </c>
+      <c r="T23" s="129"/>
+      <c r="Y23" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="Z23" s="96"/>
-      <c r="AA23" s="94" t="s">
+      <c r="Z23" s="87"/>
+      <c r="AA23" s="45" t="s">
         <v>167</v>
       </c>
-      <c r="AB23" s="95"/>
-      <c r="AC23" s="87">
+      <c r="AB23" s="46"/>
+      <c r="AC23" s="182">
         <f>[1]Hoja1!$C3000</f>
-        <v>9832.4734541668622</v>
-[...1 lines deleted...]
-      <c r="AD23" s="87"/>
+        <v>12381.837171363248</v>
+      </c>
+      <c r="AD23" s="182"/>
       <c r="AE23" s="4"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="96" t="s">
+      <c r="AI23" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AJ23" s="96"/>
-      <c r="AK23" s="94" t="s">
+      <c r="AJ23" s="87"/>
+      <c r="AK23" s="45" t="s">
         <v>240</v>
       </c>
-      <c r="AL23" s="95"/>
-      <c r="AM23" s="115">
+      <c r="AL23" s="46"/>
+      <c r="AM23" s="102">
         <f>[1]Hoja1!$C3062</f>
-        <v>13446.60170079921</v>
-[...1 lines deleted...]
-      <c r="AN23" s="115"/>
+        <v>12314.935701659952</v>
+      </c>
+      <c r="AN23" s="102"/>
       <c r="AO23" s="4"/>
       <c r="AR23" s="5"/>
-      <c r="AS23" s="96" t="s">
+      <c r="AS23" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AT23" s="96"/>
-      <c r="AU23" s="94" t="s">
+      <c r="AT23" s="87"/>
+      <c r="AU23" s="45" t="s">
         <v>178</v>
       </c>
-      <c r="AV23" s="95"/>
-      <c r="AW23" s="87">
+      <c r="AV23" s="46"/>
+      <c r="AW23" s="129">
         <f>[1]Hoja1!$C3038</f>
-        <v>2042.1832929115142</v>
-[...1 lines deleted...]
-      <c r="AX23" s="88"/>
+        <v>2571.6805770976121</v>
+      </c>
+      <c r="AX23" s="134"/>
     </row>
     <row r="24" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="58" t="s">
+      <c r="E24" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="F24" s="58"/>
-      <c r="G24" s="92" t="s">
+      <c r="F24" s="72"/>
+      <c r="G24" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="H24" s="93"/>
-      <c r="I24" s="89">
+      <c r="H24" s="57"/>
+      <c r="I24" s="112">
         <f>[1]Hoja1!$C3011</f>
-        <v>626.45056448222829</v>
-[...2 lines deleted...]
-      <c r="O24" s="58" t="s">
+        <v>788.87666684118074</v>
+      </c>
+      <c r="J24" s="112"/>
+      <c r="O24" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="P24" s="58"/>
-      <c r="Q24" s="92" t="s">
+      <c r="P24" s="72"/>
+      <c r="Q24" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="R24" s="93"/>
-      <c r="S24" s="89">
+      <c r="R24" s="57"/>
+      <c r="S24" s="112">
         <f>[1]Hoja1!$C2954</f>
-        <v>1152.7721457232694</v>
-[...2 lines deleted...]
-      <c r="Y24" s="58" t="s">
+        <v>1451.6629076663987</v>
+      </c>
+      <c r="T24" s="112"/>
+      <c r="Y24" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z24" s="58"/>
-      <c r="AA24" s="92" t="s">
+      <c r="Z24" s="72"/>
+      <c r="AA24" s="56" t="s">
         <v>166</v>
       </c>
-      <c r="AB24" s="93"/>
-      <c r="AC24" s="113">
+      <c r="AB24" s="57"/>
+      <c r="AC24" s="93">
         <f>[1]Hoja1!$C3001</f>
-        <v>13918.817093145619</v>
-[...1 lines deleted...]
-      <c r="AD24" s="113"/>
+        <v>17527.687989056412</v>
+      </c>
+      <c r="AD24" s="93"/>
       <c r="AE24" s="4"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="58" t="s">
+      <c r="AI24" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AJ24" s="58"/>
-      <c r="AK24" s="92" t="s">
+      <c r="AJ24" s="72"/>
+      <c r="AK24" s="56" t="s">
         <v>241</v>
       </c>
-      <c r="AL24" s="93"/>
-      <c r="AM24" s="113">
+      <c r="AL24" s="57"/>
+      <c r="AM24" s="93">
         <f>[1]Hoja1!$C3063</f>
-        <v>15115.822674979559</v>
-[...1 lines deleted...]
-      <c r="AN24" s="113"/>
+        <v>13843.675038653282</v>
+      </c>
+      <c r="AN24" s="93"/>
       <c r="AO24" s="4"/>
       <c r="AR24" s="5"/>
-      <c r="AS24" s="58" t="s">
+      <c r="AS24" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AT24" s="58"/>
-      <c r="AU24" s="92" t="s">
+      <c r="AT24" s="72"/>
+      <c r="AU24" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="AV24" s="93"/>
-      <c r="AW24" s="89">
+      <c r="AV24" s="57"/>
+      <c r="AW24" s="112">
         <f>[1]Hoja1!$C3039</f>
-        <v>2442.3613750205382</v>
-[...1 lines deleted...]
-      <c r="AX24" s="90"/>
+        <v>3075.6168323358634</v>
+      </c>
+      <c r="AX24" s="133"/>
     </row>
     <row r="25" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="27"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="96" t="s">
+      <c r="E25" s="87" t="s">
         <v>79</v>
       </c>
-      <c r="F25" s="96"/>
-      <c r="G25" s="94" t="s">
+      <c r="F25" s="87"/>
+      <c r="G25" s="45" t="s">
         <v>85</v>
       </c>
-      <c r="H25" s="95"/>
-      <c r="I25" s="87">
+      <c r="H25" s="46"/>
+      <c r="I25" s="129">
         <f>[1]Hoja1!$C3012</f>
-        <v>767.04657244248563</v>
-[...2 lines deleted...]
-      <c r="O25" s="96" t="s">
+        <v>965.92640774537347</v>
+      </c>
+      <c r="J25" s="129"/>
+      <c r="O25" s="87" t="s">
         <v>7</v>
       </c>
-      <c r="P25" s="96"/>
-      <c r="Q25" s="94" t="s">
+      <c r="P25" s="87"/>
+      <c r="Q25" s="45" t="s">
         <v>109</v>
       </c>
-      <c r="R25" s="95"/>
-      <c r="S25" s="87">
+      <c r="R25" s="46"/>
+      <c r="S25" s="129">
         <f>[1]Hoja1!$C2955</f>
-        <v>1663.6526915582094</v>
-[...2 lines deleted...]
-      <c r="U25" s="106" t="s">
+        <v>2095.0045614254223</v>
+      </c>
+      <c r="T25" s="129"/>
+      <c r="U25" s="73" t="s">
         <v>115</v>
       </c>
-      <c r="V25" s="107"/>
-[...2 lines deleted...]
-      <c r="Y25" s="62" t="s">
+      <c r="V25" s="183"/>
+      <c r="W25" s="183"/>
+      <c r="X25" s="74"/>
+      <c r="Y25" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Z25" s="62"/>
-      <c r="AA25" s="62" t="s">
+      <c r="Z25" s="98"/>
+      <c r="AA25" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AB25" s="62"/>
-      <c r="AC25" s="115" t="s">
+      <c r="AB25" s="98"/>
+      <c r="AC25" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="AD25" s="115"/>
+      <c r="AD25" s="102"/>
       <c r="AE25" s="4"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="96" t="s">
+      <c r="AI25" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="AJ25" s="96"/>
-      <c r="AK25" s="94" t="s">
+      <c r="AJ25" s="87"/>
+      <c r="AK25" s="45" t="s">
         <v>242</v>
       </c>
-      <c r="AL25" s="95"/>
-      <c r="AM25" s="115">
+      <c r="AL25" s="46"/>
+      <c r="AM25" s="102">
         <f>[1]Hoja1!$C3064</f>
-        <v>17434.205298943649</v>
-[...1 lines deleted...]
-      <c r="AN25" s="115"/>
+        <v>15966.942580984554</v>
+      </c>
+      <c r="AN25" s="102"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="8"/>
-      <c r="AS25" s="96"/>
-[...4 lines deleted...]
-      <c r="AX25" s="159"/>
+      <c r="AS25" s="87"/>
+      <c r="AT25" s="87"/>
+      <c r="AU25" s="150"/>
+      <c r="AV25" s="151"/>
+      <c r="AW25" s="152"/>
+      <c r="AX25" s="169"/>
     </row>
     <row r="26" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="27"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="58" t="s">
+      <c r="E26" s="72" t="s">
         <v>77</v>
       </c>
-      <c r="F26" s="58"/>
-      <c r="G26" s="92" t="s">
+      <c r="F26" s="72"/>
+      <c r="G26" s="56" t="s">
         <v>86</v>
       </c>
-      <c r="H26" s="93"/>
-      <c r="I26" s="89">
+      <c r="H26" s="57"/>
+      <c r="I26" s="112">
         <f>[1]Hoja1!$C3013</f>
-        <v>885.76986574320824</v>
-[...2 lines deleted...]
-      <c r="O26" s="58" t="s">
+        <v>1115.4322765331074</v>
+      </c>
+      <c r="J26" s="112"/>
+      <c r="O26" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="P26" s="58"/>
-      <c r="Q26" s="92" t="s">
+      <c r="P26" s="72"/>
+      <c r="Q26" s="56" t="s">
         <v>110</v>
       </c>
-      <c r="R26" s="93"/>
-      <c r="S26" s="89">
+      <c r="R26" s="57"/>
+      <c r="S26" s="112">
         <f>[1]Hoja1!$C2956</f>
-        <v>3460.0182044430903</v>
-[...2 lines deleted...]
-      <c r="Y26" s="58" t="s">
+        <v>4357.1317244910961</v>
+      </c>
+      <c r="T26" s="112"/>
+      <c r="Y26" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="Z26" s="58"/>
-      <c r="AA26" s="92" t="s">
+      <c r="Z26" s="72"/>
+      <c r="AA26" s="56" t="s">
         <v>168</v>
       </c>
-      <c r="AB26" s="93"/>
-      <c r="AC26" s="89">
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="112">
         <f>[1]Hoja1!$C3002</f>
-        <v>6930.2970645044979</v>
-[...1 lines deleted...]
-      <c r="AD26" s="89"/>
+        <v>8727.1844873892242</v>
+      </c>
+      <c r="AD26" s="112"/>
       <c r="AE26" s="4"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="58" t="s">
+      <c r="AI26" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="AJ26" s="58"/>
-      <c r="AK26" s="92" t="s">
+      <c r="AJ26" s="72"/>
+      <c r="AK26" s="56" t="s">
         <v>243</v>
       </c>
-      <c r="AL26" s="93"/>
-      <c r="AM26" s="113">
+      <c r="AL26" s="57"/>
+      <c r="AM26" s="93">
         <f>[1]Hoja1!$C3065</f>
-        <v>21106.931899552314</v>
-[...1 lines deleted...]
-      <c r="AN26" s="113"/>
+        <v>19330.572510885995</v>
+      </c>
+      <c r="AN26" s="93"/>
       <c r="AO26" s="21" t="s">
         <v>182</v>
       </c>
       <c r="AP26" s="22"/>
       <c r="AQ26" s="22"/>
       <c r="AR26" s="23"/>
-      <c r="AS26" s="62" t="s">
+      <c r="AS26" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="62"/>
-      <c r="AU26" s="62" t="s">
+      <c r="AT26" s="98"/>
+      <c r="AU26" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV26" s="62"/>
-      <c r="AW26" s="57" t="s">
+      <c r="AV26" s="98"/>
+      <c r="AW26" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AX26" s="97"/>
+      <c r="AX26" s="135"/>
     </row>
     <row r="27" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="27"/>
       <c r="D27" s="5"/>
-      <c r="E27" s="96" t="s">
+      <c r="E27" s="87" t="s">
         <v>60</v>
       </c>
-      <c r="F27" s="96"/>
-      <c r="G27" s="94" t="s">
+      <c r="F27" s="87"/>
+      <c r="G27" s="45" t="s">
         <v>87</v>
       </c>
-      <c r="H27" s="95"/>
-      <c r="I27" s="87">
+      <c r="H27" s="46"/>
+      <c r="I27" s="129">
         <f>[1]Hoja1!$C3014</f>
-        <v>885.76986574320824</v>
-[...1 lines deleted...]
-      <c r="J27" s="87"/>
+        <v>1115.4322765331074</v>
+      </c>
+      <c r="J27" s="129"/>
       <c r="K27" s="6"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="11"/>
       <c r="P27" s="13"/>
       <c r="Q27" s="11"/>
       <c r="R27" s="13"/>
       <c r="S27" s="11"/>
       <c r="T27" s="13"/>
-      <c r="Y27" s="96" t="s">
+      <c r="Y27" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="Z27" s="96"/>
-      <c r="AA27" s="94" t="s">
+      <c r="Z27" s="87"/>
+      <c r="AA27" s="45" t="s">
         <v>169</v>
       </c>
-      <c r="AB27" s="95"/>
-      <c r="AC27" s="115">
+      <c r="AB27" s="46"/>
+      <c r="AC27" s="102">
         <f>[1]Hoja1!$C3003</f>
-        <v>10764.278627251273</v>
-[...1 lines deleted...]
-      <c r="AD27" s="115"/>
+        <v>13555.240789724987</v>
+      </c>
+      <c r="AD27" s="102"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="8"/>
-      <c r="AI27" s="96" t="s">
+      <c r="AI27" s="87" t="s">
         <v>28</v>
       </c>
-      <c r="AJ27" s="96"/>
-      <c r="AK27" s="94" t="s">
+      <c r="AJ27" s="87"/>
+      <c r="AK27" s="45" t="s">
         <v>244</v>
       </c>
-      <c r="AL27" s="95"/>
-      <c r="AM27" s="115">
+      <c r="AL27" s="46"/>
+      <c r="AM27" s="102">
         <f>[1]Hoja1!$C3066</f>
-        <v>25781.786703214842</v>
-[...1 lines deleted...]
-      <c r="AN27" s="115"/>
+        <v>23611.991534272278</v>
+      </c>
+      <c r="AN27" s="102"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="3"/>
-      <c r="AS27" s="58"/>
-[...4 lines deleted...]
-      <c r="AX27" s="160"/>
+      <c r="AS27" s="72"/>
+      <c r="AT27" s="72"/>
+      <c r="AU27" s="146"/>
+      <c r="AV27" s="147"/>
+      <c r="AW27" s="148"/>
+      <c r="AX27" s="170"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="27"/>
       <c r="D28" s="5"/>
-      <c r="E28" s="58" t="s">
+      <c r="E28" s="72" t="s">
         <v>61</v>
       </c>
-      <c r="F28" s="58"/>
-      <c r="G28" s="92" t="s">
+      <c r="F28" s="72"/>
+      <c r="G28" s="56" t="s">
         <v>88</v>
       </c>
-      <c r="H28" s="93"/>
-      <c r="I28" s="147">
+      <c r="H28" s="57"/>
+      <c r="I28" s="178">
         <f>[1]Hoja1!$C3015</f>
-        <v>1655.4942190421814</v>
-[...2 lines deleted...]
-      <c r="K28" s="154" t="s">
+        <v>2084.730760155438</v>
+      </c>
+      <c r="J28" s="179"/>
+      <c r="K28" s="95" t="s">
         <v>114</v>
       </c>
-      <c r="L28" s="120"/>
-[...2 lines deleted...]
-      <c r="O28" s="62" t="s">
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="97"/>
+      <c r="O28" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P28" s="62"/>
-      <c r="Q28" s="62" t="s">
+      <c r="P28" s="98"/>
+      <c r="Q28" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R28" s="62"/>
-      <c r="S28" s="62" t="s">
+      <c r="R28" s="98"/>
+      <c r="S28" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="T28" s="62"/>
-      <c r="Y28" s="58" t="s">
+      <c r="T28" s="98"/>
+      <c r="Y28" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="Z28" s="58"/>
-      <c r="AA28" s="92" t="s">
+      <c r="Z28" s="72"/>
+      <c r="AA28" s="56" t="s">
         <v>170</v>
       </c>
-      <c r="AB28" s="93"/>
-      <c r="AC28" s="113">
+      <c r="AB28" s="57"/>
+      <c r="AC28" s="93">
         <f>[1]Hoja1!$C3004</f>
-        <v>14967.105733487242</v>
-[...2 lines deleted...]
-      <c r="AE28" s="156" t="s">
+        <v>18847.776908065818</v>
+      </c>
+      <c r="AD28" s="93"/>
+      <c r="AE28" s="171" t="s">
         <v>120</v>
       </c>
-      <c r="AF28" s="157"/>
-[...2 lines deleted...]
-      <c r="AI28" s="62" t="s">
+      <c r="AF28" s="172"/>
+      <c r="AG28" s="172"/>
+      <c r="AH28" s="173"/>
+      <c r="AI28" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AJ28" s="62"/>
-      <c r="AK28" s="62" t="s">
+      <c r="AJ28" s="98"/>
+      <c r="AK28" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AL28" s="62"/>
-      <c r="AM28" s="57" t="s">
+      <c r="AL28" s="98"/>
+      <c r="AM28" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AN28" s="57"/>
+      <c r="AN28" s="44"/>
       <c r="AO28" s="4"/>
       <c r="AR28" s="5"/>
-      <c r="AS28" s="96"/>
-[...4 lines deleted...]
-      <c r="AX28" s="159"/>
+      <c r="AS28" s="87"/>
+      <c r="AT28" s="87"/>
+      <c r="AU28" s="150"/>
+      <c r="AV28" s="151"/>
+      <c r="AW28" s="152"/>
+      <c r="AX28" s="169"/>
     </row>
     <row r="29" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="27"/>
       <c r="D29" s="5"/>
-      <c r="E29" s="96" t="s">
+      <c r="E29" s="87" t="s">
         <v>80</v>
       </c>
-      <c r="F29" s="96"/>
-      <c r="G29" s="94" t="s">
+      <c r="F29" s="87"/>
+      <c r="G29" s="45" t="s">
         <v>89</v>
       </c>
-      <c r="H29" s="95"/>
-      <c r="I29" s="149">
+      <c r="H29" s="46"/>
+      <c r="I29" s="180">
         <f>[1]Hoja1!$C3016</f>
-        <v>1780.1987237887033</v>
-[...2 lines deleted...]
-      <c r="O29" s="58" t="s">
+        <v>2241.7686488926388</v>
+      </c>
+      <c r="J29" s="181"/>
+      <c r="O29" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="P29" s="58"/>
-      <c r="Q29" s="92" t="s">
+      <c r="P29" s="72"/>
+      <c r="Q29" s="56" t="s">
         <v>259</v>
       </c>
-      <c r="R29" s="93"/>
-      <c r="S29" s="147">
+      <c r="R29" s="57"/>
+      <c r="S29" s="178">
         <f>[1]Hoja1!$C3028</f>
-        <v>625.17423902726705</v>
-[...2 lines deleted...]
-      <c r="Y29" s="96" t="s">
+        <v>787.26941572225689</v>
+      </c>
+      <c r="T29" s="179"/>
+      <c r="Y29" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="Z29" s="96"/>
-      <c r="AA29" s="94" t="s">
+      <c r="Z29" s="87"/>
+      <c r="AA29" s="45" t="s">
         <v>171</v>
       </c>
-      <c r="AB29" s="95"/>
-      <c r="AC29" s="115">
+      <c r="AB29" s="46"/>
+      <c r="AC29" s="102">
         <f>[1]Hoja1!$C3005</f>
-        <v>17636.327701629842</v>
-[...1 lines deleted...]
-      <c r="AD29" s="115"/>
+        <v>22209.074748108429</v>
+      </c>
+      <c r="AD29" s="102"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="3"/>
-      <c r="AI29" s="58" t="s">
+      <c r="AI29" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AJ29" s="58"/>
-      <c r="AK29" s="92" t="s">
+      <c r="AJ29" s="72"/>
+      <c r="AK29" s="56" t="s">
         <v>174</v>
       </c>
-      <c r="AL29" s="93"/>
-      <c r="AM29" s="89">
+      <c r="AL29" s="57"/>
+      <c r="AM29" s="112">
         <f>[1]Hoja1!$C3034</f>
-        <v>275.72383725563077</v>
-[...1 lines deleted...]
-      <c r="AN29" s="89"/>
+        <v>347.21351377927078</v>
+      </c>
+      <c r="AN29" s="112"/>
       <c r="AO29" s="4"/>
       <c r="AR29" s="5"/>
-      <c r="AS29" s="58" t="s">
+      <c r="AS29" s="72" t="s">
         <v>184</v>
       </c>
-      <c r="AT29" s="58"/>
-      <c r="AU29" s="92" t="s">
+      <c r="AT29" s="72"/>
+      <c r="AU29" s="56" t="s">
         <v>180</v>
       </c>
-      <c r="AV29" s="93"/>
-      <c r="AW29" s="113">
+      <c r="AV29" s="57"/>
+      <c r="AW29" s="93">
         <f>[1]Hoja1!$C$2311</f>
-        <v>75555.501353981002</v>
-[...1 lines deleted...]
-      <c r="AX29" s="161"/>
+        <v>69196.750360029953</v>
+      </c>
+      <c r="AX29" s="94"/>
     </row>
     <row r="30" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="27"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="58" t="s">
+      <c r="E30" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="F30" s="58"/>
-      <c r="G30" s="92" t="s">
+      <c r="F30" s="72"/>
+      <c r="G30" s="56" t="s">
         <v>90</v>
       </c>
-      <c r="H30" s="93"/>
-      <c r="I30" s="147">
+      <c r="H30" s="57"/>
+      <c r="I30" s="178">
         <f>[1]Hoja1!$C3017</f>
-        <v>2795.5031102158368</v>
-[...2 lines deleted...]
-      <c r="O30" s="96" t="s">
+        <v>3520.3211566325986</v>
+      </c>
+      <c r="J30" s="179"/>
+      <c r="O30" s="87" t="s">
         <v>76</v>
       </c>
-      <c r="P30" s="96"/>
-      <c r="Q30" s="94" t="s">
+      <c r="P30" s="87"/>
+      <c r="Q30" s="45" t="s">
         <v>254</v>
       </c>
-      <c r="R30" s="95"/>
-      <c r="S30" s="149">
+      <c r="R30" s="46"/>
+      <c r="S30" s="180">
         <f>[1]Hoja1!$C3029</f>
-        <v>903.51329216610281</v>
-[...2 lines deleted...]
-      <c r="U30" s="103" t="s">
+        <v>1137.7762185589299</v>
+      </c>
+      <c r="T30" s="181"/>
+      <c r="U30" s="174" t="s">
         <v>116</v>
       </c>
-      <c r="V30" s="104"/>
-[...2 lines deleted...]
-      <c r="Y30" s="62" t="s">
+      <c r="V30" s="175"/>
+      <c r="W30" s="175"/>
+      <c r="X30" s="176"/>
+      <c r="Y30" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Z30" s="62"/>
-      <c r="AA30" s="62" t="s">
+      <c r="Z30" s="98"/>
+      <c r="AA30" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AB30" s="62"/>
-      <c r="AC30" s="62" t="s">
+      <c r="AB30" s="98"/>
+      <c r="AC30" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AD30" s="62"/>
+      <c r="AD30" s="98"/>
       <c r="AE30" s="4"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="96" t="s">
+      <c r="AI30" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AJ30" s="96"/>
-      <c r="AK30" s="94" t="s">
+      <c r="AJ30" s="87"/>
+      <c r="AK30" s="45" t="s">
         <v>175</v>
       </c>
-      <c r="AL30" s="95"/>
-      <c r="AM30" s="87">
+      <c r="AL30" s="46"/>
+      <c r="AM30" s="129">
         <f>[1]Hoja1!$C3035</f>
-        <v>324.28676951744626</v>
-[...1 lines deleted...]
-      <c r="AN30" s="87"/>
+        <v>408.36784311792985</v>
+      </c>
+      <c r="AN30" s="129"/>
       <c r="AO30" s="4"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="96"/>
-[...4 lines deleted...]
-      <c r="AX30" s="159"/>
+      <c r="AS30" s="87"/>
+      <c r="AT30" s="87"/>
+      <c r="AU30" s="150"/>
+      <c r="AV30" s="151"/>
+      <c r="AW30" s="152"/>
+      <c r="AX30" s="169"/>
     </row>
     <row r="31" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="27"/>
       <c r="D31" s="5"/>
-      <c r="E31" s="59" t="s">
+      <c r="E31" s="127" t="s">
         <v>64</v>
       </c>
-      <c r="F31" s="59"/>
-      <c r="G31" s="94" t="s">
+      <c r="F31" s="127"/>
+      <c r="G31" s="45" t="s">
         <v>91</v>
       </c>
-      <c r="H31" s="95"/>
-      <c r="I31" s="149">
+      <c r="H31" s="46"/>
+      <c r="I31" s="180">
         <f>[1]Hoja1!$C3018</f>
-        <v>3171.6562425844104</v>
-[...2 lines deleted...]
-      <c r="O31" s="58" t="s">
+        <v>3994.0032731616966</v>
+      </c>
+      <c r="J31" s="181"/>
+      <c r="O31" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="P31" s="58"/>
-      <c r="Q31" s="92" t="s">
+      <c r="P31" s="72"/>
+      <c r="Q31" s="56" t="s">
         <v>258</v>
       </c>
-      <c r="R31" s="93"/>
-      <c r="S31" s="147">
+      <c r="R31" s="57"/>
+      <c r="S31" s="178">
         <f>[1]Hoja1!$C3030</f>
-        <v>1032.4221631172038</v>
-[...2 lines deleted...]
-      <c r="Y31" s="58" t="s">
+        <v>1300.1085815702324</v>
+      </c>
+      <c r="T31" s="179"/>
+      <c r="Y31" s="72" t="s">
         <v>117</v>
       </c>
-      <c r="Z31" s="58"/>
-      <c r="AA31" s="92" t="s">
+      <c r="Z31" s="72"/>
+      <c r="AA31" s="56" t="s">
         <v>172</v>
       </c>
-      <c r="AB31" s="93"/>
-      <c r="AC31" s="113">
+      <c r="AB31" s="57"/>
+      <c r="AC31" s="93">
         <f>[1]Hoja1!$C$3067</f>
-        <v>70360.944343250711</v>
-[...1 lines deleted...]
-      <c r="AD31" s="113"/>
+        <v>64439.367267322756</v>
+      </c>
+      <c r="AD31" s="93"/>
       <c r="AE31" s="4"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="58" t="s">
+      <c r="AI31" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AJ31" s="58"/>
-      <c r="AK31" s="92" t="s">
+      <c r="AJ31" s="72"/>
+      <c r="AK31" s="56" t="s">
         <v>176</v>
       </c>
-      <c r="AL31" s="93"/>
-      <c r="AM31" s="89">
+      <c r="AL31" s="57"/>
+      <c r="AM31" s="112">
         <f>[1]Hoja1!$C3036</f>
-        <v>365.34190498537112</v>
-[...1 lines deleted...]
-      <c r="AN31" s="89"/>
+        <v>460.06775410997818</v>
+      </c>
+      <c r="AN31" s="112"/>
       <c r="AO31" s="4"/>
       <c r="AR31" s="5"/>
-      <c r="AS31" s="58"/>
-[...4 lines deleted...]
-      <c r="AX31" s="160"/>
+      <c r="AS31" s="72"/>
+      <c r="AT31" s="72"/>
+      <c r="AU31" s="146"/>
+      <c r="AV31" s="147"/>
+      <c r="AW31" s="148"/>
+      <c r="AX31" s="170"/>
     </row>
     <row r="32" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="58" t="s">
+      <c r="E32" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="58"/>
-      <c r="G32" s="92" t="s">
+      <c r="F32" s="72"/>
+      <c r="G32" s="56" t="s">
         <v>92</v>
       </c>
-      <c r="H32" s="93"/>
-      <c r="I32" s="113">
+      <c r="H32" s="57"/>
+      <c r="I32" s="93">
         <f>[1]Hoja1!$C3019</f>
-        <v>10727.87832579556</v>
-[...1 lines deleted...]
-      <c r="J32" s="113"/>
+        <v>13509.402618107837</v>
+      </c>
+      <c r="J32" s="93"/>
       <c r="K32" s="6"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="8"/>
       <c r="O32" s="14"/>
       <c r="P32" s="15"/>
-      <c r="Q32" s="126"/>
-[...2 lines deleted...]
-      <c r="T32" s="128"/>
+      <c r="Q32" s="150"/>
+      <c r="R32" s="151"/>
+      <c r="S32" s="152"/>
+      <c r="T32" s="152"/>
       <c r="U32" s="6"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="8"/>
-      <c r="Y32" s="96" t="s">
+      <c r="Y32" s="87" t="s">
         <v>118</v>
       </c>
-      <c r="Z32" s="96"/>
-      <c r="AA32" s="94" t="s">
+      <c r="Z32" s="87"/>
+      <c r="AA32" s="45" t="s">
         <v>173</v>
       </c>
-      <c r="AB32" s="95"/>
-      <c r="AC32" s="155">
+      <c r="AB32" s="46"/>
+      <c r="AC32" s="177">
         <f>[1]Hoja1!$C$3068</f>
-        <v>136320.6555369923</v>
-[...1 lines deleted...]
-      <c r="AD32" s="155"/>
+        <v>124847.90916699903</v>
+      </c>
+      <c r="AD32" s="177"/>
       <c r="AE32" s="6"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="8"/>
-      <c r="AI32" s="96"/>
-[...4 lines deleted...]
-      <c r="AN32" s="128"/>
+      <c r="AI32" s="87"/>
+      <c r="AJ32" s="87"/>
+      <c r="AK32" s="150"/>
+      <c r="AL32" s="151"/>
+      <c r="AM32" s="152"/>
+      <c r="AN32" s="152"/>
       <c r="AO32" s="6"/>
       <c r="AP32" s="7"/>
       <c r="AQ32" s="7"/>
       <c r="AR32" s="8"/>
-      <c r="AS32" s="96"/>
-[...4 lines deleted...]
-      <c r="AX32" s="159"/>
+      <c r="AS32" s="87"/>
+      <c r="AT32" s="87"/>
+      <c r="AU32" s="150"/>
+      <c r="AV32" s="151"/>
+      <c r="AW32" s="152"/>
+      <c r="AX32" s="169"/>
     </row>
     <row r="33" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="162" t="s">
+      <c r="A33" s="165" t="s">
         <v>121</v>
       </c>
-      <c r="B33" s="163"/>
-[...2 lines deleted...]
-      <c r="E33" s="62" t="s">
+      <c r="B33" s="155"/>
+      <c r="C33" s="155"/>
+      <c r="D33" s="156"/>
+      <c r="E33" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="F33" s="62"/>
-      <c r="G33" s="62" t="s">
+      <c r="F33" s="98"/>
+      <c r="G33" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="62"/>
-      <c r="I33" s="62" t="s">
+      <c r="H33" s="98"/>
+      <c r="I33" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="J33" s="62"/>
-      <c r="K33" s="154" t="s">
+      <c r="J33" s="98"/>
+      <c r="K33" s="95" t="s">
         <v>122</v>
       </c>
-      <c r="L33" s="120"/>
-[...2 lines deleted...]
-      <c r="O33" s="57" t="s">
+      <c r="L33" s="96"/>
+      <c r="M33" s="96"/>
+      <c r="N33" s="97"/>
+      <c r="O33" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="P33" s="57"/>
-      <c r="Q33" s="57" t="s">
+      <c r="P33" s="44"/>
+      <c r="Q33" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="R33" s="57"/>
-      <c r="S33" s="57" t="s">
+      <c r="R33" s="44"/>
+      <c r="S33" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="T33" s="57"/>
-      <c r="U33" s="178" t="s">
+      <c r="T33" s="44"/>
+      <c r="U33" s="154" t="s">
         <v>123</v>
       </c>
-      <c r="V33" s="163"/>
-[...2 lines deleted...]
-      <c r="Y33" s="57" t="s">
+      <c r="V33" s="155"/>
+      <c r="W33" s="155"/>
+      <c r="X33" s="156"/>
+      <c r="Y33" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="Z33" s="57"/>
-      <c r="AA33" s="57" t="s">
+      <c r="Z33" s="44"/>
+      <c r="AA33" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AB33" s="57"/>
-      <c r="AC33" s="57" t="s">
+      <c r="AB33" s="44"/>
+      <c r="AC33" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AD33" s="57"/>
-      <c r="AE33" s="121" t="s">
+      <c r="AD33" s="44"/>
+      <c r="AE33" s="139" t="s">
         <v>124</v>
       </c>
-      <c r="AF33" s="122"/>
-[...2 lines deleted...]
-      <c r="AI33" s="62" t="s">
+      <c r="AF33" s="140"/>
+      <c r="AG33" s="140"/>
+      <c r="AH33" s="141"/>
+      <c r="AI33" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AJ33" s="62"/>
-      <c r="AK33" s="62" t="s">
+      <c r="AJ33" s="98"/>
+      <c r="AK33" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AL33" s="62"/>
-      <c r="AM33" s="57" t="s">
+      <c r="AL33" s="98"/>
+      <c r="AM33" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AN33" s="57"/>
-      <c r="AO33" s="144" t="s">
+      <c r="AN33" s="44"/>
+      <c r="AO33" s="136" t="s">
         <v>194</v>
       </c>
-      <c r="AP33" s="145"/>
-[...2 lines deleted...]
-      <c r="AS33" s="62" t="s">
+      <c r="AP33" s="137"/>
+      <c r="AQ33" s="137"/>
+      <c r="AR33" s="138"/>
+      <c r="AS33" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT33" s="62"/>
-      <c r="AU33" s="62" t="s">
+      <c r="AT33" s="98"/>
+      <c r="AU33" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV33" s="62"/>
-      <c r="AW33" s="57" t="s">
+      <c r="AV33" s="98"/>
+      <c r="AW33" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AX33" s="97"/>
+      <c r="AX33" s="135"/>
     </row>
     <row r="34" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="165"/>
-      <c r="B34" s="166"/>
+      <c r="A34" s="166"/>
+      <c r="B34" s="144"/>
       <c r="C34" s="167"/>
       <c r="D34" s="168"/>
-      <c r="E34" s="74" t="s">
+      <c r="E34" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="F34" s="58"/>
-      <c r="G34" s="92" t="s">
+      <c r="F34" s="72"/>
+      <c r="G34" s="56" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="93"/>
-      <c r="I34" s="113">
+      <c r="H34" s="57"/>
+      <c r="I34" s="93">
         <f>[1]Hoja1!$C3049</f>
-        <v>8223.5400882414597</v>
-[...1 lines deleted...]
-      <c r="J34" s="113"/>
+        <v>9414.3086930188219</v>
+      </c>
+      <c r="J34" s="93"/>
       <c r="K34" s="1"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="3"/>
       <c r="O34" s="11"/>
       <c r="P34" s="13"/>
       <c r="Q34" s="11"/>
       <c r="R34" s="13"/>
-      <c r="S34" s="113"/>
-[...5 lines deleted...]
-      <c r="Y34" s="74" t="s">
+      <c r="S34" s="93"/>
+      <c r="T34" s="93"/>
+      <c r="U34" s="143"/>
+      <c r="V34" s="144"/>
+      <c r="W34" s="144"/>
+      <c r="X34" s="145"/>
+      <c r="Y34" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="Z34" s="58"/>
-      <c r="AA34" s="92" t="s">
+      <c r="Z34" s="72"/>
+      <c r="AA34" s="56" t="s">
         <v>198</v>
       </c>
-      <c r="AB34" s="93"/>
-      <c r="AC34" s="113">
+      <c r="AB34" s="57"/>
+      <c r="AC34" s="93">
         <f>[1]Hoja1!$C3055</f>
-        <v>18977.245235008009</v>
-[...1 lines deleted...]
-      <c r="AD34" s="113"/>
+        <v>21725.150345037167</v>
+      </c>
+      <c r="AD34" s="93"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="2"/>
       <c r="AG34" s="2"/>
       <c r="AH34" s="3"/>
-      <c r="AI34" s="58" t="s">
+      <c r="AI34" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="AJ34" s="58"/>
-      <c r="AK34" s="92" t="s">
+      <c r="AJ34" s="72"/>
+      <c r="AK34" s="56" t="s">
         <v>209</v>
       </c>
-      <c r="AL34" s="93"/>
-      <c r="AM34" s="89">
+      <c r="AL34" s="57"/>
+      <c r="AM34" s="112">
         <f>[1]Hoja1!$C2979</f>
-        <v>2589.0637243731589</v>
-[...1 lines deleted...]
-      <c r="AN34" s="89"/>
+        <v>3260.356166828632</v>
+      </c>
+      <c r="AN34" s="112"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="3"/>
-      <c r="AS34" s="58" t="s">
+      <c r="AS34" s="72" t="s">
         <v>125</v>
       </c>
-      <c r="AT34" s="58"/>
-      <c r="AU34" s="92" t="s">
+      <c r="AT34" s="72"/>
+      <c r="AU34" s="56" t="s">
         <v>228</v>
       </c>
-      <c r="AV34" s="93"/>
-      <c r="AW34" s="89">
+      <c r="AV34" s="57"/>
+      <c r="AW34" s="112">
         <f>[1]Hoja1!$C2985</f>
-        <v>3106.9890861996996</v>
-[...1 lines deleted...]
-      <c r="AX34" s="90"/>
+        <v>3912.5692164695583</v>
+      </c>
+      <c r="AX34" s="133"/>
     </row>
     <row r="35" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="169"/>
-[...3 lines deleted...]
-      <c r="E35" s="108" t="s">
+      <c r="A35" s="161"/>
+      <c r="B35" s="162"/>
+      <c r="C35" s="163"/>
+      <c r="D35" s="164"/>
+      <c r="E35" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="F35" s="96"/>
-      <c r="G35" s="94" t="s">
+      <c r="F35" s="87"/>
+      <c r="G35" s="45" t="s">
         <v>189</v>
       </c>
-      <c r="H35" s="95"/>
-      <c r="I35" s="115">
+      <c r="H35" s="46"/>
+      <c r="I35" s="102">
         <f>[1]Hoja1!$C3050</f>
-        <v>9372.2329977067147</v>
-[...1 lines deleted...]
-      <c r="J35" s="115"/>
+        <v>10729.332335774649</v>
+      </c>
+      <c r="J35" s="102"/>
       <c r="K35" s="4"/>
       <c r="N35" s="5"/>
-      <c r="O35" s="96" t="s">
+      <c r="O35" s="87" t="s">
         <v>21</v>
       </c>
-      <c r="P35" s="96"/>
-      <c r="Q35" s="94" t="s">
+      <c r="P35" s="87"/>
+      <c r="Q35" s="45" t="s">
         <v>185</v>
       </c>
-      <c r="R35" s="95"/>
-      <c r="S35" s="115">
+      <c r="R35" s="46"/>
+      <c r="S35" s="102">
         <f>[1]Hoja1!$C3046</f>
-        <v>3167.3767984118922</v>
-[...1 lines deleted...]
-      <c r="T35" s="115"/>
+        <v>3626.0129588219347</v>
+      </c>
+      <c r="T35" s="102"/>
       <c r="U35" s="4"/>
       <c r="X35" s="5"/>
-      <c r="Y35" s="108" t="s">
+      <c r="Y35" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="Z35" s="96"/>
-      <c r="AA35" s="94" t="s">
+      <c r="Z35" s="87"/>
+      <c r="AA35" s="45" t="s">
         <v>200</v>
       </c>
-      <c r="AB35" s="95"/>
-      <c r="AC35" s="115">
+      <c r="AB35" s="46"/>
+      <c r="AC35" s="102">
         <f>[1]Hoja1!$C3056</f>
-        <v>23971.256480378823</v>
-[...1 lines deleted...]
-      <c r="AD35" s="115"/>
+        <v>27442.294418737671</v>
+      </c>
+      <c r="AD35" s="102"/>
       <c r="AE35" s="4"/>
       <c r="AH35" s="5"/>
-      <c r="AI35" s="96" t="s">
+      <c r="AI35" s="87" t="s">
         <v>126</v>
       </c>
-      <c r="AJ35" s="96"/>
-      <c r="AK35" s="94" t="s">
+      <c r="AJ35" s="87"/>
+      <c r="AK35" s="45" t="s">
         <v>210</v>
       </c>
-      <c r="AL35" s="95"/>
-      <c r="AM35" s="87">
+      <c r="AL35" s="46"/>
+      <c r="AM35" s="129">
         <f>[1]Hoja1!$C2980</f>
-        <v>3667.9341236552341</v>
-[...1 lines deleted...]
-      <c r="AN35" s="87"/>
+        <v>4618.9560832365632</v>
+      </c>
+      <c r="AN35" s="129"/>
       <c r="AO35" s="4"/>
       <c r="AR35" s="5"/>
-      <c r="AS35" s="96" t="s">
+      <c r="AS35" s="87" t="s">
         <v>126</v>
       </c>
-      <c r="AT35" s="96"/>
-      <c r="AU35" s="94" t="s">
+      <c r="AT35" s="87"/>
+      <c r="AU35" s="45" t="s">
         <v>229</v>
       </c>
-      <c r="AV35" s="95"/>
-      <c r="AW35" s="87">
+      <c r="AV35" s="46"/>
+      <c r="AW35" s="129">
         <f>[1]Hoja1!$C2986</f>
-        <v>3970.0979186200148</v>
-[...1 lines deleted...]
-      <c r="AX35" s="88"/>
+        <v>4999.4649069598127</v>
+      </c>
+      <c r="AX35" s="134"/>
     </row>
     <row r="36" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="169"/>
-[...3 lines deleted...]
-      <c r="E36" s="74" t="s">
+      <c r="A36" s="161"/>
+      <c r="B36" s="162"/>
+      <c r="C36" s="163"/>
+      <c r="D36" s="164"/>
+      <c r="E36" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="F36" s="58"/>
-      <c r="G36" s="92" t="s">
+      <c r="F36" s="72"/>
+      <c r="G36" s="56" t="s">
         <v>190</v>
       </c>
-      <c r="H36" s="93"/>
-      <c r="I36" s="113">
+      <c r="H36" s="57"/>
+      <c r="I36" s="93">
         <f>[1]Hoja1!$C3051</f>
-        <v>13383.899084575572</v>
-[...1 lines deleted...]
-      <c r="J36" s="113"/>
+        <v>15321.887672022116</v>
+      </c>
+      <c r="J36" s="93"/>
       <c r="K36" s="4"/>
       <c r="N36" s="5"/>
-      <c r="O36" s="58" t="s">
+      <c r="O36" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="P36" s="58"/>
-      <c r="Q36" s="92" t="s">
+      <c r="P36" s="72"/>
+      <c r="Q36" s="56" t="s">
         <v>186</v>
       </c>
-      <c r="R36" s="93"/>
-      <c r="S36" s="113">
+      <c r="R36" s="57"/>
+      <c r="S36" s="93">
         <f>[1]Hoja1!$C3047</f>
-        <v>4857.0314928662756</v>
-[...1 lines deleted...]
-      <c r="T36" s="113"/>
+        <v>5560.3296530333128</v>
+      </c>
+      <c r="T36" s="93"/>
       <c r="U36" s="4"/>
       <c r="X36" s="5"/>
-      <c r="Y36" s="74" t="s">
+      <c r="Y36" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="Z36" s="58"/>
-      <c r="AA36" s="92" t="s">
+      <c r="Z36" s="72"/>
+      <c r="AA36" s="56" t="s">
         <v>199</v>
       </c>
-      <c r="AB36" s="93"/>
-      <c r="AC36" s="113">
+      <c r="AB36" s="57"/>
+      <c r="AC36" s="93">
         <f>[1]Hoja1!$C3057</f>
-        <v>40691.945798020417</v>
-[...1 lines deleted...]
-      <c r="AD36" s="113"/>
+        <v>46584.139549573774</v>
+      </c>
+      <c r="AD36" s="93"/>
       <c r="AE36" s="4"/>
       <c r="AH36" s="5"/>
-      <c r="AI36" s="58" t="s">
+      <c r="AI36" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="AJ36" s="58"/>
-      <c r="AK36" s="92" t="s">
+      <c r="AJ36" s="72"/>
+      <c r="AK36" s="56" t="s">
         <v>211</v>
       </c>
-      <c r="AL36" s="93"/>
-      <c r="AM36" s="89">
+      <c r="AL36" s="57"/>
+      <c r="AM36" s="112">
         <f>[1]Hoja1!$C2981</f>
-        <v>3343.1218083622148</v>
-[...1 lines deleted...]
-      <c r="AN36" s="89"/>
+        <v>4209.9264308343709</v>
+      </c>
+      <c r="AN36" s="112"/>
       <c r="AO36" s="4"/>
       <c r="AR36" s="5"/>
-      <c r="AS36" s="58" t="s">
+      <c r="AS36" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="AT36" s="58"/>
-      <c r="AU36" s="92" t="s">
+      <c r="AT36" s="72"/>
+      <c r="AU36" s="56" t="s">
         <v>230</v>
       </c>
-      <c r="AV36" s="93"/>
-      <c r="AW36" s="89">
+      <c r="AV36" s="57"/>
+      <c r="AW36" s="112">
         <f>[1]Hoja1!$C2987</f>
-        <v>4272.1240706435765</v>
-[...1 lines deleted...]
-      <c r="AX36" s="90"/>
+        <v>5379.8003996800435</v>
+      </c>
+      <c r="AX36" s="133"/>
     </row>
     <row r="37" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="169"/>
-[...3 lines deleted...]
-      <c r="E37" s="108" t="s">
+      <c r="A37" s="161"/>
+      <c r="B37" s="162"/>
+      <c r="C37" s="163"/>
+      <c r="D37" s="164"/>
+      <c r="E37" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="96"/>
-      <c r="G37" s="94" t="s">
+      <c r="F37" s="87"/>
+      <c r="G37" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="H37" s="95"/>
-      <c r="I37" s="115">
+      <c r="H37" s="46"/>
+      <c r="I37" s="102">
         <f>[1]Hoja1!$C3052</f>
-        <v>25536.519494953092</v>
-[...1 lines deleted...]
-      <c r="J37" s="115"/>
+        <v>29234.207517822306</v>
+      </c>
+      <c r="J37" s="102"/>
       <c r="K37" s="4"/>
       <c r="N37" s="5"/>
-      <c r="O37" s="96" t="s">
+      <c r="O37" s="87" t="s">
         <v>6</v>
       </c>
-      <c r="P37" s="96"/>
-      <c r="Q37" s="94" t="s">
+      <c r="P37" s="87"/>
+      <c r="Q37" s="45" t="s">
         <v>187</v>
       </c>
-      <c r="R37" s="95"/>
-      <c r="S37" s="115">
+      <c r="R37" s="46"/>
+      <c r="S37" s="102">
         <f>[1]Hoja1!$C3048</f>
-        <v>7218.1209675929513</v>
-[...1 lines deleted...]
-      <c r="T37" s="115"/>
+        <v>8263.3048837004117</v>
+      </c>
+      <c r="T37" s="102"/>
       <c r="U37" s="4"/>
       <c r="X37" s="5"/>
-      <c r="Y37" s="108" t="s">
+      <c r="Y37" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="Z37" s="96"/>
-      <c r="AA37" s="94" t="s">
+      <c r="Z37" s="87"/>
+      <c r="AA37" s="45" t="s">
         <v>201</v>
       </c>
-      <c r="AB37" s="95"/>
-      <c r="AC37" s="115">
+      <c r="AB37" s="46"/>
+      <c r="AC37" s="102">
         <f>[1]Hoja1!$C3058</f>
-        <v>63257.479945695137</v>
-[...1 lines deleted...]
-      <c r="AD37" s="115"/>
+        <v>72417.163041831795</v>
+      </c>
+      <c r="AD37" s="102"/>
       <c r="AE37" s="4"/>
       <c r="AH37" s="5"/>
-      <c r="AI37" s="96" t="s">
+      <c r="AI37" s="87" t="s">
         <v>128</v>
       </c>
-      <c r="AJ37" s="96"/>
-      <c r="AK37" s="94" t="s">
+      <c r="AJ37" s="87"/>
+      <c r="AK37" s="45" t="s">
         <v>212</v>
       </c>
-      <c r="AL37" s="95"/>
-      <c r="AM37" s="87">
+      <c r="AL37" s="46"/>
+      <c r="AM37" s="129">
         <f>[1]Hoja1!$C2982</f>
-        <v>3883.783281479587</v>
-[...1 lines deleted...]
-      <c r="AN37" s="87"/>
+        <v>4890.7706107016156</v>
+      </c>
+      <c r="AN37" s="129"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="7"/>
       <c r="AQ37" s="7"/>
       <c r="AR37" s="8"/>
-      <c r="AS37" s="96" t="s">
+      <c r="AS37" s="87" t="s">
         <v>131</v>
       </c>
-      <c r="AT37" s="96"/>
-      <c r="AU37" s="94" t="s">
+      <c r="AT37" s="87"/>
+      <c r="AU37" s="45" t="s">
         <v>231</v>
       </c>
-      <c r="AV37" s="95"/>
-      <c r="AW37" s="87">
+      <c r="AV37" s="46"/>
+      <c r="AW37" s="129">
         <f>[1]Hoja1!$C2988</f>
-        <v>7767.566562959174</v>
-[...1 lines deleted...]
-      <c r="AX37" s="88"/>
+        <v>9781.5412214032312</v>
+      </c>
+      <c r="AX37" s="134"/>
     </row>
     <row r="38" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="169"/>
-[...3 lines deleted...]
-      <c r="E38" s="74" t="s">
+      <c r="A38" s="161"/>
+      <c r="B38" s="162"/>
+      <c r="C38" s="163"/>
+      <c r="D38" s="164"/>
+      <c r="E38" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="58"/>
-      <c r="G38" s="92" t="s">
+      <c r="F38" s="72"/>
+      <c r="G38" s="56" t="s">
         <v>192</v>
       </c>
-      <c r="H38" s="93"/>
-      <c r="I38" s="113">
+      <c r="H38" s="57"/>
+      <c r="I38" s="93">
         <f>[1]Hoja1!$C3053</f>
-        <v>38287.261049910558</v>
-[...1 lines deleted...]
-      <c r="J38" s="113"/>
+        <v>43831.256449937602</v>
+      </c>
+      <c r="J38" s="93"/>
       <c r="K38" s="4"/>
       <c r="N38" s="5"/>
       <c r="O38" s="4"/>
-      <c r="Q38" s="125"/>
-[...2 lines deleted...]
-      <c r="T38" s="176"/>
+      <c r="Q38" s="146"/>
+      <c r="R38" s="147"/>
+      <c r="S38" s="148"/>
+      <c r="T38" s="149"/>
       <c r="U38" s="4"/>
       <c r="X38" s="5"/>
-      <c r="Y38" s="74" t="s">
+      <c r="Y38" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="Z38" s="58"/>
-      <c r="AA38" s="92" t="s">
+      <c r="Z38" s="72"/>
+      <c r="AA38" s="56" t="s">
         <v>202</v>
       </c>
-      <c r="AB38" s="93"/>
-      <c r="AC38" s="113">
+      <c r="AB38" s="57"/>
+      <c r="AC38" s="93">
         <f>[1]Hoja1!$C3059</f>
-        <v>83233.524927178383</v>
-[...1 lines deleted...]
-      <c r="AD38" s="113"/>
+        <v>95285.739336633822</v>
+      </c>
+      <c r="AD38" s="93"/>
       <c r="AE38" s="4"/>
       <c r="AH38" s="5"/>
-      <c r="AI38" s="58" t="s">
+      <c r="AI38" s="72" t="s">
         <v>129</v>
       </c>
-      <c r="AJ38" s="58"/>
-      <c r="AK38" s="92" t="s">
+      <c r="AJ38" s="72"/>
+      <c r="AK38" s="56" t="s">
         <v>213</v>
       </c>
-      <c r="AL38" s="93"/>
-      <c r="AM38" s="89">
+      <c r="AL38" s="57"/>
+      <c r="AM38" s="112">
         <f>[1]Hoja1!$C2983</f>
-        <v>5437.2590550874502</v>
-[...1 lines deleted...]
-      <c r="AN38" s="89"/>
+        <v>6847.0315828905268</v>
+      </c>
+      <c r="AN38" s="112"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="3"/>
-      <c r="AS38" s="62" t="s">
+      <c r="AS38" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT38" s="62"/>
-      <c r="AU38" s="62" t="s">
+      <c r="AT38" s="98"/>
+      <c r="AU38" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV38" s="62"/>
-      <c r="AW38" s="57" t="s">
+      <c r="AV38" s="98"/>
+      <c r="AW38" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AX38" s="97"/>
+      <c r="AX38" s="135"/>
     </row>
     <row r="39" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="173"/>
-[...3 lines deleted...]
-      <c r="E39" s="108" t="s">
+      <c r="A39" s="157"/>
+      <c r="B39" s="158"/>
+      <c r="C39" s="159"/>
+      <c r="D39" s="160"/>
+      <c r="E39" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="F39" s="96"/>
-      <c r="G39" s="94" t="s">
+      <c r="F39" s="87"/>
+      <c r="G39" s="45" t="s">
         <v>193</v>
       </c>
-      <c r="H39" s="95"/>
-      <c r="I39" s="115">
+      <c r="H39" s="46"/>
+      <c r="I39" s="102">
         <f>[1]Hoja1!$C3054</f>
-        <v>57251.955751278118</v>
-[...1 lines deleted...]
-      <c r="J39" s="115"/>
+        <v>65542.038944063184</v>
+      </c>
+      <c r="J39" s="102"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="8"/>
       <c r="O39" s="14"/>
       <c r="P39" s="15"/>
-      <c r="Q39" s="126"/>
-[...2 lines deleted...]
-      <c r="T39" s="177"/>
+      <c r="Q39" s="150"/>
+      <c r="R39" s="151"/>
+      <c r="S39" s="152"/>
+      <c r="T39" s="153"/>
       <c r="U39" s="6"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="8"/>
-      <c r="Y39" s="108" t="s">
+      <c r="Y39" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="Z39" s="96"/>
-      <c r="AA39" s="94" t="s">
+      <c r="Z39" s="87"/>
+      <c r="AA39" s="45" t="s">
         <v>203</v>
       </c>
-      <c r="AB39" s="95"/>
-      <c r="AC39" s="181">
+      <c r="AB39" s="46"/>
+      <c r="AC39" s="142">
         <f>[1]Hoja1!$C3060</f>
-        <v>129474.37071861139</v>
-[...1 lines deleted...]
-      <c r="AD39" s="181"/>
+        <v>148222.25959866634</v>
+      </c>
+      <c r="AD39" s="142"/>
       <c r="AE39" s="6"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="8"/>
-      <c r="AI39" s="59" t="s">
+      <c r="AI39" s="127" t="s">
         <v>130</v>
       </c>
-      <c r="AJ39" s="59"/>
-      <c r="AK39" s="94" t="s">
+      <c r="AJ39" s="127"/>
+      <c r="AK39" s="45" t="s">
         <v>214</v>
       </c>
-      <c r="AL39" s="95"/>
-      <c r="AM39" s="87">
+      <c r="AL39" s="46"/>
+      <c r="AM39" s="129">
         <f>[1]Hoja1!$C2984</f>
-        <v>7218.271123528827</v>
-[...1 lines deleted...]
-      <c r="AN39" s="87"/>
+        <v>9089.8244604373831</v>
+      </c>
+      <c r="AN39" s="129"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="8"/>
-      <c r="AS39" s="58" t="s">
+      <c r="AS39" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="AT39" s="58"/>
-      <c r="AU39" s="92" t="s">
+      <c r="AT39" s="72"/>
+      <c r="AU39" s="56" t="s">
         <v>232</v>
       </c>
-      <c r="AV39" s="93"/>
-      <c r="AW39" s="113">
+      <c r="AV39" s="57"/>
+      <c r="AW39" s="93">
         <f>[1]Hoja1!$C$2310</f>
-        <v>31949.416743406629</v>
-[...1 lines deleted...]
-      <c r="AX39" s="161"/>
+        <v>29260.553830281529</v>
+      </c>
+      <c r="AX39" s="94"/>
     </row>
     <row r="40" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="182" t="s">
+      <c r="A40" s="131" t="s">
         <v>133</v>
       </c>
-      <c r="B40" s="152"/>
-[...2 lines deleted...]
-      <c r="E40" s="62" t="s">
+      <c r="B40" s="105"/>
+      <c r="C40" s="105"/>
+      <c r="D40" s="106"/>
+      <c r="E40" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="F40" s="62"/>
-      <c r="G40" s="62" t="s">
+      <c r="F40" s="98"/>
+      <c r="G40" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="62"/>
-      <c r="I40" s="62" t="s">
+      <c r="H40" s="98"/>
+      <c r="I40" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="J40" s="62"/>
-      <c r="K40" s="151" t="s">
+      <c r="J40" s="98"/>
+      <c r="K40" s="104" t="s">
         <v>142</v>
       </c>
-      <c r="L40" s="152"/>
-[...2 lines deleted...]
-      <c r="O40" s="62" t="s">
+      <c r="L40" s="105"/>
+      <c r="M40" s="105"/>
+      <c r="N40" s="106"/>
+      <c r="O40" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="P40" s="62"/>
-      <c r="Q40" s="62" t="s">
+      <c r="P40" s="98"/>
+      <c r="Q40" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R40" s="62"/>
-      <c r="S40" s="62" t="s">
+      <c r="R40" s="98"/>
+      <c r="S40" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="T40" s="62"/>
-      <c r="U40" s="151" t="s">
+      <c r="T40" s="98"/>
+      <c r="U40" s="104" t="s">
         <v>146</v>
       </c>
-      <c r="V40" s="152"/>
-[...2 lines deleted...]
-      <c r="Y40" s="62" t="s">
+      <c r="V40" s="105"/>
+      <c r="W40" s="105"/>
+      <c r="X40" s="106"/>
+      <c r="Y40" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="Z40" s="62"/>
-      <c r="AA40" s="62" t="s">
+      <c r="Z40" s="98"/>
+      <c r="AA40" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AB40" s="62"/>
-      <c r="AC40" s="62" t="s">
+      <c r="AB40" s="98"/>
+      <c r="AC40" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AD40" s="62"/>
-      <c r="AE40" s="151" t="s">
+      <c r="AD40" s="98"/>
+      <c r="AE40" s="104" t="s">
         <v>152</v>
       </c>
-      <c r="AF40" s="152"/>
-[...2 lines deleted...]
-      <c r="AI40" s="62" t="s">
+      <c r="AF40" s="105"/>
+      <c r="AG40" s="105"/>
+      <c r="AH40" s="106"/>
+      <c r="AI40" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AJ40" s="62"/>
-      <c r="AK40" s="62" t="s">
+      <c r="AJ40" s="98"/>
+      <c r="AK40" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AL40" s="62"/>
-      <c r="AM40" s="62" t="s">
+      <c r="AL40" s="98"/>
+      <c r="AM40" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AN40" s="62"/>
-      <c r="AO40" s="154" t="s">
+      <c r="AN40" s="98"/>
+      <c r="AO40" s="95" t="s">
         <v>158</v>
       </c>
-      <c r="AP40" s="120"/>
-[...2 lines deleted...]
-      <c r="AS40" s="62" t="s">
+      <c r="AP40" s="96"/>
+      <c r="AQ40" s="96"/>
+      <c r="AR40" s="97"/>
+      <c r="AS40" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT40" s="62"/>
-      <c r="AU40" s="62" t="s">
+      <c r="AT40" s="98"/>
+      <c r="AU40" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AV40" s="62"/>
-      <c r="AW40" s="62" t="s">
+      <c r="AV40" s="98"/>
+      <c r="AW40" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AX40" s="133"/>
+      <c r="AX40" s="99"/>
     </row>
     <row r="41" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="183" t="s">
+      <c r="A41" s="132" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="184"/>
-[...2 lines deleted...]
-      <c r="E41" s="58" t="s">
+      <c r="B41" s="125"/>
+      <c r="C41" s="125"/>
+      <c r="D41" s="126"/>
+      <c r="E41" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="F41" s="58"/>
-      <c r="G41" s="92" t="s">
+      <c r="F41" s="72"/>
+      <c r="G41" s="56" t="s">
         <v>220</v>
       </c>
-      <c r="H41" s="93"/>
-      <c r="I41" s="113">
+      <c r="H41" s="57"/>
+      <c r="I41" s="93">
         <f>[1]Hoja1!$C2971</f>
-        <v>3020.6369100753013</v>
-[...2 lines deleted...]
-      <c r="K41" s="190" t="s">
+        <v>3803.8276481196258</v>
+      </c>
+      <c r="J41" s="93"/>
+      <c r="K41" s="124" t="s">
         <v>143</v>
       </c>
-      <c r="L41" s="184"/>
-[...2 lines deleted...]
-      <c r="O41" s="191" t="s">
+      <c r="L41" s="125"/>
+      <c r="M41" s="125"/>
+      <c r="N41" s="126"/>
+      <c r="O41" s="117" t="s">
         <v>145</v>
       </c>
-      <c r="P41" s="192"/>
-      <c r="Q41" s="94" t="s">
+      <c r="P41" s="107"/>
+      <c r="Q41" s="45" t="s">
         <v>245</v>
       </c>
-      <c r="R41" s="95"/>
-      <c r="S41" s="142">
+      <c r="R41" s="46"/>
+      <c r="S41" s="111">
         <f>[1]Hoja1!$C2963</f>
-        <v>2234.1576569312965</v>
-[...1 lines deleted...]
-      <c r="T41" s="142"/>
+        <v>2813.4300542204428</v>
+      </c>
+      <c r="T41" s="111"/>
       <c r="U41" s="1"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="3"/>
-      <c r="Y41" s="192" t="s">
+      <c r="Y41" s="107" t="s">
         <v>147</v>
       </c>
-      <c r="Z41" s="192"/>
-      <c r="AA41" s="94" t="s">
+      <c r="Z41" s="107"/>
+      <c r="AA41" s="45" t="s">
         <v>204</v>
       </c>
-      <c r="AB41" s="95"/>
-      <c r="AC41" s="142">
+      <c r="AB41" s="46"/>
+      <c r="AC41" s="111">
         <f>[1]Hoja1!$C2994</f>
-        <v>3689.5941174056074</v>
-[...1 lines deleted...]
-      <c r="AD41" s="142"/>
+        <v>4646.2320801665337</v>
+      </c>
+      <c r="AD41" s="111"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="3"/>
-      <c r="AI41" s="192" t="s">
+      <c r="AI41" s="107" t="s">
         <v>153</v>
       </c>
-      <c r="AJ41" s="192"/>
-      <c r="AK41" s="140" t="s">
+      <c r="AJ41" s="107"/>
+      <c r="AK41" s="109" t="s">
         <v>215</v>
       </c>
-      <c r="AL41" s="141"/>
-      <c r="AM41" s="142">
+      <c r="AL41" s="110"/>
+      <c r="AM41" s="111">
         <f>[1]Hoja1!$C2989</f>
-        <v>3074.7806379539093</v>
-[...2 lines deleted...]
-      <c r="AS41" s="58" t="s">
+        <v>3872.0097617625993</v>
+      </c>
+      <c r="AN41" s="111"/>
+      <c r="AS41" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AT41" s="58"/>
-      <c r="AU41" s="92" t="s">
+      <c r="AT41" s="72"/>
+      <c r="AU41" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="AV41" s="93"/>
-      <c r="AW41" s="113">
+      <c r="AV41" s="57"/>
+      <c r="AW41" s="93">
         <f>[1]Hoja1!$C3043</f>
-        <v>13730.568622249026</v>
-[...1 lines deleted...]
-      <c r="AX41" s="161"/>
+        <v>15718.754958750686</v>
+      </c>
+      <c r="AX41" s="94"/>
     </row>
     <row r="42" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="27"/>
       <c r="D42" s="5"/>
-      <c r="E42" s="59" t="s">
+      <c r="E42" s="127" t="s">
         <v>135</v>
       </c>
-      <c r="F42" s="59"/>
-      <c r="G42" s="94" t="s">
+      <c r="F42" s="127"/>
+      <c r="G42" s="45" t="s">
         <v>221</v>
       </c>
-      <c r="H42" s="95"/>
-      <c r="I42" s="87">
+      <c r="H42" s="46"/>
+      <c r="I42" s="129">
         <f>[1]Hoja1!$C2972</f>
-        <v>3236.6111978462204</v>
-[...1 lines deleted...]
-      <c r="J42" s="87"/>
+        <v>4075.7997492237882</v>
+      </c>
+      <c r="J42" s="129"/>
       <c r="K42" s="4"/>
       <c r="N42" s="5"/>
-      <c r="O42" s="193" t="s">
+      <c r="O42" s="118" t="s">
         <v>134</v>
       </c>
-      <c r="P42" s="194"/>
-      <c r="Q42" s="92" t="s">
+      <c r="P42" s="119"/>
+      <c r="Q42" s="56" t="s">
         <v>246</v>
       </c>
-      <c r="R42" s="93"/>
-      <c r="S42" s="89">
+      <c r="R42" s="57"/>
+      <c r="S42" s="112">
         <f>[1]Hoja1!$C2964</f>
-        <v>2336.7892391037799</v>
-[...1 lines deleted...]
-      <c r="T42" s="89"/>
+        <v>2942.6719530186087</v>
+      </c>
+      <c r="T42" s="112"/>
       <c r="U42" s="4"/>
       <c r="X42" s="5"/>
-      <c r="Y42" s="200" t="s">
+      <c r="Y42" s="108" t="s">
         <v>148</v>
       </c>
-      <c r="Z42" s="200"/>
-      <c r="AA42" s="92" t="s">
+      <c r="Z42" s="108"/>
+      <c r="AA42" s="56" t="s">
         <v>205</v>
       </c>
-      <c r="AB42" s="93"/>
-      <c r="AC42" s="89">
+      <c r="AB42" s="57"/>
+      <c r="AC42" s="112">
         <f>[1]Hoja1!$C2995</f>
-        <v>4508.6196696511279</v>
-[...1 lines deleted...]
-      <c r="AD42" s="89"/>
+        <v>5677.6145775982741</v>
+      </c>
+      <c r="AD42" s="112"/>
       <c r="AE42" s="4"/>
       <c r="AH42" s="5"/>
-      <c r="AI42" s="200" t="s">
+      <c r="AI42" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="AJ42" s="200"/>
-      <c r="AK42" s="92" t="s">
+      <c r="AJ42" s="108"/>
+      <c r="AK42" s="56" t="s">
         <v>217</v>
       </c>
-      <c r="AL42" s="93"/>
-      <c r="AM42" s="89">
+      <c r="AL42" s="57"/>
+      <c r="AM42" s="112">
         <f>[1]Hoja1!$C2990</f>
-        <v>3607.5964634216657</v>
-[...2 lines deleted...]
-      <c r="AS42" s="96" t="s">
+        <v>4542.9740744576366</v>
+      </c>
+      <c r="AN42" s="112"/>
+      <c r="AS42" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="AT42" s="96"/>
-      <c r="AU42" s="94" t="s">
+      <c r="AT42" s="87"/>
+      <c r="AU42" s="45" t="s">
         <v>234</v>
       </c>
-      <c r="AV42" s="95"/>
-      <c r="AW42" s="115">
+      <c r="AV42" s="46"/>
+      <c r="AW42" s="102">
         <f>[1]Hoja1!$C3044</f>
-        <v>16439.20294841822</v>
-[...1 lines deleted...]
-      <c r="AX42" s="205"/>
+        <v>18819.599535349178</v>
+      </c>
+      <c r="AX42" s="103"/>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A43" s="27"/>
       <c r="D43" s="5"/>
-      <c r="E43" s="58" t="s">
+      <c r="E43" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="F43" s="58"/>
-      <c r="G43" s="92" t="s">
+      <c r="F43" s="72"/>
+      <c r="G43" s="56" t="s">
         <v>222</v>
       </c>
-      <c r="H43" s="93"/>
-      <c r="I43" s="89">
+      <c r="H43" s="57"/>
+      <c r="I43" s="112">
         <f>[1]Hoja1!$C2973</f>
-        <v>3883.783281479587</v>
-[...1 lines deleted...]
-      <c r="J43" s="89"/>
+        <v>4890.7706107016156</v>
+      </c>
+      <c r="J43" s="112"/>
       <c r="K43" s="4"/>
       <c r="N43" s="5"/>
-      <c r="O43" s="191" t="s">
+      <c r="O43" s="117" t="s">
         <v>135</v>
       </c>
-      <c r="P43" s="192"/>
-      <c r="Q43" s="94" t="s">
+      <c r="P43" s="107"/>
+      <c r="Q43" s="45" t="s">
         <v>247</v>
       </c>
-      <c r="R43" s="95"/>
-      <c r="S43" s="142">
+      <c r="R43" s="46"/>
+      <c r="S43" s="111">
         <f>[1]Hoja1!$C2965</f>
-        <v>2805.038012144078</v>
-[...1 lines deleted...]
-      <c r="T43" s="142"/>
+        <v>3532.3282679327954</v>
+      </c>
+      <c r="T43" s="111"/>
       <c r="U43" s="4"/>
       <c r="X43" s="5"/>
-      <c r="Y43" s="192" t="s">
+      <c r="Y43" s="107" t="s">
         <v>149</v>
       </c>
-      <c r="Z43" s="192"/>
-      <c r="AA43" s="94" t="s">
+      <c r="Z43" s="107"/>
+      <c r="AA43" s="45" t="s">
         <v>208</v>
       </c>
-      <c r="AB43" s="95"/>
-      <c r="AC43" s="142">
+      <c r="AB43" s="46"/>
+      <c r="AC43" s="111">
         <f>[1]Hoja1!$C2996</f>
-        <v>5329.4596061218408</v>
-[...1 lines deleted...]
-      <c r="AD43" s="142"/>
+        <v>6711.281892797113</v>
+      </c>
+      <c r="AD43" s="111"/>
       <c r="AE43" s="4"/>
       <c r="AH43" s="5"/>
-      <c r="AI43" s="192" t="s">
+      <c r="AI43" s="107" t="s">
         <v>155</v>
       </c>
-      <c r="AJ43" s="192"/>
-      <c r="AK43" s="94" t="s">
+      <c r="AJ43" s="107"/>
+      <c r="AK43" s="45" t="s">
         <v>216</v>
       </c>
-      <c r="AL43" s="95"/>
-      <c r="AM43" s="142">
+      <c r="AL43" s="46"/>
+      <c r="AM43" s="111">
         <f>[1]Hoja1!$C2991</f>
-        <v>4714.4083797716685</v>
-[...2 lines deleted...]
-      <c r="AS43" s="58" t="s">
+        <v>5936.7601844788678</v>
+      </c>
+      <c r="AN43" s="111"/>
+      <c r="AS43" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AT43" s="58"/>
-      <c r="AU43" s="92" t="s">
+      <c r="AT43" s="72"/>
+      <c r="AU43" s="56" t="s">
         <v>235</v>
       </c>
-      <c r="AV43" s="93"/>
-      <c r="AW43" s="113">
+      <c r="AV43" s="57"/>
+      <c r="AW43" s="93">
         <f>[1]Hoja1!$C3045</f>
-        <v>19334.876751857424</v>
-[...1 lines deleted...]
-      <c r="AX43" s="161"/>
+        <v>22134.566905526386</v>
+      </c>
+      <c r="AX43" s="94"/>
     </row>
     <row r="44" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="27"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="59" t="s">
+      <c r="E44" s="127" t="s">
         <v>137</v>
       </c>
-      <c r="F44" s="59"/>
-      <c r="G44" s="94" t="s">
+      <c r="F44" s="127"/>
+      <c r="G44" s="45" t="s">
         <v>223</v>
       </c>
-      <c r="H44" s="95"/>
-      <c r="I44" s="87">
+      <c r="H44" s="46"/>
+      <c r="I44" s="129">
         <f>[1]Hoja1!$C2974</f>
-        <v>5523.636257201164</v>
-[...1 lines deleted...]
-      <c r="J44" s="87"/>
+        <v>6955.8046659682805</v>
+      </c>
+      <c r="J44" s="129"/>
       <c r="K44" s="4"/>
       <c r="N44" s="5"/>
-      <c r="O44" s="193" t="s">
+      <c r="O44" s="118" t="s">
         <v>136</v>
       </c>
-      <c r="P44" s="194"/>
-      <c r="Q44" s="92" t="s">
+      <c r="P44" s="119"/>
+      <c r="Q44" s="56" t="s">
         <v>248</v>
       </c>
-      <c r="R44" s="93"/>
-      <c r="S44" s="89">
+      <c r="R44" s="57"/>
+      <c r="S44" s="112">
         <f>[1]Hoja1!$C2966</f>
-        <v>3279.6058474858996</v>
-[...1 lines deleted...]
-      <c r="T44" s="89"/>
+        <v>4129.9420516220443</v>
+      </c>
+      <c r="T44" s="112"/>
       <c r="U44" s="4"/>
       <c r="X44" s="5"/>
-      <c r="Y44" s="200" t="s">
+      <c r="Y44" s="108" t="s">
         <v>150</v>
       </c>
-      <c r="Z44" s="200"/>
-      <c r="AA44" s="92" t="s">
+      <c r="Z44" s="108"/>
+      <c r="AA44" s="56" t="s">
         <v>207</v>
       </c>
-      <c r="AB44" s="93"/>
-      <c r="AC44" s="89">
+      <c r="AB44" s="57"/>
+      <c r="AC44" s="112">
         <f>[1]Hoja1!$C2997</f>
-        <v>5739.3352590896384</v>
-[...1 lines deleted...]
-      <c r="AD44" s="89"/>
+        <v>7227.4301050663998</v>
+      </c>
+      <c r="AD44" s="112"/>
       <c r="AE44" s="4"/>
       <c r="AH44" s="5"/>
-      <c r="AI44" s="200" t="s">
+      <c r="AI44" s="108" t="s">
         <v>156</v>
       </c>
-      <c r="AJ44" s="200"/>
-      <c r="AK44" s="92" t="s">
+      <c r="AJ44" s="108"/>
+      <c r="AK44" s="56" t="s">
         <v>218</v>
       </c>
-      <c r="AL44" s="93"/>
-      <c r="AM44" s="89">
+      <c r="AL44" s="57"/>
+      <c r="AM44" s="112">
         <f>[1]Hoja1!$C2992</f>
-        <v>5739.3352590896384</v>
-[...2 lines deleted...]
-      <c r="AO44" s="154" t="s">
+        <v>7227.4301050663998</v>
+      </c>
+      <c r="AN44" s="112"/>
+      <c r="AO44" s="95" t="s">
         <v>159</v>
       </c>
-      <c r="AP44" s="120"/>
-[...2 lines deleted...]
-      <c r="AS44" s="62" t="s">
+      <c r="AP44" s="96"/>
+      <c r="AQ44" s="96"/>
+      <c r="AR44" s="97"/>
+      <c r="AS44" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="AT44" s="62"/>
-      <c r="AU44" s="202" t="s">
+      <c r="AT44" s="98"/>
+      <c r="AU44" s="100" t="s">
         <v>4</v>
       </c>
-      <c r="AV44" s="203"/>
-      <c r="AW44" s="202" t="s">
+      <c r="AV44" s="101"/>
+      <c r="AW44" s="100" t="s">
         <v>5</v>
       </c>
-      <c r="AX44" s="204"/>
+      <c r="AX44" s="48"/>
     </row>
     <row r="45" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="27"/>
       <c r="D45" s="5"/>
-      <c r="E45" s="58" t="s">
+      <c r="E45" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="F45" s="58"/>
-      <c r="G45" s="92" t="s">
+      <c r="F45" s="72"/>
+      <c r="G45" s="56" t="s">
         <v>224</v>
       </c>
-      <c r="H45" s="93"/>
-      <c r="I45" s="89">
+      <c r="H45" s="57"/>
+      <c r="I45" s="112">
         <f>[1]Hoja1!$C2975</f>
-        <v>7767.566562959174</v>
-[...1 lines deleted...]
-      <c r="J45" s="89"/>
+        <v>9781.5412214032312</v>
+      </c>
+      <c r="J45" s="112"/>
       <c r="K45" s="4"/>
       <c r="N45" s="5"/>
-      <c r="O45" s="191" t="s">
+      <c r="O45" s="117" t="s">
         <v>138</v>
       </c>
-      <c r="P45" s="192"/>
-      <c r="Q45" s="94" t="s">
+      <c r="P45" s="107"/>
+      <c r="Q45" s="45" t="s">
         <v>249</v>
       </c>
-      <c r="R45" s="95"/>
-      <c r="S45" s="142">
+      <c r="R45" s="46"/>
+      <c r="S45" s="111">
         <f>[1]Hoja1!$C2967</f>
-        <v>6041.3989500971693</v>
-[...1 lines deleted...]
-      <c r="T45" s="142"/>
+        <v>7607.8128698783657</v>
+      </c>
+      <c r="T45" s="111"/>
       <c r="U45" s="4"/>
       <c r="X45" s="5"/>
-      <c r="Y45" s="201" t="s">
+      <c r="Y45" s="113" t="s">
         <v>151</v>
       </c>
-      <c r="Z45" s="201"/>
-      <c r="AA45" s="187" t="s">
+      <c r="Z45" s="113"/>
+      <c r="AA45" s="114" t="s">
         <v>206</v>
       </c>
-      <c r="AB45" s="188"/>
-      <c r="AC45" s="142">
+      <c r="AB45" s="115"/>
+      <c r="AC45" s="116">
         <f>[1]Hoja1!$C2998</f>
-        <v>9838.9051334202959</v>
-[...1 lines deleted...]
-      <c r="AD45" s="142"/>
+        <v>12389.936456413514</v>
+      </c>
+      <c r="AD45" s="116"/>
       <c r="AE45" s="4"/>
       <c r="AH45" s="5"/>
-      <c r="AI45" s="192" t="s">
+      <c r="AI45" s="107" t="s">
         <v>157</v>
       </c>
-      <c r="AJ45" s="192"/>
-      <c r="AK45" s="94" t="s">
+      <c r="AJ45" s="107"/>
+      <c r="AK45" s="45" t="s">
         <v>219</v>
       </c>
-      <c r="AL45" s="95"/>
-      <c r="AM45" s="142">
+      <c r="AL45" s="46"/>
+      <c r="AM45" s="111">
         <f>[1]Hoja1!$C2993</f>
-        <v>7600.9059871294585</v>
-[...1 lines deleted...]
-      <c r="AN45" s="142"/>
+        <v>9571.6688914723854</v>
+      </c>
+      <c r="AN45" s="111"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="3"/>
-      <c r="AS45" s="74" t="s">
+      <c r="AS45" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="AT45" s="58"/>
-      <c r="AU45" s="92" t="s">
+      <c r="AT45" s="72"/>
+      <c r="AU45" s="56" t="s">
         <v>236</v>
       </c>
-      <c r="AV45" s="93"/>
-      <c r="AW45" s="113">
+      <c r="AV45" s="57"/>
+      <c r="AW45" s="93">
         <f>[1]Hoja1!$C3040</f>
-        <v>18866.26748539965</v>
-[...1 lines deleted...]
-      <c r="AX45" s="161"/>
+        <v>21598.103017285517</v>
+      </c>
+      <c r="AX45" s="94"/>
     </row>
     <row r="46" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="27"/>
       <c r="D46" s="5"/>
-      <c r="E46" s="59" t="s">
+      <c r="E46" s="127" t="s">
         <v>139</v>
       </c>
-      <c r="F46" s="59"/>
-      <c r="G46" s="94" t="s">
+      <c r="F46" s="127"/>
+      <c r="G46" s="45" t="s">
         <v>225</v>
       </c>
-      <c r="H46" s="95"/>
-      <c r="I46" s="115">
+      <c r="H46" s="46"/>
+      <c r="I46" s="102">
         <f>[1]Hoja1!$C2976</f>
-        <v>16164.211419278436</v>
-[...1 lines deleted...]
-      <c r="J46" s="115"/>
+        <v>20355.268156068956</v>
+      </c>
+      <c r="J46" s="102"/>
       <c r="K46" s="4"/>
       <c r="N46" s="5"/>
-      <c r="O46" s="193" t="s">
+      <c r="O46" s="118" t="s">
         <v>139</v>
       </c>
-      <c r="P46" s="194"/>
-      <c r="Q46" s="92" t="s">
+      <c r="P46" s="119"/>
+      <c r="Q46" s="56" t="s">
         <v>250</v>
       </c>
-      <c r="R46" s="93"/>
-      <c r="S46" s="113">
+      <c r="R46" s="57"/>
+      <c r="S46" s="93">
         <f>[1]Hoja1!$C2968</f>
-        <v>12798.165804705541</v>
-[...1 lines deleted...]
-      <c r="T46" s="113"/>
+        <v>16116.474234549596</v>
+      </c>
+      <c r="T46" s="93"/>
       <c r="U46" s="1"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="16"/>
-      <c r="Z46" s="207" t="s">
+      <c r="Z46" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="AA46" s="207"/>
-      <c r="AB46" s="58" t="s">
+      <c r="AA46" s="89"/>
+      <c r="AB46" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="AC46" s="58"/>
-      <c r="AD46" s="58" t="s">
+      <c r="AC46" s="72"/>
+      <c r="AD46" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="AE46" s="58"/>
-      <c r="AF46" s="58" t="s">
+      <c r="AE46" s="72"/>
+      <c r="AF46" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AG46" s="58"/>
+      <c r="AG46" s="72"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="2"/>
       <c r="AJ46" s="2"/>
       <c r="AK46" s="2"/>
       <c r="AL46" s="3"/>
       <c r="AM46" s="38"/>
       <c r="AN46" s="38"/>
       <c r="AR46" s="5"/>
-      <c r="AS46" s="108" t="s">
+      <c r="AS46" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="AT46" s="96"/>
-      <c r="AU46" s="94" t="s">
+      <c r="AT46" s="87"/>
+      <c r="AU46" s="45" t="s">
         <v>237</v>
       </c>
-      <c r="AV46" s="95"/>
-      <c r="AW46" s="115">
+      <c r="AV46" s="46"/>
+      <c r="AW46" s="102">
         <f>[1]Hoja1!$C3041</f>
-        <v>22008.092748722996</v>
-[...1 lines deleted...]
-      <c r="AX46" s="205"/>
+        <v>25194.864578738092</v>
+      </c>
+      <c r="AX46" s="103"/>
     </row>
     <row r="47" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="27"/>
       <c r="D47" s="5"/>
-      <c r="E47" s="58" t="s">
+      <c r="E47" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="F47" s="58"/>
-      <c r="G47" s="92" t="s">
+      <c r="F47" s="72"/>
+      <c r="G47" s="56" t="s">
         <v>226</v>
       </c>
-      <c r="H47" s="93"/>
-      <c r="I47" s="113">
+      <c r="H47" s="57"/>
+      <c r="I47" s="93">
         <f>[1]Hoja1!$C2977</f>
-        <v>22132.534480581729</v>
-[...1 lines deleted...]
-      <c r="J47" s="113"/>
+        <v>27871.058020706976</v>
+      </c>
+      <c r="J47" s="93"/>
       <c r="K47" s="4"/>
       <c r="N47" s="5"/>
-      <c r="O47" s="191" t="s">
+      <c r="O47" s="117" t="s">
         <v>140</v>
       </c>
-      <c r="P47" s="192"/>
-      <c r="Q47" s="94" t="s">
+      <c r="P47" s="107"/>
+      <c r="Q47" s="45" t="s">
         <v>251</v>
       </c>
-      <c r="R47" s="95"/>
-      <c r="S47" s="196">
+      <c r="R47" s="46"/>
+      <c r="S47" s="121">
         <f>[1]Hoja1!$C2969</f>
-        <v>17517.078862553546</v>
-[...1 lines deleted...]
-      <c r="T47" s="196"/>
+        <v>22058.907070036432</v>
+      </c>
+      <c r="T47" s="121"/>
       <c r="U47" s="4"/>
       <c r="Y47" s="17"/>
-      <c r="Z47" s="208" t="s">
+      <c r="Z47" s="90" t="s">
         <v>4</v>
       </c>
-      <c r="AA47" s="208"/>
-      <c r="AB47" s="94" t="s">
+      <c r="AA47" s="90"/>
+      <c r="AB47" s="45" t="s">
         <v>195</v>
       </c>
-      <c r="AC47" s="95"/>
-      <c r="AD47" s="94" t="s">
+      <c r="AC47" s="46"/>
+      <c r="AD47" s="45" t="s">
         <v>196</v>
       </c>
-      <c r="AE47" s="95"/>
-      <c r="AF47" s="94" t="s">
+      <c r="AE47" s="46"/>
+      <c r="AF47" s="45" t="s">
         <v>197</v>
       </c>
-      <c r="AG47" s="95"/>
+      <c r="AG47" s="46"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="39"/>
       <c r="AJ47" s="39"/>
-      <c r="AK47" s="216"/>
-[...2 lines deleted...]
-      <c r="AN47" s="216"/>
+      <c r="AK47" s="67"/>
+      <c r="AL47" s="68"/>
+      <c r="AM47" s="67"/>
+      <c r="AN47" s="67"/>
       <c r="AR47" s="5"/>
-      <c r="AS47" s="206" t="s">
+      <c r="AS47" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="AT47" s="206"/>
-      <c r="AU47" s="92" t="s">
+      <c r="AT47" s="88"/>
+      <c r="AU47" s="56" t="s">
         <v>238</v>
       </c>
-      <c r="AV47" s="93"/>
-      <c r="AW47" s="113">
+      <c r="AV47" s="57"/>
+      <c r="AW47" s="93">
         <f>[1]Hoja1!$C3042</f>
-        <v>25891.738387261375</v>
-[...1 lines deleted...]
-      <c r="AX47" s="161"/>
+        <v>29640.862105736818</v>
+      </c>
+      <c r="AX47" s="94"/>
     </row>
     <row r="48" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="27"/>
       <c r="D48" s="5"/>
-      <c r="E48" s="186" t="s">
+      <c r="E48" s="128" t="s">
         <v>141</v>
       </c>
-      <c r="F48" s="186"/>
-      <c r="G48" s="187" t="s">
+      <c r="F48" s="128"/>
+      <c r="G48" s="114" t="s">
         <v>227</v>
       </c>
-      <c r="H48" s="188"/>
-      <c r="I48" s="189">
+      <c r="H48" s="115"/>
+      <c r="I48" s="130">
         <f>[1]Hoja1!$C2978</f>
-        <v>33689.949274134269</v>
-[...1 lines deleted...]
-      <c r="J48" s="189"/>
+        <v>42425.079321931807</v>
+      </c>
+      <c r="J48" s="130"/>
       <c r="K48" s="4"/>
       <c r="N48" s="5"/>
-      <c r="O48" s="195" t="s">
+      <c r="O48" s="120" t="s">
         <v>141</v>
       </c>
-      <c r="P48" s="195"/>
-      <c r="Q48" s="197" t="s">
+      <c r="P48" s="120"/>
+      <c r="Q48" s="122" t="s">
         <v>252</v>
       </c>
-      <c r="R48" s="198"/>
-      <c r="S48" s="199">
+      <c r="R48" s="123"/>
+      <c r="S48" s="92">
         <f>[1]Hoja1!$C2970</f>
-        <v>25610.709040271384</v>
-[...1 lines deleted...]
-      <c r="T48" s="199"/>
+        <v>32251.053680232959</v>
+      </c>
+      <c r="T48" s="92"/>
       <c r="U48" s="4"/>
-      <c r="W48" s="218" t="s">
+      <c r="W48" s="69" t="s">
         <v>253</v>
       </c>
-      <c r="X48" s="218"/>
-[...1 lines deleted...]
-      <c r="Z48" s="209" t="s">
+      <c r="X48" s="69"/>
+      <c r="Y48" s="70"/>
+      <c r="Z48" s="91" t="s">
         <v>5</v>
       </c>
-      <c r="AA48" s="209"/>
-      <c r="AB48" s="199">
+      <c r="AA48" s="91"/>
+      <c r="AB48" s="92">
         <f>[1]Hoja1!$C$3069</f>
-        <v>1075.6670726500133</v>
-[...2 lines deleted...]
-      <c r="AD48" s="199">
+        <v>1354.5660312467089</v>
+      </c>
+      <c r="AC48" s="92"/>
+      <c r="AD48" s="92">
         <f>[1]Hoja1!$C$3070</f>
-        <v>1434.2269345315701</v>
-[...2 lines deleted...]
-      <c r="AF48" s="199">
+        <v>1806.0932941169156</v>
+      </c>
+      <c r="AE48" s="92"/>
+      <c r="AF48" s="92">
         <f>[1]Hoja1!$C$3071</f>
-        <v>2369.6733890610212</v>
-[...1 lines deleted...]
-      <c r="AG48" s="199"/>
+        <v>2984.0823053767626</v>
+      </c>
+      <c r="AG48" s="92"/>
       <c r="AI48" s="39"/>
       <c r="AJ48" s="39"/>
-      <c r="AK48" s="212"/>
-[...2 lines deleted...]
-      <c r="AN48" s="215"/>
+      <c r="AK48" s="63"/>
+      <c r="AL48" s="64"/>
+      <c r="AM48" s="65"/>
+      <c r="AN48" s="66"/>
       <c r="AR48" s="8"/>
       <c r="AS48" s="11"/>
       <c r="AT48" s="13"/>
       <c r="AU48" s="11"/>
       <c r="AV48" s="13"/>
       <c r="AW48" s="11"/>
       <c r="AX48" s="29"/>
     </row>
     <row r="49" spans="1:50" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="26"/>
       <c r="B49" s="35"/>
       <c r="C49" s="35"/>
       <c r="D49" s="36"/>
-      <c r="E49" s="54" t="s">
+      <c r="E49" s="80" t="s">
         <v>260</v>
       </c>
-      <c r="F49" s="55"/>
-[...10 lines deleted...]
-      <c r="Q49" s="56"/>
+      <c r="F49" s="81"/>
+      <c r="G49" s="81"/>
+      <c r="H49" s="81"/>
+      <c r="I49" s="81"/>
+      <c r="J49" s="81"/>
+      <c r="K49" s="81"/>
+      <c r="L49" s="81"/>
+      <c r="M49" s="81"/>
+      <c r="N49" s="81"/>
+      <c r="O49" s="81"/>
+      <c r="P49" s="81"/>
+      <c r="Q49" s="82"/>
       <c r="R49" s="34"/>
       <c r="S49" s="35"/>
       <c r="T49" s="35"/>
       <c r="U49" s="2"/>
       <c r="V49" s="3"/>
-      <c r="W49" s="54" t="s">
+      <c r="W49" s="80" t="s">
         <v>267</v>
       </c>
-      <c r="X49" s="55"/>
-[...5 lines deleted...]
-      <c r="AD49" s="54" t="s">
+      <c r="X49" s="81"/>
+      <c r="Y49" s="81"/>
+      <c r="Z49" s="81"/>
+      <c r="AA49" s="81"/>
+      <c r="AB49" s="81"/>
+      <c r="AC49" s="82"/>
+      <c r="AD49" s="80" t="s">
         <v>279</v>
       </c>
-      <c r="AE49" s="55"/>
-[...4 lines deleted...]
-      <c r="AJ49" s="56"/>
+      <c r="AE49" s="81"/>
+      <c r="AF49" s="81"/>
+      <c r="AG49" s="81"/>
+      <c r="AH49" s="81"/>
+      <c r="AI49" s="81"/>
+      <c r="AJ49" s="82"/>
       <c r="AK49" s="40"/>
       <c r="AL49" s="37"/>
       <c r="AM49" s="34"/>
       <c r="AN49" s="35"/>
       <c r="AO49" s="35"/>
-      <c r="AP49" s="236" t="s">
+      <c r="AP49" s="53" t="s">
         <v>286</v>
       </c>
-      <c r="AQ49" s="236"/>
-[...6 lines deleted...]
-      <c r="AX49" s="237"/>
+      <c r="AQ49" s="53"/>
+      <c r="AR49" s="53"/>
+      <c r="AS49" s="53"/>
+      <c r="AT49" s="53"/>
+      <c r="AU49" s="53"/>
+      <c r="AV49" s="53"/>
+      <c r="AW49" s="53"/>
+      <c r="AX49" s="54"/>
     </row>
     <row r="50" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A50" s="27"/>
       <c r="D50" s="5"/>
-      <c r="E50" s="69" t="s">
+      <c r="E50" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="F50" s="62"/>
-      <c r="G50" s="62" t="s">
+      <c r="F50" s="98"/>
+      <c r="G50" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="H50" s="62"/>
-      <c r="I50" s="62" t="s">
+      <c r="H50" s="98"/>
+      <c r="I50" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="J50" s="62"/>
-      <c r="K50" s="62" t="s">
+      <c r="J50" s="98"/>
+      <c r="K50" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="L50" s="62"/>
-      <c r="M50" s="67" t="s">
+      <c r="L50" s="98"/>
+      <c r="M50" s="239" t="s">
         <v>4</v>
       </c>
-      <c r="N50" s="68"/>
-[...1 lines deleted...]
-      <c r="P50" s="62" t="s">
+      <c r="N50" s="240"/>
+      <c r="O50" s="214"/>
+      <c r="P50" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="Q50" s="62"/>
+      <c r="Q50" s="98"/>
       <c r="R50" s="4"/>
       <c r="V50" s="5"/>
-      <c r="W50" s="57" t="s">
+      <c r="W50" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="X50" s="57"/>
-      <c r="Y50" s="57" t="s">
+      <c r="X50" s="44"/>
+      <c r="Y50" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="Z50" s="57"/>
-[...1 lines deleted...]
-      <c r="AB50" s="62" t="s">
+      <c r="Z50" s="44"/>
+      <c r="AA50" s="44"/>
+      <c r="AB50" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AC50" s="62"/>
-      <c r="AD50" s="57" t="s">
+      <c r="AC50" s="98"/>
+      <c r="AD50" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="AE50" s="57"/>
-      <c r="AF50" s="57" t="s">
+      <c r="AE50" s="44"/>
+      <c r="AF50" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AG50" s="57"/>
-      <c r="AH50" s="223" t="s">
+      <c r="AG50" s="44"/>
+      <c r="AH50" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="AI50" s="224"/>
-      <c r="AJ50" s="57" t="s">
+      <c r="AI50" s="79"/>
+      <c r="AJ50" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AK50" s="57"/>
-      <c r="AL50" s="57"/>
+      <c r="AK50" s="44"/>
+      <c r="AL50" s="44"/>
       <c r="AM50" s="4"/>
-      <c r="AP50" s="94" t="s">
+      <c r="AP50" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="AQ50" s="238"/>
-      <c r="AR50" s="57" t="s">
+      <c r="AQ50" s="55"/>
+      <c r="AR50" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="AS50" s="57"/>
-      <c r="AT50" s="94" t="s">
+      <c r="AS50" s="44"/>
+      <c r="AT50" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="AU50" s="95"/>
-      <c r="AV50" s="231" t="s">
+      <c r="AU50" s="46"/>
+      <c r="AV50" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="AW50" s="231"/>
-      <c r="AX50" s="204"/>
+      <c r="AW50" s="47"/>
+      <c r="AX50" s="48"/>
     </row>
     <row r="51" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A51" s="27"/>
       <c r="D51" s="5"/>
-      <c r="E51" s="74" t="s">
+      <c r="E51" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="F51" s="58"/>
-      <c r="G51" s="78" t="s">
+      <c r="F51" s="72"/>
+      <c r="G51" s="199" t="s">
         <v>261</v>
       </c>
-      <c r="H51" s="79"/>
-      <c r="I51" s="84">
+      <c r="H51" s="200"/>
+      <c r="I51" s="219">
         <f>[1]Hoja1!$C$3331</f>
-        <v>13284.07041320614</v>
-[...2 lines deleted...]
-      <c r="K51" s="74" t="s">
+        <v>15207.60380903839</v>
+      </c>
+      <c r="J51" s="219"/>
+      <c r="K51" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="L51" s="58"/>
-      <c r="M51" s="60" t="s">
+      <c r="L51" s="72"/>
+      <c r="M51" s="234" t="s">
         <v>264</v>
       </c>
-      <c r="N51" s="60"/>
-[...1 lines deleted...]
-      <c r="P51" s="71">
+      <c r="N51" s="234"/>
+      <c r="O51" s="234"/>
+      <c r="P51" s="196">
         <f>[1]Hoja1!$C$3334</f>
-        <v>48608.429510386421</v>
-[...1 lines deleted...]
-      <c r="Q51" s="71"/>
+        <v>55646.930103490369</v>
+      </c>
+      <c r="Q51" s="196"/>
       <c r="R51" s="4"/>
       <c r="V51" s="5"/>
-      <c r="W51" s="58" t="s">
+      <c r="W51" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="X51" s="58"/>
-      <c r="Y51" s="60" t="s">
+      <c r="X51" s="72"/>
+      <c r="Y51" s="234" t="s">
         <v>269</v>
       </c>
-      <c r="Z51" s="60"/>
-[...1 lines deleted...]
-      <c r="AB51" s="63">
+      <c r="Z51" s="234"/>
+      <c r="AA51" s="234"/>
+      <c r="AB51" s="236">
         <f>[1]Hoja1!$C$3337</f>
-        <v>11757.8890560854</v>
-[...2 lines deleted...]
-      <c r="AD51" s="74" t="s">
+        <v>13460.431391406566</v>
+      </c>
+      <c r="AC51" s="147"/>
+      <c r="AD51" s="71" t="s">
         <v>287</v>
       </c>
-      <c r="AE51" s="58"/>
-      <c r="AF51" s="225">
+      <c r="AE51" s="72"/>
+      <c r="AF51" s="83">
         <f>[1]Hoja1!$C$3677</f>
-        <v>18115.708422830667</v>
-[...2 lines deleted...]
-      <c r="AH51" s="93" t="s">
+        <v>22812.74930270221</v>
+      </c>
+      <c r="AG51" s="83"/>
+      <c r="AH51" s="57" t="s">
         <v>290</v>
       </c>
-      <c r="AI51" s="116"/>
-      <c r="AJ51" s="226">
+      <c r="AI51" s="77"/>
+      <c r="AJ51" s="84">
         <f>[1]Hoja1!$C$3680</f>
-        <v>56904.612476672752</v>
-[...2 lines deleted...]
-      <c r="AL51" s="226"/>
+        <v>71658.840399624489</v>
+      </c>
+      <c r="AK51" s="84"/>
+      <c r="AL51" s="84"/>
       <c r="AM51" s="4"/>
       <c r="AO51" s="5"/>
-      <c r="AP51" s="92" t="s">
+      <c r="AP51" s="56" t="s">
         <v>280</v>
       </c>
-      <c r="AQ51" s="93"/>
-      <c r="AR51" s="42">
+      <c r="AQ51" s="57"/>
+      <c r="AR51" s="222">
         <f>[1]Hoja1!$C3683</f>
-        <v>11910.841745027459</v>
-[...2 lines deleted...]
-      <c r="AT51" s="232" t="s">
+        <v>14999.084792678179</v>
+      </c>
+      <c r="AS51" s="223"/>
+      <c r="AT51" s="49" t="s">
         <v>283</v>
       </c>
-      <c r="AU51" s="233" t="s">
+      <c r="AU51" s="50" t="s">
         <v>18</v>
       </c>
-      <c r="AV51" s="228">
+      <c r="AV51" s="41">
         <f>[1]Hoja1!$C3686</f>
-        <v>40553.877817320536</v>
-[...2 lines deleted...]
-      <c r="AX51" s="230"/>
+        <v>51068.687257795405</v>
+      </c>
+      <c r="AW51" s="42"/>
+      <c r="AX51" s="43"/>
     </row>
     <row r="52" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A52" s="27"/>
       <c r="D52" s="5"/>
-      <c r="E52" s="75" t="s">
+      <c r="E52" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="F52" s="59"/>
-      <c r="G52" s="80" t="s">
+      <c r="F52" s="127"/>
+      <c r="G52" s="215" t="s">
         <v>262</v>
       </c>
-      <c r="H52" s="81"/>
-      <c r="I52" s="85">
+      <c r="H52" s="216"/>
+      <c r="I52" s="220">
         <f>[1]Hoja1!$C$3332</f>
-        <v>16813.172861147679</v>
-[...2 lines deleted...]
-      <c r="K52" s="75" t="s">
+        <v>19247.720291441863</v>
+      </c>
+      <c r="J52" s="220"/>
+      <c r="K52" s="97" t="s">
         <v>8</v>
       </c>
-      <c r="L52" s="59"/>
-      <c r="M52" s="61" t="s">
+      <c r="L52" s="127"/>
+      <c r="M52" s="235" t="s">
         <v>265</v>
       </c>
-      <c r="N52" s="61"/>
-[...1 lines deleted...]
-      <c r="P52" s="72">
+      <c r="N52" s="235"/>
+      <c r="O52" s="235"/>
+      <c r="P52" s="242">
         <f>[1]Hoja1!$C$3335</f>
-        <v>55599.990196729057</v>
-[...1 lines deleted...]
-      <c r="Q52" s="72"/>
+        <v>63650.86877721543</v>
+      </c>
+      <c r="Q52" s="242"/>
       <c r="R52" s="4"/>
       <c r="V52" s="5"/>
-      <c r="W52" s="59" t="s">
+      <c r="W52" s="127" t="s">
         <v>22</v>
       </c>
-      <c r="X52" s="59"/>
-      <c r="Y52" s="61" t="s">
+      <c r="X52" s="127"/>
+      <c r="Y52" s="235" t="s">
         <v>270</v>
       </c>
-      <c r="Z52" s="61"/>
-[...1 lines deleted...]
-      <c r="AB52" s="65">
+      <c r="Z52" s="235"/>
+      <c r="AA52" s="235"/>
+      <c r="AB52" s="237">
         <f>[1]Hoja1!$C$3338</f>
-        <v>12737.406277794986</v>
-[...2 lines deleted...]
-      <c r="AD52" s="106" t="s">
+        <v>14581.7827068197</v>
+      </c>
+      <c r="AC52" s="238"/>
+      <c r="AD52" s="73" t="s">
         <v>288</v>
       </c>
-      <c r="AE52" s="108"/>
-      <c r="AF52" s="226">
+      <c r="AE52" s="74"/>
+      <c r="AF52" s="84">
         <f>[1]Hoja1!$C$3678</f>
-        <v>22797.506941300573</v>
-[...2 lines deleted...]
-      <c r="AH52" s="94" t="s">
+        <v>28708.444541040986</v>
+      </c>
+      <c r="AG52" s="84"/>
+      <c r="AH52" s="45" t="s">
         <v>291</v>
       </c>
-      <c r="AI52" s="95"/>
-      <c r="AJ52" s="227">
+      <c r="AI52" s="46"/>
+      <c r="AJ52" s="86">
         <f>[1]Hoja1!$C$3681</f>
-        <v>58978.456386400816</v>
-[...2 lines deleted...]
-      <c r="AL52" s="227"/>
+        <v>74270.390558266823</v>
+      </c>
+      <c r="AK52" s="86"/>
+      <c r="AL52" s="86"/>
       <c r="AM52" s="4"/>
       <c r="AO52" s="5"/>
-      <c r="AP52" s="94" t="s">
+      <c r="AP52" s="45" t="s">
         <v>281</v>
       </c>
-      <c r="AQ52" s="95" t="s">
+      <c r="AQ52" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="AR52" s="44">
+      <c r="AR52" s="224">
         <f>[1]Hoja1!$C3684</f>
-        <v>17300.569127512925</v>
-[...2 lines deleted...]
-      <c r="AT52" s="94" t="s">
+        <v>21786.260690894476</v>
+      </c>
+      <c r="AS52" s="225"/>
+      <c r="AT52" s="45" t="s">
         <v>284</v>
       </c>
-      <c r="AU52" s="95" t="s">
+      <c r="AU52" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="AV52" s="48">
+      <c r="AV52" s="228">
         <f>[1]Hoja1!$C3687</f>
-        <v>53359.028346090148</v>
-[...2 lines deleted...]
-      <c r="AX52" s="50"/>
+        <v>67193.957215664399</v>
+      </c>
+      <c r="AW52" s="229"/>
+      <c r="AX52" s="230"/>
     </row>
     <row r="53" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="30"/>
       <c r="B53" s="31"/>
       <c r="C53" s="31"/>
       <c r="D53" s="32"/>
       <c r="E53" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="F53" s="77"/>
-      <c r="G53" s="82" t="s">
+      <c r="F53" s="60"/>
+      <c r="G53" s="217" t="s">
         <v>263</v>
       </c>
-      <c r="H53" s="83"/>
-      <c r="I53" s="86">
+      <c r="H53" s="218"/>
+      <c r="I53" s="221">
         <f>[1]Hoja1!$C$3333</f>
-        <v>23638.323231553735</v>
-[...1 lines deleted...]
-      <c r="J53" s="86"/>
+        <v>27061.15243548272</v>
+      </c>
+      <c r="J53" s="221"/>
       <c r="K53" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="L53" s="77"/>
-      <c r="M53" s="70" t="s">
+      <c r="L53" s="60"/>
+      <c r="M53" s="241" t="s">
         <v>266</v>
       </c>
-      <c r="N53" s="70"/>
-[...1 lines deleted...]
-      <c r="P53" s="73">
+      <c r="N53" s="241"/>
+      <c r="O53" s="241"/>
+      <c r="P53" s="213">
         <f>[1]Hoja1!$C$3336</f>
-        <v>89559.269167849518</v>
-[...1 lines deleted...]
-      <c r="Q53" s="73"/>
+        <v>102527.45134335411</v>
+      </c>
+      <c r="Q53" s="213"/>
       <c r="R53" s="33"/>
       <c r="S53" s="31"/>
       <c r="T53" s="31"/>
       <c r="U53" s="31"/>
       <c r="V53" s="32"/>
-      <c r="W53" s="77" t="s">
+      <c r="W53" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="X53" s="77"/>
-      <c r="Y53" s="210" t="s">
+      <c r="X53" s="60"/>
+      <c r="Y53" s="61" t="s">
         <v>271</v>
       </c>
-      <c r="Z53" s="210"/>
-[...1 lines deleted...]
-      <c r="AB53" s="211">
+      <c r="Z53" s="61"/>
+      <c r="AA53" s="61"/>
+      <c r="AB53" s="62">
         <f>[1]Hoja1!$C$3359</f>
-        <v>15149.387293503358</v>
-[...2 lines deleted...]
-      <c r="AD53" s="220" t="s">
+        <v>17343.018573602643</v>
+      </c>
+      <c r="AC53" s="62"/>
+      <c r="AD53" s="75" t="s">
         <v>289</v>
       </c>
       <c r="AE53" s="76"/>
-      <c r="AF53" s="41">
+      <c r="AF53" s="85">
         <f>[1]Hoja1!$C$3679</f>
-        <v>33672.124606726487</v>
-[...2 lines deleted...]
-      <c r="AH53" s="221" t="s">
+        <v>42402.633074758531</v>
+      </c>
+      <c r="AG53" s="85"/>
+      <c r="AH53" s="58" t="s">
         <v>292</v>
       </c>
-      <c r="AI53" s="222"/>
-      <c r="AJ53" s="41">
+      <c r="AI53" s="59"/>
+      <c r="AJ53" s="85">
         <f>[1]Hoja1!$C$3682</f>
-        <v>96968.141096401785</v>
-[...2 lines deleted...]
-      <c r="AL53" s="41"/>
+        <v>122110.04071987685</v>
+      </c>
+      <c r="AK53" s="85"/>
+      <c r="AL53" s="85"/>
       <c r="AM53" s="33"/>
       <c r="AN53" s="31"/>
       <c r="AO53" s="32"/>
-      <c r="AP53" s="221" t="s">
+      <c r="AP53" s="58" t="s">
         <v>282</v>
       </c>
-      <c r="AQ53" s="222" t="s">
+      <c r="AQ53" s="59" t="s">
         <v>17</v>
       </c>
-      <c r="AR53" s="46">
+      <c r="AR53" s="226">
         <f>[1]Hoja1!$C3685</f>
-        <v>26888.084427245867</v>
-[...2 lines deleted...]
-      <c r="AT53" s="234" t="s">
+        <v>33859.626957542176</v>
+      </c>
+      <c r="AS53" s="227"/>
+      <c r="AT53" s="51" t="s">
         <v>285</v>
       </c>
-      <c r="AU53" s="235" t="s">
+      <c r="AU53" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="AV53" s="51">
+      <c r="AV53" s="231">
         <f>[1]Hoja1!$C3688</f>
-        <v>75227.553122185913</v>
-[...2 lines deleted...]
-      <c r="AX53" s="53"/>
+        <v>94732.553095706287</v>
+      </c>
+      <c r="AW53" s="232"/>
+      <c r="AX53" s="233"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="43wZ7zlFxh1Zp05+gR2EIvr5mAksfUkpnlONpXDC1gZH7xW69wkYXD+X416jenUvrCq1Qrhm5wluk3eFBmrvrQ==" saltValue="Gq0vdK3j+FDfL92619W/FA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xU7umzZqTWRXuukP4u5KGtNjOg6CuD2Zx9MWnOTlpXkaXsmodaYip4r4wamNjWvFEGu15GfXyS+q49IB5rHJbA==" saltValue="Dgb9eVCivAe/eWVoFVikPg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="800">
-    <mergeCell ref="AV51:AX51"/>
-[...10 lines deleted...]
-    <mergeCell ref="AP53:AQ53"/>
+    <mergeCell ref="AJ53:AL53"/>
+    <mergeCell ref="AR51:AS51"/>
+    <mergeCell ref="AR52:AS52"/>
+    <mergeCell ref="AR53:AS53"/>
+    <mergeCell ref="AV52:AX52"/>
+    <mergeCell ref="AV53:AX53"/>
+    <mergeCell ref="E49:Q49"/>
+    <mergeCell ref="W50:X50"/>
+    <mergeCell ref="W51:X51"/>
+    <mergeCell ref="W52:X52"/>
+    <mergeCell ref="Y50:AA50"/>
+    <mergeCell ref="Y51:AA51"/>
+    <mergeCell ref="Y52:AA52"/>
+    <mergeCell ref="AB50:AC50"/>
+    <mergeCell ref="AB51:AC51"/>
+    <mergeCell ref="AB52:AC52"/>
+    <mergeCell ref="W49:AC49"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="M52:O52"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="M53:O53"/>
+    <mergeCell ref="P50:Q50"/>
+    <mergeCell ref="P51:Q51"/>
+    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="K51:L51"/>
+    <mergeCell ref="K52:L52"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="AW7:AX7"/>
+    <mergeCell ref="AW8:AX8"/>
+    <mergeCell ref="AW9:AX9"/>
+    <mergeCell ref="AW10:AX10"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AW6:AX6"/>
+    <mergeCell ref="AM9:AN9"/>
+    <mergeCell ref="AM10:AN10"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AU6:AV6"/>
+    <mergeCell ref="AU7:AV7"/>
+    <mergeCell ref="AU8:AV8"/>
+    <mergeCell ref="AU9:AV9"/>
+    <mergeCell ref="AU10:AV10"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AS6:AT6"/>
+    <mergeCell ref="AS7:AT7"/>
+    <mergeCell ref="AS8:AT8"/>
+    <mergeCell ref="AS9:AT9"/>
+    <mergeCell ref="AS10:AT10"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AM7:AN7"/>
+    <mergeCell ref="AM8:AN8"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AK6:AL6"/>
+    <mergeCell ref="AK7:AL7"/>
+    <mergeCell ref="AK8:AL8"/>
+    <mergeCell ref="AK9:AL9"/>
+    <mergeCell ref="AK10:AL10"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI6:AJ6"/>
+    <mergeCell ref="AI7:AJ7"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="AA7:AB7"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AC6:AD6"/>
+    <mergeCell ref="AC7:AD7"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="AC10:AD10"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AW3:AX3"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="AO1:AR1"/>
+    <mergeCell ref="AS1:AV1"/>
+    <mergeCell ref="AM3:AN3"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AS3:AT3"/>
+    <mergeCell ref="AU3:AV3"/>
+    <mergeCell ref="AA3:AB3"/>
+    <mergeCell ref="AC3:AD3"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AK3:AL3"/>
+    <mergeCell ref="U3:X3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="O1:AH1"/>
+    <mergeCell ref="AI1:AM1"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="AA19:AB19"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="AC19:AD19"/>
+    <mergeCell ref="AC20:AD20"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="S20:T20"/>
+    <mergeCell ref="U11:X11"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="AA11:AB11"/>
+    <mergeCell ref="AC11:AD11"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="Y17:Z17"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="AA12:AB12"/>
+    <mergeCell ref="AC12:AD12"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="AC16:AD16"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="AC18:AD18"/>
+    <mergeCell ref="AA13:AB13"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="AA15:AB15"/>
+    <mergeCell ref="AA16:AB16"/>
+    <mergeCell ref="AA17:AB17"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AE11:AH11"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK11:AL11"/>
+    <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="AI12:AJ12"/>
+    <mergeCell ref="AI13:AJ13"/>
+    <mergeCell ref="AI14:AJ14"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="AM12:AN12"/>
+    <mergeCell ref="AM13:AN13"/>
+    <mergeCell ref="AM14:AN14"/>
+    <mergeCell ref="AM15:AN15"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AK12:AL12"/>
+    <mergeCell ref="AK13:AL13"/>
+    <mergeCell ref="AK14:AL14"/>
+    <mergeCell ref="AK15:AL15"/>
+    <mergeCell ref="AK16:AL16"/>
+    <mergeCell ref="AK17:AL17"/>
+    <mergeCell ref="AK18:AL18"/>
+    <mergeCell ref="AK19:AL19"/>
+    <mergeCell ref="AK20:AL20"/>
+    <mergeCell ref="AM17:AN17"/>
+    <mergeCell ref="AM18:AN18"/>
+    <mergeCell ref="AM19:AN19"/>
+    <mergeCell ref="AM20:AN20"/>
+    <mergeCell ref="AO11:AR11"/>
+    <mergeCell ref="AS11:AT11"/>
+    <mergeCell ref="AU11:AV11"/>
+    <mergeCell ref="AW11:AX11"/>
+    <mergeCell ref="AS12:AT12"/>
+    <mergeCell ref="AU12:AV12"/>
+    <mergeCell ref="AW12:AX12"/>
+    <mergeCell ref="AS13:AT13"/>
+    <mergeCell ref="AU13:AV13"/>
+    <mergeCell ref="AW13:AX13"/>
+    <mergeCell ref="AS14:AT14"/>
+    <mergeCell ref="AU14:AV14"/>
+    <mergeCell ref="AW14:AX14"/>
+    <mergeCell ref="AO15:AR15"/>
+    <mergeCell ref="AS15:AT15"/>
+    <mergeCell ref="AU15:AV15"/>
+    <mergeCell ref="AW15:AX15"/>
+    <mergeCell ref="AS16:AT16"/>
+    <mergeCell ref="AU16:AV16"/>
+    <mergeCell ref="AW16:AX16"/>
+    <mergeCell ref="AS17:AT17"/>
+    <mergeCell ref="AU17:AV17"/>
+    <mergeCell ref="AW17:AX17"/>
+    <mergeCell ref="AS18:AT18"/>
+    <mergeCell ref="AU18:AV18"/>
+    <mergeCell ref="AW18:AX18"/>
+    <mergeCell ref="AO16:AR16"/>
+    <mergeCell ref="AS19:AT19"/>
+    <mergeCell ref="AU19:AV19"/>
+    <mergeCell ref="AW19:AX19"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="S21:T21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="S22:T22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="S26:T26"/>
+    <mergeCell ref="K28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="Q31:R31"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="S31:T31"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U21:X21"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="AA21:AB21"/>
+    <mergeCell ref="AC21:AD21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="AA24:AB24"/>
+    <mergeCell ref="AC22:AD22"/>
+    <mergeCell ref="AC23:AD23"/>
+    <mergeCell ref="AC24:AD24"/>
+    <mergeCell ref="U25:X25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AC25:AD25"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="Y27:Z27"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AA27:AB27"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="AA29:AB29"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AC27:AD27"/>
+    <mergeCell ref="AC28:AD28"/>
+    <mergeCell ref="AC29:AD29"/>
+    <mergeCell ref="U30:X30"/>
+    <mergeCell ref="Y30:Z30"/>
+    <mergeCell ref="AA30:AB30"/>
+    <mergeCell ref="AC30:AD30"/>
+    <mergeCell ref="Y31:Z31"/>
+    <mergeCell ref="AA31:AB31"/>
+    <mergeCell ref="AC31:AD31"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AC32:AD32"/>
+    <mergeCell ref="AM27:AN27"/>
+    <mergeCell ref="AE21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AK21:AL21"/>
+    <mergeCell ref="AM21:AN21"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="AI26:AJ26"/>
+    <mergeCell ref="AE28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AK28:AL28"/>
+    <mergeCell ref="AM28:AN28"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AK29:AL29"/>
+    <mergeCell ref="AM29:AN29"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AK30:AL30"/>
+    <mergeCell ref="AM30:AN30"/>
+    <mergeCell ref="AI31:AJ31"/>
+    <mergeCell ref="AK31:AL31"/>
+    <mergeCell ref="AM31:AN31"/>
+    <mergeCell ref="AI32:AJ32"/>
+    <mergeCell ref="AK32:AL32"/>
+    <mergeCell ref="AM32:AN32"/>
+    <mergeCell ref="AS21:AT21"/>
+    <mergeCell ref="AU21:AV21"/>
+    <mergeCell ref="AS25:AT25"/>
+    <mergeCell ref="AU25:AV25"/>
+    <mergeCell ref="AS29:AT29"/>
+    <mergeCell ref="AU29:AV29"/>
+    <mergeCell ref="AI27:AJ27"/>
+    <mergeCell ref="AK22:AL22"/>
+    <mergeCell ref="AK23:AL23"/>
+    <mergeCell ref="AK24:AL24"/>
+    <mergeCell ref="AK25:AL25"/>
+    <mergeCell ref="AK26:AL26"/>
+    <mergeCell ref="AK27:AL27"/>
+    <mergeCell ref="AM22:AN22"/>
+    <mergeCell ref="AM23:AN23"/>
+    <mergeCell ref="AM24:AN24"/>
+    <mergeCell ref="AM25:AN25"/>
+    <mergeCell ref="AM26:AN26"/>
+    <mergeCell ref="AW21:AX21"/>
+    <mergeCell ref="AS22:AT22"/>
+    <mergeCell ref="AU22:AV22"/>
+    <mergeCell ref="AW22:AX22"/>
+    <mergeCell ref="AS23:AT23"/>
+    <mergeCell ref="AU23:AV23"/>
+    <mergeCell ref="AW23:AX23"/>
+    <mergeCell ref="AS24:AT24"/>
+    <mergeCell ref="AU24:AV24"/>
+    <mergeCell ref="AW24:AX24"/>
+    <mergeCell ref="AW25:AX25"/>
+    <mergeCell ref="AS26:AT26"/>
+    <mergeCell ref="AU26:AV26"/>
+    <mergeCell ref="AW26:AX26"/>
+    <mergeCell ref="AS27:AT27"/>
+    <mergeCell ref="AU27:AV27"/>
+    <mergeCell ref="AW27:AX27"/>
+    <mergeCell ref="AS28:AT28"/>
+    <mergeCell ref="AU28:AV28"/>
+    <mergeCell ref="AW28:AX28"/>
+    <mergeCell ref="AW29:AX29"/>
+    <mergeCell ref="AS30:AT30"/>
+    <mergeCell ref="AU30:AV30"/>
+    <mergeCell ref="AW30:AX30"/>
+    <mergeCell ref="AS31:AT31"/>
+    <mergeCell ref="AU31:AV31"/>
+    <mergeCell ref="AW31:AX31"/>
+    <mergeCell ref="AS32:AT32"/>
+    <mergeCell ref="AU32:AV32"/>
+    <mergeCell ref="AW32:AX32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="K33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="Q35:R35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="Q36:R36"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q37:R37"/>
+    <mergeCell ref="S37:T37"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="U33:X33"/>
+    <mergeCell ref="Y33:Z33"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="AA33:AB33"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="U34:X34"/>
+    <mergeCell ref="Y34:Z34"/>
+    <mergeCell ref="AA34:AB34"/>
+    <mergeCell ref="AC34:AD34"/>
+    <mergeCell ref="Y35:Z35"/>
+    <mergeCell ref="AA35:AB35"/>
+    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="AC36:AD36"/>
+    <mergeCell ref="Y37:Z37"/>
+    <mergeCell ref="AA37:AB37"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="AA38:AB38"/>
+    <mergeCell ref="AC38:AD38"/>
+    <mergeCell ref="Y39:Z39"/>
+    <mergeCell ref="AA39:AB39"/>
+    <mergeCell ref="AC39:AD39"/>
+    <mergeCell ref="AE33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AK33:AL33"/>
+    <mergeCell ref="AM33:AN33"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AK34:AL34"/>
+    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AK35:AL35"/>
+    <mergeCell ref="AM35:AN35"/>
+    <mergeCell ref="AK39:AL39"/>
+    <mergeCell ref="AM39:AN39"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="AO33:AR33"/>
+    <mergeCell ref="AS33:AT33"/>
+    <mergeCell ref="AU33:AV33"/>
+    <mergeCell ref="AW33:AX33"/>
+    <mergeCell ref="AS34:AT34"/>
+    <mergeCell ref="AS35:AT35"/>
+    <mergeCell ref="AS36:AT36"/>
+    <mergeCell ref="AS37:AT37"/>
+    <mergeCell ref="AU34:AV34"/>
+    <mergeCell ref="AW34:AX34"/>
+    <mergeCell ref="AU35:AV35"/>
+    <mergeCell ref="AW35:AX35"/>
+    <mergeCell ref="AI36:AJ36"/>
+    <mergeCell ref="AK36:AL36"/>
+    <mergeCell ref="AM36:AN36"/>
+    <mergeCell ref="AI37:AJ37"/>
+    <mergeCell ref="AK37:AL37"/>
+    <mergeCell ref="AM37:AN37"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="AK38:AL38"/>
+    <mergeCell ref="AM38:AN38"/>
+    <mergeCell ref="AU36:AV36"/>
+    <mergeCell ref="AW36:AX36"/>
+    <mergeCell ref="AU37:AV37"/>
+    <mergeCell ref="AW37:AX37"/>
+    <mergeCell ref="AS38:AT38"/>
+    <mergeCell ref="AU38:AV38"/>
+    <mergeCell ref="AW38:AX38"/>
+    <mergeCell ref="AS39:AT39"/>
+    <mergeCell ref="AU39:AV39"/>
+    <mergeCell ref="AW39:AX39"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="K40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="Q40:R40"/>
+    <mergeCell ref="S40:T40"/>
+    <mergeCell ref="K41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="Q41:R41"/>
+    <mergeCell ref="S41:T41"/>
+    <mergeCell ref="Q42:R42"/>
+    <mergeCell ref="S42:T42"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="S43:T43"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="S44:T44"/>
+    <mergeCell ref="Q45:R45"/>
+    <mergeCell ref="S45:T45"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
+    <mergeCell ref="Q47:R47"/>
+    <mergeCell ref="S47:T47"/>
+    <mergeCell ref="Q48:R48"/>
+    <mergeCell ref="S48:T48"/>
+    <mergeCell ref="U40:X40"/>
+    <mergeCell ref="Y40:Z40"/>
+    <mergeCell ref="AA40:AB40"/>
+    <mergeCell ref="AC40:AD40"/>
+    <mergeCell ref="Y41:Z41"/>
+    <mergeCell ref="Y42:Z42"/>
+    <mergeCell ref="Y43:Z43"/>
+    <mergeCell ref="Y44:Z44"/>
+    <mergeCell ref="Y45:Z45"/>
+    <mergeCell ref="AA41:AB41"/>
+    <mergeCell ref="AC41:AD41"/>
+    <mergeCell ref="AA42:AB42"/>
+    <mergeCell ref="AC42:AD42"/>
+    <mergeCell ref="AA43:AB43"/>
+    <mergeCell ref="AC43:AD43"/>
+    <mergeCell ref="AA44:AB44"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="AE40:AH40"/>
+    <mergeCell ref="AI40:AJ40"/>
+    <mergeCell ref="AK40:AL40"/>
+    <mergeCell ref="AM40:AN40"/>
+    <mergeCell ref="AI41:AJ41"/>
+    <mergeCell ref="AI42:AJ42"/>
+    <mergeCell ref="AI43:AJ43"/>
+    <mergeCell ref="AI44:AJ44"/>
+    <mergeCell ref="AI45:AJ45"/>
+    <mergeCell ref="AK41:AL41"/>
+    <mergeCell ref="AM41:AN41"/>
+    <mergeCell ref="AK42:AL42"/>
+    <mergeCell ref="AM42:AN42"/>
+    <mergeCell ref="AK43:AL43"/>
+    <mergeCell ref="AM43:AN43"/>
+    <mergeCell ref="AK44:AL44"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AK45:AL45"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AU47:AV47"/>
+    <mergeCell ref="AW47:AX47"/>
+    <mergeCell ref="AO40:AR40"/>
+    <mergeCell ref="AS40:AT40"/>
+    <mergeCell ref="AU40:AV40"/>
+    <mergeCell ref="AW40:AX40"/>
+    <mergeCell ref="AO44:AR44"/>
+    <mergeCell ref="AS44:AT44"/>
+    <mergeCell ref="AU44:AV44"/>
+    <mergeCell ref="AW44:AX44"/>
+    <mergeCell ref="AS41:AT41"/>
+    <mergeCell ref="AS42:AT42"/>
+    <mergeCell ref="AS43:AT43"/>
+    <mergeCell ref="AU41:AV41"/>
+    <mergeCell ref="AW41:AX41"/>
+    <mergeCell ref="AU42:AV42"/>
+    <mergeCell ref="AW42:AX42"/>
+    <mergeCell ref="AU43:AV43"/>
+    <mergeCell ref="AW43:AX43"/>
+    <mergeCell ref="AU45:AV45"/>
+    <mergeCell ref="AW45:AX45"/>
+    <mergeCell ref="AU46:AV46"/>
+    <mergeCell ref="AW46:AX46"/>
+    <mergeCell ref="AS45:AT45"/>
+    <mergeCell ref="AS46:AT46"/>
+    <mergeCell ref="AS47:AT47"/>
+    <mergeCell ref="Z46:AA46"/>
+    <mergeCell ref="Z47:AA47"/>
+    <mergeCell ref="Z48:AA48"/>
+    <mergeCell ref="AB46:AC46"/>
+    <mergeCell ref="AB47:AC47"/>
+    <mergeCell ref="AB48:AC48"/>
+    <mergeCell ref="AD46:AE46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="AD47:AE47"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="AD48:AE48"/>
+    <mergeCell ref="AF48:AG48"/>
     <mergeCell ref="W53:X53"/>
     <mergeCell ref="Y53:AA53"/>
     <mergeCell ref="AB53:AC53"/>
     <mergeCell ref="AK48:AL48"/>
     <mergeCell ref="AM48:AN48"/>
     <mergeCell ref="AK47:AL47"/>
     <mergeCell ref="AM47:AN47"/>
     <mergeCell ref="W48:Y48"/>
     <mergeCell ref="AD50:AE50"/>
     <mergeCell ref="AD51:AE51"/>
     <mergeCell ref="AD52:AE52"/>
     <mergeCell ref="AD53:AE53"/>
     <mergeCell ref="AF50:AG50"/>
     <mergeCell ref="AH51:AI51"/>
     <mergeCell ref="AH52:AI52"/>
     <mergeCell ref="AH53:AI53"/>
     <mergeCell ref="AH50:AI50"/>
     <mergeCell ref="AJ50:AL50"/>
     <mergeCell ref="AD49:AJ49"/>
     <mergeCell ref="AF51:AG51"/>
     <mergeCell ref="AF52:AG52"/>
     <mergeCell ref="AF53:AG53"/>
     <mergeCell ref="AJ51:AL51"/>
     <mergeCell ref="AJ52:AL52"/>
-    <mergeCell ref="AS46:AT46"/>
-[...762 lines deleted...]
-    <mergeCell ref="P52:Q52"/>
+    <mergeCell ref="AV51:AX51"/>
+    <mergeCell ref="AR50:AS50"/>
+    <mergeCell ref="AT50:AU50"/>
+    <mergeCell ref="AV50:AX50"/>
+    <mergeCell ref="AT51:AU51"/>
+    <mergeCell ref="AT52:AU52"/>
+    <mergeCell ref="AT53:AU53"/>
+    <mergeCell ref="AP49:AX49"/>
+    <mergeCell ref="AP50:AQ50"/>
+    <mergeCell ref="AP51:AQ51"/>
+    <mergeCell ref="AP52:AQ52"/>
+    <mergeCell ref="AP53:AQ53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AO1:AR1" r:id="rId1" display="enviar e-mail" xr:uid="{1B74917B-1ED3-4274-9F7A-35D45FB8AC37}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>