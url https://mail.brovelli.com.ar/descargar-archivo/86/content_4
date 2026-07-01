--- v1 (2026-05-15)
+++ v2 (2026-07-01)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{87E29808-1E92-429A-B8A9-DDFC0BC74000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="30" documentId="8_{803EE7D3-E056-4B38-9949-6E7641B01BFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3FBE7512-4A12-48D1-8E45-3B15CE79D6E4}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E052C0AC-FA88-41C8-8873-9390A3E996BB}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AX$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1007,53 +1007,50 @@
   <si>
     <t>F240H25019</t>
   </si>
   <si>
     <t>F240H32025</t>
   </si>
   <si>
     <t>F240H40032</t>
   </si>
   <si>
     <t>F240H50038</t>
   </si>
   <si>
     <t>F240H63051</t>
   </si>
   <si>
     <t>CURVA 90° FF</t>
   </si>
   <si>
     <t>F90R251900</t>
   </si>
   <si>
     <t xml:space="preserve">  José P. Varela 5714 CABA TEL 4644-5225 /4642-3250  - cel 15 3366 6121              </t>
   </si>
   <si>
-    <t>solicitar cotizacion</t>
-[...1 lines deleted...]
-  <si>
     <t>enviar e-mail</t>
   </si>
   <si>
     <t>F90R322500</t>
   </si>
   <si>
     <t>F90R252000</t>
   </si>
   <si>
     <t>Valvulas esfericas  PPR esfera y manija metalicas</t>
   </si>
   <si>
     <t>JS19000020</t>
   </si>
   <si>
     <t>JS19000025</t>
   </si>
   <si>
     <t>JS19000032</t>
   </si>
   <si>
     <t>JS19000040</t>
   </si>
   <si>
     <t>JS19000050</t>
@@ -1118,61 +1115,64 @@
   <si>
     <t>F226300000</t>
   </si>
   <si>
     <t>Tubo con covertor Thermoflow</t>
   </si>
   <si>
     <t>JS20000020</t>
   </si>
   <si>
     <t>JS20000025</t>
   </si>
   <si>
     <t>JS20000032</t>
   </si>
   <si>
     <t>JS20000040</t>
   </si>
   <si>
     <t>JS20000050</t>
   </si>
   <si>
     <t>JS20000063</t>
   </si>
   <si>
-    <t>Lista 25</t>
+    <t>Lista 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actualizada al </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -1301,50 +1301,58 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Javanese Text"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1406,59 +1414,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1510,61 +1509,50 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -1719,782 +1707,814 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="243">
+  <cellXfs count="245">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="11" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="11" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="20" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="23" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="20" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...257 lines deleted...]
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="34" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2561,90 +2581,90 @@
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>31</xdr:col>
-      <xdr:colOff>173773</xdr:colOff>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>324779</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>34847</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>32</xdr:col>
-      <xdr:colOff>179581</xdr:colOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>260892</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>330122</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Imagen 573">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90BD05E7-6401-4FB7-B4BB-7A58DF46EB4E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="10732584" y="34847"/>
+          <a:off x="10430572" y="34847"/>
           <a:ext cx="389131" cy="295275"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -4380,661 +4400,661 @@
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
       <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2310">
           <cell r="C2310">
             <v>29260.553830281529</v>
           </cell>
         </row>
         <row r="2311">
           <cell r="C2311">
             <v>69196.750360029953</v>
           </cell>
         </row>
         <row r="2915">
           <cell r="C2915">
-            <v>15372.759762879627</v>
+            <v>16295.125348652406</v>
           </cell>
         </row>
         <row r="2916">
           <cell r="C2916">
-            <v>24070.069781363029</v>
+            <v>25514.273968244812</v>
           </cell>
         </row>
         <row r="2917">
           <cell r="C2917">
-            <v>35403.937882439575</v>
+            <v>37528.174155385939</v>
           </cell>
         </row>
         <row r="2918">
           <cell r="C2918">
-            <v>59256.890605949862</v>
+            <v>62812.30404230686</v>
           </cell>
         </row>
         <row r="2919">
           <cell r="C2919">
-            <v>8103.744384249816</v>
+            <v>8589.9690473048049</v>
           </cell>
         </row>
         <row r="2920">
           <cell r="C2920">
-            <v>12342.506791041353</v>
+            <v>13083.057198503833</v>
           </cell>
         </row>
         <row r="2921">
           <cell r="C2921">
-            <v>19921.704288057303</v>
+            <v>21117.006545340744</v>
           </cell>
         </row>
         <row r="2922">
           <cell r="C2922">
-            <v>30731.55532092963</v>
+            <v>32575.448640185408</v>
           </cell>
         </row>
         <row r="2923">
           <cell r="C2923">
-            <v>48081.815392347991</v>
+            <v>50966.724315888867</v>
           </cell>
         </row>
         <row r="2924">
           <cell r="C2924">
-            <v>81946.155261882639</v>
+            <v>86862.924577595579</v>
           </cell>
         </row>
         <row r="2925">
           <cell r="C2925">
-            <v>420.5325280572352</v>
+            <v>445.7644797406694</v>
           </cell>
         </row>
         <row r="2926">
           <cell r="C2926">
-            <v>668.01768564367615</v>
+            <v>708.09874678229687</v>
           </cell>
         </row>
         <row r="2927">
           <cell r="C2927">
-            <v>1147.451240000295</v>
+            <v>1216.2983144003126</v>
           </cell>
         </row>
         <row r="2928">
           <cell r="C2928">
-            <v>2189.4542007080609</v>
+            <v>2320.8214527505447</v>
           </cell>
         </row>
         <row r="2929">
           <cell r="C2929">
-            <v>3819.9001593088642</v>
+            <v>4049.0941688673965</v>
           </cell>
         </row>
         <row r="2930">
           <cell r="C2930">
-            <v>6987.6187837046255</v>
+            <v>7406.8759107269034</v>
           </cell>
         </row>
         <row r="2931">
           <cell r="C2931">
-            <v>13975.237567409251</v>
+            <v>14813.751821453807</v>
           </cell>
         </row>
         <row r="2932">
           <cell r="C2932">
-            <v>293.59120439007825</v>
+            <v>311.20667665348299</v>
           </cell>
         </row>
         <row r="2933">
           <cell r="C2933">
-            <v>482.00200467411452</v>
+            <v>510.92212495456141</v>
           </cell>
         </row>
         <row r="2934">
           <cell r="C2934">
-            <v>678.41754582494787</v>
+            <v>719.12259857444474</v>
           </cell>
         </row>
         <row r="2935">
           <cell r="C2935">
-            <v>1274.5658946704734</v>
+            <v>1351.0398483507017</v>
           </cell>
         </row>
         <row r="2936">
           <cell r="C2936">
-            <v>2180.3622017314042</v>
+            <v>2311.1839338352884</v>
           </cell>
         </row>
         <row r="2937">
           <cell r="C2937">
-            <v>4745.8816495398078</v>
+            <v>5030.6345485121965</v>
           </cell>
         </row>
         <row r="2938">
           <cell r="C2938">
-            <v>10248.510700906234</v>
+            <v>10863.421342960608</v>
           </cell>
         </row>
         <row r="2939">
           <cell r="C2939">
-            <v>550.64108187050681</v>
+            <v>583.67954678273736</v>
           </cell>
         </row>
         <row r="2940">
           <cell r="C2940">
-            <v>940.79341230730017</v>
+            <v>997.2410170457382</v>
           </cell>
         </row>
         <row r="2941">
           <cell r="C2941">
-            <v>1470.9814358213068</v>
+            <v>1559.2403219705852</v>
           </cell>
         </row>
         <row r="2942">
           <cell r="C2942">
-            <v>2881.7697415025264</v>
+            <v>3054.6759259926771</v>
           </cell>
         </row>
         <row r="2943">
           <cell r="C2943">
-            <v>5599.1271479574953</v>
+            <v>5935.0747768349447</v>
           </cell>
         </row>
         <row r="2944">
           <cell r="C2944">
-            <v>9589.7583452422368</v>
+            <v>10165.143845956771</v>
           </cell>
         </row>
         <row r="2945">
           <cell r="C2945">
-            <v>14397.282802401944</v>
+            <v>15261.119770546062</v>
           </cell>
         </row>
         <row r="2952">
           <cell r="C2952">
-            <v>395.24195898005223</v>
+            <v>418.95647651885537</v>
           </cell>
         </row>
         <row r="2953">
           <cell r="C2953">
-            <v>750.71233144869609</v>
+            <v>795.75507133561803</v>
           </cell>
         </row>
         <row r="2954">
           <cell r="C2954">
-            <v>1451.6629076663987</v>
+            <v>1538.7626821263832</v>
           </cell>
         </row>
         <row r="2955">
           <cell r="C2955">
-            <v>2095.0045614254223</v>
+            <v>2220.7048351109474</v>
           </cell>
         </row>
         <row r="2956">
           <cell r="C2956">
-            <v>4357.1317244910961</v>
+            <v>4618.5596279605616</v>
           </cell>
         </row>
         <row r="2957">
           <cell r="C2957">
-            <v>1754.8976187700202</v>
+            <v>1860.1914758962216</v>
           </cell>
         </row>
         <row r="2958">
           <cell r="C2958">
-            <v>2465.9486652546852</v>
+            <v>2613.9055851699668</v>
           </cell>
         </row>
         <row r="2959">
           <cell r="C2959">
-            <v>3872.3564237686419</v>
+            <v>4104.6978091947603</v>
           </cell>
         </row>
         <row r="2960">
           <cell r="C2960">
-            <v>13672.113157853008</v>
+            <v>14492.439947324188</v>
           </cell>
         </row>
         <row r="2961">
           <cell r="C2961">
-            <v>20344.096185056042</v>
+            <v>21564.7419561594</v>
           </cell>
         </row>
         <row r="2962">
           <cell r="C2962">
-            <v>23517.692306190605</v>
+            <v>24928.753844562041</v>
           </cell>
         </row>
         <row r="2963">
           <cell r="C2963">
-            <v>2813.4300542204428</v>
+            <v>2982.2358574736704</v>
           </cell>
         </row>
         <row r="2964">
           <cell r="C2964">
-            <v>2942.6719530186087</v>
+            <v>3119.2322701997255</v>
           </cell>
         </row>
         <row r="2965">
           <cell r="C2965">
-            <v>3532.3282679327954</v>
+            <v>3744.2679640087636</v>
           </cell>
         </row>
         <row r="2966">
           <cell r="C2966">
-            <v>4129.9420516220443</v>
+            <v>4377.7385747193684</v>
           </cell>
         </row>
         <row r="2967">
           <cell r="C2967">
-            <v>7607.8128698783657</v>
+            <v>8064.281642071066</v>
           </cell>
         </row>
         <row r="2968">
           <cell r="C2968">
-            <v>16116.474234549596</v>
+            <v>17083.462688622571</v>
           </cell>
         </row>
         <row r="2969">
           <cell r="C2969">
-            <v>22058.907070036432</v>
+            <v>23382.441494238617</v>
           </cell>
         </row>
         <row r="2970">
           <cell r="C2970">
-            <v>32251.053680232959</v>
+            <v>34186.116901046938</v>
           </cell>
         </row>
         <row r="2971">
           <cell r="C2971">
-            <v>3803.8276481196258</v>
+            <v>4032.0573070068035</v>
           </cell>
         </row>
         <row r="2972">
           <cell r="C2972">
-            <v>4075.7997492237882</v>
+            <v>4320.3477341772159</v>
           </cell>
         </row>
         <row r="2973">
           <cell r="C2973">
-            <v>4890.7706107016156</v>
+            <v>5184.2168473437123</v>
           </cell>
         </row>
         <row r="2974">
           <cell r="C2974">
-            <v>6955.8046659682805</v>
+            <v>7373.1529459263784</v>
           </cell>
         </row>
         <row r="2975">
           <cell r="C2975">
-            <v>9781.5412214032312</v>
+            <v>10368.433694687425</v>
           </cell>
         </row>
         <row r="2976">
           <cell r="C2976">
-            <v>20355.268156068956</v>
+            <v>21576.584245433092</v>
           </cell>
         </row>
         <row r="2977">
           <cell r="C2977">
-            <v>27871.058020706976</v>
+            <v>29543.321501949395</v>
           </cell>
         </row>
         <row r="2978">
           <cell r="C2978">
-            <v>42425.079321931807</v>
+            <v>44970.584081247718</v>
           </cell>
         </row>
         <row r="2979">
           <cell r="C2979">
-            <v>3260.356166828632</v>
+            <v>3455.9775368383498</v>
           </cell>
         </row>
         <row r="2980">
           <cell r="C2980">
-            <v>4618.9560832365632</v>
+            <v>4896.0934482307575</v>
           </cell>
         </row>
         <row r="2981">
           <cell r="C2981">
-            <v>4209.9264308343709</v>
+            <v>4462.5220166844319</v>
           </cell>
         </row>
         <row r="2982">
           <cell r="C2982">
-            <v>4890.7706107016156</v>
+            <v>5184.2168473437123</v>
           </cell>
         </row>
         <row r="2983">
           <cell r="C2983">
-            <v>6847.0315828905268</v>
+            <v>7257.8534778639578</v>
           </cell>
         </row>
         <row r="2984">
           <cell r="C2984">
-            <v>9089.8244604373831</v>
+            <v>9635.2139280636238</v>
           </cell>
         </row>
         <row r="2985">
           <cell r="C2985">
-            <v>3912.5692164695583</v>
+            <v>4147.323369457732</v>
           </cell>
         </row>
         <row r="2986">
           <cell r="C2986">
-            <v>4999.4649069598127</v>
+            <v>5299.4328013774011</v>
           </cell>
         </row>
         <row r="2987">
           <cell r="C2987">
-            <v>5379.8003996800435</v>
+            <v>5702.5884236608463</v>
           </cell>
         </row>
         <row r="2988">
           <cell r="C2988">
-            <v>9781.5412214032312</v>
+            <v>10368.433694687425</v>
           </cell>
         </row>
         <row r="2989">
           <cell r="C2989">
-            <v>3872.0097617625993</v>
+            <v>4104.3303474683553</v>
           </cell>
         </row>
         <row r="2990">
           <cell r="C2990">
-            <v>4542.9740744576366</v>
+            <v>4815.5525189250948</v>
           </cell>
         </row>
         <row r="2991">
           <cell r="C2991">
-            <v>5936.7601844788678</v>
+            <v>6292.9657955475996</v>
           </cell>
         </row>
         <row r="2992">
           <cell r="C2992">
-            <v>7227.4301050663998</v>
+            <v>7661.0759113703843</v>
           </cell>
         </row>
         <row r="2993">
           <cell r="C2993">
-            <v>9571.6688914723854</v>
+            <v>10145.96902496073</v>
           </cell>
         </row>
         <row r="2994">
           <cell r="C2994">
-            <v>4646.2320801665337</v>
+            <v>4925.0060049765261</v>
           </cell>
         </row>
         <row r="2995">
           <cell r="C2995">
-            <v>5677.6145775982741</v>
+            <v>6018.271452254171</v>
           </cell>
         </row>
         <row r="2996">
           <cell r="C2996">
-            <v>6711.281892797113</v>
+            <v>7113.9588063649398</v>
           </cell>
         </row>
         <row r="2997">
           <cell r="C2997">
-            <v>7227.4301050663998</v>
+            <v>7661.0759113703843</v>
           </cell>
         </row>
         <row r="2998">
           <cell r="C2998">
-            <v>12389.936456413514</v>
+            <v>13133.332643798323</v>
           </cell>
         </row>
         <row r="2999">
           <cell r="C2999">
-            <v>8336.0394430260385</v>
+            <v>8836.2018096076008</v>
           </cell>
         </row>
         <row r="3000">
           <cell r="C3000">
-            <v>12381.837171363248</v>
+            <v>13124.747401645045</v>
           </cell>
         </row>
         <row r="3001">
           <cell r="C3001">
-            <v>17527.687989056412</v>
+            <v>18579.349268399801</v>
           </cell>
         </row>
         <row r="3002">
           <cell r="C3002">
-            <v>8727.1844873892242</v>
+            <v>9250.8155566325786</v>
           </cell>
         </row>
         <row r="3003">
           <cell r="C3003">
-            <v>13555.240789724987</v>
+            <v>14368.555237108485</v>
           </cell>
         </row>
         <row r="3004">
           <cell r="C3004">
-            <v>18847.776908065818</v>
+            <v>19978.643522549763</v>
           </cell>
         </row>
         <row r="3005">
           <cell r="C3005">
-            <v>22209.074748108429</v>
+            <v>23541.619232994934</v>
           </cell>
         </row>
         <row r="3006">
           <cell r="C3006">
-            <v>1891.3091181476984</v>
+            <v>2004.7876652365605</v>
           </cell>
         </row>
         <row r="3007">
           <cell r="C3007">
-            <v>2599.3977802170921</v>
+            <v>2755.3616470301181</v>
           </cell>
         </row>
         <row r="3008">
           <cell r="C3008">
-            <v>3680.148098782051</v>
+            <v>3900.9569847089738</v>
           </cell>
         </row>
         <row r="3009">
           <cell r="C3009">
-            <v>527.57230110477735</v>
+            <v>559.22663917106399</v>
           </cell>
         </row>
         <row r="3010">
           <cell r="C3010">
-            <v>788.87666684118074</v>
+            <v>836.20926685165159</v>
           </cell>
         </row>
         <row r="3011">
           <cell r="C3011">
-            <v>788.87666684118074</v>
+            <v>836.20926685165159</v>
           </cell>
         </row>
         <row r="3012">
           <cell r="C3012">
-            <v>965.92640774537347</v>
+            <v>1023.881992210096</v>
           </cell>
         </row>
         <row r="3013">
           <cell r="C3013">
-            <v>1115.4322765331074</v>
+            <v>1182.3582131250939</v>
           </cell>
         </row>
         <row r="3014">
           <cell r="C3014">
-            <v>1115.4322765331074</v>
+            <v>1182.3582131250939</v>
           </cell>
         </row>
         <row r="3015">
           <cell r="C3015">
-            <v>2084.730760155438</v>
+            <v>2209.814605764765</v>
           </cell>
         </row>
         <row r="3016">
           <cell r="C3016">
-            <v>2241.7686488926388</v>
+            <v>2376.2747678261976</v>
           </cell>
         </row>
         <row r="3017">
           <cell r="C3017">
-            <v>3520.3211566325986</v>
+            <v>3731.5404260305554</v>
           </cell>
         </row>
         <row r="3018">
           <cell r="C3018">
-            <v>3994.0032731616966</v>
+            <v>4233.643469551399</v>
           </cell>
         </row>
         <row r="3019">
           <cell r="C3019">
-            <v>13509.402618107837</v>
+            <v>14319.966775194307</v>
           </cell>
         </row>
         <row r="3020">
           <cell r="C3020">
-            <v>977.7601880425475</v>
+            <v>1036.4257993251008</v>
           </cell>
         </row>
         <row r="3021">
           <cell r="C3021">
-            <v>1677.0247263217709</v>
+            <v>1777.6462099010776</v>
           </cell>
         </row>
         <row r="3022">
           <cell r="C3022">
-            <v>1630.445958600804</v>
+            <v>1728.2727161168523</v>
           </cell>
         </row>
         <row r="3023">
           <cell r="C3023">
-            <v>3167.7186243957594</v>
+            <v>3357.7817418595059</v>
           </cell>
         </row>
         <row r="3024">
           <cell r="C3024">
-            <v>2888.214503342132</v>
+            <v>3061.5073735426613</v>
           </cell>
         </row>
         <row r="3025">
           <cell r="C3025">
-            <v>4658.4125224697509</v>
+            <v>4937.9172738179359</v>
           </cell>
         </row>
         <row r="3026">
           <cell r="C3026">
-            <v>8062.6019070781531</v>
+            <v>8546.3580215028414</v>
           </cell>
         </row>
         <row r="3027">
           <cell r="C3027">
-            <v>7919.3044396713567</v>
+            <v>8394.4627060516377</v>
           </cell>
         </row>
         <row r="3028">
           <cell r="C3028">
-            <v>787.26941572225689</v>
+            <v>834.50558066559222</v>
           </cell>
         </row>
         <row r="3029">
           <cell r="C3029">
-            <v>1137.7762185589299</v>
+            <v>1206.0427916724659</v>
           </cell>
         </row>
         <row r="3030">
           <cell r="C3030">
-            <v>1300.1085815702324</v>
+            <v>1378.1150964644469</v>
           </cell>
         </row>
         <row r="3031">
           <cell r="C3031">
-            <v>1303.9376210006099</v>
+            <v>1382.1738782606465</v>
           </cell>
         </row>
         <row r="3034">
           <cell r="C3034">
-            <v>347.21351377927078</v>
+            <v>368.0463246060271</v>
           </cell>
         </row>
         <row r="3035">
           <cell r="C3035">
-            <v>408.36784311792985</v>
+            <v>432.86991370500573</v>
           </cell>
         </row>
         <row r="3036">
           <cell r="C3036">
-            <v>460.06775410997818</v>
+            <v>487.67181935657686</v>
           </cell>
         </row>
         <row r="3037">
           <cell r="C3037">
-            <v>2258.2508515435634</v>
+            <v>2393.7459026361776</v>
           </cell>
         </row>
         <row r="3038">
           <cell r="C3038">
-            <v>2571.6805770976121</v>
+            <v>2725.9814117234691</v>
           </cell>
         </row>
         <row r="3039">
           <cell r="C3039">
-            <v>3075.6168323358634</v>
+            <v>3260.153842276015</v>
           </cell>
         </row>
         <row r="3040">
           <cell r="C3040">
-            <v>21598.103017285517</v>
+            <v>25183.388118154922</v>
           </cell>
         </row>
         <row r="3041">
           <cell r="C3041">
-            <v>25194.864578738092</v>
+            <v>29377.212098808614</v>
           </cell>
         </row>
         <row r="3042">
           <cell r="C3042">
-            <v>29640.862105736818</v>
+            <v>34561.245215289135</v>
           </cell>
         </row>
         <row r="3043">
           <cell r="C3043">
-            <v>15718.754958750686</v>
+            <v>18328.068281903303</v>
           </cell>
         </row>
         <row r="3044">
           <cell r="C3044">
-            <v>18819.599535349178</v>
+            <v>21943.65305821714</v>
           </cell>
         </row>
         <row r="3045">
           <cell r="C3045">
-            <v>22134.566905526386</v>
+            <v>25808.905011843766</v>
           </cell>
         </row>
         <row r="3046">
           <cell r="C3046">
             <v>3626.0129588219347</v>
           </cell>
         </row>
         <row r="3047">
           <cell r="C3047">
             <v>5560.3296530333128</v>
           </cell>
         </row>
         <row r="3048">
           <cell r="C3048">
             <v>8263.3048837004117</v>
           </cell>
         </row>
         <row r="3049">
           <cell r="C3049">
             <v>9414.3086930188219</v>
           </cell>
         </row>
         <row r="3050">
           <cell r="C3050">
             <v>10729.332335774649</v>
@@ -5110,146 +5130,146 @@
             <v>15966.942580984554</v>
           </cell>
         </row>
         <row r="3065">
           <cell r="C3065">
             <v>19330.572510885995</v>
           </cell>
         </row>
         <row r="3066">
           <cell r="C3066">
             <v>23611.991534272278</v>
           </cell>
         </row>
         <row r="3067">
           <cell r="C3067">
             <v>64439.367267322756</v>
           </cell>
         </row>
         <row r="3068">
           <cell r="C3068">
             <v>124847.90916699903</v>
           </cell>
         </row>
         <row r="3069">
           <cell r="C3069">
-            <v>1354.5660312467089</v>
+            <v>1521.9903927088026</v>
           </cell>
         </row>
         <row r="3070">
           <cell r="C3070">
-            <v>1806.0932941169156</v>
+            <v>2029.3264252697663</v>
           </cell>
         </row>
         <row r="3071">
           <cell r="C3071">
-            <v>2984.0823053767626</v>
+            <v>3352.9148783213309</v>
           </cell>
         </row>
         <row r="3072">
           <cell r="C3072">
-            <v>604.46823699054266</v>
+            <v>679.18051108257384</v>
           </cell>
         </row>
         <row r="3073">
           <cell r="C3073">
-            <v>835.94391284339008</v>
+            <v>939.26658047083299</v>
           </cell>
         </row>
         <row r="3074">
           <cell r="C3074">
-            <v>1112.0129285644164</v>
+            <v>1249.4577265349785</v>
           </cell>
         </row>
         <row r="3075">
           <cell r="C3075">
-            <v>1544.3477221910041</v>
+            <v>1735.2291006538119</v>
           </cell>
         </row>
         <row r="3076">
           <cell r="C3076">
-            <v>1749.0831514868546</v>
+            <v>1965.2698290106302</v>
           </cell>
         </row>
         <row r="3077">
           <cell r="C3077">
-            <v>3719.8093837460815</v>
+            <v>4179.5778235770977</v>
           </cell>
         </row>
         <row r="3078">
           <cell r="C3078">
-            <v>3980.6883006568869</v>
+            <v>4472.7013746180783</v>
           </cell>
         </row>
         <row r="3331">
           <cell r="C3331">
             <v>15207.60380903839</v>
           </cell>
         </row>
         <row r="3332">
           <cell r="C3332">
             <v>19247.720291441863</v>
           </cell>
         </row>
         <row r="3333">
           <cell r="C3333">
             <v>27061.15243548272</v>
           </cell>
         </row>
         <row r="3334">
           <cell r="C3334">
             <v>55646.930103490369</v>
           </cell>
         </row>
         <row r="3335">
           <cell r="C3335">
             <v>63650.86877721543</v>
           </cell>
         </row>
         <row r="3336">
           <cell r="C3336">
             <v>102527.45134335411</v>
           </cell>
         </row>
         <row r="3337">
           <cell r="C3337">
             <v>13460.431391406566</v>
           </cell>
         </row>
         <row r="3338">
           <cell r="C3338">
             <v>14581.7827068197</v>
           </cell>
         </row>
         <row r="3359">
           <cell r="C3359">
             <v>17343.018573602643</v>
           </cell>
         </row>
         <row r="3648">
           <cell r="C3648">
-            <v>5185.6066468406625</v>
+            <v>5496.743045651102</v>
           </cell>
         </row>
         <row r="3677">
           <cell r="C3677">
             <v>22812.74930270221</v>
           </cell>
         </row>
         <row r="3678">
           <cell r="C3678">
             <v>28708.444541040986</v>
           </cell>
         </row>
         <row r="3679">
           <cell r="C3679">
             <v>42402.633074758531</v>
           </cell>
         </row>
         <row r="3680">
           <cell r="C3680">
             <v>71658.840399624489</v>
           </cell>
         </row>
         <row r="3681">
           <cell r="C3681">
             <v>74270.390558266823</v>
@@ -5630,4101 +5650,4101 @@
       <selection activeCell="A2" sqref="A2:AX2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="4.7109375" customWidth="1"/>
     <col min="7" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="16" width="4.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="22" width="4.7109375" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" customWidth="1"/>
     <col min="24" max="26" width="4.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" customWidth="1"/>
     <col min="29" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="31" width="6.7109375" customWidth="1"/>
     <col min="32" max="33" width="5.7109375" customWidth="1"/>
     <col min="34" max="36" width="4.7109375" customWidth="1"/>
     <col min="37" max="38" width="5.7109375" customWidth="1"/>
     <col min="39" max="46" width="4.7109375" customWidth="1"/>
     <col min="47" max="48" width="5.7109375" customWidth="1"/>
     <col min="49" max="50" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="208">
-[...4 lines deleted...]
-      <c r="D1" s="207" t="s">
+      <c r="A1" s="236"/>
+      <c r="B1" s="237"/>
+      <c r="C1" s="237"/>
+      <c r="D1" s="238" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="207"/>
-[...9 lines deleted...]
-      <c r="O1" s="206" t="s">
+      <c r="E1" s="238"/>
+      <c r="F1" s="238"/>
+      <c r="G1" s="238"/>
+      <c r="H1" s="238"/>
+      <c r="I1" s="238"/>
+      <c r="J1" s="238"/>
+      <c r="K1" s="238"/>
+      <c r="L1" s="238"/>
+      <c r="M1" s="238"/>
+      <c r="N1" s="239"/>
+      <c r="O1" s="200" t="s">
         <v>255</v>
       </c>
-      <c r="P1" s="206"/>
-[...18 lines deleted...]
-      <c r="AI1" s="206" t="s">
+      <c r="P1" s="200"/>
+      <c r="Q1" s="200"/>
+      <c r="R1" s="200"/>
+      <c r="S1" s="200"/>
+      <c r="T1" s="200"/>
+      <c r="U1" s="200"/>
+      <c r="V1" s="200"/>
+      <c r="W1" s="200"/>
+      <c r="X1" s="200"/>
+      <c r="Y1" s="200"/>
+      <c r="Z1" s="200"/>
+      <c r="AA1" s="200"/>
+      <c r="AB1" s="200"/>
+      <c r="AC1" s="200"/>
+      <c r="AD1" s="200"/>
+      <c r="AE1" s="200"/>
+      <c r="AF1" s="200"/>
+      <c r="AG1" s="240"/>
+      <c r="AH1" s="234" t="s">
+        <v>293</v>
+      </c>
+      <c r="AI1" s="234"/>
+      <c r="AJ1" s="234"/>
+      <c r="AK1" s="234"/>
+      <c r="AL1" s="235">
+        <v>46204</v>
+      </c>
+      <c r="AM1" s="235"/>
+      <c r="AN1" s="235"/>
+      <c r="AO1" s="241" t="s">
         <v>256</v>
       </c>
-      <c r="AJ1" s="206"/>
-[...17 lines deleted...]
-      <c r="AX1" s="25"/>
+      <c r="AP1" s="241"/>
+      <c r="AQ1" s="241"/>
+      <c r="AR1" s="241"/>
+      <c r="AS1" s="242" t="s">
+        <v>292</v>
+      </c>
+      <c r="AT1" s="242"/>
+      <c r="AU1" s="242"/>
+      <c r="AV1" s="242"/>
+      <c r="AW1" s="243"/>
+      <c r="AX1" s="244"/>
     </row>
     <row r="2" spans="1:50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="201" t="s">
+      <c r="A2" s="197" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="202"/>
-[...47 lines deleted...]
-      <c r="AX2" s="203"/>
+      <c r="B2" s="198"/>
+      <c r="C2" s="198"/>
+      <c r="D2" s="198"/>
+      <c r="E2" s="198"/>
+      <c r="F2" s="198"/>
+      <c r="G2" s="198"/>
+      <c r="H2" s="198"/>
+      <c r="I2" s="198"/>
+      <c r="J2" s="198"/>
+      <c r="K2" s="198"/>
+      <c r="L2" s="198"/>
+      <c r="M2" s="198"/>
+      <c r="N2" s="198"/>
+      <c r="O2" s="198"/>
+      <c r="P2" s="198"/>
+      <c r="Q2" s="198"/>
+      <c r="R2" s="198"/>
+      <c r="S2" s="198"/>
+      <c r="T2" s="198"/>
+      <c r="U2" s="198"/>
+      <c r="V2" s="198"/>
+      <c r="W2" s="198"/>
+      <c r="X2" s="198"/>
+      <c r="Y2" s="198"/>
+      <c r="Z2" s="198"/>
+      <c r="AA2" s="198"/>
+      <c r="AB2" s="198"/>
+      <c r="AC2" s="198"/>
+      <c r="AD2" s="198"/>
+      <c r="AE2" s="198"/>
+      <c r="AF2" s="198"/>
+      <c r="AG2" s="198"/>
+      <c r="AH2" s="198"/>
+      <c r="AI2" s="198"/>
+      <c r="AJ2" s="198"/>
+      <c r="AK2" s="198"/>
+      <c r="AL2" s="198"/>
+      <c r="AM2" s="198"/>
+      <c r="AN2" s="198"/>
+      <c r="AO2" s="198"/>
+      <c r="AP2" s="198"/>
+      <c r="AQ2" s="198"/>
+      <c r="AR2" s="198"/>
+      <c r="AS2" s="198"/>
+      <c r="AT2" s="198"/>
+      <c r="AU2" s="198"/>
+      <c r="AV2" s="198"/>
+      <c r="AW2" s="198"/>
+      <c r="AX2" s="199"/>
     </row>
     <row r="3" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="198" t="s">
+      <c r="A3" s="194" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="175"/>
-[...2 lines deleted...]
-      <c r="E3" s="44" t="s">
+      <c r="B3" s="171"/>
+      <c r="C3" s="171"/>
+      <c r="D3" s="172"/>
+      <c r="E3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="44"/>
-      <c r="G3" s="44" t="s">
+      <c r="F3" s="40"/>
+      <c r="G3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="44"/>
-      <c r="I3" s="44" t="s">
+      <c r="H3" s="40"/>
+      <c r="I3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="44"/>
-      <c r="K3" s="73" t="s">
+      <c r="J3" s="40"/>
+      <c r="K3" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="183"/>
-[...2 lines deleted...]
-      <c r="O3" s="44" t="s">
+      <c r="L3" s="179"/>
+      <c r="M3" s="179"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="44"/>
-      <c r="Q3" s="44" t="s">
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="44"/>
-      <c r="S3" s="44" t="s">
+      <c r="R3" s="40"/>
+      <c r="S3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="44"/>
-      <c r="U3" s="174" t="s">
+      <c r="T3" s="40"/>
+      <c r="U3" s="170" t="s">
         <v>53</v>
       </c>
-      <c r="V3" s="175"/>
-[...2 lines deleted...]
-      <c r="Y3" s="44" t="s">
+      <c r="V3" s="171"/>
+      <c r="W3" s="171"/>
+      <c r="X3" s="172"/>
+      <c r="Y3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="Z3" s="44"/>
-      <c r="AA3" s="44" t="s">
+      <c r="Z3" s="40"/>
+      <c r="AA3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="44"/>
-      <c r="AC3" s="44" t="s">
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="44"/>
-      <c r="AE3" s="174" t="s">
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="170" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="175"/>
-[...2 lines deleted...]
-      <c r="AI3" s="44" t="s">
+      <c r="AF3" s="171"/>
+      <c r="AG3" s="171"/>
+      <c r="AH3" s="172"/>
+      <c r="AI3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="AJ3" s="44"/>
-      <c r="AK3" s="44" t="s">
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AL3" s="44"/>
-      <c r="AM3" s="44" t="s">
+      <c r="AL3" s="40"/>
+      <c r="AM3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AN3" s="44"/>
-      <c r="AO3" s="174" t="s">
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="170" t="s">
         <v>54</v>
       </c>
-      <c r="AP3" s="175"/>
-[...2 lines deleted...]
-      <c r="AS3" s="44" t="s">
+      <c r="AP3" s="171"/>
+      <c r="AQ3" s="171"/>
+      <c r="AR3" s="172"/>
+      <c r="AS3" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="44"/>
-      <c r="AU3" s="44" t="s">
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="44"/>
-      <c r="AW3" s="44" t="s">
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AX3" s="135"/>
+      <c r="AX3" s="131"/>
     </row>
     <row r="4" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="26"/>
+      <c r="A4" s="22"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="72" t="s">
+      <c r="E4" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="72"/>
-      <c r="G4" s="77" t="s">
+      <c r="F4" s="68"/>
+      <c r="G4" s="73" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="77"/>
-      <c r="I4" s="93">
+      <c r="H4" s="73"/>
+      <c r="I4" s="89">
         <f>[1]Hoja1!$C$2915</f>
-        <v>15372.759762879627</v>
-[...1 lines deleted...]
-      <c r="J4" s="93"/>
+        <v>16295.125348652406</v>
+      </c>
+      <c r="J4" s="89"/>
       <c r="K4" s="1"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="72" t="s">
+      <c r="O4" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="72"/>
-      <c r="Q4" s="56" t="s">
+      <c r="P4" s="68"/>
+      <c r="Q4" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="R4" s="57"/>
-      <c r="S4" s="112">
+      <c r="R4" s="53"/>
+      <c r="S4" s="108">
         <f>[1]Hoja1!$C2919</f>
-        <v>8103.744384249816</v>
-[...1 lines deleted...]
-      <c r="T4" s="112"/>
+        <v>8589.9690473048049</v>
+      </c>
+      <c r="T4" s="108"/>
       <c r="U4" s="1"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="3"/>
-      <c r="Y4" s="72" t="s">
+      <c r="Y4" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="Z4" s="72"/>
-      <c r="AA4" s="56" t="s">
+      <c r="Z4" s="68"/>
+      <c r="AA4" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="AB4" s="57"/>
-      <c r="AC4" s="112">
+      <c r="AB4" s="53"/>
+      <c r="AC4" s="108">
         <f>[1]Hoja1!$C2925</f>
-        <v>420.5325280572352</v>
-[...1 lines deleted...]
-      <c r="AD4" s="112"/>
+        <v>445.7644797406694</v>
+      </c>
+      <c r="AD4" s="108"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="3"/>
-      <c r="AI4" s="72" t="s">
+      <c r="AI4" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AJ4" s="72"/>
-      <c r="AK4" s="56" t="s">
+      <c r="AJ4" s="68"/>
+      <c r="AK4" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="AL4" s="57"/>
-      <c r="AM4" s="112">
+      <c r="AL4" s="53"/>
+      <c r="AM4" s="108">
         <f>[1]Hoja1!$C2939</f>
-        <v>550.64108187050681</v>
-[...1 lines deleted...]
-      <c r="AN4" s="112"/>
+        <v>583.67954678273736</v>
+      </c>
+      <c r="AN4" s="108"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="3"/>
-      <c r="AS4" s="72" t="s">
+      <c r="AS4" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AT4" s="72"/>
-      <c r="AU4" s="56" t="s">
+      <c r="AT4" s="68"/>
+      <c r="AU4" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="AV4" s="57"/>
-      <c r="AW4" s="112">
+      <c r="AV4" s="53"/>
+      <c r="AW4" s="108">
         <f>[1]Hoja1!$C2932</f>
-        <v>293.59120439007825</v>
-[...1 lines deleted...]
-      <c r="AX4" s="133"/>
+        <v>311.20667665348299</v>
+      </c>
+      <c r="AX4" s="129"/>
     </row>
     <row r="5" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="27"/>
+      <c r="A5" s="23"/>
       <c r="D5" s="5"/>
-      <c r="E5" s="87"/>
-[...4 lines deleted...]
-      <c r="J5" s="129"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="193"/>
+      <c r="H5" s="193"/>
+      <c r="I5" s="125"/>
+      <c r="J5" s="125"/>
       <c r="K5" s="4"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="87" t="s">
+      <c r="O5" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="P5" s="87"/>
-      <c r="Q5" s="45" t="s">
+      <c r="P5" s="83"/>
+      <c r="Q5" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="46" t="s">
+      <c r="R5" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="102">
+      <c r="S5" s="98">
         <f>[1]Hoja1!$C2920</f>
-        <v>12342.506791041353</v>
-[...1 lines deleted...]
-      <c r="T5" s="102"/>
+        <v>13083.057198503833</v>
+      </c>
+      <c r="T5" s="98"/>
       <c r="U5" s="4"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="87" t="s">
+      <c r="Y5" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="87"/>
-      <c r="AA5" s="45" t="s">
+      <c r="Z5" s="83"/>
+      <c r="AA5" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="AB5" s="46"/>
-      <c r="AC5" s="129">
+      <c r="AB5" s="42"/>
+      <c r="AC5" s="125">
         <f>[1]Hoja1!$C2926</f>
-        <v>668.01768564367615</v>
-[...1 lines deleted...]
-      <c r="AD5" s="129"/>
+        <v>708.09874678229687</v>
+      </c>
+      <c r="AD5" s="125"/>
       <c r="AE5" s="4"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="87" t="s">
+      <c r="AI5" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="87"/>
-      <c r="AK5" s="45" t="s">
+      <c r="AJ5" s="83"/>
+      <c r="AK5" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="AL5" s="46"/>
-      <c r="AM5" s="129">
+      <c r="AL5" s="42"/>
+      <c r="AM5" s="125">
         <f>[1]Hoja1!$C2940</f>
-        <v>940.79341230730017</v>
-[...1 lines deleted...]
-      <c r="AN5" s="129"/>
+        <v>997.2410170457382</v>
+      </c>
+      <c r="AN5" s="125"/>
       <c r="AO5" s="4"/>
       <c r="AR5" s="5"/>
-      <c r="AS5" s="87" t="s">
+      <c r="AS5" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AT5" s="87"/>
-      <c r="AU5" s="45" t="s">
+      <c r="AT5" s="83"/>
+      <c r="AU5" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="AV5" s="46"/>
-      <c r="AW5" s="129">
+      <c r="AV5" s="42"/>
+      <c r="AW5" s="125">
         <f>[1]Hoja1!$C2933</f>
-        <v>482.00200467411452</v>
-[...1 lines deleted...]
-      <c r="AX5" s="134"/>
+        <v>510.92212495456141</v>
+      </c>
+      <c r="AX5" s="130"/>
     </row>
     <row r="6" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="27"/>
+      <c r="A6" s="23"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="72" t="s">
+      <c r="E6" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="72"/>
-      <c r="G6" s="77" t="s">
+      <c r="F6" s="68"/>
+      <c r="G6" s="73" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="77"/>
-      <c r="I6" s="93">
+      <c r="H6" s="73"/>
+      <c r="I6" s="89">
         <f>[1]Hoja1!$C$2916</f>
-        <v>24070.069781363029</v>
-[...1 lines deleted...]
-      <c r="J6" s="93"/>
+        <v>25514.273968244812</v>
+      </c>
+      <c r="J6" s="89"/>
       <c r="K6" s="4"/>
       <c r="N6" s="5"/>
-      <c r="O6" s="72" t="s">
+      <c r="O6" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="72"/>
-      <c r="Q6" s="56" t="s">
+      <c r="P6" s="68"/>
+      <c r="Q6" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="57" t="s">
+      <c r="R6" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="S6" s="93">
+      <c r="S6" s="89">
         <f>[1]Hoja1!$C2921</f>
-        <v>19921.704288057303</v>
-[...1 lines deleted...]
-      <c r="T6" s="93"/>
+        <v>21117.006545340744</v>
+      </c>
+      <c r="T6" s="89"/>
       <c r="U6" s="4"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="72" t="s">
+      <c r="Y6" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="72"/>
-      <c r="AA6" s="56" t="s">
+      <c r="Z6" s="68"/>
+      <c r="AA6" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="57"/>
-      <c r="AC6" s="112">
+      <c r="AB6" s="53"/>
+      <c r="AC6" s="108">
         <f>[1]Hoja1!$C2927</f>
-        <v>1147.451240000295</v>
-[...1 lines deleted...]
-      <c r="AD6" s="112"/>
+        <v>1216.2983144003126</v>
+      </c>
+      <c r="AD6" s="108"/>
       <c r="AE6" s="4"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="72" t="s">
+      <c r="AI6" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AJ6" s="72"/>
-      <c r="AK6" s="56" t="s">
+      <c r="AJ6" s="68"/>
+      <c r="AK6" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="AL6" s="57"/>
-      <c r="AM6" s="112">
+      <c r="AL6" s="53"/>
+      <c r="AM6" s="108">
         <f>[1]Hoja1!$C2941</f>
-        <v>1470.9814358213068</v>
-[...1 lines deleted...]
-      <c r="AN6" s="112"/>
+        <v>1559.2403219705852</v>
+      </c>
+      <c r="AN6" s="108"/>
       <c r="AO6" s="4"/>
       <c r="AR6" s="5"/>
-      <c r="AS6" s="72" t="s">
+      <c r="AS6" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AT6" s="72"/>
-      <c r="AU6" s="56" t="s">
+      <c r="AT6" s="68"/>
+      <c r="AU6" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="AV6" s="57"/>
-      <c r="AW6" s="112">
+      <c r="AV6" s="53"/>
+      <c r="AW6" s="108">
         <f>[1]Hoja1!$C2934</f>
-        <v>678.41754582494787</v>
-[...1 lines deleted...]
-      <c r="AX6" s="133"/>
+        <v>719.12259857444474</v>
+      </c>
+      <c r="AX6" s="129"/>
     </row>
     <row r="7" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="27"/>
+      <c r="A7" s="23"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="87"/>
-[...4 lines deleted...]
-      <c r="J7" s="102"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="193"/>
+      <c r="H7" s="193"/>
+      <c r="I7" s="98"/>
+      <c r="J7" s="98"/>
       <c r="K7" s="4"/>
       <c r="N7" s="5"/>
-      <c r="O7" s="87" t="s">
+      <c r="O7" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="87"/>
-      <c r="Q7" s="45" t="s">
+      <c r="P7" s="83"/>
+      <c r="Q7" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="46" t="s">
+      <c r="R7" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="S7" s="102">
+      <c r="S7" s="98">
         <f>[1]Hoja1!$C2922</f>
-        <v>30731.55532092963</v>
-[...1 lines deleted...]
-      <c r="T7" s="102"/>
+        <v>32575.448640185408</v>
+      </c>
+      <c r="T7" s="98"/>
       <c r="U7" s="4"/>
       <c r="X7" s="5"/>
-      <c r="Y7" s="87" t="s">
+      <c r="Y7" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="87"/>
-      <c r="AA7" s="45" t="s">
+      <c r="Z7" s="83"/>
+      <c r="AA7" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="46"/>
-      <c r="AC7" s="129">
+      <c r="AB7" s="42"/>
+      <c r="AC7" s="125">
         <f>[1]Hoja1!$C2928</f>
-        <v>2189.4542007080609</v>
-[...1 lines deleted...]
-      <c r="AD7" s="129"/>
+        <v>2320.8214527505447</v>
+      </c>
+      <c r="AD7" s="125"/>
       <c r="AE7" s="4"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="87" t="s">
+      <c r="AI7" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AJ7" s="87"/>
-      <c r="AK7" s="45" t="s">
+      <c r="AJ7" s="83"/>
+      <c r="AK7" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="AL7" s="46"/>
-      <c r="AM7" s="129">
+      <c r="AL7" s="42"/>
+      <c r="AM7" s="125">
         <f>[1]Hoja1!$C2942</f>
-        <v>2881.7697415025264</v>
-[...1 lines deleted...]
-      <c r="AN7" s="129"/>
+        <v>3054.6759259926771</v>
+      </c>
+      <c r="AN7" s="125"/>
       <c r="AO7" s="4"/>
       <c r="AR7" s="5"/>
-      <c r="AS7" s="87" t="s">
+      <c r="AS7" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AT7" s="87"/>
-      <c r="AU7" s="45" t="s">
+      <c r="AT7" s="83"/>
+      <c r="AU7" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="AV7" s="46"/>
-      <c r="AW7" s="129">
+      <c r="AV7" s="42"/>
+      <c r="AW7" s="125">
         <f>[1]Hoja1!$C2935</f>
-        <v>1274.5658946704734</v>
-[...1 lines deleted...]
-      <c r="AX7" s="134"/>
+        <v>1351.0398483507017</v>
+      </c>
+      <c r="AX7" s="130"/>
     </row>
     <row r="8" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="27"/>
+      <c r="A8" s="23"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="72" t="s">
+      <c r="E8" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="72"/>
-      <c r="G8" s="77" t="s">
+      <c r="F8" s="68"/>
+      <c r="G8" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="77"/>
-      <c r="I8" s="93">
+      <c r="H8" s="73"/>
+      <c r="I8" s="89">
         <f>[1]Hoja1!$C$2917</f>
-        <v>35403.937882439575</v>
-[...1 lines deleted...]
-      <c r="J8" s="93"/>
+        <v>37528.174155385939</v>
+      </c>
+      <c r="J8" s="89"/>
       <c r="K8" s="4"/>
       <c r="N8" s="5"/>
-      <c r="O8" s="72" t="s">
+      <c r="O8" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="72"/>
-      <c r="Q8" s="56" t="s">
+      <c r="P8" s="68"/>
+      <c r="Q8" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="57" t="s">
+      <c r="R8" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="93">
+      <c r="S8" s="89">
         <f>[1]Hoja1!$C2923</f>
-        <v>48081.815392347991</v>
-[...1 lines deleted...]
-      <c r="T8" s="93"/>
+        <v>50966.724315888867</v>
+      </c>
+      <c r="T8" s="89"/>
       <c r="U8" s="4"/>
       <c r="X8" s="5"/>
-      <c r="Y8" s="72" t="s">
+      <c r="Y8" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="Z8" s="72"/>
-      <c r="AA8" s="56" t="s">
+      <c r="Z8" s="68"/>
+      <c r="AA8" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="AB8" s="57"/>
-      <c r="AC8" s="112">
+      <c r="AB8" s="53"/>
+      <c r="AC8" s="108">
         <f>[1]Hoja1!$C2929</f>
-        <v>3819.9001593088642</v>
-[...1 lines deleted...]
-      <c r="AD8" s="112"/>
+        <v>4049.0941688673965</v>
+      </c>
+      <c r="AD8" s="108"/>
       <c r="AE8" s="4"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="72" t="s">
+      <c r="AI8" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="AJ8" s="72"/>
-      <c r="AK8" s="56" t="s">
+      <c r="AJ8" s="68"/>
+      <c r="AK8" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="AL8" s="57"/>
-      <c r="AM8" s="112">
+      <c r="AL8" s="53"/>
+      <c r="AM8" s="108">
         <f>[1]Hoja1!$C2943</f>
-        <v>5599.1271479574953</v>
-[...1 lines deleted...]
-      <c r="AN8" s="112"/>
+        <v>5935.0747768349447</v>
+      </c>
+      <c r="AN8" s="108"/>
       <c r="AO8" s="4"/>
       <c r="AR8" s="5"/>
-      <c r="AS8" s="72" t="s">
+      <c r="AS8" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="AT8" s="72"/>
-      <c r="AU8" s="56" t="s">
+      <c r="AT8" s="68"/>
+      <c r="AU8" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="AV8" s="57"/>
-      <c r="AW8" s="112">
+      <c r="AV8" s="53"/>
+      <c r="AW8" s="108">
         <f>[1]Hoja1!$C2936</f>
-        <v>2180.3622017314042</v>
-[...1 lines deleted...]
-      <c r="AX8" s="133"/>
+        <v>2311.1839338352884</v>
+      </c>
+      <c r="AX8" s="129"/>
     </row>
     <row r="9" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="27"/>
+      <c r="A9" s="23"/>
       <c r="D9" s="5"/>
-      <c r="E9" s="87"/>
-[...4 lines deleted...]
-      <c r="J9" s="102"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="193"/>
+      <c r="H9" s="193"/>
+      <c r="I9" s="98"/>
+      <c r="J9" s="98"/>
       <c r="K9" s="4"/>
       <c r="N9" s="5"/>
-      <c r="O9" s="87" t="s">
+      <c r="O9" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="87"/>
-      <c r="Q9" s="45" t="s">
+      <c r="P9" s="83"/>
+      <c r="Q9" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="R9" s="46" t="s">
+      <c r="R9" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="102">
+      <c r="S9" s="98">
         <f>[1]Hoja1!$C2924</f>
-        <v>81946.155261882639</v>
-[...1 lines deleted...]
-      <c r="T9" s="102"/>
+        <v>86862.924577595579</v>
+      </c>
+      <c r="T9" s="98"/>
       <c r="U9" s="4"/>
       <c r="X9" s="5"/>
-      <c r="Y9" s="87" t="s">
+      <c r="Y9" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="Z9" s="87"/>
-      <c r="AA9" s="45" t="s">
+      <c r="Z9" s="83"/>
+      <c r="AA9" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="AB9" s="46"/>
-      <c r="AC9" s="129">
+      <c r="AB9" s="42"/>
+      <c r="AC9" s="125">
         <f>[1]Hoja1!$C2930</f>
-        <v>6987.6187837046255</v>
-[...1 lines deleted...]
-      <c r="AD9" s="129"/>
+        <v>7406.8759107269034</v>
+      </c>
+      <c r="AD9" s="125"/>
       <c r="AE9" s="4"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="87" t="s">
+      <c r="AI9" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="87"/>
-      <c r="AK9" s="45" t="s">
+      <c r="AJ9" s="83"/>
+      <c r="AK9" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="AL9" s="46"/>
-      <c r="AM9" s="129">
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="125">
         <f>[1]Hoja1!$C2944</f>
-        <v>9589.7583452422368</v>
-[...1 lines deleted...]
-      <c r="AN9" s="129"/>
+        <v>10165.143845956771</v>
+      </c>
+      <c r="AN9" s="125"/>
       <c r="AO9" s="4"/>
       <c r="AR9" s="5"/>
-      <c r="AS9" s="87" t="s">
+      <c r="AS9" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="AT9" s="87"/>
-      <c r="AU9" s="45" t="s">
+      <c r="AT9" s="83"/>
+      <c r="AU9" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="AV9" s="46"/>
-      <c r="AW9" s="129">
+      <c r="AV9" s="42"/>
+      <c r="AW9" s="125">
         <f>[1]Hoja1!$C2937</f>
-        <v>4745.8816495398078</v>
-[...1 lines deleted...]
-      <c r="AX9" s="134"/>
+        <v>5030.6345485121965</v>
+      </c>
+      <c r="AX9" s="130"/>
     </row>
     <row r="10" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="28"/>
+      <c r="A10" s="24"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="72" t="s">
+      <c r="E10" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="72"/>
-      <c r="G10" s="77" t="s">
+      <c r="F10" s="68"/>
+      <c r="G10" s="73" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="77"/>
-      <c r="I10" s="93">
+      <c r="H10" s="73"/>
+      <c r="I10" s="89">
         <f>[1]Hoja1!$C$2918</f>
-        <v>59256.890605949862</v>
-[...1 lines deleted...]
-      <c r="J10" s="93"/>
+        <v>62812.30404230686</v>
+      </c>
+      <c r="J10" s="89"/>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
-      <c r="O10" s="72"/>
-[...4 lines deleted...]
-      <c r="T10" s="148"/>
+      <c r="O10" s="68"/>
+      <c r="P10" s="68"/>
+      <c r="Q10" s="195"/>
+      <c r="R10" s="196"/>
+      <c r="S10" s="144"/>
+      <c r="T10" s="144"/>
       <c r="U10" s="6"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="8"/>
-      <c r="Y10" s="72" t="s">
+      <c r="Y10" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="Z10" s="72"/>
-      <c r="AA10" s="56" t="s">
+      <c r="Z10" s="68"/>
+      <c r="AA10" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="AB10" s="57"/>
-      <c r="AC10" s="210">
+      <c r="AB10" s="53"/>
+      <c r="AC10" s="201">
         <f>[1]Hoja1!$C2931</f>
-        <v>13975.237567409251</v>
-[...1 lines deleted...]
-      <c r="AD10" s="210"/>
+        <v>14813.751821453807</v>
+      </c>
+      <c r="AD10" s="201"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="8"/>
-      <c r="AI10" s="72" t="s">
+      <c r="AI10" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="AJ10" s="72"/>
-      <c r="AK10" s="56" t="s">
+      <c r="AJ10" s="68"/>
+      <c r="AK10" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="AL10" s="57"/>
-      <c r="AM10" s="210">
+      <c r="AL10" s="53"/>
+      <c r="AM10" s="201">
         <f>[1]Hoja1!$C2945</f>
-        <v>14397.282802401944</v>
-[...1 lines deleted...]
-      <c r="AN10" s="210"/>
+        <v>15261.119770546062</v>
+      </c>
+      <c r="AN10" s="201"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="8"/>
-      <c r="AS10" s="72" t="s">
+      <c r="AS10" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="AT10" s="72"/>
-      <c r="AU10" s="56" t="s">
+      <c r="AT10" s="68"/>
+      <c r="AU10" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="AV10" s="57"/>
-      <c r="AW10" s="211">
+      <c r="AV10" s="53"/>
+      <c r="AW10" s="202">
         <f>[1]Hoja1!$C2938</f>
-        <v>10248.510700906234</v>
-[...1 lines deleted...]
-      <c r="AX10" s="212"/>
+        <v>10863.421342960608</v>
+      </c>
+      <c r="AX10" s="203"/>
     </row>
     <row r="11" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="184" t="s">
+      <c r="A11" s="180" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="96"/>
-[...2 lines deleted...]
-      <c r="E11" s="98" t="s">
+      <c r="B11" s="92"/>
+      <c r="C11" s="92"/>
+      <c r="D11" s="93"/>
+      <c r="E11" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="98"/>
-      <c r="G11" s="98" t="s">
+      <c r="F11" s="94"/>
+      <c r="G11" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="98"/>
-      <c r="I11" s="98" t="s">
+      <c r="H11" s="94"/>
+      <c r="I11" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="J11" s="98"/>
-      <c r="K11" s="139" t="s">
+      <c r="J11" s="94"/>
+      <c r="K11" s="135" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="140"/>
-[...2 lines deleted...]
-      <c r="O11" s="98" t="s">
+      <c r="L11" s="136"/>
+      <c r="M11" s="136"/>
+      <c r="N11" s="137"/>
+      <c r="O11" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="P11" s="98"/>
-      <c r="Q11" s="98" t="s">
+      <c r="P11" s="94"/>
+      <c r="Q11" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="R11" s="98"/>
-      <c r="S11" s="98" t="s">
+      <c r="R11" s="94"/>
+      <c r="S11" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="T11" s="98"/>
-      <c r="U11" s="139" t="s">
+      <c r="T11" s="94"/>
+      <c r="U11" s="135" t="s">
         <v>56</v>
       </c>
-      <c r="V11" s="140"/>
-[...2 lines deleted...]
-      <c r="Y11" s="98" t="s">
+      <c r="V11" s="136"/>
+      <c r="W11" s="136"/>
+      <c r="X11" s="137"/>
+      <c r="Y11" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="Z11" s="98"/>
-      <c r="AA11" s="98" t="s">
+      <c r="Z11" s="94"/>
+      <c r="AA11" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AB11" s="98"/>
-      <c r="AC11" s="98" t="s">
+      <c r="AB11" s="94"/>
+      <c r="AC11" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AD11" s="98"/>
-      <c r="AE11" s="139" t="s">
+      <c r="AD11" s="94"/>
+      <c r="AE11" s="135" t="s">
         <v>57</v>
       </c>
-      <c r="AF11" s="140"/>
-[...2 lines deleted...]
-      <c r="AI11" s="98" t="s">
+      <c r="AF11" s="136"/>
+      <c r="AG11" s="136"/>
+      <c r="AH11" s="137"/>
+      <c r="AI11" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AJ11" s="98"/>
-      <c r="AK11" s="98" t="s">
+      <c r="AJ11" s="94"/>
+      <c r="AK11" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AL11" s="98"/>
-      <c r="AM11" s="98" t="s">
+      <c r="AL11" s="94"/>
+      <c r="AM11" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AN11" s="98"/>
-      <c r="AO11" s="139" t="s">
+      <c r="AN11" s="94"/>
+      <c r="AO11" s="135" t="s">
         <v>72</v>
       </c>
-      <c r="AP11" s="140"/>
-[...2 lines deleted...]
-      <c r="AS11" s="98" t="s">
+      <c r="AP11" s="136"/>
+      <c r="AQ11" s="136"/>
+      <c r="AR11" s="137"/>
+      <c r="AS11" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT11" s="98"/>
-      <c r="AU11" s="98" t="s">
+      <c r="AT11" s="94"/>
+      <c r="AU11" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV11" s="98"/>
-      <c r="AW11" s="98" t="s">
+      <c r="AV11" s="94"/>
+      <c r="AW11" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AX11" s="99"/>
+      <c r="AX11" s="95"/>
     </row>
     <row r="12" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="27"/>
+      <c r="A12" s="23"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="72" t="s">
+      <c r="E12" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="F12" s="72"/>
-      <c r="G12" s="77" t="s">
+      <c r="F12" s="68"/>
+      <c r="G12" s="73" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="77"/>
-      <c r="I12" s="112">
+      <c r="H12" s="73"/>
+      <c r="I12" s="108">
         <f>[1]Hoja1!$C3020</f>
-        <v>977.7601880425475</v>
-[...1 lines deleted...]
-      <c r="J12" s="112"/>
+        <v>1036.4257993251008</v>
+      </c>
+      <c r="J12" s="108"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="3"/>
-      <c r="O12" s="72" t="s">
+      <c r="O12" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="P12" s="72"/>
-      <c r="Q12" s="56" t="s">
+      <c r="P12" s="68"/>
+      <c r="Q12" s="52" t="s">
         <v>100</v>
       </c>
-      <c r="R12" s="57"/>
-      <c r="S12" s="112">
+      <c r="R12" s="53"/>
+      <c r="S12" s="108">
         <f>[1]Hoja1!$C2957</f>
-        <v>1754.8976187700202</v>
-[...1 lines deleted...]
-      <c r="T12" s="112"/>
+        <v>1860.1914758962216</v>
+      </c>
+      <c r="T12" s="108"/>
       <c r="U12" s="1"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="3"/>
-      <c r="Y12" s="72" t="s">
+      <c r="Y12" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="Z12" s="72"/>
-      <c r="AA12" s="56" t="s">
+      <c r="Z12" s="68"/>
+      <c r="AA12" s="52" t="s">
         <v>160</v>
       </c>
-      <c r="AB12" s="57"/>
-      <c r="AC12" s="93">
+      <c r="AB12" s="53"/>
+      <c r="AC12" s="89">
         <f>[1]Hoja1!$C2939</f>
-        <v>550.64108187050681</v>
-[...1 lines deleted...]
-      <c r="AD12" s="93"/>
+        <v>583.67954678273736</v>
+      </c>
+      <c r="AD12" s="89"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="3"/>
-      <c r="AI12" s="72" t="s">
+      <c r="AI12" s="68" t="s">
         <v>58</v>
       </c>
-      <c r="AJ12" s="72"/>
-      <c r="AK12" s="56" t="s">
+      <c r="AJ12" s="68"/>
+      <c r="AK12" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="AL12" s="57"/>
-      <c r="AM12" s="112">
+      <c r="AL12" s="53"/>
+      <c r="AM12" s="108">
         <f>[1]Hoja1!$C3072</f>
-        <v>604.46823699054266</v>
-[...1 lines deleted...]
-      <c r="AN12" s="112"/>
+        <v>679.18051108257384</v>
+      </c>
+      <c r="AN12" s="108"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="3"/>
-      <c r="AS12" s="71" t="s">
+      <c r="AS12" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="AT12" s="72"/>
-[...4 lines deleted...]
-      <c r="AW12" s="112">
+      <c r="AT12" s="68"/>
+      <c r="AU12" s="52" t="s">
+        <v>275</v>
+      </c>
+      <c r="AV12" s="53"/>
+      <c r="AW12" s="108">
         <f>[1]Hoja1!$C3006</f>
-        <v>1891.3091181476984</v>
-[...1 lines deleted...]
-      <c r="AX12" s="133"/>
+        <v>2004.7876652365605</v>
+      </c>
+      <c r="AX12" s="129"/>
     </row>
     <row r="13" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="27"/>
+      <c r="A13" s="23"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="87" t="s">
+      <c r="E13" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="87"/>
-      <c r="G13" s="197" t="s">
+      <c r="F13" s="83"/>
+      <c r="G13" s="193" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="197"/>
-      <c r="I13" s="129">
+      <c r="H13" s="193"/>
+      <c r="I13" s="125">
         <f>[1]Hoja1!$C3021</f>
-        <v>1677.0247263217709</v>
-[...1 lines deleted...]
-      <c r="J13" s="129"/>
+        <v>1777.6462099010776</v>
+      </c>
+      <c r="J13" s="125"/>
       <c r="K13" s="4"/>
       <c r="N13" s="5"/>
-      <c r="O13" s="87" t="s">
+      <c r="O13" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="P13" s="87"/>
-      <c r="Q13" s="45" t="s">
+      <c r="P13" s="83"/>
+      <c r="Q13" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="R13" s="46"/>
-      <c r="S13" s="129">
+      <c r="R13" s="42"/>
+      <c r="S13" s="125">
         <f>[1]Hoja1!$C2958</f>
-        <v>2465.9486652546852</v>
-[...1 lines deleted...]
-      <c r="T13" s="129"/>
+        <v>2613.9055851699668</v>
+      </c>
+      <c r="T13" s="125"/>
       <c r="U13" s="4"/>
       <c r="X13" s="5"/>
-      <c r="Y13" s="87" t="s">
+      <c r="Y13" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="Z13" s="87"/>
-      <c r="AA13" s="45" t="s">
+      <c r="Z13" s="83"/>
+      <c r="AA13" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="AB13" s="46"/>
-      <c r="AC13" s="129">
+      <c r="AB13" s="42"/>
+      <c r="AC13" s="125">
         <f>[1]Hoja1!$C2940</f>
-        <v>940.79341230730017</v>
-[...1 lines deleted...]
-      <c r="AD13" s="129"/>
+        <v>997.2410170457382</v>
+      </c>
+      <c r="AD13" s="125"/>
       <c r="AE13" s="4"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="87" t="s">
+      <c r="AI13" s="83" t="s">
         <v>59</v>
       </c>
-      <c r="AJ13" s="87"/>
-      <c r="AK13" s="45" t="s">
+      <c r="AJ13" s="83"/>
+      <c r="AK13" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="AL13" s="46"/>
-      <c r="AM13" s="129">
+      <c r="AL13" s="42"/>
+      <c r="AM13" s="125">
         <f>[1]Hoja1!$C3073</f>
-        <v>835.94391284339008</v>
-[...1 lines deleted...]
-      <c r="AN13" s="129"/>
+        <v>939.26658047083299</v>
+      </c>
+      <c r="AN13" s="125"/>
       <c r="AO13" s="4"/>
       <c r="AR13" s="5"/>
-      <c r="AS13" s="74" t="s">
+      <c r="AS13" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AT13" s="87"/>
-[...4 lines deleted...]
-      <c r="AW13" s="129">
+      <c r="AT13" s="83"/>
+      <c r="AU13" s="52" t="s">
+        <v>276</v>
+      </c>
+      <c r="AV13" s="53"/>
+      <c r="AW13" s="125">
         <f>[1]Hoja1!$C3007</f>
-        <v>2599.3977802170921</v>
-[...1 lines deleted...]
-      <c r="AX13" s="134"/>
+        <v>2755.3616470301181</v>
+      </c>
+      <c r="AX13" s="130"/>
     </row>
     <row r="14" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="27"/>
+      <c r="A14" s="23"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="72" t="s">
+      <c r="E14" s="68" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="72"/>
-      <c r="G14" s="77" t="s">
+      <c r="F14" s="68"/>
+      <c r="G14" s="73" t="s">
         <v>96</v>
       </c>
-      <c r="H14" s="77"/>
-      <c r="I14" s="112">
+      <c r="H14" s="73"/>
+      <c r="I14" s="108">
         <f>[1]Hoja1!$C3022</f>
-        <v>1630.445958600804</v>
-[...1 lines deleted...]
-      <c r="J14" s="112"/>
+        <v>1728.2727161168523</v>
+      </c>
+      <c r="J14" s="108"/>
       <c r="K14" s="4"/>
       <c r="N14" s="5"/>
-      <c r="O14" s="72" t="s">
+      <c r="O14" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="P14" s="72"/>
-      <c r="Q14" s="56" t="s">
+      <c r="P14" s="68"/>
+      <c r="Q14" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="R14" s="57"/>
-      <c r="S14" s="112">
+      <c r="R14" s="53"/>
+      <c r="S14" s="108">
         <f>[1]Hoja1!$C2959</f>
-        <v>3872.3564237686419</v>
-[...1 lines deleted...]
-      <c r="T14" s="112"/>
+        <v>4104.6978091947603</v>
+      </c>
+      <c r="T14" s="108"/>
       <c r="U14" s="4"/>
       <c r="X14" s="5"/>
-      <c r="Y14" s="72" t="s">
+      <c r="Y14" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="Z14" s="72"/>
-      <c r="AA14" s="56" t="s">
+      <c r="Z14" s="68"/>
+      <c r="AA14" s="52" t="s">
         <v>162</v>
       </c>
-      <c r="AB14" s="57"/>
-      <c r="AC14" s="112">
+      <c r="AB14" s="53"/>
+      <c r="AC14" s="108">
         <f>[1]Hoja1!$C2941</f>
-        <v>1470.9814358213068</v>
-[...1 lines deleted...]
-      <c r="AD14" s="112"/>
+        <v>1559.2403219705852</v>
+      </c>
+      <c r="AD14" s="108"/>
       <c r="AE14" s="4"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="72" t="s">
+      <c r="AI14" s="68" t="s">
         <v>60</v>
       </c>
-      <c r="AJ14" s="72"/>
-      <c r="AK14" s="56" t="s">
+      <c r="AJ14" s="68"/>
+      <c r="AK14" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="AL14" s="57"/>
-      <c r="AM14" s="112">
+      <c r="AL14" s="53"/>
+      <c r="AM14" s="108">
         <f>[1]Hoja1!$C3074</f>
-        <v>1112.0129285644164</v>
-[...1 lines deleted...]
-      <c r="AN14" s="112"/>
+        <v>1249.4577265349785</v>
+      </c>
+      <c r="AN14" s="108"/>
       <c r="AO14" s="4"/>
       <c r="AR14" s="5"/>
-      <c r="AS14" s="71" t="s">
+      <c r="AS14" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="AT14" s="72"/>
-[...4 lines deleted...]
-      <c r="AW14" s="112">
+      <c r="AT14" s="68"/>
+      <c r="AU14" s="52" t="s">
+        <v>277</v>
+      </c>
+      <c r="AV14" s="53"/>
+      <c r="AW14" s="108">
         <f>[1]Hoja1!$C3008</f>
-        <v>3680.148098782051</v>
-[...1 lines deleted...]
-      <c r="AX14" s="133"/>
+        <v>3900.9569847089738</v>
+      </c>
+      <c r="AX14" s="129"/>
     </row>
     <row r="15" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="27"/>
+      <c r="A15" s="23"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="87" t="s">
+      <c r="E15" s="83" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="87"/>
-      <c r="G15" s="197" t="s">
+      <c r="F15" s="83"/>
+      <c r="G15" s="193" t="s">
         <v>97</v>
       </c>
-      <c r="H15" s="197"/>
-      <c r="I15" s="129">
+      <c r="H15" s="193"/>
+      <c r="I15" s="125">
         <f>[1]Hoja1!$C3023</f>
-        <v>3167.7186243957594</v>
-[...1 lines deleted...]
-      <c r="J15" s="129"/>
+        <v>3357.7817418595059</v>
+      </c>
+      <c r="J15" s="125"/>
       <c r="K15" s="4"/>
       <c r="N15" s="5"/>
-      <c r="O15" s="87" t="s">
+      <c r="O15" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="P15" s="87"/>
-      <c r="Q15" s="45" t="s">
+      <c r="P15" s="83"/>
+      <c r="Q15" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="R15" s="46"/>
-      <c r="S15" s="102">
+      <c r="R15" s="42"/>
+      <c r="S15" s="98">
         <f>[1]Hoja1!$C2960</f>
-        <v>13672.113157853008</v>
-[...1 lines deleted...]
-      <c r="T15" s="102"/>
+        <v>14492.439947324188</v>
+      </c>
+      <c r="T15" s="98"/>
       <c r="U15" s="4"/>
       <c r="X15" s="5"/>
-      <c r="Y15" s="87" t="s">
+      <c r="Y15" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z15" s="87"/>
-      <c r="AA15" s="45" t="s">
+      <c r="Z15" s="83"/>
+      <c r="AA15" s="41" t="s">
         <v>163</v>
       </c>
-      <c r="AB15" s="46"/>
-      <c r="AC15" s="129">
+      <c r="AB15" s="42"/>
+      <c r="AC15" s="125">
         <f>[1]Hoja1!$C2942</f>
-        <v>2881.7697415025264</v>
-[...1 lines deleted...]
-      <c r="AD15" s="129"/>
+        <v>3054.6759259926771</v>
+      </c>
+      <c r="AD15" s="125"/>
       <c r="AE15" s="4"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="87" t="s">
+      <c r="AI15" s="83" t="s">
         <v>61</v>
       </c>
-      <c r="AJ15" s="87"/>
-      <c r="AK15" s="45" t="s">
+      <c r="AJ15" s="83"/>
+      <c r="AK15" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="AL15" s="46"/>
-      <c r="AM15" s="129">
+      <c r="AL15" s="42"/>
+      <c r="AM15" s="125">
         <f>[1]Hoja1!$C3075</f>
-        <v>1544.3477221910041</v>
-[...11 lines deleted...]
-      <c r="AX15" s="191"/>
+        <v>1735.2291006538119</v>
+      </c>
+      <c r="AN15" s="125"/>
+      <c r="AO15" s="183"/>
+      <c r="AP15" s="154"/>
+      <c r="AQ15" s="154"/>
+      <c r="AR15" s="184"/>
+      <c r="AS15" s="185"/>
+      <c r="AT15" s="186"/>
+      <c r="AU15" s="186"/>
+      <c r="AV15" s="186"/>
+      <c r="AW15" s="186"/>
+      <c r="AX15" s="187"/>
     </row>
     <row r="16" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="27"/>
+      <c r="A16" s="23"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="72" t="s">
+      <c r="E16" s="68" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="72"/>
-      <c r="G16" s="77" t="s">
+      <c r="F16" s="68"/>
+      <c r="G16" s="73" t="s">
         <v>98</v>
       </c>
-      <c r="H16" s="77"/>
-      <c r="I16" s="112">
+      <c r="H16" s="73"/>
+      <c r="I16" s="108">
         <f>[1]Hoja1!$C3024</f>
-        <v>2888.214503342132</v>
-[...1 lines deleted...]
-      <c r="J16" s="112"/>
+        <v>3061.5073735426613</v>
+      </c>
+      <c r="J16" s="108"/>
       <c r="K16" s="4"/>
       <c r="N16" s="5"/>
-      <c r="O16" s="72" t="s">
+      <c r="O16" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="72"/>
-      <c r="Q16" s="56" t="s">
+      <c r="P16" s="68"/>
+      <c r="Q16" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="R16" s="57"/>
-      <c r="S16" s="195">
+      <c r="R16" s="53"/>
+      <c r="S16" s="191">
         <f>[1]Hoja1!$C2961</f>
-        <v>20344.096185056042</v>
-[...1 lines deleted...]
-      <c r="T16" s="195"/>
+        <v>21564.7419561594</v>
+      </c>
+      <c r="T16" s="191"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
-      <c r="Y16" s="72" t="s">
+      <c r="Y16" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="Z16" s="72"/>
-      <c r="AA16" s="56" t="s">
+      <c r="Z16" s="68"/>
+      <c r="AA16" s="52" t="s">
         <v>164</v>
       </c>
-      <c r="AB16" s="57"/>
-      <c r="AC16" s="112">
+      <c r="AB16" s="53"/>
+      <c r="AC16" s="108">
         <f>[1]Hoja1!$C2943</f>
-        <v>5599.1271479574953</v>
-[...1 lines deleted...]
-      <c r="AD16" s="112"/>
+        <v>5935.0747768349447</v>
+      </c>
+      <c r="AD16" s="108"/>
       <c r="AE16" s="4"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="72" t="s">
+      <c r="AI16" s="68" t="s">
         <v>62</v>
       </c>
-      <c r="AJ16" s="72"/>
-      <c r="AK16" s="56" t="s">
+      <c r="AJ16" s="68"/>
+      <c r="AK16" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="AL16" s="57"/>
-      <c r="AM16" s="112">
+      <c r="AL16" s="53"/>
+      <c r="AM16" s="108">
         <f>[1]Hoja1!$C3076</f>
-        <v>1749.0831514868546</v>
-[...2 lines deleted...]
-      <c r="AO16" s="136" t="s">
+        <v>1965.2698290106302</v>
+      </c>
+      <c r="AN16" s="108"/>
+      <c r="AO16" s="132" t="s">
         <v>73</v>
       </c>
-      <c r="AP16" s="137"/>
-[...2 lines deleted...]
-      <c r="AS16" s="98" t="s">
+      <c r="AP16" s="133"/>
+      <c r="AQ16" s="133"/>
+      <c r="AR16" s="134"/>
+      <c r="AS16" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT16" s="98"/>
-      <c r="AU16" s="98" t="s">
+      <c r="AT16" s="94"/>
+      <c r="AU16" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV16" s="98"/>
-      <c r="AW16" s="98" t="s">
+      <c r="AV16" s="94"/>
+      <c r="AW16" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AX16" s="99"/>
+      <c r="AX16" s="95"/>
     </row>
     <row r="17" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="27"/>
+      <c r="A17" s="23"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="87" t="s">
+      <c r="E17" s="83" t="s">
+        <v>271</v>
+      </c>
+      <c r="F17" s="83"/>
+      <c r="G17" s="193" t="s">
         <v>272</v>
       </c>
-      <c r="F17" s="87"/>
-[...4 lines deleted...]
-      <c r="I17" s="129">
+      <c r="H17" s="193"/>
+      <c r="I17" s="125">
         <f>[1]Hoja1!$C3025</f>
-        <v>4658.4125224697509</v>
-[...1 lines deleted...]
-      <c r="J17" s="129"/>
+        <v>4937.9172738179359</v>
+      </c>
+      <c r="J17" s="125"/>
       <c r="K17" s="4"/>
       <c r="N17" s="5"/>
-      <c r="O17" s="87" t="s">
+      <c r="O17" s="83" t="s">
         <v>9</v>
       </c>
-      <c r="P17" s="87"/>
-      <c r="Q17" s="45" t="s">
+      <c r="P17" s="83"/>
+      <c r="Q17" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="R17" s="46"/>
-      <c r="S17" s="194">
+      <c r="R17" s="42"/>
+      <c r="S17" s="190">
         <f>[1]Hoja1!$C2962</f>
-        <v>23517.692306190605</v>
-[...1 lines deleted...]
-      <c r="T17" s="194"/>
+        <v>24928.753844562041</v>
+      </c>
+      <c r="T17" s="190"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
-      <c r="Y17" s="87"/>
-[...4 lines deleted...]
-      <c r="AD17" s="152"/>
+      <c r="Y17" s="83"/>
+      <c r="Z17" s="83"/>
+      <c r="AA17" s="146"/>
+      <c r="AB17" s="147"/>
+      <c r="AC17" s="148"/>
+      <c r="AD17" s="148"/>
       <c r="AE17" s="4"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="87" t="s">
+      <c r="AI17" s="83" t="s">
         <v>63</v>
       </c>
-      <c r="AJ17" s="87"/>
-      <c r="AK17" s="45" t="s">
+      <c r="AJ17" s="83"/>
+      <c r="AK17" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="AL17" s="46"/>
-      <c r="AM17" s="129">
+      <c r="AL17" s="42"/>
+      <c r="AM17" s="125">
         <f>[1]Hoja1!$C3077</f>
-        <v>3719.8093837460815</v>
-[...1 lines deleted...]
-      <c r="AN17" s="129"/>
+        <v>4179.5778235770977</v>
+      </c>
+      <c r="AN17" s="125"/>
       <c r="AO17" s="4"/>
       <c r="AR17" s="5"/>
-      <c r="AS17" s="97" t="s">
+      <c r="AS17" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="AT17" s="127"/>
-      <c r="AU17" s="109" t="s">
+      <c r="AT17" s="123"/>
+      <c r="AU17" s="105" t="s">
         <v>111</v>
       </c>
-      <c r="AV17" s="110"/>
-      <c r="AW17" s="111">
+      <c r="AV17" s="106"/>
+      <c r="AW17" s="107">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1303.9376210006099</v>
-[...1 lines deleted...]
-      <c r="AX17" s="185"/>
+        <v>1382.1738782606465</v>
+      </c>
+      <c r="AX17" s="181"/>
     </row>
     <row r="18" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="27"/>
+      <c r="A18" s="23"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="72" t="s">
+      <c r="E18" s="68" t="s">
+        <v>273</v>
+      </c>
+      <c r="F18" s="68"/>
+      <c r="G18" s="193" t="s">
         <v>274</v>
       </c>
-      <c r="F18" s="72"/>
-[...4 lines deleted...]
-      <c r="I18" s="196">
+      <c r="H18" s="193"/>
+      <c r="I18" s="192">
         <f>[1]Hoja1!$C$3648</f>
-        <v>5185.6066468406625</v>
-[...1 lines deleted...]
-      <c r="J18" s="196"/>
+        <v>5496.743045651102</v>
+      </c>
+      <c r="J18" s="192"/>
       <c r="K18" s="4"/>
       <c r="N18" s="5"/>
-      <c r="O18" s="72"/>
-[...4 lines deleted...]
-      <c r="T18" s="148"/>
+      <c r="O18" s="68"/>
+      <c r="P18" s="68"/>
+      <c r="Q18" s="142"/>
+      <c r="R18" s="143"/>
+      <c r="S18" s="144"/>
+      <c r="T18" s="144"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
-      <c r="Y18" s="72"/>
-[...4 lines deleted...]
-      <c r="AD18" s="148"/>
+      <c r="Y18" s="68"/>
+      <c r="Z18" s="68"/>
+      <c r="AA18" s="142"/>
+      <c r="AB18" s="143"/>
+      <c r="AC18" s="144"/>
+      <c r="AD18" s="144"/>
       <c r="AE18" s="4"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="72" t="s">
+      <c r="AI18" s="68" t="s">
         <v>64</v>
       </c>
-      <c r="AJ18" s="72"/>
-      <c r="AK18" s="56" t="s">
+      <c r="AJ18" s="68"/>
+      <c r="AK18" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="AL18" s="57"/>
-      <c r="AM18" s="112">
+      <c r="AL18" s="53"/>
+      <c r="AM18" s="108">
         <f>[1]Hoja1!$C3078</f>
-        <v>3980.6883006568869</v>
-[...1 lines deleted...]
-      <c r="AN18" s="112"/>
+        <v>4472.7013746180783</v>
+      </c>
+      <c r="AN18" s="108"/>
       <c r="AO18" s="4"/>
       <c r="AR18" s="5"/>
-      <c r="AS18" s="71" t="s">
+      <c r="AS18" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="AT18" s="72"/>
-      <c r="AU18" s="56" t="s">
+      <c r="AT18" s="68"/>
+      <c r="AU18" s="52" t="s">
         <v>112</v>
       </c>
-      <c r="AV18" s="57"/>
-      <c r="AW18" s="112">
+      <c r="AV18" s="53"/>
+      <c r="AW18" s="108">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1303.9376210006099</v>
-[...1 lines deleted...]
-      <c r="AX18" s="133"/>
+        <v>1382.1738782606465</v>
+      </c>
+      <c r="AX18" s="129"/>
     </row>
     <row r="19" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="27"/>
+      <c r="A19" s="23"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="87" t="s">
+      <c r="E19" s="83" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="87"/>
-[...4 lines deleted...]
-      <c r="I19" s="196">
+      <c r="F19" s="83"/>
+      <c r="G19" s="193" t="s">
+        <v>267</v>
+      </c>
+      <c r="H19" s="193"/>
+      <c r="I19" s="192">
         <f>[1]Hoja1!$C3026</f>
-        <v>8062.6019070781531</v>
-[...1 lines deleted...]
-      <c r="J19" s="196"/>
+        <v>8546.3580215028414</v>
+      </c>
+      <c r="J19" s="192"/>
       <c r="K19" s="4"/>
       <c r="N19" s="5"/>
-      <c r="O19" s="87"/>
-[...4 lines deleted...]
-      <c r="T19" s="186"/>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="146"/>
+      <c r="R19" s="147"/>
+      <c r="S19" s="182"/>
+      <c r="T19" s="182"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
-      <c r="Y19" s="87"/>
-[...4 lines deleted...]
-      <c r="AD19" s="152"/>
+      <c r="Y19" s="83"/>
+      <c r="Z19" s="83"/>
+      <c r="AA19" s="146"/>
+      <c r="AB19" s="147"/>
+      <c r="AC19" s="148"/>
+      <c r="AD19" s="148"/>
       <c r="AE19" s="4"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="127"/>
-[...4 lines deleted...]
-      <c r="AN19" s="186"/>
+      <c r="AI19" s="123"/>
+      <c r="AJ19" s="123"/>
+      <c r="AK19" s="188"/>
+      <c r="AL19" s="189"/>
+      <c r="AM19" s="182"/>
+      <c r="AN19" s="182"/>
       <c r="AO19" s="4"/>
       <c r="AR19" s="5"/>
-      <c r="AS19" s="97" t="s">
+      <c r="AS19" s="93" t="s">
         <v>25</v>
       </c>
-      <c r="AT19" s="127"/>
-      <c r="AU19" s="109" t="s">
+      <c r="AT19" s="123"/>
+      <c r="AU19" s="105" t="s">
         <v>113</v>
       </c>
-      <c r="AV19" s="110"/>
-      <c r="AW19" s="111">
+      <c r="AV19" s="106"/>
+      <c r="AW19" s="107">
         <f>[1]Hoja1!$C$3031</f>
-        <v>1303.9376210006099</v>
-[...1 lines deleted...]
-      <c r="AX19" s="185"/>
+        <v>1382.1738782606465</v>
+      </c>
+      <c r="AX19" s="181"/>
     </row>
     <row r="20" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="28"/>
+      <c r="A20" s="24"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="87" t="s">
+      <c r="E20" s="83" t="s">
         <v>64</v>
       </c>
-      <c r="F20" s="87"/>
-      <c r="G20" s="197" t="s">
+      <c r="F20" s="83"/>
+      <c r="G20" s="193" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="197"/>
-      <c r="I20" s="196">
+      <c r="H20" s="193"/>
+      <c r="I20" s="192">
         <f>[1]Hoja1!$C3027</f>
-        <v>7919.3044396713567</v>
-[...1 lines deleted...]
-      <c r="J20" s="196"/>
+        <v>8394.4627060516377</v>
+      </c>
+      <c r="J20" s="192"/>
       <c r="K20" s="6"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
-      <c r="O20" s="72"/>
-[...4 lines deleted...]
-      <c r="T20" s="148"/>
+      <c r="O20" s="68"/>
+      <c r="P20" s="68"/>
+      <c r="Q20" s="142"/>
+      <c r="R20" s="143"/>
+      <c r="S20" s="144"/>
+      <c r="T20" s="144"/>
       <c r="U20" s="6"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="8"/>
-      <c r="Y20" s="72"/>
-[...4 lines deleted...]
-      <c r="AD20" s="148"/>
+      <c r="Y20" s="68"/>
+      <c r="Z20" s="68"/>
+      <c r="AA20" s="142"/>
+      <c r="AB20" s="143"/>
+      <c r="AC20" s="144"/>
+      <c r="AD20" s="144"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="8"/>
-      <c r="AI20" s="72"/>
-[...4 lines deleted...]
-      <c r="AN20" s="148"/>
+      <c r="AI20" s="68"/>
+      <c r="AJ20" s="68"/>
+      <c r="AK20" s="142"/>
+      <c r="AL20" s="143"/>
+      <c r="AM20" s="144"/>
+      <c r="AN20" s="144"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="8"/>
-      <c r="AS20" s="11"/>
-[...4 lines deleted...]
-      <c r="AX20" s="29"/>
+      <c r="AS20" s="9"/>
+      <c r="AT20" s="11"/>
+      <c r="AU20" s="9"/>
+      <c r="AV20" s="11"/>
+      <c r="AW20" s="10"/>
+      <c r="AX20" s="25"/>
     </row>
     <row r="21" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="184" t="s">
+      <c r="A21" s="180" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="96"/>
-[...2 lines deleted...]
-      <c r="E21" s="98" t="s">
+      <c r="B21" s="92"/>
+      <c r="C21" s="92"/>
+      <c r="D21" s="93"/>
+      <c r="E21" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="F21" s="98"/>
-      <c r="G21" s="98" t="s">
+      <c r="F21" s="94"/>
+      <c r="G21" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="H21" s="98"/>
-      <c r="I21" s="98" t="s">
+      <c r="H21" s="94"/>
+      <c r="I21" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="J21" s="98"/>
-      <c r="K21" s="104" t="s">
+      <c r="J21" s="94"/>
+      <c r="K21" s="100" t="s">
         <v>93</v>
       </c>
-      <c r="L21" s="105"/>
-[...2 lines deleted...]
-      <c r="O21" s="98" t="s">
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
+      <c r="N21" s="102"/>
+      <c r="O21" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="98"/>
-      <c r="Q21" s="98" t="s">
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="98"/>
-      <c r="S21" s="98" t="s">
+      <c r="R21" s="94"/>
+      <c r="S21" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="T21" s="98"/>
-      <c r="U21" s="136" t="s">
+      <c r="T21" s="94"/>
+      <c r="U21" s="132" t="s">
         <v>119</v>
       </c>
-      <c r="V21" s="137"/>
-[...2 lines deleted...]
-      <c r="Y21" s="98" t="s">
+      <c r="V21" s="133"/>
+      <c r="W21" s="133"/>
+      <c r="X21" s="134"/>
+      <c r="Y21" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="Z21" s="98"/>
-      <c r="AA21" s="98" t="s">
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AB21" s="98"/>
-      <c r="AC21" s="98" t="s">
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AD21" s="98"/>
-      <c r="AE21" s="139" t="s">
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="135" t="s">
         <v>183</v>
       </c>
-      <c r="AF21" s="140"/>
-[...2 lines deleted...]
-      <c r="AI21" s="98" t="s">
+      <c r="AF21" s="136"/>
+      <c r="AG21" s="136"/>
+      <c r="AH21" s="137"/>
+      <c r="AI21" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AJ21" s="98"/>
-      <c r="AK21" s="98" t="s">
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AL21" s="98"/>
-      <c r="AM21" s="44" t="s">
+      <c r="AL21" s="94"/>
+      <c r="AM21" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AN21" s="44"/>
-      <c r="AO21" s="18" t="s">
+      <c r="AN21" s="40"/>
+      <c r="AO21" s="16" t="s">
         <v>181</v>
       </c>
-      <c r="AP21" s="19"/>
-[...2 lines deleted...]
-      <c r="AS21" s="98" t="s">
+      <c r="AP21" s="17"/>
+      <c r="AQ21" s="17"/>
+      <c r="AR21" s="18"/>
+      <c r="AS21" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT21" s="98"/>
-      <c r="AU21" s="98" t="s">
+      <c r="AT21" s="94"/>
+      <c r="AU21" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV21" s="98"/>
-      <c r="AW21" s="44" t="s">
+      <c r="AV21" s="94"/>
+      <c r="AW21" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AX21" s="135"/>
+      <c r="AX21" s="131"/>
     </row>
     <row r="22" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="26"/>
+      <c r="A22" s="22"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3"/>
-      <c r="E22" s="72" t="s">
+      <c r="E22" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="F22" s="72"/>
-      <c r="G22" s="56" t="s">
+      <c r="F22" s="68"/>
+      <c r="G22" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="H22" s="57"/>
-      <c r="I22" s="112">
+      <c r="H22" s="53"/>
+      <c r="I22" s="108">
         <f>[1]Hoja1!$C3009</f>
-        <v>527.57230110477735</v>
-[...2 lines deleted...]
-      <c r="O22" s="72" t="s">
+        <v>559.22663917106399</v>
+      </c>
+      <c r="J22" s="108"/>
+      <c r="O22" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="P22" s="72"/>
-      <c r="Q22" s="56" t="s">
+      <c r="P22" s="68"/>
+      <c r="Q22" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="R22" s="57"/>
-      <c r="S22" s="112">
+      <c r="R22" s="53"/>
+      <c r="S22" s="108">
         <f>[1]Hoja1!$C2952</f>
-        <v>395.24195898005223</v>
-[...2 lines deleted...]
-      <c r="Y22" s="72" t="s">
+        <v>418.95647651885537</v>
+      </c>
+      <c r="T22" s="108"/>
+      <c r="Y22" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="Z22" s="72"/>
-      <c r="AA22" s="56" t="s">
+      <c r="Z22" s="68"/>
+      <c r="AA22" s="52" t="s">
         <v>165</v>
       </c>
-      <c r="AB22" s="57"/>
-      <c r="AC22" s="112">
+      <c r="AB22" s="53"/>
+      <c r="AC22" s="108">
         <f>[1]Hoja1!$C2999</f>
-        <v>8336.0394430260385</v>
-[...1 lines deleted...]
-      <c r="AD22" s="112"/>
+        <v>8836.2018096076008</v>
+      </c>
+      <c r="AD22" s="108"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="3"/>
-      <c r="AI22" s="72" t="s">
+      <c r="AI22" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AJ22" s="72"/>
-      <c r="AK22" s="56" t="s">
+      <c r="AJ22" s="68"/>
+      <c r="AK22" s="52" t="s">
         <v>239</v>
       </c>
-      <c r="AL22" s="57"/>
-      <c r="AM22" s="93">
+      <c r="AL22" s="53"/>
+      <c r="AM22" s="89">
         <f>[1]Hoja1!$C3061</f>
         <v>11040.972884280982</v>
       </c>
-      <c r="AN22" s="93"/>
+      <c r="AN22" s="89"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="72" t="s">
+      <c r="AS22" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AT22" s="72"/>
-      <c r="AU22" s="56" t="s">
+      <c r="AT22" s="68"/>
+      <c r="AU22" s="52" t="s">
         <v>177</v>
       </c>
-      <c r="AV22" s="57"/>
-      <c r="AW22" s="112">
+      <c r="AV22" s="53"/>
+      <c r="AW22" s="108">
         <f>[1]Hoja1!$C3037</f>
-        <v>2258.2508515435634</v>
-[...1 lines deleted...]
-      <c r="AX22" s="133"/>
+        <v>2393.7459026361776</v>
+      </c>
+      <c r="AX22" s="129"/>
     </row>
     <row r="23" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="27"/>
+      <c r="A23" s="23"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="87" t="s">
+      <c r="E23" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="F23" s="87"/>
-      <c r="G23" s="45" t="s">
+      <c r="F23" s="83"/>
+      <c r="G23" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="H23" s="46"/>
-      <c r="I23" s="129">
+      <c r="H23" s="42"/>
+      <c r="I23" s="125">
         <f>[1]Hoja1!$C3010</f>
-        <v>788.87666684118074</v>
-[...2 lines deleted...]
-      <c r="O23" s="87" t="s">
+        <v>836.20926685165159</v>
+      </c>
+      <c r="J23" s="125"/>
+      <c r="O23" s="83" t="s">
         <v>22</v>
       </c>
-      <c r="P23" s="87"/>
-      <c r="Q23" s="45" t="s">
+      <c r="P23" s="83"/>
+      <c r="Q23" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="R23" s="46"/>
-      <c r="S23" s="129">
+      <c r="R23" s="42"/>
+      <c r="S23" s="125">
         <f>[1]Hoja1!$C2953</f>
-        <v>750.71233144869609</v>
-[...2 lines deleted...]
-      <c r="Y23" s="87" t="s">
+        <v>795.75507133561803</v>
+      </c>
+      <c r="T23" s="125"/>
+      <c r="Y23" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="Z23" s="87"/>
-      <c r="AA23" s="45" t="s">
+      <c r="Z23" s="83"/>
+      <c r="AA23" s="41" t="s">
         <v>167</v>
       </c>
-      <c r="AB23" s="46"/>
-      <c r="AC23" s="182">
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="178">
         <f>[1]Hoja1!$C3000</f>
-        <v>12381.837171363248</v>
-[...1 lines deleted...]
-      <c r="AD23" s="182"/>
+        <v>13124.747401645045</v>
+      </c>
+      <c r="AD23" s="178"/>
       <c r="AE23" s="4"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="87" t="s">
+      <c r="AI23" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AJ23" s="87"/>
-      <c r="AK23" s="45" t="s">
+      <c r="AJ23" s="83"/>
+      <c r="AK23" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="AL23" s="46"/>
-      <c r="AM23" s="102">
+      <c r="AL23" s="42"/>
+      <c r="AM23" s="98">
         <f>[1]Hoja1!$C3062</f>
         <v>12314.935701659952</v>
       </c>
-      <c r="AN23" s="102"/>
+      <c r="AN23" s="98"/>
       <c r="AO23" s="4"/>
       <c r="AR23" s="5"/>
-      <c r="AS23" s="87" t="s">
+      <c r="AS23" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AT23" s="87"/>
-      <c r="AU23" s="45" t="s">
+      <c r="AT23" s="83"/>
+      <c r="AU23" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="AV23" s="46"/>
-      <c r="AW23" s="129">
+      <c r="AV23" s="42"/>
+      <c r="AW23" s="125">
         <f>[1]Hoja1!$C3038</f>
-        <v>2571.6805770976121</v>
-[...1 lines deleted...]
-      <c r="AX23" s="134"/>
+        <v>2725.9814117234691</v>
+      </c>
+      <c r="AX23" s="130"/>
     </row>
     <row r="24" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="27"/>
+      <c r="A24" s="23"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="72" t="s">
+      <c r="E24" s="68" t="s">
         <v>78</v>
       </c>
-      <c r="F24" s="72"/>
-      <c r="G24" s="56" t="s">
+      <c r="F24" s="68"/>
+      <c r="G24" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="H24" s="57"/>
-      <c r="I24" s="112">
+      <c r="H24" s="53"/>
+      <c r="I24" s="108">
         <f>[1]Hoja1!$C3011</f>
-        <v>788.87666684118074</v>
-[...2 lines deleted...]
-      <c r="O24" s="72" t="s">
+        <v>836.20926685165159</v>
+      </c>
+      <c r="J24" s="108"/>
+      <c r="O24" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="P24" s="72"/>
-      <c r="Q24" s="56" t="s">
+      <c r="P24" s="68"/>
+      <c r="Q24" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="R24" s="57"/>
-      <c r="S24" s="112">
+      <c r="R24" s="53"/>
+      <c r="S24" s="108">
         <f>[1]Hoja1!$C2954</f>
-        <v>1451.6629076663987</v>
-[...2 lines deleted...]
-      <c r="Y24" s="72" t="s">
+        <v>1538.7626821263832</v>
+      </c>
+      <c r="T24" s="108"/>
+      <c r="Y24" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="Z24" s="72"/>
-      <c r="AA24" s="56" t="s">
+      <c r="Z24" s="68"/>
+      <c r="AA24" s="52" t="s">
         <v>166</v>
       </c>
-      <c r="AB24" s="57"/>
-      <c r="AC24" s="93">
+      <c r="AB24" s="53"/>
+      <c r="AC24" s="89">
         <f>[1]Hoja1!$C3001</f>
-        <v>17527.687989056412</v>
-[...1 lines deleted...]
-      <c r="AD24" s="93"/>
+        <v>18579.349268399801</v>
+      </c>
+      <c r="AD24" s="89"/>
       <c r="AE24" s="4"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="72" t="s">
+      <c r="AI24" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AJ24" s="72"/>
-      <c r="AK24" s="56" t="s">
+      <c r="AJ24" s="68"/>
+      <c r="AK24" s="52" t="s">
         <v>241</v>
       </c>
-      <c r="AL24" s="57"/>
-      <c r="AM24" s="93">
+      <c r="AL24" s="53"/>
+      <c r="AM24" s="89">
         <f>[1]Hoja1!$C3063</f>
         <v>13843.675038653282</v>
       </c>
-      <c r="AN24" s="93"/>
+      <c r="AN24" s="89"/>
       <c r="AO24" s="4"/>
       <c r="AR24" s="5"/>
-      <c r="AS24" s="72" t="s">
+      <c r="AS24" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AT24" s="72"/>
-      <c r="AU24" s="56" t="s">
+      <c r="AT24" s="68"/>
+      <c r="AU24" s="52" t="s">
         <v>179</v>
       </c>
-      <c r="AV24" s="57"/>
-      <c r="AW24" s="112">
+      <c r="AV24" s="53"/>
+      <c r="AW24" s="108">
         <f>[1]Hoja1!$C3039</f>
-        <v>3075.6168323358634</v>
-[...1 lines deleted...]
-      <c r="AX24" s="133"/>
+        <v>3260.153842276015</v>
+      </c>
+      <c r="AX24" s="129"/>
     </row>
     <row r="25" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="27"/>
+      <c r="A25" s="23"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="87" t="s">
+      <c r="E25" s="83" t="s">
         <v>79</v>
       </c>
-      <c r="F25" s="87"/>
-      <c r="G25" s="45" t="s">
+      <c r="F25" s="83"/>
+      <c r="G25" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="H25" s="46"/>
-      <c r="I25" s="129">
+      <c r="H25" s="42"/>
+      <c r="I25" s="125">
         <f>[1]Hoja1!$C3012</f>
-        <v>965.92640774537347</v>
-[...2 lines deleted...]
-      <c r="O25" s="87" t="s">
+        <v>1023.881992210096</v>
+      </c>
+      <c r="J25" s="125"/>
+      <c r="O25" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="P25" s="87"/>
-      <c r="Q25" s="45" t="s">
+      <c r="P25" s="83"/>
+      <c r="Q25" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="R25" s="46"/>
-      <c r="S25" s="129">
+      <c r="R25" s="42"/>
+      <c r="S25" s="125">
         <f>[1]Hoja1!$C2955</f>
-        <v>2095.0045614254223</v>
-[...2 lines deleted...]
-      <c r="U25" s="73" t="s">
+        <v>2220.7048351109474</v>
+      </c>
+      <c r="T25" s="125"/>
+      <c r="U25" s="69" t="s">
         <v>115</v>
       </c>
-      <c r="V25" s="183"/>
-[...2 lines deleted...]
-      <c r="Y25" s="98" t="s">
+      <c r="V25" s="179"/>
+      <c r="W25" s="179"/>
+      <c r="X25" s="70"/>
+      <c r="Y25" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="Z25" s="98"/>
-      <c r="AA25" s="98" t="s">
+      <c r="Z25" s="94"/>
+      <c r="AA25" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AB25" s="98"/>
-      <c r="AC25" s="102" t="s">
+      <c r="AB25" s="94"/>
+      <c r="AC25" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="AD25" s="102"/>
+      <c r="AD25" s="98"/>
       <c r="AE25" s="4"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="87" t="s">
+      <c r="AI25" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="AJ25" s="87"/>
-      <c r="AK25" s="45" t="s">
+      <c r="AJ25" s="83"/>
+      <c r="AK25" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="AL25" s="46"/>
-      <c r="AM25" s="102">
+      <c r="AL25" s="42"/>
+      <c r="AM25" s="98">
         <f>[1]Hoja1!$C3064</f>
         <v>15966.942580984554</v>
       </c>
-      <c r="AN25" s="102"/>
+      <c r="AN25" s="98"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="8"/>
-      <c r="AS25" s="87"/>
-[...4 lines deleted...]
-      <c r="AX25" s="169"/>
+      <c r="AS25" s="83"/>
+      <c r="AT25" s="83"/>
+      <c r="AU25" s="146"/>
+      <c r="AV25" s="147"/>
+      <c r="AW25" s="148"/>
+      <c r="AX25" s="165"/>
     </row>
     <row r="26" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="27"/>
+      <c r="A26" s="23"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="72" t="s">
+      <c r="E26" s="68" t="s">
         <v>77</v>
       </c>
-      <c r="F26" s="72"/>
-      <c r="G26" s="56" t="s">
+      <c r="F26" s="68"/>
+      <c r="G26" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="H26" s="57"/>
-      <c r="I26" s="112">
+      <c r="H26" s="53"/>
+      <c r="I26" s="108">
         <f>[1]Hoja1!$C3013</f>
-        <v>1115.4322765331074</v>
-[...2 lines deleted...]
-      <c r="O26" s="72" t="s">
+        <v>1182.3582131250939</v>
+      </c>
+      <c r="J26" s="108"/>
+      <c r="O26" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="P26" s="72"/>
-      <c r="Q26" s="56" t="s">
+      <c r="P26" s="68"/>
+      <c r="Q26" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="R26" s="57"/>
-      <c r="S26" s="112">
+      <c r="R26" s="53"/>
+      <c r="S26" s="108">
         <f>[1]Hoja1!$C2956</f>
-        <v>4357.1317244910961</v>
-[...2 lines deleted...]
-      <c r="Y26" s="72" t="s">
+        <v>4618.5596279605616</v>
+      </c>
+      <c r="T26" s="108"/>
+      <c r="Y26" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="Z26" s="72"/>
-      <c r="AA26" s="56" t="s">
+      <c r="Z26" s="68"/>
+      <c r="AA26" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="AB26" s="57"/>
-      <c r="AC26" s="112">
+      <c r="AB26" s="53"/>
+      <c r="AC26" s="108">
         <f>[1]Hoja1!$C3002</f>
-        <v>8727.1844873892242</v>
-[...1 lines deleted...]
-      <c r="AD26" s="112"/>
+        <v>9250.8155566325786</v>
+      </c>
+      <c r="AD26" s="108"/>
       <c r="AE26" s="4"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="72" t="s">
+      <c r="AI26" s="68" t="s">
         <v>27</v>
       </c>
-      <c r="AJ26" s="72"/>
-      <c r="AK26" s="56" t="s">
+      <c r="AJ26" s="68"/>
+      <c r="AK26" s="52" t="s">
         <v>243</v>
       </c>
-      <c r="AL26" s="57"/>
-      <c r="AM26" s="93">
+      <c r="AL26" s="53"/>
+      <c r="AM26" s="89">
         <f>[1]Hoja1!$C3065</f>
         <v>19330.572510885995</v>
       </c>
-      <c r="AN26" s="93"/>
-      <c r="AO26" s="21" t="s">
+      <c r="AN26" s="89"/>
+      <c r="AO26" s="19" t="s">
         <v>182</v>
       </c>
-      <c r="AP26" s="22"/>
-[...2 lines deleted...]
-      <c r="AS26" s="98" t="s">
+      <c r="AP26" s="20"/>
+      <c r="AQ26" s="20"/>
+      <c r="AR26" s="21"/>
+      <c r="AS26" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="98"/>
-      <c r="AU26" s="98" t="s">
+      <c r="AT26" s="94"/>
+      <c r="AU26" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV26" s="98"/>
-      <c r="AW26" s="44" t="s">
+      <c r="AV26" s="94"/>
+      <c r="AW26" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AX26" s="135"/>
+      <c r="AX26" s="131"/>
     </row>
     <row r="27" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="27"/>
+      <c r="A27" s="23"/>
       <c r="D27" s="5"/>
-      <c r="E27" s="87" t="s">
+      <c r="E27" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="F27" s="87"/>
-      <c r="G27" s="45" t="s">
+      <c r="F27" s="83"/>
+      <c r="G27" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="H27" s="46"/>
-      <c r="I27" s="129">
+      <c r="H27" s="42"/>
+      <c r="I27" s="125">
         <f>[1]Hoja1!$C3014</f>
-        <v>1115.4322765331074</v>
-[...1 lines deleted...]
-      <c r="J27" s="129"/>
+        <v>1182.3582131250939</v>
+      </c>
+      <c r="J27" s="125"/>
       <c r="K27" s="6"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
-      <c r="O27" s="11"/>
-[...5 lines deleted...]
-      <c r="Y27" s="87" t="s">
+      <c r="O27" s="9"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="9"/>
+      <c r="R27" s="11"/>
+      <c r="S27" s="9"/>
+      <c r="T27" s="11"/>
+      <c r="Y27" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="Z27" s="87"/>
-      <c r="AA27" s="45" t="s">
+      <c r="Z27" s="83"/>
+      <c r="AA27" s="41" t="s">
         <v>169</v>
       </c>
-      <c r="AB27" s="46"/>
-      <c r="AC27" s="102">
+      <c r="AB27" s="42"/>
+      <c r="AC27" s="98">
         <f>[1]Hoja1!$C3003</f>
-        <v>13555.240789724987</v>
-[...1 lines deleted...]
-      <c r="AD27" s="102"/>
+        <v>14368.555237108485</v>
+      </c>
+      <c r="AD27" s="98"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="8"/>
-      <c r="AI27" s="87" t="s">
+      <c r="AI27" s="83" t="s">
         <v>28</v>
       </c>
-      <c r="AJ27" s="87"/>
-      <c r="AK27" s="45" t="s">
+      <c r="AJ27" s="83"/>
+      <c r="AK27" s="41" t="s">
         <v>244</v>
       </c>
-      <c r="AL27" s="46"/>
-      <c r="AM27" s="102">
+      <c r="AL27" s="42"/>
+      <c r="AM27" s="98">
         <f>[1]Hoja1!$C3066</f>
         <v>23611.991534272278</v>
       </c>
-      <c r="AN27" s="102"/>
+      <c r="AN27" s="98"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="3"/>
-      <c r="AS27" s="72"/>
-[...4 lines deleted...]
-      <c r="AX27" s="170"/>
+      <c r="AS27" s="68"/>
+      <c r="AT27" s="68"/>
+      <c r="AU27" s="142"/>
+      <c r="AV27" s="143"/>
+      <c r="AW27" s="144"/>
+      <c r="AX27" s="166"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="27"/>
+      <c r="A28" s="23"/>
       <c r="D28" s="5"/>
-      <c r="E28" s="72" t="s">
+      <c r="E28" s="68" t="s">
         <v>61</v>
       </c>
-      <c r="F28" s="72"/>
-      <c r="G28" s="56" t="s">
+      <c r="F28" s="68"/>
+      <c r="G28" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="H28" s="57"/>
-      <c r="I28" s="178">
+      <c r="H28" s="53"/>
+      <c r="I28" s="174">
         <f>[1]Hoja1!$C3015</f>
-        <v>2084.730760155438</v>
-[...2 lines deleted...]
-      <c r="K28" s="95" t="s">
+        <v>2209.814605764765</v>
+      </c>
+      <c r="J28" s="175"/>
+      <c r="K28" s="91" t="s">
         <v>114</v>
       </c>
-      <c r="L28" s="96"/>
-[...2 lines deleted...]
-      <c r="O28" s="98" t="s">
+      <c r="L28" s="92"/>
+      <c r="M28" s="92"/>
+      <c r="N28" s="93"/>
+      <c r="O28" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="P28" s="98"/>
-      <c r="Q28" s="98" t="s">
+      <c r="P28" s="94"/>
+      <c r="Q28" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="R28" s="98"/>
-      <c r="S28" s="98" t="s">
+      <c r="R28" s="94"/>
+      <c r="S28" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="T28" s="98"/>
-      <c r="Y28" s="72" t="s">
+      <c r="T28" s="94"/>
+      <c r="Y28" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="Z28" s="72"/>
-      <c r="AA28" s="56" t="s">
+      <c r="Z28" s="68"/>
+      <c r="AA28" s="52" t="s">
         <v>170</v>
       </c>
-      <c r="AB28" s="57"/>
-      <c r="AC28" s="93">
+      <c r="AB28" s="53"/>
+      <c r="AC28" s="89">
         <f>[1]Hoja1!$C3004</f>
-        <v>18847.776908065818</v>
-[...2 lines deleted...]
-      <c r="AE28" s="171" t="s">
+        <v>19978.643522549763</v>
+      </c>
+      <c r="AD28" s="89"/>
+      <c r="AE28" s="167" t="s">
         <v>120</v>
       </c>
-      <c r="AF28" s="172"/>
-[...2 lines deleted...]
-      <c r="AI28" s="98" t="s">
+      <c r="AF28" s="168"/>
+      <c r="AG28" s="168"/>
+      <c r="AH28" s="169"/>
+      <c r="AI28" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AJ28" s="98"/>
-      <c r="AK28" s="98" t="s">
+      <c r="AJ28" s="94"/>
+      <c r="AK28" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AL28" s="98"/>
-      <c r="AM28" s="44" t="s">
+      <c r="AL28" s="94"/>
+      <c r="AM28" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AN28" s="44"/>
+      <c r="AN28" s="40"/>
       <c r="AO28" s="4"/>
       <c r="AR28" s="5"/>
-      <c r="AS28" s="87"/>
-[...4 lines deleted...]
-      <c r="AX28" s="169"/>
+      <c r="AS28" s="83"/>
+      <c r="AT28" s="83"/>
+      <c r="AU28" s="146"/>
+      <c r="AV28" s="147"/>
+      <c r="AW28" s="148"/>
+      <c r="AX28" s="165"/>
     </row>
     <row r="29" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="27"/>
+      <c r="A29" s="23"/>
       <c r="D29" s="5"/>
-      <c r="E29" s="87" t="s">
+      <c r="E29" s="83" t="s">
         <v>80</v>
       </c>
-      <c r="F29" s="87"/>
-      <c r="G29" s="45" t="s">
+      <c r="F29" s="83"/>
+      <c r="G29" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="H29" s="46"/>
-      <c r="I29" s="180">
+      <c r="H29" s="42"/>
+      <c r="I29" s="176">
         <f>[1]Hoja1!$C3016</f>
-        <v>2241.7686488926388</v>
-[...2 lines deleted...]
-      <c r="O29" s="72" t="s">
+        <v>2376.2747678261976</v>
+      </c>
+      <c r="J29" s="177"/>
+      <c r="O29" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="P29" s="72"/>
-[...4 lines deleted...]
-      <c r="S29" s="178">
+      <c r="P29" s="68"/>
+      <c r="Q29" s="52" t="s">
+        <v>258</v>
+      </c>
+      <c r="R29" s="53"/>
+      <c r="S29" s="174">
         <f>[1]Hoja1!$C3028</f>
-        <v>787.26941572225689</v>
-[...2 lines deleted...]
-      <c r="Y29" s="87" t="s">
+        <v>834.50558066559222</v>
+      </c>
+      <c r="T29" s="175"/>
+      <c r="Y29" s="83" t="s">
         <v>26</v>
       </c>
-      <c r="Z29" s="87"/>
-      <c r="AA29" s="45" t="s">
+      <c r="Z29" s="83"/>
+      <c r="AA29" s="41" t="s">
         <v>171</v>
       </c>
-      <c r="AB29" s="46"/>
-      <c r="AC29" s="102">
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="98">
         <f>[1]Hoja1!$C3005</f>
-        <v>22209.074748108429</v>
-[...1 lines deleted...]
-      <c r="AD29" s="102"/>
+        <v>23541.619232994934</v>
+      </c>
+      <c r="AD29" s="98"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="3"/>
-      <c r="AI29" s="72" t="s">
+      <c r="AI29" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AJ29" s="72"/>
-      <c r="AK29" s="56" t="s">
+      <c r="AJ29" s="68"/>
+      <c r="AK29" s="52" t="s">
         <v>174</v>
       </c>
-      <c r="AL29" s="57"/>
-      <c r="AM29" s="112">
+      <c r="AL29" s="53"/>
+      <c r="AM29" s="108">
         <f>[1]Hoja1!$C3034</f>
-        <v>347.21351377927078</v>
-[...1 lines deleted...]
-      <c r="AN29" s="112"/>
+        <v>368.0463246060271</v>
+      </c>
+      <c r="AN29" s="108"/>
       <c r="AO29" s="4"/>
       <c r="AR29" s="5"/>
-      <c r="AS29" s="72" t="s">
+      <c r="AS29" s="68" t="s">
         <v>184</v>
       </c>
-      <c r="AT29" s="72"/>
-      <c r="AU29" s="56" t="s">
+      <c r="AT29" s="68"/>
+      <c r="AU29" s="52" t="s">
         <v>180</v>
       </c>
-      <c r="AV29" s="57"/>
-      <c r="AW29" s="93">
+      <c r="AV29" s="53"/>
+      <c r="AW29" s="89">
         <f>[1]Hoja1!$C$2311</f>
         <v>69196.750360029953</v>
       </c>
-      <c r="AX29" s="94"/>
+      <c r="AX29" s="90"/>
     </row>
     <row r="30" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="27"/>
+      <c r="A30" s="23"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="72" t="s">
+      <c r="E30" s="68" t="s">
         <v>63</v>
       </c>
-      <c r="F30" s="72"/>
-      <c r="G30" s="56" t="s">
+      <c r="F30" s="68"/>
+      <c r="G30" s="52" t="s">
         <v>90</v>
       </c>
-      <c r="H30" s="57"/>
-      <c r="I30" s="178">
+      <c r="H30" s="53"/>
+      <c r="I30" s="174">
         <f>[1]Hoja1!$C3017</f>
-        <v>3520.3211566325986</v>
-[...2 lines deleted...]
-      <c r="O30" s="87" t="s">
+        <v>3731.5404260305554</v>
+      </c>
+      <c r="J30" s="175"/>
+      <c r="O30" s="83" t="s">
         <v>76</v>
       </c>
-      <c r="P30" s="87"/>
-      <c r="Q30" s="45" t="s">
+      <c r="P30" s="83"/>
+      <c r="Q30" s="41" t="s">
         <v>254</v>
       </c>
-      <c r="R30" s="46"/>
-      <c r="S30" s="180">
+      <c r="R30" s="42"/>
+      <c r="S30" s="176">
         <f>[1]Hoja1!$C3029</f>
-        <v>1137.7762185589299</v>
-[...2 lines deleted...]
-      <c r="U30" s="174" t="s">
+        <v>1206.0427916724659</v>
+      </c>
+      <c r="T30" s="177"/>
+      <c r="U30" s="170" t="s">
         <v>116</v>
       </c>
-      <c r="V30" s="175"/>
-[...2 lines deleted...]
-      <c r="Y30" s="98" t="s">
+      <c r="V30" s="171"/>
+      <c r="W30" s="171"/>
+      <c r="X30" s="172"/>
+      <c r="Y30" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="Z30" s="98"/>
-      <c r="AA30" s="98" t="s">
+      <c r="Z30" s="94"/>
+      <c r="AA30" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AB30" s="98"/>
-      <c r="AC30" s="98" t="s">
+      <c r="AB30" s="94"/>
+      <c r="AC30" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AD30" s="98"/>
+      <c r="AD30" s="94"/>
       <c r="AE30" s="4"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="87" t="s">
+      <c r="AI30" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AJ30" s="87"/>
-      <c r="AK30" s="45" t="s">
+      <c r="AJ30" s="83"/>
+      <c r="AK30" s="41" t="s">
         <v>175</v>
       </c>
-      <c r="AL30" s="46"/>
-      <c r="AM30" s="129">
+      <c r="AL30" s="42"/>
+      <c r="AM30" s="125">
         <f>[1]Hoja1!$C3035</f>
-        <v>408.36784311792985</v>
-[...1 lines deleted...]
-      <c r="AN30" s="129"/>
+        <v>432.86991370500573</v>
+      </c>
+      <c r="AN30" s="125"/>
       <c r="AO30" s="4"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="87"/>
-[...4 lines deleted...]
-      <c r="AX30" s="169"/>
+      <c r="AS30" s="83"/>
+      <c r="AT30" s="83"/>
+      <c r="AU30" s="146"/>
+      <c r="AV30" s="147"/>
+      <c r="AW30" s="148"/>
+      <c r="AX30" s="165"/>
     </row>
     <row r="31" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="27"/>
+      <c r="A31" s="23"/>
       <c r="D31" s="5"/>
-      <c r="E31" s="127" t="s">
+      <c r="E31" s="123" t="s">
         <v>64</v>
       </c>
-      <c r="F31" s="127"/>
-      <c r="G31" s="45" t="s">
+      <c r="F31" s="123"/>
+      <c r="G31" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="H31" s="46"/>
-      <c r="I31" s="180">
+      <c r="H31" s="42"/>
+      <c r="I31" s="176">
         <f>[1]Hoja1!$C3018</f>
-        <v>3994.0032731616966</v>
-[...2 lines deleted...]
-      <c r="O31" s="72" t="s">
+        <v>4233.643469551399</v>
+      </c>
+      <c r="J31" s="177"/>
+      <c r="O31" s="68" t="s">
         <v>78</v>
       </c>
-      <c r="P31" s="72"/>
-[...4 lines deleted...]
-      <c r="S31" s="178">
+      <c r="P31" s="68"/>
+      <c r="Q31" s="52" t="s">
+        <v>257</v>
+      </c>
+      <c r="R31" s="53"/>
+      <c r="S31" s="174">
         <f>[1]Hoja1!$C3030</f>
-        <v>1300.1085815702324</v>
-[...2 lines deleted...]
-      <c r="Y31" s="72" t="s">
+        <v>1378.1150964644469</v>
+      </c>
+      <c r="T31" s="175"/>
+      <c r="Y31" s="68" t="s">
         <v>117</v>
       </c>
-      <c r="Z31" s="72"/>
-      <c r="AA31" s="56" t="s">
+      <c r="Z31" s="68"/>
+      <c r="AA31" s="52" t="s">
         <v>172</v>
       </c>
-      <c r="AB31" s="57"/>
-      <c r="AC31" s="93">
+      <c r="AB31" s="53"/>
+      <c r="AC31" s="89">
         <f>[1]Hoja1!$C$3067</f>
         <v>64439.367267322756</v>
       </c>
-      <c r="AD31" s="93"/>
+      <c r="AD31" s="89"/>
       <c r="AE31" s="4"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="72" t="s">
+      <c r="AI31" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AJ31" s="72"/>
-      <c r="AK31" s="56" t="s">
+      <c r="AJ31" s="68"/>
+      <c r="AK31" s="52" t="s">
         <v>176</v>
       </c>
-      <c r="AL31" s="57"/>
-      <c r="AM31" s="112">
+      <c r="AL31" s="53"/>
+      <c r="AM31" s="108">
         <f>[1]Hoja1!$C3036</f>
-        <v>460.06775410997818</v>
-[...1 lines deleted...]
-      <c r="AN31" s="112"/>
+        <v>487.67181935657686</v>
+      </c>
+      <c r="AN31" s="108"/>
       <c r="AO31" s="4"/>
       <c r="AR31" s="5"/>
-      <c r="AS31" s="72"/>
-[...4 lines deleted...]
-      <c r="AX31" s="170"/>
+      <c r="AS31" s="68"/>
+      <c r="AT31" s="68"/>
+      <c r="AU31" s="142"/>
+      <c r="AV31" s="143"/>
+      <c r="AW31" s="144"/>
+      <c r="AX31" s="166"/>
     </row>
     <row r="32" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="28"/>
+      <c r="A32" s="24"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="72" t="s">
+      <c r="E32" s="68" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="72"/>
-      <c r="G32" s="56" t="s">
+      <c r="F32" s="68"/>
+      <c r="G32" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="H32" s="57"/>
-      <c r="I32" s="93">
+      <c r="H32" s="53"/>
+      <c r="I32" s="89">
         <f>[1]Hoja1!$C3019</f>
-        <v>13509.402618107837</v>
-[...1 lines deleted...]
-      <c r="J32" s="93"/>
+        <v>14319.966775194307</v>
+      </c>
+      <c r="J32" s="89"/>
       <c r="K32" s="6"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="8"/>
-      <c r="O32" s="14"/>
-[...4 lines deleted...]
-      <c r="T32" s="152"/>
+      <c r="O32" s="12"/>
+      <c r="P32" s="13"/>
+      <c r="Q32" s="146"/>
+      <c r="R32" s="147"/>
+      <c r="S32" s="148"/>
+      <c r="T32" s="148"/>
       <c r="U32" s="6"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="8"/>
-      <c r="Y32" s="87" t="s">
+      <c r="Y32" s="83" t="s">
         <v>118</v>
       </c>
-      <c r="Z32" s="87"/>
-      <c r="AA32" s="45" t="s">
+      <c r="Z32" s="83"/>
+      <c r="AA32" s="41" t="s">
         <v>173</v>
       </c>
-      <c r="AB32" s="46"/>
-      <c r="AC32" s="177">
+      <c r="AB32" s="42"/>
+      <c r="AC32" s="173">
         <f>[1]Hoja1!$C$3068</f>
         <v>124847.90916699903</v>
       </c>
-      <c r="AD32" s="177"/>
+      <c r="AD32" s="173"/>
       <c r="AE32" s="6"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="8"/>
-      <c r="AI32" s="87"/>
-[...4 lines deleted...]
-      <c r="AN32" s="152"/>
+      <c r="AI32" s="83"/>
+      <c r="AJ32" s="83"/>
+      <c r="AK32" s="146"/>
+      <c r="AL32" s="147"/>
+      <c r="AM32" s="148"/>
+      <c r="AN32" s="148"/>
       <c r="AO32" s="6"/>
       <c r="AP32" s="7"/>
       <c r="AQ32" s="7"/>
       <c r="AR32" s="8"/>
-      <c r="AS32" s="87"/>
-[...4 lines deleted...]
-      <c r="AX32" s="169"/>
+      <c r="AS32" s="83"/>
+      <c r="AT32" s="83"/>
+      <c r="AU32" s="146"/>
+      <c r="AV32" s="147"/>
+      <c r="AW32" s="148"/>
+      <c r="AX32" s="165"/>
     </row>
     <row r="33" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="165" t="s">
+      <c r="A33" s="161" t="s">
         <v>121</v>
       </c>
-      <c r="B33" s="155"/>
-[...2 lines deleted...]
-      <c r="E33" s="98" t="s">
+      <c r="B33" s="151"/>
+      <c r="C33" s="151"/>
+      <c r="D33" s="152"/>
+      <c r="E33" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="F33" s="98"/>
-      <c r="G33" s="98" t="s">
+      <c r="F33" s="94"/>
+      <c r="G33" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="98"/>
-      <c r="I33" s="98" t="s">
+      <c r="H33" s="94"/>
+      <c r="I33" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="J33" s="98"/>
-      <c r="K33" s="95" t="s">
+      <c r="J33" s="94"/>
+      <c r="K33" s="91" t="s">
         <v>122</v>
       </c>
-      <c r="L33" s="96"/>
-[...2 lines deleted...]
-      <c r="O33" s="44" t="s">
+      <c r="L33" s="92"/>
+      <c r="M33" s="92"/>
+      <c r="N33" s="93"/>
+      <c r="O33" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P33" s="44"/>
-      <c r="Q33" s="44" t="s">
+      <c r="P33" s="40"/>
+      <c r="Q33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="R33" s="44"/>
-      <c r="S33" s="44" t="s">
+      <c r="R33" s="40"/>
+      <c r="S33" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="T33" s="44"/>
-      <c r="U33" s="154" t="s">
+      <c r="T33" s="40"/>
+      <c r="U33" s="150" t="s">
         <v>123</v>
       </c>
-      <c r="V33" s="155"/>
-[...2 lines deleted...]
-      <c r="Y33" s="44" t="s">
+      <c r="V33" s="151"/>
+      <c r="W33" s="151"/>
+      <c r="X33" s="152"/>
+      <c r="Y33" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="Z33" s="44"/>
-      <c r="AA33" s="44" t="s">
+      <c r="Z33" s="40"/>
+      <c r="AA33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AB33" s="44"/>
-      <c r="AC33" s="44" t="s">
+      <c r="AB33" s="40"/>
+      <c r="AC33" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AD33" s="44"/>
-      <c r="AE33" s="139" t="s">
+      <c r="AD33" s="40"/>
+      <c r="AE33" s="135" t="s">
         <v>124</v>
       </c>
-      <c r="AF33" s="140"/>
-[...2 lines deleted...]
-      <c r="AI33" s="98" t="s">
+      <c r="AF33" s="136"/>
+      <c r="AG33" s="136"/>
+      <c r="AH33" s="137"/>
+      <c r="AI33" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AJ33" s="98"/>
-      <c r="AK33" s="98" t="s">
+      <c r="AJ33" s="94"/>
+      <c r="AK33" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AL33" s="98"/>
-      <c r="AM33" s="44" t="s">
+      <c r="AL33" s="94"/>
+      <c r="AM33" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AN33" s="44"/>
-      <c r="AO33" s="136" t="s">
+      <c r="AN33" s="40"/>
+      <c r="AO33" s="132" t="s">
         <v>194</v>
       </c>
-      <c r="AP33" s="137"/>
-[...2 lines deleted...]
-      <c r="AS33" s="98" t="s">
+      <c r="AP33" s="133"/>
+      <c r="AQ33" s="133"/>
+      <c r="AR33" s="134"/>
+      <c r="AS33" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT33" s="98"/>
-      <c r="AU33" s="98" t="s">
+      <c r="AT33" s="94"/>
+      <c r="AU33" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV33" s="98"/>
-      <c r="AW33" s="44" t="s">
+      <c r="AV33" s="94"/>
+      <c r="AW33" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AX33" s="135"/>
+      <c r="AX33" s="131"/>
     </row>
     <row r="34" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="166"/>
-[...3 lines deleted...]
-      <c r="E34" s="71" t="s">
+      <c r="A34" s="162"/>
+      <c r="B34" s="140"/>
+      <c r="C34" s="163"/>
+      <c r="D34" s="164"/>
+      <c r="E34" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="F34" s="72"/>
-      <c r="G34" s="56" t="s">
+      <c r="F34" s="68"/>
+      <c r="G34" s="52" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="57"/>
-      <c r="I34" s="93">
+      <c r="H34" s="53"/>
+      <c r="I34" s="89">
         <f>[1]Hoja1!$C3049</f>
         <v>9414.3086930188219</v>
       </c>
-      <c r="J34" s="93"/>
+      <c r="J34" s="89"/>
       <c r="K34" s="1"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="3"/>
-      <c r="O34" s="11"/>
-[...9 lines deleted...]
-      <c r="Y34" s="71" t="s">
+      <c r="O34" s="9"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="9"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="89"/>
+      <c r="T34" s="89"/>
+      <c r="U34" s="139"/>
+      <c r="V34" s="140"/>
+      <c r="W34" s="140"/>
+      <c r="X34" s="141"/>
+      <c r="Y34" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="Z34" s="72"/>
-      <c r="AA34" s="56" t="s">
+      <c r="Z34" s="68"/>
+      <c r="AA34" s="52" t="s">
         <v>198</v>
       </c>
-      <c r="AB34" s="57"/>
-      <c r="AC34" s="93">
+      <c r="AB34" s="53"/>
+      <c r="AC34" s="89">
         <f>[1]Hoja1!$C3055</f>
         <v>21725.150345037167</v>
       </c>
-      <c r="AD34" s="93"/>
+      <c r="AD34" s="89"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="2"/>
       <c r="AG34" s="2"/>
       <c r="AH34" s="3"/>
-      <c r="AI34" s="72" t="s">
+      <c r="AI34" s="68" t="s">
         <v>125</v>
       </c>
-      <c r="AJ34" s="72"/>
-      <c r="AK34" s="56" t="s">
+      <c r="AJ34" s="68"/>
+      <c r="AK34" s="52" t="s">
         <v>209</v>
       </c>
-      <c r="AL34" s="57"/>
-      <c r="AM34" s="112">
+      <c r="AL34" s="53"/>
+      <c r="AM34" s="108">
         <f>[1]Hoja1!$C2979</f>
-        <v>3260.356166828632</v>
-[...1 lines deleted...]
-      <c r="AN34" s="112"/>
+        <v>3455.9775368383498</v>
+      </c>
+      <c r="AN34" s="108"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="3"/>
-      <c r="AS34" s="72" t="s">
+      <c r="AS34" s="68" t="s">
         <v>125</v>
       </c>
-      <c r="AT34" s="72"/>
-      <c r="AU34" s="56" t="s">
+      <c r="AT34" s="68"/>
+      <c r="AU34" s="52" t="s">
         <v>228</v>
       </c>
-      <c r="AV34" s="57"/>
-      <c r="AW34" s="112">
+      <c r="AV34" s="53"/>
+      <c r="AW34" s="108">
         <f>[1]Hoja1!$C2985</f>
-        <v>3912.5692164695583</v>
-[...1 lines deleted...]
-      <c r="AX34" s="133"/>
+        <v>4147.323369457732</v>
+      </c>
+      <c r="AX34" s="129"/>
     </row>
     <row r="35" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="161"/>
-[...3 lines deleted...]
-      <c r="E35" s="74" t="s">
+      <c r="A35" s="157"/>
+      <c r="B35" s="158"/>
+      <c r="C35" s="159"/>
+      <c r="D35" s="160"/>
+      <c r="E35" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="F35" s="87"/>
-      <c r="G35" s="45" t="s">
+      <c r="F35" s="83"/>
+      <c r="G35" s="41" t="s">
         <v>189</v>
       </c>
-      <c r="H35" s="46"/>
-      <c r="I35" s="102">
+      <c r="H35" s="42"/>
+      <c r="I35" s="98">
         <f>[1]Hoja1!$C3050</f>
         <v>10729.332335774649</v>
       </c>
-      <c r="J35" s="102"/>
+      <c r="J35" s="98"/>
       <c r="K35" s="4"/>
       <c r="N35" s="5"/>
-      <c r="O35" s="87" t="s">
+      <c r="O35" s="83" t="s">
         <v>21</v>
       </c>
-      <c r="P35" s="87"/>
-      <c r="Q35" s="45" t="s">
+      <c r="P35" s="83"/>
+      <c r="Q35" s="41" t="s">
         <v>185</v>
       </c>
-      <c r="R35" s="46"/>
-      <c r="S35" s="102">
+      <c r="R35" s="42"/>
+      <c r="S35" s="98">
         <f>[1]Hoja1!$C3046</f>
         <v>3626.0129588219347</v>
       </c>
-      <c r="T35" s="102"/>
+      <c r="T35" s="98"/>
       <c r="U35" s="4"/>
       <c r="X35" s="5"/>
-      <c r="Y35" s="74" t="s">
+      <c r="Y35" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="Z35" s="87"/>
-      <c r="AA35" s="45" t="s">
+      <c r="Z35" s="83"/>
+      <c r="AA35" s="41" t="s">
         <v>200</v>
       </c>
-      <c r="AB35" s="46"/>
-      <c r="AC35" s="102">
+      <c r="AB35" s="42"/>
+      <c r="AC35" s="98">
         <f>[1]Hoja1!$C3056</f>
         <v>27442.294418737671</v>
       </c>
-      <c r="AD35" s="102"/>
+      <c r="AD35" s="98"/>
       <c r="AE35" s="4"/>
       <c r="AH35" s="5"/>
-      <c r="AI35" s="87" t="s">
+      <c r="AI35" s="83" t="s">
         <v>126</v>
       </c>
-      <c r="AJ35" s="87"/>
-      <c r="AK35" s="45" t="s">
+      <c r="AJ35" s="83"/>
+      <c r="AK35" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="AL35" s="46"/>
-      <c r="AM35" s="129">
+      <c r="AL35" s="42"/>
+      <c r="AM35" s="125">
         <f>[1]Hoja1!$C2980</f>
-        <v>4618.9560832365632</v>
-[...1 lines deleted...]
-      <c r="AN35" s="129"/>
+        <v>4896.0934482307575</v>
+      </c>
+      <c r="AN35" s="125"/>
       <c r="AO35" s="4"/>
       <c r="AR35" s="5"/>
-      <c r="AS35" s="87" t="s">
+      <c r="AS35" s="83" t="s">
         <v>126</v>
       </c>
-      <c r="AT35" s="87"/>
-      <c r="AU35" s="45" t="s">
+      <c r="AT35" s="83"/>
+      <c r="AU35" s="41" t="s">
         <v>229</v>
       </c>
-      <c r="AV35" s="46"/>
-      <c r="AW35" s="129">
+      <c r="AV35" s="42"/>
+      <c r="AW35" s="125">
         <f>[1]Hoja1!$C2986</f>
-        <v>4999.4649069598127</v>
-[...1 lines deleted...]
-      <c r="AX35" s="134"/>
+        <v>5299.4328013774011</v>
+      </c>
+      <c r="AX35" s="130"/>
     </row>
     <row r="36" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="161"/>
-[...3 lines deleted...]
-      <c r="E36" s="71" t="s">
+      <c r="A36" s="157"/>
+      <c r="B36" s="158"/>
+      <c r="C36" s="159"/>
+      <c r="D36" s="160"/>
+      <c r="E36" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="F36" s="72"/>
-      <c r="G36" s="56" t="s">
+      <c r="F36" s="68"/>
+      <c r="G36" s="52" t="s">
         <v>190</v>
       </c>
-      <c r="H36" s="57"/>
-      <c r="I36" s="93">
+      <c r="H36" s="53"/>
+      <c r="I36" s="89">
         <f>[1]Hoja1!$C3051</f>
         <v>15321.887672022116</v>
       </c>
-      <c r="J36" s="93"/>
+      <c r="J36" s="89"/>
       <c r="K36" s="4"/>
       <c r="N36" s="5"/>
-      <c r="O36" s="72" t="s">
+      <c r="O36" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="P36" s="72"/>
-      <c r="Q36" s="56" t="s">
+      <c r="P36" s="68"/>
+      <c r="Q36" s="52" t="s">
         <v>186</v>
       </c>
-      <c r="R36" s="57"/>
-      <c r="S36" s="93">
+      <c r="R36" s="53"/>
+      <c r="S36" s="89">
         <f>[1]Hoja1!$C3047</f>
         <v>5560.3296530333128</v>
       </c>
-      <c r="T36" s="93"/>
+      <c r="T36" s="89"/>
       <c r="U36" s="4"/>
       <c r="X36" s="5"/>
-      <c r="Y36" s="71" t="s">
+      <c r="Y36" s="67" t="s">
         <v>6</v>
       </c>
-      <c r="Z36" s="72"/>
-      <c r="AA36" s="56" t="s">
+      <c r="Z36" s="68"/>
+      <c r="AA36" s="52" t="s">
         <v>199</v>
       </c>
-      <c r="AB36" s="57"/>
-      <c r="AC36" s="93">
+      <c r="AB36" s="53"/>
+      <c r="AC36" s="89">
         <f>[1]Hoja1!$C3057</f>
         <v>46584.139549573774</v>
       </c>
-      <c r="AD36" s="93"/>
+      <c r="AD36" s="89"/>
       <c r="AE36" s="4"/>
       <c r="AH36" s="5"/>
-      <c r="AI36" s="72" t="s">
+      <c r="AI36" s="68" t="s">
         <v>127</v>
       </c>
-      <c r="AJ36" s="72"/>
-      <c r="AK36" s="56" t="s">
+      <c r="AJ36" s="68"/>
+      <c r="AK36" s="52" t="s">
         <v>211</v>
       </c>
-      <c r="AL36" s="57"/>
-      <c r="AM36" s="112">
+      <c r="AL36" s="53"/>
+      <c r="AM36" s="108">
         <f>[1]Hoja1!$C2981</f>
-        <v>4209.9264308343709</v>
-[...1 lines deleted...]
-      <c r="AN36" s="112"/>
+        <v>4462.5220166844319</v>
+      </c>
+      <c r="AN36" s="108"/>
       <c r="AO36" s="4"/>
       <c r="AR36" s="5"/>
-      <c r="AS36" s="72" t="s">
+      <c r="AS36" s="68" t="s">
         <v>127</v>
       </c>
-      <c r="AT36" s="72"/>
-      <c r="AU36" s="56" t="s">
+      <c r="AT36" s="68"/>
+      <c r="AU36" s="52" t="s">
         <v>230</v>
       </c>
-      <c r="AV36" s="57"/>
-      <c r="AW36" s="112">
+      <c r="AV36" s="53"/>
+      <c r="AW36" s="108">
         <f>[1]Hoja1!$C2987</f>
-        <v>5379.8003996800435</v>
-[...1 lines deleted...]
-      <c r="AX36" s="133"/>
+        <v>5702.5884236608463</v>
+      </c>
+      <c r="AX36" s="129"/>
     </row>
     <row r="37" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="161"/>
-[...3 lines deleted...]
-      <c r="E37" s="74" t="s">
+      <c r="A37" s="157"/>
+      <c r="B37" s="158"/>
+      <c r="C37" s="159"/>
+      <c r="D37" s="160"/>
+      <c r="E37" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="87"/>
-      <c r="G37" s="45" t="s">
+      <c r="F37" s="83"/>
+      <c r="G37" s="41" t="s">
         <v>191</v>
       </c>
-      <c r="H37" s="46"/>
-      <c r="I37" s="102">
+      <c r="H37" s="42"/>
+      <c r="I37" s="98">
         <f>[1]Hoja1!$C3052</f>
         <v>29234.207517822306</v>
       </c>
-      <c r="J37" s="102"/>
+      <c r="J37" s="98"/>
       <c r="K37" s="4"/>
       <c r="N37" s="5"/>
-      <c r="O37" s="87" t="s">
+      <c r="O37" s="83" t="s">
         <v>6</v>
       </c>
-      <c r="P37" s="87"/>
-      <c r="Q37" s="45" t="s">
+      <c r="P37" s="83"/>
+      <c r="Q37" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="R37" s="46"/>
-      <c r="S37" s="102">
+      <c r="R37" s="42"/>
+      <c r="S37" s="98">
         <f>[1]Hoja1!$C3048</f>
         <v>8263.3048837004117</v>
       </c>
-      <c r="T37" s="102"/>
+      <c r="T37" s="98"/>
       <c r="U37" s="4"/>
       <c r="X37" s="5"/>
-      <c r="Y37" s="74" t="s">
+      <c r="Y37" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="Z37" s="87"/>
-      <c r="AA37" s="45" t="s">
+      <c r="Z37" s="83"/>
+      <c r="AA37" s="41" t="s">
         <v>201</v>
       </c>
-      <c r="AB37" s="46"/>
-      <c r="AC37" s="102">
+      <c r="AB37" s="42"/>
+      <c r="AC37" s="98">
         <f>[1]Hoja1!$C3058</f>
         <v>72417.163041831795</v>
       </c>
-      <c r="AD37" s="102"/>
+      <c r="AD37" s="98"/>
       <c r="AE37" s="4"/>
       <c r="AH37" s="5"/>
-      <c r="AI37" s="87" t="s">
+      <c r="AI37" s="83" t="s">
         <v>128</v>
       </c>
-      <c r="AJ37" s="87"/>
-      <c r="AK37" s="45" t="s">
+      <c r="AJ37" s="83"/>
+      <c r="AK37" s="41" t="s">
         <v>212</v>
       </c>
-      <c r="AL37" s="46"/>
-      <c r="AM37" s="129">
+      <c r="AL37" s="42"/>
+      <c r="AM37" s="125">
         <f>[1]Hoja1!$C2982</f>
-        <v>4890.7706107016156</v>
-[...1 lines deleted...]
-      <c r="AN37" s="129"/>
+        <v>5184.2168473437123</v>
+      </c>
+      <c r="AN37" s="125"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="7"/>
       <c r="AQ37" s="7"/>
       <c r="AR37" s="8"/>
-      <c r="AS37" s="87" t="s">
+      <c r="AS37" s="83" t="s">
         <v>131</v>
       </c>
-      <c r="AT37" s="87"/>
-      <c r="AU37" s="45" t="s">
+      <c r="AT37" s="83"/>
+      <c r="AU37" s="41" t="s">
         <v>231</v>
       </c>
-      <c r="AV37" s="46"/>
-      <c r="AW37" s="129">
+      <c r="AV37" s="42"/>
+      <c r="AW37" s="125">
         <f>[1]Hoja1!$C2988</f>
-        <v>9781.5412214032312</v>
-[...1 lines deleted...]
-      <c r="AX37" s="134"/>
+        <v>10368.433694687425</v>
+      </c>
+      <c r="AX37" s="130"/>
     </row>
     <row r="38" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="161"/>
-[...3 lines deleted...]
-      <c r="E38" s="71" t="s">
+      <c r="A38" s="157"/>
+      <c r="B38" s="158"/>
+      <c r="C38" s="159"/>
+      <c r="D38" s="160"/>
+      <c r="E38" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="72"/>
-      <c r="G38" s="56" t="s">
+      <c r="F38" s="68"/>
+      <c r="G38" s="52" t="s">
         <v>192</v>
       </c>
-      <c r="H38" s="57"/>
-      <c r="I38" s="93">
+      <c r="H38" s="53"/>
+      <c r="I38" s="89">
         <f>[1]Hoja1!$C3053</f>
         <v>43831.256449937602</v>
       </c>
-      <c r="J38" s="93"/>
+      <c r="J38" s="89"/>
       <c r="K38" s="4"/>
       <c r="N38" s="5"/>
       <c r="O38" s="4"/>
-      <c r="Q38" s="146"/>
-[...2 lines deleted...]
-      <c r="T38" s="149"/>
+      <c r="Q38" s="142"/>
+      <c r="R38" s="143"/>
+      <c r="S38" s="144"/>
+      <c r="T38" s="145"/>
       <c r="U38" s="4"/>
       <c r="X38" s="5"/>
-      <c r="Y38" s="71" t="s">
+      <c r="Y38" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="Z38" s="72"/>
-      <c r="AA38" s="56" t="s">
+      <c r="Z38" s="68"/>
+      <c r="AA38" s="52" t="s">
         <v>202</v>
       </c>
-      <c r="AB38" s="57"/>
-      <c r="AC38" s="93">
+      <c r="AB38" s="53"/>
+      <c r="AC38" s="89">
         <f>[1]Hoja1!$C3059</f>
         <v>95285.739336633822</v>
       </c>
-      <c r="AD38" s="93"/>
+      <c r="AD38" s="89"/>
       <c r="AE38" s="4"/>
       <c r="AH38" s="5"/>
-      <c r="AI38" s="72" t="s">
+      <c r="AI38" s="68" t="s">
         <v>129</v>
       </c>
-      <c r="AJ38" s="72"/>
-      <c r="AK38" s="56" t="s">
+      <c r="AJ38" s="68"/>
+      <c r="AK38" s="52" t="s">
         <v>213</v>
       </c>
-      <c r="AL38" s="57"/>
-      <c r="AM38" s="112">
+      <c r="AL38" s="53"/>
+      <c r="AM38" s="108">
         <f>[1]Hoja1!$C2983</f>
-        <v>6847.0315828905268</v>
-[...1 lines deleted...]
-      <c r="AN38" s="112"/>
+        <v>7257.8534778639578</v>
+      </c>
+      <c r="AN38" s="108"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="3"/>
-      <c r="AS38" s="98" t="s">
+      <c r="AS38" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT38" s="98"/>
-      <c r="AU38" s="98" t="s">
+      <c r="AT38" s="94"/>
+      <c r="AU38" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV38" s="98"/>
-      <c r="AW38" s="44" t="s">
+      <c r="AV38" s="94"/>
+      <c r="AW38" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AX38" s="135"/>
+      <c r="AX38" s="131"/>
     </row>
     <row r="39" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="157"/>
-[...3 lines deleted...]
-      <c r="E39" s="74" t="s">
+      <c r="A39" s="153"/>
+      <c r="B39" s="154"/>
+      <c r="C39" s="155"/>
+      <c r="D39" s="156"/>
+      <c r="E39" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="F39" s="87"/>
-      <c r="G39" s="45" t="s">
+      <c r="F39" s="83"/>
+      <c r="G39" s="41" t="s">
         <v>193</v>
       </c>
-      <c r="H39" s="46"/>
-      <c r="I39" s="102">
+      <c r="H39" s="42"/>
+      <c r="I39" s="98">
         <f>[1]Hoja1!$C3054</f>
         <v>65542.038944063184</v>
       </c>
-      <c r="J39" s="102"/>
+      <c r="J39" s="98"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="8"/>
-      <c r="O39" s="14"/>
-[...4 lines deleted...]
-      <c r="T39" s="153"/>
+      <c r="O39" s="12"/>
+      <c r="P39" s="13"/>
+      <c r="Q39" s="146"/>
+      <c r="R39" s="147"/>
+      <c r="S39" s="148"/>
+      <c r="T39" s="149"/>
       <c r="U39" s="6"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="8"/>
-      <c r="Y39" s="74" t="s">
+      <c r="Y39" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="Z39" s="87"/>
-      <c r="AA39" s="45" t="s">
+      <c r="Z39" s="83"/>
+      <c r="AA39" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="AB39" s="46"/>
-      <c r="AC39" s="142">
+      <c r="AB39" s="42"/>
+      <c r="AC39" s="138">
         <f>[1]Hoja1!$C3060</f>
         <v>148222.25959866634</v>
       </c>
-      <c r="AD39" s="142"/>
+      <c r="AD39" s="138"/>
       <c r="AE39" s="6"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="8"/>
-      <c r="AI39" s="127" t="s">
+      <c r="AI39" s="123" t="s">
         <v>130</v>
       </c>
-      <c r="AJ39" s="127"/>
-      <c r="AK39" s="45" t="s">
+      <c r="AJ39" s="123"/>
+      <c r="AK39" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="AL39" s="46"/>
-      <c r="AM39" s="129">
+      <c r="AL39" s="42"/>
+      <c r="AM39" s="125">
         <f>[1]Hoja1!$C2984</f>
-        <v>9089.8244604373831</v>
-[...1 lines deleted...]
-      <c r="AN39" s="129"/>
+        <v>9635.2139280636238</v>
+      </c>
+      <c r="AN39" s="125"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="8"/>
-      <c r="AS39" s="72" t="s">
+      <c r="AS39" s="68" t="s">
         <v>132</v>
       </c>
-      <c r="AT39" s="72"/>
-      <c r="AU39" s="56" t="s">
+      <c r="AT39" s="68"/>
+      <c r="AU39" s="52" t="s">
         <v>232</v>
       </c>
-      <c r="AV39" s="57"/>
-      <c r="AW39" s="93">
+      <c r="AV39" s="53"/>
+      <c r="AW39" s="89">
         <f>[1]Hoja1!$C$2310</f>
         <v>29260.553830281529</v>
       </c>
-      <c r="AX39" s="94"/>
+      <c r="AX39" s="90"/>
     </row>
     <row r="40" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="131" t="s">
+      <c r="A40" s="127" t="s">
         <v>133</v>
       </c>
-      <c r="B40" s="105"/>
-[...2 lines deleted...]
-      <c r="E40" s="98" t="s">
+      <c r="B40" s="101"/>
+      <c r="C40" s="101"/>
+      <c r="D40" s="102"/>
+      <c r="E40" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="F40" s="98"/>
-      <c r="G40" s="98" t="s">
+      <c r="F40" s="94"/>
+      <c r="G40" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="98"/>
-      <c r="I40" s="98" t="s">
+      <c r="H40" s="94"/>
+      <c r="I40" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="J40" s="98"/>
-      <c r="K40" s="104" t="s">
+      <c r="J40" s="94"/>
+      <c r="K40" s="100" t="s">
         <v>142</v>
       </c>
-      <c r="L40" s="105"/>
-[...2 lines deleted...]
-      <c r="O40" s="98" t="s">
+      <c r="L40" s="101"/>
+      <c r="M40" s="101"/>
+      <c r="N40" s="102"/>
+      <c r="O40" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="P40" s="98"/>
-      <c r="Q40" s="98" t="s">
+      <c r="P40" s="94"/>
+      <c r="Q40" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="R40" s="98"/>
-      <c r="S40" s="98" t="s">
+      <c r="R40" s="94"/>
+      <c r="S40" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="T40" s="98"/>
-      <c r="U40" s="104" t="s">
+      <c r="T40" s="94"/>
+      <c r="U40" s="100" t="s">
         <v>146</v>
       </c>
-      <c r="V40" s="105"/>
-[...2 lines deleted...]
-      <c r="Y40" s="98" t="s">
+      <c r="V40" s="101"/>
+      <c r="W40" s="101"/>
+      <c r="X40" s="102"/>
+      <c r="Y40" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="Z40" s="98"/>
-      <c r="AA40" s="98" t="s">
+      <c r="Z40" s="94"/>
+      <c r="AA40" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AB40" s="98"/>
-      <c r="AC40" s="98" t="s">
+      <c r="AB40" s="94"/>
+      <c r="AC40" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AD40" s="98"/>
-      <c r="AE40" s="104" t="s">
+      <c r="AD40" s="94"/>
+      <c r="AE40" s="100" t="s">
         <v>152</v>
       </c>
-      <c r="AF40" s="105"/>
-[...2 lines deleted...]
-      <c r="AI40" s="98" t="s">
+      <c r="AF40" s="101"/>
+      <c r="AG40" s="101"/>
+      <c r="AH40" s="102"/>
+      <c r="AI40" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AJ40" s="98"/>
-      <c r="AK40" s="98" t="s">
+      <c r="AJ40" s="94"/>
+      <c r="AK40" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AL40" s="98"/>
-      <c r="AM40" s="98" t="s">
+      <c r="AL40" s="94"/>
+      <c r="AM40" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AN40" s="98"/>
-      <c r="AO40" s="95" t="s">
+      <c r="AN40" s="94"/>
+      <c r="AO40" s="91" t="s">
         <v>158</v>
       </c>
-      <c r="AP40" s="96"/>
-[...2 lines deleted...]
-      <c r="AS40" s="98" t="s">
+      <c r="AP40" s="92"/>
+      <c r="AQ40" s="92"/>
+      <c r="AR40" s="93"/>
+      <c r="AS40" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT40" s="98"/>
-      <c r="AU40" s="98" t="s">
+      <c r="AT40" s="94"/>
+      <c r="AU40" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="AV40" s="98"/>
-      <c r="AW40" s="98" t="s">
+      <c r="AV40" s="94"/>
+      <c r="AW40" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AX40" s="99"/>
+      <c r="AX40" s="95"/>
     </row>
     <row r="41" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="132" t="s">
+      <c r="A41" s="128" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="125"/>
-[...2 lines deleted...]
-      <c r="E41" s="72" t="s">
+      <c r="B41" s="121"/>
+      <c r="C41" s="121"/>
+      <c r="D41" s="122"/>
+      <c r="E41" s="68" t="s">
         <v>134</v>
       </c>
-      <c r="F41" s="72"/>
-      <c r="G41" s="56" t="s">
+      <c r="F41" s="68"/>
+      <c r="G41" s="52" t="s">
         <v>220</v>
       </c>
-      <c r="H41" s="57"/>
-      <c r="I41" s="93">
+      <c r="H41" s="53"/>
+      <c r="I41" s="89">
         <f>[1]Hoja1!$C2971</f>
-        <v>3803.8276481196258</v>
-[...2 lines deleted...]
-      <c r="K41" s="124" t="s">
+        <v>4032.0573070068035</v>
+      </c>
+      <c r="J41" s="89"/>
+      <c r="K41" s="120" t="s">
         <v>143</v>
       </c>
-      <c r="L41" s="125"/>
-[...2 lines deleted...]
-      <c r="O41" s="117" t="s">
+      <c r="L41" s="121"/>
+      <c r="M41" s="121"/>
+      <c r="N41" s="122"/>
+      <c r="O41" s="113" t="s">
         <v>145</v>
       </c>
-      <c r="P41" s="107"/>
-      <c r="Q41" s="45" t="s">
+      <c r="P41" s="103"/>
+      <c r="Q41" s="41" t="s">
         <v>245</v>
       </c>
-      <c r="R41" s="46"/>
-      <c r="S41" s="111">
+      <c r="R41" s="42"/>
+      <c r="S41" s="107">
         <f>[1]Hoja1!$C2963</f>
-        <v>2813.4300542204428</v>
-[...1 lines deleted...]
-      <c r="T41" s="111"/>
+        <v>2982.2358574736704</v>
+      </c>
+      <c r="T41" s="107"/>
       <c r="U41" s="1"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="3"/>
-      <c r="Y41" s="107" t="s">
+      <c r="Y41" s="103" t="s">
         <v>147</v>
       </c>
-      <c r="Z41" s="107"/>
-      <c r="AA41" s="45" t="s">
+      <c r="Z41" s="103"/>
+      <c r="AA41" s="41" t="s">
         <v>204</v>
       </c>
-      <c r="AB41" s="46"/>
-      <c r="AC41" s="111">
+      <c r="AB41" s="42"/>
+      <c r="AC41" s="107">
         <f>[1]Hoja1!$C2994</f>
-        <v>4646.2320801665337</v>
-[...1 lines deleted...]
-      <c r="AD41" s="111"/>
+        <v>4925.0060049765261</v>
+      </c>
+      <c r="AD41" s="107"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="3"/>
-      <c r="AI41" s="107" t="s">
+      <c r="AI41" s="103" t="s">
         <v>153</v>
       </c>
-      <c r="AJ41" s="107"/>
-      <c r="AK41" s="109" t="s">
+      <c r="AJ41" s="103"/>
+      <c r="AK41" s="105" t="s">
         <v>215</v>
       </c>
-      <c r="AL41" s="110"/>
-      <c r="AM41" s="111">
+      <c r="AL41" s="106"/>
+      <c r="AM41" s="107">
         <f>[1]Hoja1!$C2989</f>
-        <v>3872.0097617625993</v>
-[...2 lines deleted...]
-      <c r="AS41" s="72" t="s">
+        <v>4104.3303474683553</v>
+      </c>
+      <c r="AN41" s="107"/>
+      <c r="AS41" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AT41" s="72"/>
-      <c r="AU41" s="56" t="s">
+      <c r="AT41" s="68"/>
+      <c r="AU41" s="52" t="s">
         <v>233</v>
       </c>
-      <c r="AV41" s="57"/>
-      <c r="AW41" s="93">
+      <c r="AV41" s="53"/>
+      <c r="AW41" s="89">
         <f>[1]Hoja1!$C3043</f>
-        <v>15718.754958750686</v>
-[...1 lines deleted...]
-      <c r="AX41" s="94"/>
+        <v>18328.068281903303</v>
+      </c>
+      <c r="AX41" s="90"/>
     </row>
     <row r="42" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="27"/>
+      <c r="A42" s="23"/>
       <c r="D42" s="5"/>
-      <c r="E42" s="127" t="s">
+      <c r="E42" s="123" t="s">
         <v>135</v>
       </c>
-      <c r="F42" s="127"/>
-      <c r="G42" s="45" t="s">
+      <c r="F42" s="123"/>
+      <c r="G42" s="41" t="s">
         <v>221</v>
       </c>
-      <c r="H42" s="46"/>
-      <c r="I42" s="129">
+      <c r="H42" s="42"/>
+      <c r="I42" s="125">
         <f>[1]Hoja1!$C2972</f>
-        <v>4075.7997492237882</v>
-[...1 lines deleted...]
-      <c r="J42" s="129"/>
+        <v>4320.3477341772159</v>
+      </c>
+      <c r="J42" s="125"/>
       <c r="K42" s="4"/>
       <c r="N42" s="5"/>
-      <c r="O42" s="118" t="s">
+      <c r="O42" s="114" t="s">
         <v>134</v>
       </c>
-      <c r="P42" s="119"/>
-      <c r="Q42" s="56" t="s">
+      <c r="P42" s="115"/>
+      <c r="Q42" s="52" t="s">
         <v>246</v>
       </c>
-      <c r="R42" s="57"/>
-      <c r="S42" s="112">
+      <c r="R42" s="53"/>
+      <c r="S42" s="108">
         <f>[1]Hoja1!$C2964</f>
-        <v>2942.6719530186087</v>
-[...1 lines deleted...]
-      <c r="T42" s="112"/>
+        <v>3119.2322701997255</v>
+      </c>
+      <c r="T42" s="108"/>
       <c r="U42" s="4"/>
       <c r="X42" s="5"/>
-      <c r="Y42" s="108" t="s">
+      <c r="Y42" s="104" t="s">
         <v>148</v>
       </c>
-      <c r="Z42" s="108"/>
-      <c r="AA42" s="56" t="s">
+      <c r="Z42" s="104"/>
+      <c r="AA42" s="52" t="s">
         <v>205</v>
       </c>
-      <c r="AB42" s="57"/>
-      <c r="AC42" s="112">
+      <c r="AB42" s="53"/>
+      <c r="AC42" s="108">
         <f>[1]Hoja1!$C2995</f>
-        <v>5677.6145775982741</v>
-[...1 lines deleted...]
-      <c r="AD42" s="112"/>
+        <v>6018.271452254171</v>
+      </c>
+      <c r="AD42" s="108"/>
       <c r="AE42" s="4"/>
       <c r="AH42" s="5"/>
-      <c r="AI42" s="108" t="s">
+      <c r="AI42" s="104" t="s">
         <v>154</v>
       </c>
-      <c r="AJ42" s="108"/>
-      <c r="AK42" s="56" t="s">
+      <c r="AJ42" s="104"/>
+      <c r="AK42" s="52" t="s">
         <v>217</v>
       </c>
-      <c r="AL42" s="57"/>
-      <c r="AM42" s="112">
+      <c r="AL42" s="53"/>
+      <c r="AM42" s="108">
         <f>[1]Hoja1!$C2990</f>
-        <v>4542.9740744576366</v>
-[...2 lines deleted...]
-      <c r="AS42" s="87" t="s">
+        <v>4815.5525189250948</v>
+      </c>
+      <c r="AN42" s="108"/>
+      <c r="AS42" s="83" t="s">
         <v>24</v>
       </c>
-      <c r="AT42" s="87"/>
-      <c r="AU42" s="45" t="s">
+      <c r="AT42" s="83"/>
+      <c r="AU42" s="41" t="s">
         <v>234</v>
       </c>
-      <c r="AV42" s="46"/>
-      <c r="AW42" s="102">
+      <c r="AV42" s="42"/>
+      <c r="AW42" s="98">
         <f>[1]Hoja1!$C3044</f>
-        <v>18819.599535349178</v>
-[...1 lines deleted...]
-      <c r="AX42" s="103"/>
+        <v>21943.65305821714</v>
+      </c>
+      <c r="AX42" s="99"/>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.25">
-      <c r="A43" s="27"/>
+      <c r="A43" s="23"/>
       <c r="D43" s="5"/>
-      <c r="E43" s="72" t="s">
+      <c r="E43" s="68" t="s">
         <v>136</v>
       </c>
-      <c r="F43" s="72"/>
-      <c r="G43" s="56" t="s">
+      <c r="F43" s="68"/>
+      <c r="G43" s="52" t="s">
         <v>222</v>
       </c>
-      <c r="H43" s="57"/>
-      <c r="I43" s="112">
+      <c r="H43" s="53"/>
+      <c r="I43" s="108">
         <f>[1]Hoja1!$C2973</f>
-        <v>4890.7706107016156</v>
-[...1 lines deleted...]
-      <c r="J43" s="112"/>
+        <v>5184.2168473437123</v>
+      </c>
+      <c r="J43" s="108"/>
       <c r="K43" s="4"/>
       <c r="N43" s="5"/>
-      <c r="O43" s="117" t="s">
+      <c r="O43" s="113" t="s">
         <v>135</v>
       </c>
-      <c r="P43" s="107"/>
-      <c r="Q43" s="45" t="s">
+      <c r="P43" s="103"/>
+      <c r="Q43" s="41" t="s">
         <v>247</v>
       </c>
-      <c r="R43" s="46"/>
-      <c r="S43" s="111">
+      <c r="R43" s="42"/>
+      <c r="S43" s="107">
         <f>[1]Hoja1!$C2965</f>
-        <v>3532.3282679327954</v>
-[...1 lines deleted...]
-      <c r="T43" s="111"/>
+        <v>3744.2679640087636</v>
+      </c>
+      <c r="T43" s="107"/>
       <c r="U43" s="4"/>
       <c r="X43" s="5"/>
-      <c r="Y43" s="107" t="s">
+      <c r="Y43" s="103" t="s">
         <v>149</v>
       </c>
-      <c r="Z43" s="107"/>
-      <c r="AA43" s="45" t="s">
+      <c r="Z43" s="103"/>
+      <c r="AA43" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="AB43" s="46"/>
-      <c r="AC43" s="111">
+      <c r="AB43" s="42"/>
+      <c r="AC43" s="107">
         <f>[1]Hoja1!$C2996</f>
-        <v>6711.281892797113</v>
-[...1 lines deleted...]
-      <c r="AD43" s="111"/>
+        <v>7113.9588063649398</v>
+      </c>
+      <c r="AD43" s="107"/>
       <c r="AE43" s="4"/>
       <c r="AH43" s="5"/>
-      <c r="AI43" s="107" t="s">
+      <c r="AI43" s="103" t="s">
         <v>155</v>
       </c>
-      <c r="AJ43" s="107"/>
-      <c r="AK43" s="45" t="s">
+      <c r="AJ43" s="103"/>
+      <c r="AK43" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="AL43" s="46"/>
-      <c r="AM43" s="111">
+      <c r="AL43" s="42"/>
+      <c r="AM43" s="107">
         <f>[1]Hoja1!$C2991</f>
-        <v>5936.7601844788678</v>
-[...2 lines deleted...]
-      <c r="AS43" s="72" t="s">
+        <v>6292.9657955475996</v>
+      </c>
+      <c r="AN43" s="107"/>
+      <c r="AS43" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AT43" s="72"/>
-      <c r="AU43" s="56" t="s">
+      <c r="AT43" s="68"/>
+      <c r="AU43" s="52" t="s">
         <v>235</v>
       </c>
-      <c r="AV43" s="57"/>
-      <c r="AW43" s="93">
+      <c r="AV43" s="53"/>
+      <c r="AW43" s="89">
         <f>[1]Hoja1!$C3045</f>
-        <v>22134.566905526386</v>
-[...1 lines deleted...]
-      <c r="AX43" s="94"/>
+        <v>25808.905011843766</v>
+      </c>
+      <c r="AX43" s="90"/>
     </row>
     <row r="44" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="27"/>
+      <c r="A44" s="23"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="127" t="s">
+      <c r="E44" s="123" t="s">
         <v>137</v>
       </c>
-      <c r="F44" s="127"/>
-      <c r="G44" s="45" t="s">
+      <c r="F44" s="123"/>
+      <c r="G44" s="41" t="s">
         <v>223</v>
       </c>
-      <c r="H44" s="46"/>
-      <c r="I44" s="129">
+      <c r="H44" s="42"/>
+      <c r="I44" s="125">
         <f>[1]Hoja1!$C2974</f>
-        <v>6955.8046659682805</v>
-[...1 lines deleted...]
-      <c r="J44" s="129"/>
+        <v>7373.1529459263784</v>
+      </c>
+      <c r="J44" s="125"/>
       <c r="K44" s="4"/>
       <c r="N44" s="5"/>
-      <c r="O44" s="118" t="s">
+      <c r="O44" s="114" t="s">
         <v>136</v>
       </c>
-      <c r="P44" s="119"/>
-      <c r="Q44" s="56" t="s">
+      <c r="P44" s="115"/>
+      <c r="Q44" s="52" t="s">
         <v>248</v>
       </c>
-      <c r="R44" s="57"/>
-      <c r="S44" s="112">
+      <c r="R44" s="53"/>
+      <c r="S44" s="108">
         <f>[1]Hoja1!$C2966</f>
-        <v>4129.9420516220443</v>
-[...1 lines deleted...]
-      <c r="T44" s="112"/>
+        <v>4377.7385747193684</v>
+      </c>
+      <c r="T44" s="108"/>
       <c r="U44" s="4"/>
       <c r="X44" s="5"/>
-      <c r="Y44" s="108" t="s">
+      <c r="Y44" s="104" t="s">
         <v>150</v>
       </c>
-      <c r="Z44" s="108"/>
-      <c r="AA44" s="56" t="s">
+      <c r="Z44" s="104"/>
+      <c r="AA44" s="52" t="s">
         <v>207</v>
       </c>
-      <c r="AB44" s="57"/>
-      <c r="AC44" s="112">
+      <c r="AB44" s="53"/>
+      <c r="AC44" s="108">
         <f>[1]Hoja1!$C2997</f>
-        <v>7227.4301050663998</v>
-[...1 lines deleted...]
-      <c r="AD44" s="112"/>
+        <v>7661.0759113703843</v>
+      </c>
+      <c r="AD44" s="108"/>
       <c r="AE44" s="4"/>
       <c r="AH44" s="5"/>
-      <c r="AI44" s="108" t="s">
+      <c r="AI44" s="104" t="s">
         <v>156</v>
       </c>
-      <c r="AJ44" s="108"/>
-      <c r="AK44" s="56" t="s">
+      <c r="AJ44" s="104"/>
+      <c r="AK44" s="52" t="s">
         <v>218</v>
       </c>
-      <c r="AL44" s="57"/>
-      <c r="AM44" s="112">
+      <c r="AL44" s="53"/>
+      <c r="AM44" s="108">
         <f>[1]Hoja1!$C2992</f>
-        <v>7227.4301050663998</v>
-[...2 lines deleted...]
-      <c r="AO44" s="95" t="s">
+        <v>7661.0759113703843</v>
+      </c>
+      <c r="AN44" s="108"/>
+      <c r="AO44" s="91" t="s">
         <v>159</v>
       </c>
-      <c r="AP44" s="96"/>
-[...2 lines deleted...]
-      <c r="AS44" s="98" t="s">
+      <c r="AP44" s="92"/>
+      <c r="AQ44" s="92"/>
+      <c r="AR44" s="93"/>
+      <c r="AS44" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="AT44" s="98"/>
-      <c r="AU44" s="100" t="s">
+      <c r="AT44" s="94"/>
+      <c r="AU44" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="AV44" s="101"/>
-      <c r="AW44" s="100" t="s">
+      <c r="AV44" s="97"/>
+      <c r="AW44" s="96" t="s">
         <v>5</v>
       </c>
-      <c r="AX44" s="48"/>
+      <c r="AX44" s="44"/>
     </row>
     <row r="45" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="27"/>
+      <c r="A45" s="23"/>
       <c r="D45" s="5"/>
-      <c r="E45" s="72" t="s">
+      <c r="E45" s="68" t="s">
         <v>138</v>
       </c>
-      <c r="F45" s="72"/>
-      <c r="G45" s="56" t="s">
+      <c r="F45" s="68"/>
+      <c r="G45" s="52" t="s">
         <v>224</v>
       </c>
-      <c r="H45" s="57"/>
-      <c r="I45" s="112">
+      <c r="H45" s="53"/>
+      <c r="I45" s="108">
         <f>[1]Hoja1!$C2975</f>
-        <v>9781.5412214032312</v>
-[...1 lines deleted...]
-      <c r="J45" s="112"/>
+        <v>10368.433694687425</v>
+      </c>
+      <c r="J45" s="108"/>
       <c r="K45" s="4"/>
       <c r="N45" s="5"/>
-      <c r="O45" s="117" t="s">
+      <c r="O45" s="113" t="s">
         <v>138</v>
       </c>
-      <c r="P45" s="107"/>
-      <c r="Q45" s="45" t="s">
+      <c r="P45" s="103"/>
+      <c r="Q45" s="41" t="s">
         <v>249</v>
       </c>
-      <c r="R45" s="46"/>
-      <c r="S45" s="111">
+      <c r="R45" s="42"/>
+      <c r="S45" s="107">
         <f>[1]Hoja1!$C2967</f>
-        <v>7607.8128698783657</v>
-[...1 lines deleted...]
-      <c r="T45" s="111"/>
+        <v>8064.281642071066</v>
+      </c>
+      <c r="T45" s="107"/>
       <c r="U45" s="4"/>
       <c r="X45" s="5"/>
-      <c r="Y45" s="113" t="s">
+      <c r="Y45" s="109" t="s">
         <v>151</v>
       </c>
-      <c r="Z45" s="113"/>
-      <c r="AA45" s="114" t="s">
+      <c r="Z45" s="109"/>
+      <c r="AA45" s="110" t="s">
         <v>206</v>
       </c>
-      <c r="AB45" s="115"/>
-      <c r="AC45" s="116">
+      <c r="AB45" s="111"/>
+      <c r="AC45" s="112">
         <f>[1]Hoja1!$C2998</f>
-        <v>12389.936456413514</v>
-[...1 lines deleted...]
-      <c r="AD45" s="116"/>
+        <v>13133.332643798323</v>
+      </c>
+      <c r="AD45" s="112"/>
       <c r="AE45" s="4"/>
       <c r="AH45" s="5"/>
-      <c r="AI45" s="107" t="s">
+      <c r="AI45" s="103" t="s">
         <v>157</v>
       </c>
-      <c r="AJ45" s="107"/>
-      <c r="AK45" s="45" t="s">
+      <c r="AJ45" s="103"/>
+      <c r="AK45" s="41" t="s">
         <v>219</v>
       </c>
-      <c r="AL45" s="46"/>
-      <c r="AM45" s="111">
+      <c r="AL45" s="42"/>
+      <c r="AM45" s="107">
         <f>[1]Hoja1!$C2993</f>
-        <v>9571.6688914723854</v>
-[...1 lines deleted...]
-      <c r="AN45" s="111"/>
+        <v>10145.96902496073</v>
+      </c>
+      <c r="AN45" s="107"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="3"/>
-      <c r="AS45" s="71" t="s">
+      <c r="AS45" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="AT45" s="72"/>
-      <c r="AU45" s="56" t="s">
+      <c r="AT45" s="68"/>
+      <c r="AU45" s="52" t="s">
         <v>236</v>
       </c>
-      <c r="AV45" s="57"/>
-      <c r="AW45" s="93">
+      <c r="AV45" s="53"/>
+      <c r="AW45" s="89">
         <f>[1]Hoja1!$C3040</f>
-        <v>21598.103017285517</v>
-[...1 lines deleted...]
-      <c r="AX45" s="94"/>
+        <v>25183.388118154922</v>
+      </c>
+      <c r="AX45" s="90"/>
     </row>
     <row r="46" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="27"/>
+      <c r="A46" s="23"/>
       <c r="D46" s="5"/>
-      <c r="E46" s="127" t="s">
+      <c r="E46" s="123" t="s">
         <v>139</v>
       </c>
-      <c r="F46" s="127"/>
-      <c r="G46" s="45" t="s">
+      <c r="F46" s="123"/>
+      <c r="G46" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="H46" s="46"/>
-      <c r="I46" s="102">
+      <c r="H46" s="42"/>
+      <c r="I46" s="98">
         <f>[1]Hoja1!$C2976</f>
-        <v>20355.268156068956</v>
-[...1 lines deleted...]
-      <c r="J46" s="102"/>
+        <v>21576.584245433092</v>
+      </c>
+      <c r="J46" s="98"/>
       <c r="K46" s="4"/>
       <c r="N46" s="5"/>
-      <c r="O46" s="118" t="s">
+      <c r="O46" s="114" t="s">
         <v>139</v>
       </c>
-      <c r="P46" s="119"/>
-      <c r="Q46" s="56" t="s">
+      <c r="P46" s="115"/>
+      <c r="Q46" s="52" t="s">
         <v>250</v>
       </c>
-      <c r="R46" s="57"/>
-      <c r="S46" s="93">
+      <c r="R46" s="53"/>
+      <c r="S46" s="89">
         <f>[1]Hoja1!$C2968</f>
-        <v>16116.474234549596</v>
-[...1 lines deleted...]
-      <c r="T46" s="93"/>
+        <v>17083.462688622571</v>
+      </c>
+      <c r="T46" s="89"/>
       <c r="U46" s="1"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
-      <c r="Y46" s="16"/>
-      <c r="Z46" s="89" t="s">
+      <c r="Y46" s="14"/>
+      <c r="Z46" s="85" t="s">
         <v>3</v>
       </c>
-      <c r="AA46" s="89"/>
-      <c r="AB46" s="72" t="s">
+      <c r="AA46" s="85"/>
+      <c r="AB46" s="68" t="s">
         <v>23</v>
       </c>
-      <c r="AC46" s="72"/>
-      <c r="AD46" s="72" t="s">
+      <c r="AC46" s="68"/>
+      <c r="AD46" s="68" t="s">
         <v>24</v>
       </c>
-      <c r="AE46" s="72"/>
-      <c r="AF46" s="72" t="s">
+      <c r="AE46" s="68"/>
+      <c r="AF46" s="68" t="s">
         <v>25</v>
       </c>
-      <c r="AG46" s="72"/>
+      <c r="AG46" s="68"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="2"/>
       <c r="AJ46" s="2"/>
       <c r="AK46" s="2"/>
       <c r="AL46" s="3"/>
-      <c r="AM46" s="38"/>
-      <c r="AN46" s="38"/>
+      <c r="AM46" s="34"/>
+      <c r="AN46" s="34"/>
       <c r="AR46" s="5"/>
-      <c r="AS46" s="74" t="s">
+      <c r="AS46" s="70" t="s">
         <v>24</v>
       </c>
-      <c r="AT46" s="87"/>
-      <c r="AU46" s="45" t="s">
+      <c r="AT46" s="83"/>
+      <c r="AU46" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="AV46" s="46"/>
-      <c r="AW46" s="102">
+      <c r="AV46" s="42"/>
+      <c r="AW46" s="98">
         <f>[1]Hoja1!$C3041</f>
-        <v>25194.864578738092</v>
-[...1 lines deleted...]
-      <c r="AX46" s="103"/>
+        <v>29377.212098808614</v>
+      </c>
+      <c r="AX46" s="99"/>
     </row>
     <row r="47" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="27"/>
+      <c r="A47" s="23"/>
       <c r="D47" s="5"/>
-      <c r="E47" s="72" t="s">
+      <c r="E47" s="68" t="s">
         <v>140</v>
       </c>
-      <c r="F47" s="72"/>
-      <c r="G47" s="56" t="s">
+      <c r="F47" s="68"/>
+      <c r="G47" s="52" t="s">
         <v>226</v>
       </c>
-      <c r="H47" s="57"/>
-      <c r="I47" s="93">
+      <c r="H47" s="53"/>
+      <c r="I47" s="89">
         <f>[1]Hoja1!$C2977</f>
-        <v>27871.058020706976</v>
-[...1 lines deleted...]
-      <c r="J47" s="93"/>
+        <v>29543.321501949395</v>
+      </c>
+      <c r="J47" s="89"/>
       <c r="K47" s="4"/>
       <c r="N47" s="5"/>
-      <c r="O47" s="117" t="s">
+      <c r="O47" s="113" t="s">
         <v>140</v>
       </c>
-      <c r="P47" s="107"/>
-      <c r="Q47" s="45" t="s">
+      <c r="P47" s="103"/>
+      <c r="Q47" s="41" t="s">
         <v>251</v>
       </c>
-      <c r="R47" s="46"/>
-      <c r="S47" s="121">
+      <c r="R47" s="42"/>
+      <c r="S47" s="117">
         <f>[1]Hoja1!$C2969</f>
-        <v>22058.907070036432</v>
-[...1 lines deleted...]
-      <c r="T47" s="121"/>
+        <v>23382.441494238617</v>
+      </c>
+      <c r="T47" s="117"/>
       <c r="U47" s="4"/>
-      <c r="Y47" s="17"/>
-      <c r="Z47" s="90" t="s">
+      <c r="Y47" s="15"/>
+      <c r="Z47" s="86" t="s">
         <v>4</v>
       </c>
-      <c r="AA47" s="90"/>
-      <c r="AB47" s="45" t="s">
+      <c r="AA47" s="86"/>
+      <c r="AB47" s="41" t="s">
         <v>195</v>
       </c>
-      <c r="AC47" s="46"/>
-      <c r="AD47" s="45" t="s">
+      <c r="AC47" s="42"/>
+      <c r="AD47" s="41" t="s">
         <v>196</v>
       </c>
-      <c r="AE47" s="46"/>
-      <c r="AF47" s="45" t="s">
+      <c r="AE47" s="42"/>
+      <c r="AF47" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="AG47" s="46"/>
+      <c r="AG47" s="42"/>
       <c r="AH47" s="4"/>
-      <c r="AI47" s="39"/>
-[...4 lines deleted...]
-      <c r="AN47" s="67"/>
+      <c r="AI47" s="35"/>
+      <c r="AJ47" s="35"/>
+      <c r="AK47" s="63"/>
+      <c r="AL47" s="64"/>
+      <c r="AM47" s="63"/>
+      <c r="AN47" s="63"/>
       <c r="AR47" s="5"/>
-      <c r="AS47" s="88" t="s">
+      <c r="AS47" s="84" t="s">
         <v>25</v>
       </c>
-      <c r="AT47" s="88"/>
-      <c r="AU47" s="56" t="s">
+      <c r="AT47" s="84"/>
+      <c r="AU47" s="52" t="s">
         <v>238</v>
       </c>
-      <c r="AV47" s="57"/>
-      <c r="AW47" s="93">
+      <c r="AV47" s="53"/>
+      <c r="AW47" s="89">
         <f>[1]Hoja1!$C3042</f>
-        <v>29640.862105736818</v>
-[...1 lines deleted...]
-      <c r="AX47" s="94"/>
+        <v>34561.245215289135</v>
+      </c>
+      <c r="AX47" s="90"/>
     </row>
     <row r="48" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="27"/>
+      <c r="A48" s="23"/>
       <c r="D48" s="5"/>
-      <c r="E48" s="128" t="s">
+      <c r="E48" s="124" t="s">
         <v>141</v>
       </c>
-      <c r="F48" s="128"/>
-      <c r="G48" s="114" t="s">
+      <c r="F48" s="124"/>
+      <c r="G48" s="110" t="s">
         <v>227</v>
       </c>
-      <c r="H48" s="115"/>
-      <c r="I48" s="130">
+      <c r="H48" s="111"/>
+      <c r="I48" s="126">
         <f>[1]Hoja1!$C2978</f>
-        <v>42425.079321931807</v>
-[...1 lines deleted...]
-      <c r="J48" s="130"/>
+        <v>44970.584081247718</v>
+      </c>
+      <c r="J48" s="126"/>
       <c r="K48" s="4"/>
       <c r="N48" s="5"/>
-      <c r="O48" s="120" t="s">
+      <c r="O48" s="116" t="s">
         <v>141</v>
       </c>
-      <c r="P48" s="120"/>
-      <c r="Q48" s="122" t="s">
+      <c r="P48" s="116"/>
+      <c r="Q48" s="118" t="s">
         <v>252</v>
       </c>
-      <c r="R48" s="123"/>
-      <c r="S48" s="92">
+      <c r="R48" s="119"/>
+      <c r="S48" s="88">
         <f>[1]Hoja1!$C2970</f>
-        <v>32251.053680232959</v>
-[...1 lines deleted...]
-      <c r="T48" s="92"/>
+        <v>34186.116901046938</v>
+      </c>
+      <c r="T48" s="88"/>
       <c r="U48" s="4"/>
-      <c r="W48" s="69" t="s">
+      <c r="W48" s="65" t="s">
         <v>253</v>
       </c>
-      <c r="X48" s="69"/>
-[...1 lines deleted...]
-      <c r="Z48" s="91" t="s">
+      <c r="X48" s="65"/>
+      <c r="Y48" s="66"/>
+      <c r="Z48" s="87" t="s">
         <v>5</v>
       </c>
-      <c r="AA48" s="91"/>
-      <c r="AB48" s="92">
+      <c r="AA48" s="87"/>
+      <c r="AB48" s="88">
         <f>[1]Hoja1!$C$3069</f>
-        <v>1354.5660312467089</v>
-[...2 lines deleted...]
-      <c r="AD48" s="92">
+        <v>1521.9903927088026</v>
+      </c>
+      <c r="AC48" s="88"/>
+      <c r="AD48" s="88">
         <f>[1]Hoja1!$C$3070</f>
-        <v>1806.0932941169156</v>
-[...2 lines deleted...]
-      <c r="AF48" s="92">
+        <v>2029.3264252697663</v>
+      </c>
+      <c r="AE48" s="88"/>
+      <c r="AF48" s="88">
         <f>[1]Hoja1!$C$3071</f>
-        <v>2984.0823053767626</v>
-[...7 lines deleted...]
-      <c r="AN48" s="66"/>
+        <v>3352.9148783213309</v>
+      </c>
+      <c r="AG48" s="88"/>
+      <c r="AI48" s="35"/>
+      <c r="AJ48" s="35"/>
+      <c r="AK48" s="59"/>
+      <c r="AL48" s="60"/>
+      <c r="AM48" s="61"/>
+      <c r="AN48" s="62"/>
       <c r="AR48" s="8"/>
-      <c r="AS48" s="11"/>
-[...4 lines deleted...]
-      <c r="AX48" s="29"/>
+      <c r="AS48" s="9"/>
+      <c r="AT48" s="11"/>
+      <c r="AU48" s="9"/>
+      <c r="AV48" s="11"/>
+      <c r="AW48" s="9"/>
+      <c r="AX48" s="25"/>
     </row>
     <row r="49" spans="1:50" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="26"/>
-[...20 lines deleted...]
-      <c r="T49" s="35"/>
+      <c r="A49" s="22"/>
+      <c r="B49" s="31"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="76" t="s">
+        <v>259</v>
+      </c>
+      <c r="F49" s="77"/>
+      <c r="G49" s="77"/>
+      <c r="H49" s="77"/>
+      <c r="I49" s="77"/>
+      <c r="J49" s="77"/>
+      <c r="K49" s="77"/>
+      <c r="L49" s="77"/>
+      <c r="M49" s="77"/>
+      <c r="N49" s="77"/>
+      <c r="O49" s="77"/>
+      <c r="P49" s="77"/>
+      <c r="Q49" s="78"/>
+      <c r="R49" s="30"/>
+      <c r="S49" s="31"/>
+      <c r="T49" s="31"/>
       <c r="U49" s="2"/>
       <c r="V49" s="3"/>
-      <c r="W49" s="80" t="s">
-[...32 lines deleted...]
-      <c r="AX49" s="54"/>
+      <c r="W49" s="76" t="s">
+        <v>266</v>
+      </c>
+      <c r="X49" s="77"/>
+      <c r="Y49" s="77"/>
+      <c r="Z49" s="77"/>
+      <c r="AA49" s="77"/>
+      <c r="AB49" s="77"/>
+      <c r="AC49" s="78"/>
+      <c r="AD49" s="76" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE49" s="77"/>
+      <c r="AF49" s="77"/>
+      <c r="AG49" s="77"/>
+      <c r="AH49" s="77"/>
+      <c r="AI49" s="77"/>
+      <c r="AJ49" s="78"/>
+      <c r="AK49" s="36"/>
+      <c r="AL49" s="33"/>
+      <c r="AM49" s="30"/>
+      <c r="AN49" s="31"/>
+      <c r="AO49" s="31"/>
+      <c r="AP49" s="49" t="s">
+        <v>285</v>
+      </c>
+      <c r="AQ49" s="49"/>
+      <c r="AR49" s="49"/>
+      <c r="AS49" s="49"/>
+      <c r="AT49" s="49"/>
+      <c r="AU49" s="49"/>
+      <c r="AV49" s="49"/>
+      <c r="AW49" s="49"/>
+      <c r="AX49" s="50"/>
     </row>
     <row r="50" spans="1:50" x14ac:dyDescent="0.25">
-      <c r="A50" s="27"/>
+      <c r="A50" s="23"/>
       <c r="D50" s="5"/>
-      <c r="E50" s="214" t="s">
+      <c r="E50" s="206" t="s">
         <v>3</v>
       </c>
-      <c r="F50" s="98"/>
-      <c r="G50" s="98" t="s">
+      <c r="F50" s="94"/>
+      <c r="G50" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="H50" s="98"/>
-      <c r="I50" s="98" t="s">
+      <c r="H50" s="94"/>
+      <c r="I50" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="J50" s="98"/>
-      <c r="K50" s="98" t="s">
+      <c r="J50" s="94"/>
+      <c r="K50" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="L50" s="98"/>
-      <c r="M50" s="239" t="s">
+      <c r="L50" s="94"/>
+      <c r="M50" s="231" t="s">
         <v>4</v>
       </c>
-      <c r="N50" s="240"/>
-[...1 lines deleted...]
-      <c r="P50" s="98" t="s">
+      <c r="N50" s="232"/>
+      <c r="O50" s="206"/>
+      <c r="P50" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="Q50" s="98"/>
+      <c r="Q50" s="94"/>
       <c r="R50" s="4"/>
       <c r="V50" s="5"/>
-      <c r="W50" s="44" t="s">
+      <c r="W50" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="X50" s="44"/>
-      <c r="Y50" s="44" t="s">
+      <c r="X50" s="40"/>
+      <c r="Y50" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="Z50" s="44"/>
-[...1 lines deleted...]
-      <c r="AB50" s="98" t="s">
+      <c r="Z50" s="40"/>
+      <c r="AA50" s="40"/>
+      <c r="AB50" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="AC50" s="98"/>
-      <c r="AD50" s="44" t="s">
+      <c r="AC50" s="94"/>
+      <c r="AD50" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="AE50" s="44"/>
-      <c r="AF50" s="44" t="s">
+      <c r="AE50" s="40"/>
+      <c r="AF50" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AG50" s="44"/>
-      <c r="AH50" s="78" t="s">
+      <c r="AG50" s="40"/>
+      <c r="AH50" s="74" t="s">
         <v>4</v>
       </c>
-      <c r="AI50" s="79"/>
-      <c r="AJ50" s="44" t="s">
+      <c r="AI50" s="75"/>
+      <c r="AJ50" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AK50" s="44"/>
-      <c r="AL50" s="44"/>
+      <c r="AK50" s="40"/>
+      <c r="AL50" s="40"/>
       <c r="AM50" s="4"/>
-      <c r="AP50" s="45" t="s">
+      <c r="AP50" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AQ50" s="55"/>
-      <c r="AR50" s="44" t="s">
+      <c r="AQ50" s="51"/>
+      <c r="AR50" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AS50" s="44"/>
-      <c r="AT50" s="45" t="s">
+      <c r="AS50" s="40"/>
+      <c r="AT50" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AU50" s="46"/>
-      <c r="AV50" s="47" t="s">
+      <c r="AU50" s="42"/>
+      <c r="AV50" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="AW50" s="47"/>
-      <c r="AX50" s="48"/>
+      <c r="AW50" s="43"/>
+      <c r="AX50" s="44"/>
     </row>
     <row r="51" spans="1:50" x14ac:dyDescent="0.25">
-      <c r="A51" s="27"/>
+      <c r="A51" s="23"/>
       <c r="D51" s="5"/>
-      <c r="E51" s="71" t="s">
+      <c r="E51" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="F51" s="72"/>
-[...4 lines deleted...]
-      <c r="I51" s="219">
+      <c r="F51" s="68"/>
+      <c r="G51" s="195" t="s">
+        <v>260</v>
+      </c>
+      <c r="H51" s="196"/>
+      <c r="I51" s="211">
         <f>[1]Hoja1!$C$3331</f>
         <v>15207.60380903839</v>
       </c>
-      <c r="J51" s="219"/>
-      <c r="K51" s="71" t="s">
+      <c r="J51" s="211"/>
+      <c r="K51" s="67" t="s">
         <v>7</v>
       </c>
-      <c r="L51" s="72"/>
-[...5 lines deleted...]
-      <c r="P51" s="196">
+      <c r="L51" s="68"/>
+      <c r="M51" s="226" t="s">
+        <v>263</v>
+      </c>
+      <c r="N51" s="226"/>
+      <c r="O51" s="226"/>
+      <c r="P51" s="192">
         <f>[1]Hoja1!$C$3334</f>
         <v>55646.930103490369</v>
       </c>
-      <c r="Q51" s="196"/>
+      <c r="Q51" s="192"/>
       <c r="R51" s="4"/>
       <c r="V51" s="5"/>
-      <c r="W51" s="72" t="s">
+      <c r="W51" s="68" t="s">
         <v>21</v>
       </c>
-      <c r="X51" s="72"/>
-[...5 lines deleted...]
-      <c r="AB51" s="236">
+      <c r="X51" s="68"/>
+      <c r="Y51" s="226" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z51" s="226"/>
+      <c r="AA51" s="226"/>
+      <c r="AB51" s="228">
         <f>[1]Hoja1!$C$3337</f>
         <v>13460.431391406566</v>
       </c>
-      <c r="AC51" s="147"/>
-[...4 lines deleted...]
-      <c r="AF51" s="83">
+      <c r="AC51" s="143"/>
+      <c r="AD51" s="67" t="s">
+        <v>286</v>
+      </c>
+      <c r="AE51" s="68"/>
+      <c r="AF51" s="79">
         <f>[1]Hoja1!$C$3677</f>
         <v>22812.74930270221</v>
       </c>
-      <c r="AG51" s="83"/>
-[...4 lines deleted...]
-      <c r="AJ51" s="84">
+      <c r="AG51" s="79"/>
+      <c r="AH51" s="53" t="s">
+        <v>289</v>
+      </c>
+      <c r="AI51" s="73"/>
+      <c r="AJ51" s="80">
         <f>[1]Hoja1!$C$3680</f>
         <v>71658.840399624489</v>
       </c>
-      <c r="AK51" s="84"/>
-      <c r="AL51" s="84"/>
+      <c r="AK51" s="80"/>
+      <c r="AL51" s="80"/>
       <c r="AM51" s="4"/>
       <c r="AO51" s="5"/>
-      <c r="AP51" s="56" t="s">
-[...3 lines deleted...]
-      <c r="AR51" s="222">
+      <c r="AP51" s="52" t="s">
+        <v>279</v>
+      </c>
+      <c r="AQ51" s="53"/>
+      <c r="AR51" s="214">
         <f>[1]Hoja1!$C3683</f>
         <v>14999.084792678179</v>
       </c>
-      <c r="AS51" s="223"/>
-[...3 lines deleted...]
-      <c r="AU51" s="50" t="s">
+      <c r="AS51" s="215"/>
+      <c r="AT51" s="45" t="s">
+        <v>282</v>
+      </c>
+      <c r="AU51" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="AV51" s="41">
+      <c r="AV51" s="37">
         <f>[1]Hoja1!$C3686</f>
         <v>51068.687257795405</v>
       </c>
-      <c r="AW51" s="42"/>
-      <c r="AX51" s="43"/>
+      <c r="AW51" s="38"/>
+      <c r="AX51" s="39"/>
     </row>
     <row r="52" spans="1:50" x14ac:dyDescent="0.25">
-      <c r="A52" s="27"/>
+      <c r="A52" s="23"/>
       <c r="D52" s="5"/>
-      <c r="E52" s="97" t="s">
+      <c r="E52" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="F52" s="127"/>
-[...4 lines deleted...]
-      <c r="I52" s="220">
+      <c r="F52" s="123"/>
+      <c r="G52" s="207" t="s">
+        <v>261</v>
+      </c>
+      <c r="H52" s="208"/>
+      <c r="I52" s="212">
         <f>[1]Hoja1!$C$3332</f>
         <v>19247.720291441863</v>
       </c>
-      <c r="J52" s="220"/>
-      <c r="K52" s="97" t="s">
+      <c r="J52" s="212"/>
+      <c r="K52" s="93" t="s">
         <v>8</v>
       </c>
-      <c r="L52" s="127"/>
-[...5 lines deleted...]
-      <c r="P52" s="242">
+      <c r="L52" s="123"/>
+      <c r="M52" s="227" t="s">
+        <v>264</v>
+      </c>
+      <c r="N52" s="227"/>
+      <c r="O52" s="227"/>
+      <c r="P52" s="204">
         <f>[1]Hoja1!$C$3335</f>
         <v>63650.86877721543</v>
       </c>
-      <c r="Q52" s="242"/>
+      <c r="Q52" s="204"/>
       <c r="R52" s="4"/>
       <c r="V52" s="5"/>
-      <c r="W52" s="127" t="s">
+      <c r="W52" s="123" t="s">
         <v>22</v>
       </c>
-      <c r="X52" s="127"/>
-[...5 lines deleted...]
-      <c r="AB52" s="237">
+      <c r="X52" s="123"/>
+      <c r="Y52" s="227" t="s">
+        <v>269</v>
+      </c>
+      <c r="Z52" s="227"/>
+      <c r="AA52" s="227"/>
+      <c r="AB52" s="229">
         <f>[1]Hoja1!$C$3338</f>
         <v>14581.7827068197</v>
       </c>
-      <c r="AC52" s="238"/>
-[...4 lines deleted...]
-      <c r="AF52" s="84">
+      <c r="AC52" s="230"/>
+      <c r="AD52" s="69" t="s">
+        <v>287</v>
+      </c>
+      <c r="AE52" s="70"/>
+      <c r="AF52" s="80">
         <f>[1]Hoja1!$C$3678</f>
         <v>28708.444541040986</v>
       </c>
-      <c r="AG52" s="84"/>
-[...4 lines deleted...]
-      <c r="AJ52" s="86">
+      <c r="AG52" s="80"/>
+      <c r="AH52" s="41" t="s">
+        <v>290</v>
+      </c>
+      <c r="AI52" s="42"/>
+      <c r="AJ52" s="82">
         <f>[1]Hoja1!$C$3681</f>
         <v>74270.390558266823</v>
       </c>
-      <c r="AK52" s="86"/>
-      <c r="AL52" s="86"/>
+      <c r="AK52" s="82"/>
+      <c r="AL52" s="82"/>
       <c r="AM52" s="4"/>
       <c r="AO52" s="5"/>
-      <c r="AP52" s="45" t="s">
-[...2 lines deleted...]
-      <c r="AQ52" s="46" t="s">
+      <c r="AP52" s="41" t="s">
+        <v>280</v>
+      </c>
+      <c r="AQ52" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="AR52" s="224">
+      <c r="AR52" s="216">
         <f>[1]Hoja1!$C3684</f>
         <v>21786.260690894476</v>
       </c>
-      <c r="AS52" s="225"/>
-[...3 lines deleted...]
-      <c r="AU52" s="46" t="s">
+      <c r="AS52" s="217"/>
+      <c r="AT52" s="41" t="s">
+        <v>283</v>
+      </c>
+      <c r="AU52" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AV52" s="228">
+      <c r="AV52" s="220">
         <f>[1]Hoja1!$C3687</f>
         <v>67193.957215664399</v>
       </c>
-      <c r="AW52" s="229"/>
-      <c r="AX52" s="230"/>
+      <c r="AW52" s="221"/>
+      <c r="AX52" s="222"/>
     </row>
     <row r="53" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="30"/>
-[...3 lines deleted...]
-      <c r="E53" s="76" t="s">
+      <c r="A53" s="26"/>
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="F53" s="60"/>
-[...4 lines deleted...]
-      <c r="I53" s="221">
+      <c r="F53" s="56"/>
+      <c r="G53" s="209" t="s">
+        <v>262</v>
+      </c>
+      <c r="H53" s="210"/>
+      <c r="I53" s="213">
         <f>[1]Hoja1!$C$3333</f>
         <v>27061.15243548272</v>
       </c>
-      <c r="J53" s="221"/>
-      <c r="K53" s="76" t="s">
+      <c r="J53" s="213"/>
+      <c r="K53" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="L53" s="60"/>
-[...5 lines deleted...]
-      <c r="P53" s="213">
+      <c r="L53" s="56"/>
+      <c r="M53" s="233" t="s">
+        <v>265</v>
+      </c>
+      <c r="N53" s="233"/>
+      <c r="O53" s="233"/>
+      <c r="P53" s="205">
         <f>[1]Hoja1!$C$3336</f>
         <v>102527.45134335411</v>
       </c>
-      <c r="Q53" s="213"/>
-[...5 lines deleted...]
-      <c r="W53" s="60" t="s">
+      <c r="Q53" s="205"/>
+      <c r="R53" s="29"/>
+      <c r="S53" s="27"/>
+      <c r="T53" s="27"/>
+      <c r="U53" s="27"/>
+      <c r="V53" s="28"/>
+      <c r="W53" s="56" t="s">
         <v>6</v>
       </c>
-      <c r="X53" s="60"/>
-[...5 lines deleted...]
-      <c r="AB53" s="62">
+      <c r="X53" s="56"/>
+      <c r="Y53" s="57" t="s">
+        <v>270</v>
+      </c>
+      <c r="Z53" s="57"/>
+      <c r="AA53" s="57"/>
+      <c r="AB53" s="58">
         <f>[1]Hoja1!$C$3359</f>
         <v>17343.018573602643</v>
       </c>
-      <c r="AC53" s="62"/>
-[...4 lines deleted...]
-      <c r="AF53" s="85">
+      <c r="AC53" s="58"/>
+      <c r="AD53" s="71" t="s">
+        <v>288</v>
+      </c>
+      <c r="AE53" s="72"/>
+      <c r="AF53" s="81">
         <f>[1]Hoja1!$C$3679</f>
         <v>42402.633074758531</v>
       </c>
-      <c r="AG53" s="85"/>
-[...4 lines deleted...]
-      <c r="AJ53" s="85">
+      <c r="AG53" s="81"/>
+      <c r="AH53" s="54" t="s">
+        <v>291</v>
+      </c>
+      <c r="AI53" s="55"/>
+      <c r="AJ53" s="81">
         <f>[1]Hoja1!$C$3682</f>
         <v>122110.04071987685</v>
       </c>
-      <c r="AK53" s="85"/>
-[...7 lines deleted...]
-      <c r="AQ53" s="59" t="s">
+      <c r="AK53" s="81"/>
+      <c r="AL53" s="81"/>
+      <c r="AM53" s="29"/>
+      <c r="AN53" s="27"/>
+      <c r="AO53" s="28"/>
+      <c r="AP53" s="54" t="s">
+        <v>281</v>
+      </c>
+      <c r="AQ53" s="55" t="s">
         <v>17</v>
       </c>
-      <c r="AR53" s="226">
+      <c r="AR53" s="218">
         <f>[1]Hoja1!$C3685</f>
         <v>33859.626957542176</v>
       </c>
-      <c r="AS53" s="227"/>
-[...3 lines deleted...]
-      <c r="AU53" s="52" t="s">
+      <c r="AS53" s="219"/>
+      <c r="AT53" s="47" t="s">
+        <v>284</v>
+      </c>
+      <c r="AU53" s="48" t="s">
         <v>20</v>
       </c>
-      <c r="AV53" s="231">
+      <c r="AV53" s="223">
         <f>[1]Hoja1!$C3688</f>
         <v>94732.553095706287</v>
       </c>
-      <c r="AW53" s="232"/>
-      <c r="AX53" s="233"/>
+      <c r="AW53" s="224"/>
+      <c r="AX53" s="225"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xU7umzZqTWRXuukP4u5KGtNjOg6CuD2Zx9MWnOTlpXkaXsmodaYip4r4wamNjWvFEGu15GfXyS+q49IB5rHJbA==" saltValue="Dgb9eVCivAe/eWVoFVikPg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="800">
+  <sheetProtection algorithmName="SHA-512" hashValue="NeKl8SAsZ+BeD+QsjsCfieoW34nXyXGv+Evw8R10CbBlMne1sh6K7aTmfnYiT9qlDK8H0u50BSLmqOhEFa1B+w==" saltValue="B/P2xmwGpAwRsc5/89tXLw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="801">
     <mergeCell ref="AJ53:AL53"/>
     <mergeCell ref="AR51:AS51"/>
     <mergeCell ref="AR52:AS52"/>
     <mergeCell ref="AR53:AS53"/>
     <mergeCell ref="AV52:AX52"/>
     <mergeCell ref="AV53:AX53"/>
     <mergeCell ref="E49:Q49"/>
     <mergeCell ref="W50:X50"/>
     <mergeCell ref="W51:X51"/>
     <mergeCell ref="W52:X52"/>
     <mergeCell ref="Y50:AA50"/>
     <mergeCell ref="Y51:AA51"/>
     <mergeCell ref="Y52:AA52"/>
     <mergeCell ref="AB50:AC50"/>
     <mergeCell ref="AB51:AC51"/>
     <mergeCell ref="AB52:AC52"/>
     <mergeCell ref="W49:AC49"/>
     <mergeCell ref="M50:O50"/>
     <mergeCell ref="M52:O52"/>
     <mergeCell ref="M51:O51"/>
     <mergeCell ref="M53:O53"/>
     <mergeCell ref="P50:Q50"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="P52:Q52"/>
     <mergeCell ref="P53:Q53"/>
@@ -9797,54 +9817,55 @@
     <mergeCell ref="AC8:AD8"/>
     <mergeCell ref="AC9:AD9"/>
     <mergeCell ref="AC10:AD10"/>
     <mergeCell ref="AA4:AB4"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AA6:AB6"/>
     <mergeCell ref="AW3:AX3"/>
     <mergeCell ref="A2:AX2"/>
     <mergeCell ref="AO1:AR1"/>
     <mergeCell ref="AS1:AV1"/>
     <mergeCell ref="AM3:AN3"/>
     <mergeCell ref="AO3:AR3"/>
     <mergeCell ref="AS3:AT3"/>
     <mergeCell ref="AU3:AV3"/>
     <mergeCell ref="AA3:AB3"/>
     <mergeCell ref="AC3:AD3"/>
     <mergeCell ref="AE3:AH3"/>
     <mergeCell ref="AI3:AJ3"/>
     <mergeCell ref="AK3:AL3"/>
     <mergeCell ref="U3:X3"/>
     <mergeCell ref="Y3:Z3"/>
     <mergeCell ref="K3:N3"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="S3:T3"/>
-    <mergeCell ref="O1:AH1"/>
-    <mergeCell ref="AI1:AM1"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="A1:C1"/>
+    <mergeCell ref="O1:AF1"/>
+    <mergeCell ref="AH1:AK1"/>
+    <mergeCell ref="AL1:AN1"/>
     <mergeCell ref="Y4:Z4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="Y6:Z6"/>
     <mergeCell ref="Y7:Z7"/>
     <mergeCell ref="Y8:Z8"/>
     <mergeCell ref="Y9:Z9"/>
     <mergeCell ref="Y10:Z10"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="Q6:R6"/>
     <mergeCell ref="S6:T6"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="Q7:R7"/>
     <mergeCell ref="O4:P4"/>
     <mergeCell ref="Q4:R4"/>
     <mergeCell ref="S4:T4"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="Q5:R5"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="Q10:R10"/>
     <mergeCell ref="S10:T10"/>
     <mergeCell ref="S7:T7"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>