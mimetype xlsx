--- v2 (2026-07-01)
+++ v3 (2026-09-07)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{803EE7D3-E056-4B38-9949-6E7641B01BFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3FBE7512-4A12-48D1-8E45-3B15CE79D6E4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E14FAB4-3518-43ED-841F-9B0EF7610817}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{E052C0AC-FA88-41C8-8873-9390A3E996BB}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Hoja1!$A$1:$AX$53</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1118,51 +1117,51 @@
   <si>
     <t>Tubo con covertor Thermoflow</t>
   </si>
   <si>
     <t>JS20000020</t>
   </si>
   <si>
     <t>JS20000025</t>
   </si>
   <si>
     <t>JS20000032</t>
   </si>
   <si>
     <t>JS20000040</t>
   </si>
   <si>
     <t>JS20000050</t>
   </si>
   <si>
     <t>JS20000063</t>
   </si>
   <si>
     <t>Lista 26</t>
   </si>
   <si>
-    <t xml:space="preserve">Actualizada al </t>
+    <t>LISTA  28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Bauhaus 93"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1304,51 +1303,50 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Javanese Text"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1851,696 +1849,696 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="34" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="8" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="23" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="11" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="19" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...480 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="36" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="6" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFB5E6A2"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>48</xdr:col>
       <xdr:colOff>200025</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>49</xdr:col>
       <xdr:colOff>285750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>361253</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Imagen 547">
           <a:extLst>
@@ -5060,76 +5058,76 @@
             <v>10729.332335774649</v>
           </cell>
         </row>
         <row r="3051">
           <cell r="C3051">
             <v>15321.887672022116</v>
           </cell>
         </row>
         <row r="3052">
           <cell r="C3052">
             <v>29234.207517822306</v>
           </cell>
         </row>
         <row r="3053">
           <cell r="C3053">
             <v>43831.256449937602</v>
           </cell>
         </row>
         <row r="3054">
           <cell r="C3054">
             <v>65542.038944063184</v>
           </cell>
         </row>
         <row r="3055">
           <cell r="C3055">
-            <v>21725.150345037167</v>
+            <v>23897.665379540889</v>
           </cell>
         </row>
         <row r="3056">
           <cell r="C3056">
-            <v>27442.294418737671</v>
+            <v>30186.523860611444</v>
           </cell>
         </row>
         <row r="3057">
           <cell r="C3057">
-            <v>46584.139549573774</v>
+            <v>51242.553504531148</v>
           </cell>
         </row>
         <row r="3058">
           <cell r="C3058">
-            <v>72417.163041831795</v>
+            <v>79658.87934601499</v>
           </cell>
         </row>
         <row r="3059">
           <cell r="C3059">
-            <v>95285.739336633822</v>
+            <v>104814.31327029719</v>
           </cell>
         </row>
         <row r="3060">
           <cell r="C3060">
-            <v>148222.25959866634</v>
+            <v>163044.48555853299</v>
           </cell>
         </row>
         <row r="3061">
           <cell r="C3061">
             <v>11040.972884280982</v>
           </cell>
         </row>
         <row r="3062">
           <cell r="C3062">
             <v>12314.935701659952</v>
           </cell>
         </row>
         <row r="3063">
           <cell r="C3063">
             <v>13843.675038653282</v>
           </cell>
         </row>
         <row r="3064">
           <cell r="C3064">
             <v>15966.942580984554</v>
           </cell>
         </row>
         <row r="3065">
           <cell r="C3065">
             <v>19330.572510885995</v>
@@ -5292,54 +5290,50 @@
         </row>
         <row r="3685">
           <cell r="C3685">
             <v>33859.626957542176</v>
           </cell>
         </row>
         <row r="3686">
           <cell r="C3686">
             <v>51068.687257795405</v>
           </cell>
         </row>
         <row r="3687">
           <cell r="C3687">
             <v>67193.957215664399</v>
           </cell>
         </row>
         <row r="3688">
           <cell r="C3688">
             <v>94732.553095706287</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5650,4902 +5644,4902 @@
       <selection activeCell="A2" sqref="A2:AX2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="6" width="4.7109375" customWidth="1"/>
     <col min="7" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="16" width="4.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.7109375" customWidth="1"/>
     <col min="18" max="22" width="4.7109375" customWidth="1"/>
     <col min="23" max="23" width="5.7109375" customWidth="1"/>
     <col min="24" max="26" width="4.7109375" customWidth="1"/>
     <col min="27" max="27" width="6.7109375" customWidth="1"/>
     <col min="28" max="28" width="5.7109375" customWidth="1"/>
     <col min="29" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="31" width="6.7109375" customWidth="1"/>
     <col min="32" max="33" width="5.7109375" customWidth="1"/>
     <col min="34" max="36" width="4.7109375" customWidth="1"/>
     <col min="37" max="38" width="5.7109375" customWidth="1"/>
     <col min="39" max="46" width="4.7109375" customWidth="1"/>
     <col min="47" max="48" width="5.7109375" customWidth="1"/>
     <col min="49" max="50" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="236"/>
-[...2 lines deleted...]
-      <c r="D1" s="238" t="s">
+      <c r="A1" s="112"/>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="238"/>
-[...9 lines deleted...]
-      <c r="O1" s="200" t="s">
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="114" t="s">
         <v>255</v>
       </c>
-      <c r="P1" s="200"/>
-[...17 lines deleted...]
-      <c r="AH1" s="234" t="s">
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
+      <c r="R1" s="114"/>
+      <c r="S1" s="114"/>
+      <c r="T1" s="114"/>
+      <c r="U1" s="114"/>
+      <c r="V1" s="114"/>
+      <c r="W1" s="114"/>
+      <c r="X1" s="114"/>
+      <c r="Y1" s="114"/>
+      <c r="Z1" s="114"/>
+      <c r="AA1" s="114"/>
+      <c r="AB1" s="114"/>
+      <c r="AC1" s="114"/>
+      <c r="AD1" s="114"/>
+      <c r="AE1" s="114"/>
+      <c r="AF1" s="114"/>
+      <c r="AG1" s="38"/>
+      <c r="AH1" s="115" t="s">
         <v>293</v>
       </c>
-      <c r="AI1" s="234"/>
-[...7 lines deleted...]
-      <c r="AO1" s="241" t="s">
+      <c r="AI1" s="115"/>
+      <c r="AJ1" s="115"/>
+      <c r="AK1" s="115"/>
+      <c r="AL1" s="116">
+        <v>46237</v>
+      </c>
+      <c r="AM1" s="116"/>
+      <c r="AN1" s="116"/>
+      <c r="AO1" s="103" t="s">
         <v>256</v>
       </c>
-      <c r="AP1" s="241"/>
-[...2 lines deleted...]
-      <c r="AS1" s="242" t="s">
+      <c r="AP1" s="103"/>
+      <c r="AQ1" s="103"/>
+      <c r="AR1" s="103"/>
+      <c r="AS1" s="104" t="s">
         <v>292</v>
       </c>
-      <c r="AT1" s="242"/>
-[...3 lines deleted...]
-      <c r="AX1" s="244"/>
+      <c r="AT1" s="104"/>
+      <c r="AU1" s="104"/>
+      <c r="AV1" s="104"/>
+      <c r="AW1" s="39"/>
+      <c r="AX1" s="40"/>
     </row>
     <row r="2" spans="1:50" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="197" t="s">
+      <c r="A2" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="198"/>
-[...47 lines deleted...]
-      <c r="AX2" s="199"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="101"/>
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="101"/>
+      <c r="V2" s="101"/>
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="101"/>
+      <c r="AA2" s="101"/>
+      <c r="AB2" s="101"/>
+      <c r="AC2" s="101"/>
+      <c r="AD2" s="101"/>
+      <c r="AE2" s="101"/>
+      <c r="AF2" s="101"/>
+      <c r="AG2" s="101"/>
+      <c r="AH2" s="101"/>
+      <c r="AI2" s="101"/>
+      <c r="AJ2" s="101"/>
+      <c r="AK2" s="101"/>
+      <c r="AL2" s="101"/>
+      <c r="AM2" s="101"/>
+      <c r="AN2" s="101"/>
+      <c r="AO2" s="101"/>
+      <c r="AP2" s="101"/>
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="101"/>
+      <c r="AU2" s="101"/>
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="102"/>
     </row>
     <row r="3" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="194" t="s">
+      <c r="A3" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="171"/>
-[...2 lines deleted...]
-      <c r="E3" s="40" t="s">
+      <c r="B3" s="106"/>
+      <c r="C3" s="106"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="40"/>
-      <c r="G3" s="40" t="s">
+      <c r="F3" s="57"/>
+      <c r="G3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="40"/>
-      <c r="I3" s="40" t="s">
+      <c r="H3" s="57"/>
+      <c r="I3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="40"/>
-      <c r="K3" s="69" t="s">
+      <c r="J3" s="57"/>
+      <c r="K3" s="108" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="179"/>
-[...2 lines deleted...]
-      <c r="O3" s="40" t="s">
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="110"/>
+      <c r="O3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="40"/>
-      <c r="Q3" s="40" t="s">
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="40"/>
-      <c r="S3" s="40" t="s">
+      <c r="R3" s="57"/>
+      <c r="S3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="T3" s="40"/>
-      <c r="U3" s="170" t="s">
+      <c r="T3" s="57"/>
+      <c r="U3" s="105" t="s">
         <v>53</v>
       </c>
-      <c r="V3" s="171"/>
-[...2 lines deleted...]
-      <c r="Y3" s="40" t="s">
+      <c r="V3" s="106"/>
+      <c r="W3" s="106"/>
+      <c r="X3" s="107"/>
+      <c r="Y3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="Z3" s="40"/>
-      <c r="AA3" s="40" t="s">
+      <c r="Z3" s="57"/>
+      <c r="AA3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AB3" s="40"/>
-      <c r="AC3" s="40" t="s">
+      <c r="AB3" s="57"/>
+      <c r="AC3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AD3" s="40"/>
-      <c r="AE3" s="170" t="s">
+      <c r="AD3" s="57"/>
+      <c r="AE3" s="105" t="s">
         <v>52</v>
       </c>
-      <c r="AF3" s="171"/>
-[...2 lines deleted...]
-      <c r="AI3" s="40" t="s">
+      <c r="AF3" s="106"/>
+      <c r="AG3" s="106"/>
+      <c r="AH3" s="107"/>
+      <c r="AI3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="AJ3" s="40"/>
-      <c r="AK3" s="40" t="s">
+      <c r="AJ3" s="57"/>
+      <c r="AK3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AL3" s="40"/>
-      <c r="AM3" s="40" t="s">
+      <c r="AL3" s="57"/>
+      <c r="AM3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AN3" s="40"/>
-      <c r="AO3" s="170" t="s">
+      <c r="AN3" s="57"/>
+      <c r="AO3" s="105" t="s">
         <v>54</v>
       </c>
-      <c r="AP3" s="171"/>
-[...2 lines deleted...]
-      <c r="AS3" s="40" t="s">
+      <c r="AP3" s="106"/>
+      <c r="AQ3" s="106"/>
+      <c r="AR3" s="107"/>
+      <c r="AS3" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="40"/>
-      <c r="AU3" s="40" t="s">
+      <c r="AT3" s="57"/>
+      <c r="AU3" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AV3" s="40"/>
-      <c r="AW3" s="40" t="s">
+      <c r="AV3" s="57"/>
+      <c r="AW3" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AX3" s="131"/>
+      <c r="AX3" s="99"/>
     </row>
     <row r="4" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="22"/>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="3"/>
-      <c r="E4" s="68" t="s">
+      <c r="E4" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="68"/>
-      <c r="G4" s="73" t="s">
+      <c r="F4" s="58"/>
+      <c r="G4" s="120" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="73"/>
-      <c r="I4" s="89">
+      <c r="H4" s="120"/>
+      <c r="I4" s="117">
         <f>[1]Hoja1!$C$2915</f>
         <v>16295.125348652406</v>
       </c>
-      <c r="J4" s="89"/>
+      <c r="J4" s="117"/>
       <c r="K4" s="1"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="3"/>
-      <c r="O4" s="68" t="s">
+      <c r="O4" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="P4" s="68"/>
-      <c r="Q4" s="52" t="s">
+      <c r="P4" s="58"/>
+      <c r="Q4" s="94" t="s">
         <v>15</v>
       </c>
-      <c r="R4" s="53"/>
-      <c r="S4" s="108">
+      <c r="R4" s="95"/>
+      <c r="S4" s="89">
         <f>[1]Hoja1!$C2919</f>
         <v>8589.9690473048049</v>
       </c>
-      <c r="T4" s="108"/>
+      <c r="T4" s="89"/>
       <c r="U4" s="1"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="3"/>
-      <c r="Y4" s="68" t="s">
+      <c r="Y4" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="Z4" s="68"/>
-      <c r="AA4" s="52" t="s">
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="94" t="s">
         <v>30</v>
       </c>
-      <c r="AB4" s="53"/>
-      <c r="AC4" s="108">
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="89">
         <f>[1]Hoja1!$C2925</f>
         <v>445.7644797406694</v>
       </c>
-      <c r="AD4" s="108"/>
+      <c r="AD4" s="89"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="2"/>
       <c r="AH4" s="3"/>
-      <c r="AI4" s="68" t="s">
+      <c r="AI4" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AJ4" s="68"/>
-      <c r="AK4" s="52" t="s">
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="94" t="s">
         <v>37</v>
       </c>
-      <c r="AL4" s="53"/>
-      <c r="AM4" s="108">
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="89">
         <f>[1]Hoja1!$C2939</f>
         <v>583.67954678273736</v>
       </c>
-      <c r="AN4" s="108"/>
+      <c r="AN4" s="89"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="2"/>
       <c r="AQ4" s="2"/>
       <c r="AR4" s="3"/>
-      <c r="AS4" s="68" t="s">
+      <c r="AS4" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AT4" s="68"/>
-      <c r="AU4" s="52" t="s">
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="AV4" s="53"/>
-      <c r="AW4" s="108">
+      <c r="AV4" s="95"/>
+      <c r="AW4" s="89">
         <f>[1]Hoja1!$C2932</f>
         <v>311.20667665348299</v>
       </c>
-      <c r="AX4" s="129"/>
+      <c r="AX4" s="90"/>
     </row>
     <row r="5" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="23"/>
       <c r="D5" s="5"/>
-      <c r="E5" s="83"/>
-[...4 lines deleted...]
-      <c r="J5" s="125"/>
+      <c r="E5" s="98"/>
+      <c r="F5" s="98"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="122"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
       <c r="K5" s="4"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="83" t="s">
+      <c r="O5" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="P5" s="83"/>
-      <c r="Q5" s="41" t="s">
+      <c r="P5" s="98"/>
+      <c r="Q5" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="R5" s="42" t="s">
+      <c r="R5" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="S5" s="98">
+      <c r="S5" s="118">
         <f>[1]Hoja1!$C2920</f>
         <v>13083.057198503833</v>
       </c>
-      <c r="T5" s="98"/>
+      <c r="T5" s="118"/>
       <c r="U5" s="4"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="83" t="s">
+      <c r="Y5" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="Z5" s="83"/>
-      <c r="AA5" s="41" t="s">
+      <c r="Z5" s="98"/>
+      <c r="AA5" s="96" t="s">
         <v>31</v>
       </c>
-      <c r="AB5" s="42"/>
-      <c r="AC5" s="125">
+      <c r="AB5" s="97"/>
+      <c r="AC5" s="87">
         <f>[1]Hoja1!$C2926</f>
         <v>708.09874678229687</v>
       </c>
-      <c r="AD5" s="125"/>
+      <c r="AD5" s="87"/>
       <c r="AE5" s="4"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="83" t="s">
+      <c r="AI5" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AJ5" s="83"/>
-      <c r="AK5" s="41" t="s">
+      <c r="AJ5" s="98"/>
+      <c r="AK5" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="AL5" s="42"/>
-      <c r="AM5" s="125">
+      <c r="AL5" s="97"/>
+      <c r="AM5" s="87">
         <f>[1]Hoja1!$C2940</f>
         <v>997.2410170457382</v>
       </c>
-      <c r="AN5" s="125"/>
+      <c r="AN5" s="87"/>
       <c r="AO5" s="4"/>
       <c r="AR5" s="5"/>
-      <c r="AS5" s="83" t="s">
+      <c r="AS5" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AT5" s="83"/>
-      <c r="AU5" s="41" t="s">
+      <c r="AT5" s="98"/>
+      <c r="AU5" s="96" t="s">
         <v>45</v>
       </c>
-      <c r="AV5" s="42"/>
-      <c r="AW5" s="125">
+      <c r="AV5" s="97"/>
+      <c r="AW5" s="87">
         <f>[1]Hoja1!$C2933</f>
         <v>510.92212495456141</v>
       </c>
-      <c r="AX5" s="130"/>
+      <c r="AX5" s="88"/>
     </row>
     <row r="6" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="23"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="68" t="s">
+      <c r="E6" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="68"/>
-      <c r="G6" s="73" t="s">
+      <c r="F6" s="58"/>
+      <c r="G6" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="73"/>
-      <c r="I6" s="89">
+      <c r="H6" s="120"/>
+      <c r="I6" s="117">
         <f>[1]Hoja1!$C$2916</f>
         <v>25514.273968244812</v>
       </c>
-      <c r="J6" s="89"/>
+      <c r="J6" s="117"/>
       <c r="K6" s="4"/>
       <c r="N6" s="5"/>
-      <c r="O6" s="68" t="s">
+      <c r="O6" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="P6" s="68"/>
-      <c r="Q6" s="52" t="s">
+      <c r="P6" s="58"/>
+      <c r="Q6" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="R6" s="53" t="s">
+      <c r="R6" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="S6" s="89">
+      <c r="S6" s="117">
         <f>[1]Hoja1!$C2921</f>
         <v>21117.006545340744</v>
       </c>
-      <c r="T6" s="89"/>
+      <c r="T6" s="117"/>
       <c r="U6" s="4"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="68" t="s">
+      <c r="Y6" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="Z6" s="68"/>
-      <c r="AA6" s="52" t="s">
+      <c r="Z6" s="58"/>
+      <c r="AA6" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="AB6" s="53"/>
-      <c r="AC6" s="108">
+      <c r="AB6" s="95"/>
+      <c r="AC6" s="89">
         <f>[1]Hoja1!$C2927</f>
         <v>1216.2983144003126</v>
       </c>
-      <c r="AD6" s="108"/>
+      <c r="AD6" s="89"/>
       <c r="AE6" s="4"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="68" t="s">
+      <c r="AI6" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AJ6" s="68"/>
-      <c r="AK6" s="52" t="s">
+      <c r="AJ6" s="58"/>
+      <c r="AK6" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="AL6" s="53"/>
-      <c r="AM6" s="108">
+      <c r="AL6" s="95"/>
+      <c r="AM6" s="89">
         <f>[1]Hoja1!$C2941</f>
         <v>1559.2403219705852</v>
       </c>
-      <c r="AN6" s="108"/>
+      <c r="AN6" s="89"/>
       <c r="AO6" s="4"/>
       <c r="AR6" s="5"/>
-      <c r="AS6" s="68" t="s">
+      <c r="AS6" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AT6" s="68"/>
-      <c r="AU6" s="52" t="s">
+      <c r="AT6" s="58"/>
+      <c r="AU6" s="94" t="s">
         <v>46</v>
       </c>
-      <c r="AV6" s="53"/>
-      <c r="AW6" s="108">
+      <c r="AV6" s="95"/>
+      <c r="AW6" s="89">
         <f>[1]Hoja1!$C2934</f>
         <v>719.12259857444474</v>
       </c>
-      <c r="AX6" s="129"/>
+      <c r="AX6" s="90"/>
     </row>
     <row r="7" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="23"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="83"/>
-[...4 lines deleted...]
-      <c r="J7" s="98"/>
+      <c r="E7" s="98"/>
+      <c r="F7" s="98"/>
+      <c r="G7" s="122"/>
+      <c r="H7" s="122"/>
+      <c r="I7" s="118"/>
+      <c r="J7" s="118"/>
       <c r="K7" s="4"/>
       <c r="N7" s="5"/>
-      <c r="O7" s="83" t="s">
+      <c r="O7" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="P7" s="83"/>
-      <c r="Q7" s="41" t="s">
+      <c r="P7" s="98"/>
+      <c r="Q7" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="R7" s="42" t="s">
+      <c r="R7" s="97" t="s">
         <v>18</v>
       </c>
-      <c r="S7" s="98">
+      <c r="S7" s="118">
         <f>[1]Hoja1!$C2922</f>
         <v>32575.448640185408</v>
       </c>
-      <c r="T7" s="98"/>
+      <c r="T7" s="118"/>
       <c r="U7" s="4"/>
       <c r="X7" s="5"/>
-      <c r="Y7" s="83" t="s">
+      <c r="Y7" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="83"/>
-      <c r="AA7" s="41" t="s">
+      <c r="Z7" s="98"/>
+      <c r="AA7" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="AB7" s="42"/>
-      <c r="AC7" s="125">
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="87">
         <f>[1]Hoja1!$C2928</f>
         <v>2320.8214527505447</v>
       </c>
-      <c r="AD7" s="125"/>
+      <c r="AD7" s="87"/>
       <c r="AE7" s="4"/>
       <c r="AH7" s="5"/>
-      <c r="AI7" s="83" t="s">
+      <c r="AI7" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="AJ7" s="83"/>
-      <c r="AK7" s="41" t="s">
+      <c r="AJ7" s="98"/>
+      <c r="AK7" s="96" t="s">
         <v>40</v>
       </c>
-      <c r="AL7" s="42"/>
-      <c r="AM7" s="125">
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="87">
         <f>[1]Hoja1!$C2942</f>
         <v>3054.6759259926771</v>
       </c>
-      <c r="AN7" s="125"/>
+      <c r="AN7" s="87"/>
       <c r="AO7" s="4"/>
       <c r="AR7" s="5"/>
-      <c r="AS7" s="83" t="s">
+      <c r="AS7" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="AT7" s="83"/>
-      <c r="AU7" s="41" t="s">
+      <c r="AT7" s="98"/>
+      <c r="AU7" s="96" t="s">
         <v>47</v>
       </c>
-      <c r="AV7" s="42"/>
-      <c r="AW7" s="125">
+      <c r="AV7" s="97"/>
+      <c r="AW7" s="87">
         <f>[1]Hoja1!$C2935</f>
         <v>1351.0398483507017</v>
       </c>
-      <c r="AX7" s="130"/>
+      <c r="AX7" s="88"/>
     </row>
     <row r="8" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="23"/>
       <c r="D8" s="5"/>
-      <c r="E8" s="68" t="s">
+      <c r="E8" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="68"/>
-      <c r="G8" s="73" t="s">
+      <c r="F8" s="58"/>
+      <c r="G8" s="120" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="73"/>
-      <c r="I8" s="89">
+      <c r="H8" s="120"/>
+      <c r="I8" s="117">
         <f>[1]Hoja1!$C$2917</f>
         <v>37528.174155385939</v>
       </c>
-      <c r="J8" s="89"/>
+      <c r="J8" s="117"/>
       <c r="K8" s="4"/>
       <c r="N8" s="5"/>
-      <c r="O8" s="68" t="s">
+      <c r="O8" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="P8" s="68"/>
-      <c r="Q8" s="52" t="s">
+      <c r="P8" s="58"/>
+      <c r="Q8" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="53" t="s">
+      <c r="R8" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="89">
+      <c r="S8" s="117">
         <f>[1]Hoja1!$C2923</f>
         <v>50966.724315888867</v>
       </c>
-      <c r="T8" s="89"/>
+      <c r="T8" s="117"/>
       <c r="U8" s="4"/>
       <c r="X8" s="5"/>
-      <c r="Y8" s="68" t="s">
+      <c r="Y8" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="Z8" s="68"/>
-      <c r="AA8" s="52" t="s">
+      <c r="Z8" s="58"/>
+      <c r="AA8" s="94" t="s">
         <v>34</v>
       </c>
-      <c r="AB8" s="53"/>
-      <c r="AC8" s="108">
+      <c r="AB8" s="95"/>
+      <c r="AC8" s="89">
         <f>[1]Hoja1!$C2929</f>
         <v>4049.0941688673965</v>
       </c>
-      <c r="AD8" s="108"/>
+      <c r="AD8" s="89"/>
       <c r="AE8" s="4"/>
       <c r="AH8" s="5"/>
-      <c r="AI8" s="68" t="s">
+      <c r="AI8" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="AJ8" s="68"/>
-      <c r="AK8" s="52" t="s">
+      <c r="AJ8" s="58"/>
+      <c r="AK8" s="94" t="s">
         <v>41</v>
       </c>
-      <c r="AL8" s="53"/>
-      <c r="AM8" s="108">
+      <c r="AL8" s="95"/>
+      <c r="AM8" s="89">
         <f>[1]Hoja1!$C2943</f>
         <v>5935.0747768349447</v>
       </c>
-      <c r="AN8" s="108"/>
+      <c r="AN8" s="89"/>
       <c r="AO8" s="4"/>
       <c r="AR8" s="5"/>
-      <c r="AS8" s="68" t="s">
+      <c r="AS8" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="AT8" s="68"/>
-      <c r="AU8" s="52" t="s">
+      <c r="AT8" s="58"/>
+      <c r="AU8" s="94" t="s">
         <v>48</v>
       </c>
-      <c r="AV8" s="53"/>
-      <c r="AW8" s="108">
+      <c r="AV8" s="95"/>
+      <c r="AW8" s="89">
         <f>[1]Hoja1!$C2936</f>
         <v>2311.1839338352884</v>
       </c>
-      <c r="AX8" s="129"/>
+      <c r="AX8" s="90"/>
     </row>
     <row r="9" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23"/>
       <c r="D9" s="5"/>
-      <c r="E9" s="83"/>
-[...4 lines deleted...]
-      <c r="J9" s="98"/>
+      <c r="E9" s="98"/>
+      <c r="F9" s="98"/>
+      <c r="G9" s="122"/>
+      <c r="H9" s="122"/>
+      <c r="I9" s="118"/>
+      <c r="J9" s="118"/>
       <c r="K9" s="4"/>
       <c r="N9" s="5"/>
-      <c r="O9" s="83" t="s">
+      <c r="O9" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="P9" s="83"/>
-      <c r="Q9" s="41" t="s">
+      <c r="P9" s="98"/>
+      <c r="Q9" s="96" t="s">
         <v>20</v>
       </c>
-      <c r="R9" s="42" t="s">
+      <c r="R9" s="97" t="s">
         <v>20</v>
       </c>
-      <c r="S9" s="98">
+      <c r="S9" s="118">
         <f>[1]Hoja1!$C2924</f>
         <v>86862.924577595579</v>
       </c>
-      <c r="T9" s="98"/>
+      <c r="T9" s="118"/>
       <c r="U9" s="4"/>
       <c r="X9" s="5"/>
-      <c r="Y9" s="83" t="s">
+      <c r="Y9" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="Z9" s="83"/>
-      <c r="AA9" s="41" t="s">
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="96" t="s">
         <v>35</v>
       </c>
-      <c r="AB9" s="42"/>
-      <c r="AC9" s="125">
+      <c r="AB9" s="97"/>
+      <c r="AC9" s="87">
         <f>[1]Hoja1!$C2930</f>
         <v>7406.8759107269034</v>
       </c>
-      <c r="AD9" s="125"/>
+      <c r="AD9" s="87"/>
       <c r="AE9" s="4"/>
       <c r="AH9" s="5"/>
-      <c r="AI9" s="83" t="s">
+      <c r="AI9" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="AJ9" s="83"/>
-      <c r="AK9" s="41" t="s">
+      <c r="AJ9" s="98"/>
+      <c r="AK9" s="96" t="s">
         <v>42</v>
       </c>
-      <c r="AL9" s="42"/>
-      <c r="AM9" s="125">
+      <c r="AL9" s="97"/>
+      <c r="AM9" s="87">
         <f>[1]Hoja1!$C2944</f>
         <v>10165.143845956771</v>
       </c>
-      <c r="AN9" s="125"/>
+      <c r="AN9" s="87"/>
       <c r="AO9" s="4"/>
       <c r="AR9" s="5"/>
-      <c r="AS9" s="83" t="s">
+      <c r="AS9" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="AT9" s="83"/>
-      <c r="AU9" s="41" t="s">
+      <c r="AT9" s="98"/>
+      <c r="AU9" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="AV9" s="42"/>
-      <c r="AW9" s="125">
+      <c r="AV9" s="97"/>
+      <c r="AW9" s="87">
         <f>[1]Hoja1!$C2937</f>
         <v>5030.6345485121965</v>
       </c>
-      <c r="AX9" s="130"/>
+      <c r="AX9" s="88"/>
     </row>
     <row r="10" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="24"/>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="68" t="s">
+      <c r="E10" s="58" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="68"/>
-      <c r="G10" s="73" t="s">
+      <c r="F10" s="58"/>
+      <c r="G10" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="H10" s="73"/>
-      <c r="I10" s="89">
+      <c r="H10" s="120"/>
+      <c r="I10" s="117">
         <f>[1]Hoja1!$C$2918</f>
         <v>62812.30404230686</v>
       </c>
-      <c r="J10" s="89"/>
+      <c r="J10" s="117"/>
       <c r="K10" s="6"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="8"/>
-      <c r="O10" s="68"/>
-[...4 lines deleted...]
-      <c r="T10" s="144"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="58"/>
+      <c r="Q10" s="78"/>
+      <c r="R10" s="79"/>
+      <c r="S10" s="119"/>
+      <c r="T10" s="119"/>
       <c r="U10" s="6"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="8"/>
-      <c r="Y10" s="68" t="s">
+      <c r="Y10" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="Z10" s="68"/>
-      <c r="AA10" s="52" t="s">
+      <c r="Z10" s="58"/>
+      <c r="AA10" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="AB10" s="53"/>
-      <c r="AC10" s="201">
+      <c r="AB10" s="95"/>
+      <c r="AC10" s="93">
         <f>[1]Hoja1!$C2931</f>
         <v>14813.751821453807</v>
       </c>
-      <c r="AD10" s="201"/>
+      <c r="AD10" s="93"/>
       <c r="AE10" s="6"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
       <c r="AH10" s="8"/>
-      <c r="AI10" s="68" t="s">
+      <c r="AI10" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AJ10" s="68"/>
-      <c r="AK10" s="52" t="s">
+      <c r="AJ10" s="58"/>
+      <c r="AK10" s="94" t="s">
         <v>43</v>
       </c>
-      <c r="AL10" s="53"/>
-      <c r="AM10" s="201">
+      <c r="AL10" s="95"/>
+      <c r="AM10" s="93">
         <f>[1]Hoja1!$C2945</f>
         <v>15261.119770546062</v>
       </c>
-      <c r="AN10" s="201"/>
+      <c r="AN10" s="93"/>
       <c r="AO10" s="6"/>
       <c r="AP10" s="7"/>
       <c r="AQ10" s="7"/>
       <c r="AR10" s="8"/>
-      <c r="AS10" s="68" t="s">
+      <c r="AS10" s="58" t="s">
         <v>29</v>
       </c>
-      <c r="AT10" s="68"/>
-      <c r="AU10" s="52" t="s">
+      <c r="AT10" s="58"/>
+      <c r="AU10" s="94" t="s">
         <v>50</v>
       </c>
-      <c r="AV10" s="53"/>
-      <c r="AW10" s="202">
+      <c r="AV10" s="95"/>
+      <c r="AW10" s="91">
         <f>[1]Hoja1!$C2938</f>
         <v>10863.421342960608</v>
       </c>
-      <c r="AX10" s="203"/>
+      <c r="AX10" s="92"/>
     </row>
     <row r="11" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="180" t="s">
+      <c r="A11" s="123" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="92"/>
-[...2 lines deleted...]
-      <c r="E11" s="94" t="s">
+      <c r="B11" s="124"/>
+      <c r="C11" s="124"/>
+      <c r="D11" s="75"/>
+      <c r="E11" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="F11" s="94"/>
-      <c r="G11" s="94" t="s">
+      <c r="F11" s="62"/>
+      <c r="G11" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="94"/>
-      <c r="I11" s="94" t="s">
+      <c r="H11" s="62"/>
+      <c r="I11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="J11" s="94"/>
-      <c r="K11" s="135" t="s">
+      <c r="J11" s="62"/>
+      <c r="K11" s="125" t="s">
         <v>55</v>
       </c>
-      <c r="L11" s="136"/>
-[...2 lines deleted...]
-      <c r="O11" s="94" t="s">
+      <c r="L11" s="126"/>
+      <c r="M11" s="126"/>
+      <c r="N11" s="127"/>
+      <c r="O11" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P11" s="94"/>
-      <c r="Q11" s="94" t="s">
+      <c r="P11" s="62"/>
+      <c r="Q11" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="R11" s="94"/>
-      <c r="S11" s="94" t="s">
+      <c r="R11" s="62"/>
+      <c r="S11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="T11" s="94"/>
-      <c r="U11" s="135" t="s">
+      <c r="T11" s="62"/>
+      <c r="U11" s="125" t="s">
         <v>56</v>
       </c>
-      <c r="V11" s="136"/>
-[...2 lines deleted...]
-      <c r="Y11" s="94" t="s">
+      <c r="V11" s="126"/>
+      <c r="W11" s="126"/>
+      <c r="X11" s="127"/>
+      <c r="Y11" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Z11" s="94"/>
-      <c r="AA11" s="94" t="s">
+      <c r="Z11" s="62"/>
+      <c r="AA11" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AB11" s="94"/>
-      <c r="AC11" s="94" t="s">
+      <c r="AB11" s="62"/>
+      <c r="AC11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AD11" s="94"/>
-      <c r="AE11" s="135" t="s">
+      <c r="AD11" s="62"/>
+      <c r="AE11" s="125" t="s">
         <v>57</v>
       </c>
-      <c r="AF11" s="136"/>
-[...2 lines deleted...]
-      <c r="AI11" s="94" t="s">
+      <c r="AF11" s="126"/>
+      <c r="AG11" s="126"/>
+      <c r="AH11" s="127"/>
+      <c r="AI11" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AJ11" s="94"/>
-      <c r="AK11" s="94" t="s">
+      <c r="AJ11" s="62"/>
+      <c r="AK11" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AL11" s="94"/>
-      <c r="AM11" s="94" t="s">
+      <c r="AL11" s="62"/>
+      <c r="AM11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AN11" s="94"/>
-      <c r="AO11" s="135" t="s">
+      <c r="AN11" s="62"/>
+      <c r="AO11" s="125" t="s">
         <v>72</v>
       </c>
-      <c r="AP11" s="136"/>
-[...2 lines deleted...]
-      <c r="AS11" s="94" t="s">
+      <c r="AP11" s="126"/>
+      <c r="AQ11" s="126"/>
+      <c r="AR11" s="127"/>
+      <c r="AS11" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT11" s="94"/>
-      <c r="AU11" s="94" t="s">
+      <c r="AT11" s="62"/>
+      <c r="AU11" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV11" s="94"/>
-      <c r="AW11" s="94" t="s">
+      <c r="AV11" s="62"/>
+      <c r="AW11" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX11" s="95"/>
+      <c r="AX11" s="137"/>
     </row>
     <row r="12" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="23"/>
       <c r="D12" s="5"/>
-      <c r="E12" s="68" t="s">
+      <c r="E12" s="58" t="s">
         <v>75</v>
       </c>
-      <c r="F12" s="68"/>
-      <c r="G12" s="73" t="s">
+      <c r="F12" s="58"/>
+      <c r="G12" s="120" t="s">
         <v>94</v>
       </c>
-      <c r="H12" s="73"/>
-      <c r="I12" s="108">
+      <c r="H12" s="120"/>
+      <c r="I12" s="89">
         <f>[1]Hoja1!$C3020</f>
         <v>1036.4257993251008</v>
       </c>
-      <c r="J12" s="108"/>
+      <c r="J12" s="89"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="3"/>
-      <c r="O12" s="68" t="s">
+      <c r="O12" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="P12" s="68"/>
-      <c r="Q12" s="52" t="s">
+      <c r="P12" s="58"/>
+      <c r="Q12" s="94" t="s">
         <v>100</v>
       </c>
-      <c r="R12" s="53"/>
-      <c r="S12" s="108">
+      <c r="R12" s="95"/>
+      <c r="S12" s="89">
         <f>[1]Hoja1!$C2957</f>
         <v>1860.1914758962216</v>
       </c>
-      <c r="T12" s="108"/>
+      <c r="T12" s="89"/>
       <c r="U12" s="1"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
       <c r="X12" s="3"/>
-      <c r="Y12" s="68" t="s">
+      <c r="Y12" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="Z12" s="68"/>
-      <c r="AA12" s="52" t="s">
+      <c r="Z12" s="58"/>
+      <c r="AA12" s="94" t="s">
         <v>160</v>
       </c>
-      <c r="AB12" s="53"/>
-      <c r="AC12" s="89">
+      <c r="AB12" s="95"/>
+      <c r="AC12" s="117">
         <f>[1]Hoja1!$C2939</f>
         <v>583.67954678273736</v>
       </c>
-      <c r="AD12" s="89"/>
+      <c r="AD12" s="117"/>
       <c r="AE12" s="1"/>
       <c r="AF12" s="2"/>
       <c r="AG12" s="2"/>
       <c r="AH12" s="3"/>
-      <c r="AI12" s="68" t="s">
+      <c r="AI12" s="58" t="s">
         <v>58</v>
       </c>
-      <c r="AJ12" s="68"/>
-      <c r="AK12" s="52" t="s">
+      <c r="AJ12" s="58"/>
+      <c r="AK12" s="94" t="s">
         <v>65</v>
       </c>
-      <c r="AL12" s="53"/>
-      <c r="AM12" s="108">
+      <c r="AL12" s="95"/>
+      <c r="AM12" s="89">
         <f>[1]Hoja1!$C3072</f>
         <v>679.18051108257384</v>
       </c>
-      <c r="AN12" s="108"/>
+      <c r="AN12" s="89"/>
       <c r="AO12" s="1"/>
       <c r="AP12" s="2"/>
       <c r="AQ12" s="2"/>
       <c r="AR12" s="3"/>
-      <c r="AS12" s="67" t="s">
+      <c r="AS12" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AT12" s="68"/>
-      <c r="AU12" s="52" t="s">
+      <c r="AT12" s="58"/>
+      <c r="AU12" s="94" t="s">
         <v>275</v>
       </c>
-      <c r="AV12" s="53"/>
-      <c r="AW12" s="108">
+      <c r="AV12" s="95"/>
+      <c r="AW12" s="89">
         <f>[1]Hoja1!$C3006</f>
         <v>2004.7876652365605</v>
       </c>
-      <c r="AX12" s="129"/>
+      <c r="AX12" s="90"/>
     </row>
     <row r="13" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23"/>
       <c r="D13" s="5"/>
-      <c r="E13" s="83" t="s">
+      <c r="E13" s="98" t="s">
         <v>76</v>
       </c>
-      <c r="F13" s="83"/>
-      <c r="G13" s="193" t="s">
+      <c r="F13" s="98"/>
+      <c r="G13" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="H13" s="193"/>
-      <c r="I13" s="125">
+      <c r="H13" s="122"/>
+      <c r="I13" s="87">
         <f>[1]Hoja1!$C3021</f>
         <v>1777.6462099010776</v>
       </c>
-      <c r="J13" s="125"/>
+      <c r="J13" s="87"/>
       <c r="K13" s="4"/>
       <c r="N13" s="5"/>
-      <c r="O13" s="83" t="s">
+      <c r="O13" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="P13" s="83"/>
-      <c r="Q13" s="41" t="s">
+      <c r="P13" s="98"/>
+      <c r="Q13" s="96" t="s">
         <v>101</v>
       </c>
-      <c r="R13" s="42"/>
-      <c r="S13" s="125">
+      <c r="R13" s="97"/>
+      <c r="S13" s="87">
         <f>[1]Hoja1!$C2958</f>
         <v>2613.9055851699668</v>
       </c>
-      <c r="T13" s="125"/>
+      <c r="T13" s="87"/>
       <c r="U13" s="4"/>
       <c r="X13" s="5"/>
-      <c r="Y13" s="83" t="s">
+      <c r="Y13" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="Z13" s="83"/>
-      <c r="AA13" s="41" t="s">
+      <c r="Z13" s="98"/>
+      <c r="AA13" s="96" t="s">
         <v>161</v>
       </c>
-      <c r="AB13" s="42"/>
-      <c r="AC13" s="125">
+      <c r="AB13" s="97"/>
+      <c r="AC13" s="87">
         <f>[1]Hoja1!$C2940</f>
         <v>997.2410170457382</v>
       </c>
-      <c r="AD13" s="125"/>
+      <c r="AD13" s="87"/>
       <c r="AE13" s="4"/>
       <c r="AH13" s="5"/>
-      <c r="AI13" s="83" t="s">
+      <c r="AI13" s="98" t="s">
         <v>59</v>
       </c>
-      <c r="AJ13" s="83"/>
-      <c r="AK13" s="41" t="s">
+      <c r="AJ13" s="98"/>
+      <c r="AK13" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="AL13" s="42"/>
-      <c r="AM13" s="125">
+      <c r="AL13" s="97"/>
+      <c r="AM13" s="87">
         <f>[1]Hoja1!$C3073</f>
         <v>939.26658047083299</v>
       </c>
-      <c r="AN13" s="125"/>
+      <c r="AN13" s="87"/>
       <c r="AO13" s="4"/>
       <c r="AR13" s="5"/>
-      <c r="AS13" s="70" t="s">
+      <c r="AS13" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="AT13" s="83"/>
-      <c r="AU13" s="52" t="s">
+      <c r="AT13" s="98"/>
+      <c r="AU13" s="94" t="s">
         <v>276</v>
       </c>
-      <c r="AV13" s="53"/>
-      <c r="AW13" s="125">
+      <c r="AV13" s="95"/>
+      <c r="AW13" s="87">
         <f>[1]Hoja1!$C3007</f>
         <v>2755.3616470301181</v>
       </c>
-      <c r="AX13" s="130"/>
+      <c r="AX13" s="88"/>
     </row>
     <row r="14" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="23"/>
       <c r="D14" s="5"/>
-      <c r="E14" s="68" t="s">
+      <c r="E14" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="68"/>
-      <c r="G14" s="73" t="s">
+      <c r="F14" s="58"/>
+      <c r="G14" s="120" t="s">
         <v>96</v>
       </c>
-      <c r="H14" s="73"/>
-      <c r="I14" s="108">
+      <c r="H14" s="120"/>
+      <c r="I14" s="89">
         <f>[1]Hoja1!$C3022</f>
         <v>1728.2727161168523</v>
       </c>
-      <c r="J14" s="108"/>
+      <c r="J14" s="89"/>
       <c r="K14" s="4"/>
       <c r="N14" s="5"/>
-      <c r="O14" s="68" t="s">
+      <c r="O14" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="P14" s="68"/>
-      <c r="Q14" s="52" t="s">
+      <c r="P14" s="58"/>
+      <c r="Q14" s="94" t="s">
         <v>102</v>
       </c>
-      <c r="R14" s="53"/>
-      <c r="S14" s="108">
+      <c r="R14" s="95"/>
+      <c r="S14" s="89">
         <f>[1]Hoja1!$C2959</f>
         <v>4104.6978091947603</v>
       </c>
-      <c r="T14" s="108"/>
+      <c r="T14" s="89"/>
       <c r="U14" s="4"/>
       <c r="X14" s="5"/>
-      <c r="Y14" s="68" t="s">
+      <c r="Y14" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="Z14" s="68"/>
-      <c r="AA14" s="52" t="s">
+      <c r="Z14" s="58"/>
+      <c r="AA14" s="94" t="s">
         <v>162</v>
       </c>
-      <c r="AB14" s="53"/>
-      <c r="AC14" s="108">
+      <c r="AB14" s="95"/>
+      <c r="AC14" s="89">
         <f>[1]Hoja1!$C2941</f>
         <v>1559.2403219705852</v>
       </c>
-      <c r="AD14" s="108"/>
+      <c r="AD14" s="89"/>
       <c r="AE14" s="4"/>
       <c r="AH14" s="5"/>
-      <c r="AI14" s="68" t="s">
+      <c r="AI14" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="AJ14" s="68"/>
-      <c r="AK14" s="52" t="s">
+      <c r="AJ14" s="58"/>
+      <c r="AK14" s="94" t="s">
         <v>67</v>
       </c>
-      <c r="AL14" s="53"/>
-      <c r="AM14" s="108">
+      <c r="AL14" s="95"/>
+      <c r="AM14" s="89">
         <f>[1]Hoja1!$C3074</f>
         <v>1249.4577265349785</v>
       </c>
-      <c r="AN14" s="108"/>
+      <c r="AN14" s="89"/>
       <c r="AO14" s="4"/>
       <c r="AR14" s="5"/>
-      <c r="AS14" s="67" t="s">
+      <c r="AS14" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="AT14" s="68"/>
-      <c r="AU14" s="52" t="s">
+      <c r="AT14" s="58"/>
+      <c r="AU14" s="94" t="s">
         <v>277</v>
       </c>
-      <c r="AV14" s="53"/>
-      <c r="AW14" s="108">
+      <c r="AV14" s="95"/>
+      <c r="AW14" s="89">
         <f>[1]Hoja1!$C3008</f>
         <v>3900.9569847089738</v>
       </c>
-      <c r="AX14" s="129"/>
+      <c r="AX14" s="90"/>
     </row>
     <row r="15" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23"/>
       <c r="D15" s="5"/>
-      <c r="E15" s="83" t="s">
+      <c r="E15" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="83"/>
-      <c r="G15" s="193" t="s">
+      <c r="F15" s="98"/>
+      <c r="G15" s="122" t="s">
         <v>97</v>
       </c>
-      <c r="H15" s="193"/>
-      <c r="I15" s="125">
+      <c r="H15" s="122"/>
+      <c r="I15" s="87">
         <f>[1]Hoja1!$C3023</f>
         <v>3357.7817418595059</v>
       </c>
-      <c r="J15" s="125"/>
+      <c r="J15" s="87"/>
       <c r="K15" s="4"/>
       <c r="N15" s="5"/>
-      <c r="O15" s="83" t="s">
+      <c r="O15" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="P15" s="83"/>
-      <c r="Q15" s="41" t="s">
+      <c r="P15" s="98"/>
+      <c r="Q15" s="96" t="s">
         <v>103</v>
       </c>
-      <c r="R15" s="42"/>
-      <c r="S15" s="98">
+      <c r="R15" s="97"/>
+      <c r="S15" s="118">
         <f>[1]Hoja1!$C2960</f>
         <v>14492.439947324188</v>
       </c>
-      <c r="T15" s="98"/>
+      <c r="T15" s="118"/>
       <c r="U15" s="4"/>
       <c r="X15" s="5"/>
-      <c r="Y15" s="83" t="s">
+      <c r="Y15" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="Z15" s="83"/>
-      <c r="AA15" s="41" t="s">
+      <c r="Z15" s="98"/>
+      <c r="AA15" s="96" t="s">
         <v>163</v>
       </c>
-      <c r="AB15" s="42"/>
-      <c r="AC15" s="125">
+      <c r="AB15" s="97"/>
+      <c r="AC15" s="87">
         <f>[1]Hoja1!$C2942</f>
         <v>3054.6759259926771</v>
       </c>
-      <c r="AD15" s="125"/>
+      <c r="AD15" s="87"/>
       <c r="AE15" s="4"/>
       <c r="AH15" s="5"/>
-      <c r="AI15" s="83" t="s">
+      <c r="AI15" s="98" t="s">
         <v>61</v>
       </c>
-      <c r="AJ15" s="83"/>
-      <c r="AK15" s="41" t="s">
+      <c r="AJ15" s="98"/>
+      <c r="AK15" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="AL15" s="42"/>
-      <c r="AM15" s="125">
+      <c r="AL15" s="97"/>
+      <c r="AM15" s="87">
         <f>[1]Hoja1!$C3075</f>
         <v>1735.2291006538119</v>
       </c>
-      <c r="AN15" s="125"/>
-[...9 lines deleted...]
-      <c r="AX15" s="187"/>
+      <c r="AN15" s="87"/>
+      <c r="AO15" s="138"/>
+      <c r="AP15" s="139"/>
+      <c r="AQ15" s="139"/>
+      <c r="AR15" s="140"/>
+      <c r="AS15" s="141"/>
+      <c r="AT15" s="142"/>
+      <c r="AU15" s="142"/>
+      <c r="AV15" s="142"/>
+      <c r="AW15" s="142"/>
+      <c r="AX15" s="143"/>
     </row>
     <row r="16" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23"/>
       <c r="D16" s="5"/>
-      <c r="E16" s="68" t="s">
+      <c r="E16" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="F16" s="68"/>
-      <c r="G16" s="73" t="s">
+      <c r="F16" s="58"/>
+      <c r="G16" s="120" t="s">
         <v>98</v>
       </c>
-      <c r="H16" s="73"/>
-      <c r="I16" s="108">
+      <c r="H16" s="120"/>
+      <c r="I16" s="89">
         <f>[1]Hoja1!$C3024</f>
         <v>3061.5073735426613</v>
       </c>
-      <c r="J16" s="108"/>
+      <c r="J16" s="89"/>
       <c r="K16" s="4"/>
       <c r="N16" s="5"/>
-      <c r="O16" s="68" t="s">
+      <c r="O16" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="68"/>
-      <c r="Q16" s="52" t="s">
+      <c r="P16" s="58"/>
+      <c r="Q16" s="94" t="s">
         <v>104</v>
       </c>
-      <c r="R16" s="53"/>
-      <c r="S16" s="191">
+      <c r="R16" s="95"/>
+      <c r="S16" s="128">
         <f>[1]Hoja1!$C2961</f>
         <v>21564.7419561594</v>
       </c>
-      <c r="T16" s="191"/>
+      <c r="T16" s="128"/>
       <c r="U16" s="4"/>
       <c r="X16" s="5"/>
-      <c r="Y16" s="68" t="s">
+      <c r="Y16" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="Z16" s="68"/>
-      <c r="AA16" s="52" t="s">
+      <c r="Z16" s="58"/>
+      <c r="AA16" s="94" t="s">
         <v>164</v>
       </c>
-      <c r="AB16" s="53"/>
-      <c r="AC16" s="108">
+      <c r="AB16" s="95"/>
+      <c r="AC16" s="89">
         <f>[1]Hoja1!$C2943</f>
         <v>5935.0747768349447</v>
       </c>
-      <c r="AD16" s="108"/>
+      <c r="AD16" s="89"/>
       <c r="AE16" s="4"/>
       <c r="AH16" s="5"/>
-      <c r="AI16" s="68" t="s">
+      <c r="AI16" s="58" t="s">
         <v>62</v>
       </c>
-      <c r="AJ16" s="68"/>
-      <c r="AK16" s="52" t="s">
+      <c r="AJ16" s="58"/>
+      <c r="AK16" s="94" t="s">
         <v>68</v>
       </c>
-      <c r="AL16" s="53"/>
-      <c r="AM16" s="108">
+      <c r="AL16" s="95"/>
+      <c r="AM16" s="89">
         <f>[1]Hoja1!$C3076</f>
         <v>1965.2698290106302</v>
       </c>
-      <c r="AN16" s="108"/>
-      <c r="AO16" s="132" t="s">
+      <c r="AN16" s="89"/>
+      <c r="AO16" s="148" t="s">
         <v>73</v>
       </c>
-      <c r="AP16" s="133"/>
-[...2 lines deleted...]
-      <c r="AS16" s="94" t="s">
+      <c r="AP16" s="149"/>
+      <c r="AQ16" s="149"/>
+      <c r="AR16" s="150"/>
+      <c r="AS16" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT16" s="94"/>
-      <c r="AU16" s="94" t="s">
+      <c r="AT16" s="62"/>
+      <c r="AU16" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV16" s="94"/>
-      <c r="AW16" s="94" t="s">
+      <c r="AV16" s="62"/>
+      <c r="AW16" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX16" s="95"/>
+      <c r="AX16" s="137"/>
     </row>
     <row r="17" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23"/>
       <c r="D17" s="5"/>
-      <c r="E17" s="83" t="s">
+      <c r="E17" s="98" t="s">
         <v>271</v>
       </c>
-      <c r="F17" s="83"/>
-      <c r="G17" s="193" t="s">
+      <c r="F17" s="98"/>
+      <c r="G17" s="122" t="s">
         <v>272</v>
       </c>
-      <c r="H17" s="193"/>
-      <c r="I17" s="125">
+      <c r="H17" s="122"/>
+      <c r="I17" s="87">
         <f>[1]Hoja1!$C3025</f>
         <v>4937.9172738179359</v>
       </c>
-      <c r="J17" s="125"/>
+      <c r="J17" s="87"/>
       <c r="K17" s="4"/>
       <c r="N17" s="5"/>
-      <c r="O17" s="83" t="s">
+      <c r="O17" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="P17" s="83"/>
-      <c r="Q17" s="41" t="s">
+      <c r="P17" s="98"/>
+      <c r="Q17" s="96" t="s">
         <v>105</v>
       </c>
-      <c r="R17" s="42"/>
-      <c r="S17" s="190">
+      <c r="R17" s="97"/>
+      <c r="S17" s="133">
         <f>[1]Hoja1!$C2962</f>
         <v>24928.753844562041</v>
       </c>
-      <c r="T17" s="190"/>
+      <c r="T17" s="133"/>
       <c r="U17" s="4"/>
       <c r="X17" s="5"/>
-      <c r="Y17" s="83"/>
-[...4 lines deleted...]
-      <c r="AD17" s="148"/>
+      <c r="Y17" s="98"/>
+      <c r="Z17" s="98"/>
+      <c r="AA17" s="130"/>
+      <c r="AB17" s="131"/>
+      <c r="AC17" s="132"/>
+      <c r="AD17" s="132"/>
       <c r="AE17" s="4"/>
       <c r="AH17" s="5"/>
-      <c r="AI17" s="83" t="s">
+      <c r="AI17" s="98" t="s">
         <v>63</v>
       </c>
-      <c r="AJ17" s="83"/>
-      <c r="AK17" s="41" t="s">
+      <c r="AJ17" s="98"/>
+      <c r="AK17" s="96" t="s">
         <v>70</v>
       </c>
-      <c r="AL17" s="42"/>
-      <c r="AM17" s="125">
+      <c r="AL17" s="97"/>
+      <c r="AM17" s="87">
         <f>[1]Hoja1!$C3077</f>
         <v>4179.5778235770977</v>
       </c>
-      <c r="AN17" s="125"/>
+      <c r="AN17" s="87"/>
       <c r="AO17" s="4"/>
       <c r="AR17" s="5"/>
-      <c r="AS17" s="93" t="s">
+      <c r="AS17" s="75" t="s">
         <v>23</v>
       </c>
-      <c r="AT17" s="123"/>
-      <c r="AU17" s="105" t="s">
+      <c r="AT17" s="59"/>
+      <c r="AU17" s="144" t="s">
         <v>111</v>
       </c>
-      <c r="AV17" s="106"/>
-      <c r="AW17" s="107">
+      <c r="AV17" s="145"/>
+      <c r="AW17" s="146">
         <f>[1]Hoja1!$C$3031</f>
         <v>1382.1738782606465</v>
       </c>
-      <c r="AX17" s="181"/>
+      <c r="AX17" s="147"/>
     </row>
     <row r="18" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="23"/>
       <c r="D18" s="5"/>
-      <c r="E18" s="68" t="s">
+      <c r="E18" s="58" t="s">
         <v>273</v>
       </c>
-      <c r="F18" s="68"/>
-      <c r="G18" s="193" t="s">
+      <c r="F18" s="58"/>
+      <c r="G18" s="122" t="s">
         <v>274</v>
       </c>
-      <c r="H18" s="193"/>
-      <c r="I18" s="192">
+      <c r="H18" s="122"/>
+      <c r="I18" s="71">
         <f>[1]Hoja1!$C$3648</f>
         <v>5496.743045651102</v>
       </c>
-      <c r="J18" s="192"/>
+      <c r="J18" s="71"/>
       <c r="K18" s="4"/>
       <c r="N18" s="5"/>
-      <c r="O18" s="68"/>
-[...4 lines deleted...]
-      <c r="T18" s="144"/>
+      <c r="O18" s="58"/>
+      <c r="P18" s="58"/>
+      <c r="Q18" s="129"/>
+      <c r="R18" s="64"/>
+      <c r="S18" s="119"/>
+      <c r="T18" s="119"/>
       <c r="U18" s="4"/>
       <c r="X18" s="5"/>
-      <c r="Y18" s="68"/>
-[...4 lines deleted...]
-      <c r="AD18" s="144"/>
+      <c r="Y18" s="58"/>
+      <c r="Z18" s="58"/>
+      <c r="AA18" s="129"/>
+      <c r="AB18" s="64"/>
+      <c r="AC18" s="119"/>
+      <c r="AD18" s="119"/>
       <c r="AE18" s="4"/>
       <c r="AH18" s="5"/>
-      <c r="AI18" s="68" t="s">
+      <c r="AI18" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="AJ18" s="68"/>
-      <c r="AK18" s="52" t="s">
+      <c r="AJ18" s="58"/>
+      <c r="AK18" s="94" t="s">
         <v>71</v>
       </c>
-      <c r="AL18" s="53"/>
-      <c r="AM18" s="108">
+      <c r="AL18" s="95"/>
+      <c r="AM18" s="89">
         <f>[1]Hoja1!$C3078</f>
         <v>4472.7013746180783</v>
       </c>
-      <c r="AN18" s="108"/>
+      <c r="AN18" s="89"/>
       <c r="AO18" s="4"/>
       <c r="AR18" s="5"/>
-      <c r="AS18" s="67" t="s">
+      <c r="AS18" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="AT18" s="68"/>
-      <c r="AU18" s="52" t="s">
+      <c r="AT18" s="58"/>
+      <c r="AU18" s="94" t="s">
         <v>112</v>
       </c>
-      <c r="AV18" s="53"/>
-      <c r="AW18" s="108">
+      <c r="AV18" s="95"/>
+      <c r="AW18" s="89">
         <f>[1]Hoja1!$C$3031</f>
         <v>1382.1738782606465</v>
       </c>
-      <c r="AX18" s="129"/>
+      <c r="AX18" s="90"/>
     </row>
     <row r="19" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="23"/>
       <c r="D19" s="5"/>
-      <c r="E19" s="83" t="s">
+      <c r="E19" s="98" t="s">
         <v>63</v>
       </c>
-      <c r="F19" s="83"/>
-      <c r="G19" s="193" t="s">
+      <c r="F19" s="98"/>
+      <c r="G19" s="122" t="s">
         <v>267</v>
       </c>
-      <c r="H19" s="193"/>
-      <c r="I19" s="192">
+      <c r="H19" s="122"/>
+      <c r="I19" s="71">
         <f>[1]Hoja1!$C3026</f>
         <v>8546.3580215028414</v>
       </c>
-      <c r="J19" s="192"/>
+      <c r="J19" s="71"/>
       <c r="K19" s="4"/>
       <c r="N19" s="5"/>
-      <c r="O19" s="83"/>
-[...4 lines deleted...]
-      <c r="T19" s="182"/>
+      <c r="O19" s="98"/>
+      <c r="P19" s="98"/>
+      <c r="Q19" s="130"/>
+      <c r="R19" s="131"/>
+      <c r="S19" s="134"/>
+      <c r="T19" s="134"/>
       <c r="U19" s="4"/>
       <c r="X19" s="5"/>
-      <c r="Y19" s="83"/>
-[...4 lines deleted...]
-      <c r="AD19" s="148"/>
+      <c r="Y19" s="98"/>
+      <c r="Z19" s="98"/>
+      <c r="AA19" s="130"/>
+      <c r="AB19" s="131"/>
+      <c r="AC19" s="132"/>
+      <c r="AD19" s="132"/>
       <c r="AE19" s="4"/>
       <c r="AH19" s="5"/>
-      <c r="AI19" s="123"/>
-[...4 lines deleted...]
-      <c r="AN19" s="182"/>
+      <c r="AI19" s="59"/>
+      <c r="AJ19" s="59"/>
+      <c r="AK19" s="135"/>
+      <c r="AL19" s="136"/>
+      <c r="AM19" s="134"/>
+      <c r="AN19" s="134"/>
       <c r="AO19" s="4"/>
       <c r="AR19" s="5"/>
-      <c r="AS19" s="93" t="s">
+      <c r="AS19" s="75" t="s">
         <v>25</v>
       </c>
-      <c r="AT19" s="123"/>
-      <c r="AU19" s="105" t="s">
+      <c r="AT19" s="59"/>
+      <c r="AU19" s="144" t="s">
         <v>113</v>
       </c>
-      <c r="AV19" s="106"/>
-      <c r="AW19" s="107">
+      <c r="AV19" s="145"/>
+      <c r="AW19" s="146">
         <f>[1]Hoja1!$C$3031</f>
         <v>1382.1738782606465</v>
       </c>
-      <c r="AX19" s="181"/>
+      <c r="AX19" s="147"/>
     </row>
     <row r="20" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="24"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="8"/>
-      <c r="E20" s="83" t="s">
+      <c r="E20" s="98" t="s">
         <v>64</v>
       </c>
-      <c r="F20" s="83"/>
-      <c r="G20" s="193" t="s">
+      <c r="F20" s="98"/>
+      <c r="G20" s="122" t="s">
         <v>99</v>
       </c>
-      <c r="H20" s="193"/>
-      <c r="I20" s="192">
+      <c r="H20" s="122"/>
+      <c r="I20" s="71">
         <f>[1]Hoja1!$C3027</f>
         <v>8394.4627060516377</v>
       </c>
-      <c r="J20" s="192"/>
+      <c r="J20" s="71"/>
       <c r="K20" s="6"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="8"/>
-      <c r="O20" s="68"/>
-[...4 lines deleted...]
-      <c r="T20" s="144"/>
+      <c r="O20" s="58"/>
+      <c r="P20" s="58"/>
+      <c r="Q20" s="129"/>
+      <c r="R20" s="64"/>
+      <c r="S20" s="119"/>
+      <c r="T20" s="119"/>
       <c r="U20" s="6"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="8"/>
-      <c r="Y20" s="68"/>
-[...4 lines deleted...]
-      <c r="AD20" s="144"/>
+      <c r="Y20" s="58"/>
+      <c r="Z20" s="58"/>
+      <c r="AA20" s="129"/>
+      <c r="AB20" s="64"/>
+      <c r="AC20" s="119"/>
+      <c r="AD20" s="119"/>
       <c r="AE20" s="6"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
       <c r="AH20" s="8"/>
-      <c r="AI20" s="68"/>
-[...4 lines deleted...]
-      <c r="AN20" s="144"/>
+      <c r="AI20" s="58"/>
+      <c r="AJ20" s="58"/>
+      <c r="AK20" s="129"/>
+      <c r="AL20" s="64"/>
+      <c r="AM20" s="119"/>
+      <c r="AN20" s="119"/>
       <c r="AO20" s="6"/>
       <c r="AP20" s="7"/>
       <c r="AQ20" s="7"/>
       <c r="AR20" s="8"/>
       <c r="AS20" s="9"/>
       <c r="AT20" s="11"/>
       <c r="AU20" s="9"/>
       <c r="AV20" s="11"/>
       <c r="AW20" s="10"/>
       <c r="AX20" s="25"/>
     </row>
     <row r="21" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="180" t="s">
+      <c r="A21" s="123" t="s">
         <v>74</v>
       </c>
-      <c r="B21" s="92"/>
-[...2 lines deleted...]
-      <c r="E21" s="94" t="s">
+      <c r="B21" s="124"/>
+      <c r="C21" s="124"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="F21" s="94"/>
-      <c r="G21" s="94" t="s">
+      <c r="F21" s="62"/>
+      <c r="G21" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H21" s="94"/>
-      <c r="I21" s="94" t="s">
+      <c r="H21" s="62"/>
+      <c r="I21" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="J21" s="94"/>
-      <c r="K21" s="100" t="s">
+      <c r="J21" s="62"/>
+      <c r="K21" s="155" t="s">
         <v>93</v>
       </c>
-      <c r="L21" s="101"/>
-[...2 lines deleted...]
-      <c r="O21" s="94" t="s">
+      <c r="L21" s="156"/>
+      <c r="M21" s="156"/>
+      <c r="N21" s="157"/>
+      <c r="O21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="94"/>
-      <c r="Q21" s="94" t="s">
+      <c r="P21" s="62"/>
+      <c r="Q21" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="94"/>
-      <c r="S21" s="94" t="s">
+      <c r="R21" s="62"/>
+      <c r="S21" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="T21" s="94"/>
-      <c r="U21" s="132" t="s">
+      <c r="T21" s="62"/>
+      <c r="U21" s="148" t="s">
         <v>119</v>
       </c>
-      <c r="V21" s="133"/>
-[...2 lines deleted...]
-      <c r="Y21" s="94" t="s">
+      <c r="V21" s="149"/>
+      <c r="W21" s="149"/>
+      <c r="X21" s="150"/>
+      <c r="Y21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Z21" s="94"/>
-      <c r="AA21" s="94" t="s">
+      <c r="Z21" s="62"/>
+      <c r="AA21" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AB21" s="94"/>
-      <c r="AC21" s="94" t="s">
+      <c r="AB21" s="62"/>
+      <c r="AC21" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AD21" s="94"/>
-      <c r="AE21" s="135" t="s">
+      <c r="AD21" s="62"/>
+      <c r="AE21" s="125" t="s">
         <v>183</v>
       </c>
-      <c r="AF21" s="136"/>
-[...2 lines deleted...]
-      <c r="AI21" s="94" t="s">
+      <c r="AF21" s="126"/>
+      <c r="AG21" s="126"/>
+      <c r="AH21" s="127"/>
+      <c r="AI21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AJ21" s="94"/>
-      <c r="AK21" s="94" t="s">
+      <c r="AJ21" s="62"/>
+      <c r="AK21" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AL21" s="94"/>
-      <c r="AM21" s="40" t="s">
+      <c r="AL21" s="62"/>
+      <c r="AM21" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AN21" s="40"/>
+      <c r="AN21" s="57"/>
       <c r="AO21" s="16" t="s">
         <v>181</v>
       </c>
       <c r="AP21" s="17"/>
       <c r="AQ21" s="17"/>
       <c r="AR21" s="18"/>
-      <c r="AS21" s="94" t="s">
+      <c r="AS21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT21" s="94"/>
-      <c r="AU21" s="94" t="s">
+      <c r="AT21" s="62"/>
+      <c r="AU21" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV21" s="94"/>
-      <c r="AW21" s="40" t="s">
+      <c r="AV21" s="62"/>
+      <c r="AW21" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AX21" s="131"/>
+      <c r="AX21" s="99"/>
     </row>
     <row r="22" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="22"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3"/>
-      <c r="E22" s="68" t="s">
+      <c r="E22" s="58" t="s">
         <v>75</v>
       </c>
-      <c r="F22" s="68"/>
-      <c r="G22" s="52" t="s">
+      <c r="F22" s="58"/>
+      <c r="G22" s="94" t="s">
         <v>82</v>
       </c>
-      <c r="H22" s="53"/>
-      <c r="I22" s="108">
+      <c r="H22" s="95"/>
+      <c r="I22" s="89">
         <f>[1]Hoja1!$C3009</f>
         <v>559.22663917106399</v>
       </c>
-      <c r="J22" s="108"/>
-      <c r="O22" s="68" t="s">
+      <c r="J22" s="89"/>
+      <c r="O22" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="P22" s="68"/>
-      <c r="Q22" s="52" t="s">
+      <c r="P22" s="58"/>
+      <c r="Q22" s="94" t="s">
         <v>107</v>
       </c>
-      <c r="R22" s="53"/>
-      <c r="S22" s="108">
+      <c r="R22" s="95"/>
+      <c r="S22" s="89">
         <f>[1]Hoja1!$C2952</f>
         <v>418.95647651885537</v>
       </c>
-      <c r="T22" s="108"/>
-      <c r="Y22" s="68" t="s">
+      <c r="T22" s="89"/>
+      <c r="Y22" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="Z22" s="68"/>
-      <c r="AA22" s="52" t="s">
+      <c r="Z22" s="58"/>
+      <c r="AA22" s="94" t="s">
         <v>165</v>
       </c>
-      <c r="AB22" s="53"/>
-      <c r="AC22" s="108">
+      <c r="AB22" s="95"/>
+      <c r="AC22" s="89">
         <f>[1]Hoja1!$C2999</f>
         <v>8836.2018096076008</v>
       </c>
-      <c r="AD22" s="108"/>
+      <c r="AD22" s="89"/>
       <c r="AE22" s="1"/>
       <c r="AF22" s="2"/>
       <c r="AG22" s="2"/>
       <c r="AH22" s="3"/>
-      <c r="AI22" s="68" t="s">
+      <c r="AI22" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AJ22" s="68"/>
-      <c r="AK22" s="52" t="s">
+      <c r="AJ22" s="58"/>
+      <c r="AK22" s="94" t="s">
         <v>239</v>
       </c>
-      <c r="AL22" s="53"/>
-      <c r="AM22" s="89">
+      <c r="AL22" s="95"/>
+      <c r="AM22" s="117">
         <f>[1]Hoja1!$C3061</f>
         <v>11040.972884280982</v>
       </c>
-      <c r="AN22" s="89"/>
+      <c r="AN22" s="117"/>
       <c r="AO22" s="1"/>
       <c r="AP22" s="2"/>
       <c r="AQ22" s="2"/>
       <c r="AR22" s="3"/>
-      <c r="AS22" s="68" t="s">
+      <c r="AS22" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AT22" s="68"/>
-      <c r="AU22" s="52" t="s">
+      <c r="AT22" s="58"/>
+      <c r="AU22" s="94" t="s">
         <v>177</v>
       </c>
-      <c r="AV22" s="53"/>
-      <c r="AW22" s="108">
+      <c r="AV22" s="95"/>
+      <c r="AW22" s="89">
         <f>[1]Hoja1!$C3037</f>
         <v>2393.7459026361776</v>
       </c>
-      <c r="AX22" s="129"/>
+      <c r="AX22" s="90"/>
     </row>
     <row r="23" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23"/>
       <c r="D23" s="5"/>
-      <c r="E23" s="83" t="s">
+      <c r="E23" s="98" t="s">
         <v>76</v>
       </c>
-      <c r="F23" s="83"/>
-      <c r="G23" s="41" t="s">
+      <c r="F23" s="98"/>
+      <c r="G23" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="H23" s="42"/>
-      <c r="I23" s="125">
+      <c r="H23" s="97"/>
+      <c r="I23" s="87">
         <f>[1]Hoja1!$C3010</f>
         <v>836.20926685165159</v>
       </c>
-      <c r="J23" s="125"/>
-      <c r="O23" s="83" t="s">
+      <c r="J23" s="87"/>
+      <c r="O23" s="98" t="s">
         <v>22</v>
       </c>
-      <c r="P23" s="83"/>
-      <c r="Q23" s="41" t="s">
+      <c r="P23" s="98"/>
+      <c r="Q23" s="96" t="s">
         <v>106</v>
       </c>
-      <c r="R23" s="42"/>
-      <c r="S23" s="125">
+      <c r="R23" s="97"/>
+      <c r="S23" s="87">
         <f>[1]Hoja1!$C2953</f>
         <v>795.75507133561803</v>
       </c>
-      <c r="T23" s="125"/>
-      <c r="Y23" s="83" t="s">
+      <c r="T23" s="87"/>
+      <c r="Y23" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="Z23" s="83"/>
-      <c r="AA23" s="41" t="s">
+      <c r="Z23" s="98"/>
+      <c r="AA23" s="96" t="s">
         <v>167</v>
       </c>
-      <c r="AB23" s="42"/>
-      <c r="AC23" s="178">
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="159">
         <f>[1]Hoja1!$C3000</f>
         <v>13124.747401645045</v>
       </c>
-      <c r="AD23" s="178"/>
+      <c r="AD23" s="159"/>
       <c r="AE23" s="4"/>
       <c r="AH23" s="5"/>
-      <c r="AI23" s="83" t="s">
+      <c r="AI23" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AJ23" s="83"/>
-      <c r="AK23" s="41" t="s">
+      <c r="AJ23" s="98"/>
+      <c r="AK23" s="96" t="s">
         <v>240</v>
       </c>
-      <c r="AL23" s="42"/>
-      <c r="AM23" s="98">
+      <c r="AL23" s="97"/>
+      <c r="AM23" s="118">
         <f>[1]Hoja1!$C3062</f>
         <v>12314.935701659952</v>
       </c>
-      <c r="AN23" s="98"/>
+      <c r="AN23" s="118"/>
       <c r="AO23" s="4"/>
       <c r="AR23" s="5"/>
-      <c r="AS23" s="83" t="s">
+      <c r="AS23" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AT23" s="83"/>
-      <c r="AU23" s="41" t="s">
+      <c r="AT23" s="98"/>
+      <c r="AU23" s="96" t="s">
         <v>178</v>
       </c>
-      <c r="AV23" s="42"/>
-      <c r="AW23" s="125">
+      <c r="AV23" s="97"/>
+      <c r="AW23" s="87">
         <f>[1]Hoja1!$C3038</f>
         <v>2725.9814117234691</v>
       </c>
-      <c r="AX23" s="130"/>
+      <c r="AX23" s="88"/>
     </row>
     <row r="24" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="23"/>
       <c r="D24" s="5"/>
-      <c r="E24" s="68" t="s">
+      <c r="E24" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="F24" s="68"/>
-      <c r="G24" s="52" t="s">
+      <c r="F24" s="58"/>
+      <c r="G24" s="94" t="s">
         <v>83</v>
       </c>
-      <c r="H24" s="53"/>
-      <c r="I24" s="108">
+      <c r="H24" s="95"/>
+      <c r="I24" s="89">
         <f>[1]Hoja1!$C3011</f>
         <v>836.20926685165159</v>
       </c>
-      <c r="J24" s="108"/>
-      <c r="O24" s="68" t="s">
+      <c r="J24" s="89"/>
+      <c r="O24" s="58" t="s">
         <v>6</v>
       </c>
-      <c r="P24" s="68"/>
-      <c r="Q24" s="52" t="s">
+      <c r="P24" s="58"/>
+      <c r="Q24" s="94" t="s">
         <v>108</v>
       </c>
-      <c r="R24" s="53"/>
-      <c r="S24" s="108">
+      <c r="R24" s="95"/>
+      <c r="S24" s="89">
         <f>[1]Hoja1!$C2954</f>
         <v>1538.7626821263832</v>
       </c>
-      <c r="T24" s="108"/>
-      <c r="Y24" s="68" t="s">
+      <c r="T24" s="89"/>
+      <c r="Y24" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="Z24" s="68"/>
-      <c r="AA24" s="52" t="s">
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="94" t="s">
         <v>166</v>
       </c>
-      <c r="AB24" s="53"/>
-      <c r="AC24" s="89">
+      <c r="AB24" s="95"/>
+      <c r="AC24" s="117">
         <f>[1]Hoja1!$C3001</f>
         <v>18579.349268399801</v>
       </c>
-      <c r="AD24" s="89"/>
+      <c r="AD24" s="117"/>
       <c r="AE24" s="4"/>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="68" t="s">
+      <c r="AI24" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AJ24" s="68"/>
-      <c r="AK24" s="52" t="s">
+      <c r="AJ24" s="58"/>
+      <c r="AK24" s="94" t="s">
         <v>241</v>
       </c>
-      <c r="AL24" s="53"/>
-      <c r="AM24" s="89">
+      <c r="AL24" s="95"/>
+      <c r="AM24" s="117">
         <f>[1]Hoja1!$C3063</f>
         <v>13843.675038653282</v>
       </c>
-      <c r="AN24" s="89"/>
+      <c r="AN24" s="117"/>
       <c r="AO24" s="4"/>
       <c r="AR24" s="5"/>
-      <c r="AS24" s="68" t="s">
+      <c r="AS24" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AT24" s="68"/>
-      <c r="AU24" s="52" t="s">
+      <c r="AT24" s="58"/>
+      <c r="AU24" s="94" t="s">
         <v>179</v>
       </c>
-      <c r="AV24" s="53"/>
-      <c r="AW24" s="108">
+      <c r="AV24" s="95"/>
+      <c r="AW24" s="89">
         <f>[1]Hoja1!$C3039</f>
         <v>3260.153842276015</v>
       </c>
-      <c r="AX24" s="129"/>
+      <c r="AX24" s="90"/>
     </row>
     <row r="25" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="23"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="83" t="s">
+      <c r="E25" s="98" t="s">
         <v>79</v>
       </c>
-      <c r="F25" s="83"/>
-      <c r="G25" s="41" t="s">
+      <c r="F25" s="98"/>
+      <c r="G25" s="96" t="s">
         <v>85</v>
       </c>
-      <c r="H25" s="42"/>
-      <c r="I25" s="125">
+      <c r="H25" s="97"/>
+      <c r="I25" s="87">
         <f>[1]Hoja1!$C3012</f>
         <v>1023.881992210096</v>
       </c>
-      <c r="J25" s="125"/>
-      <c r="O25" s="83" t="s">
+      <c r="J25" s="87"/>
+      <c r="O25" s="98" t="s">
         <v>7</v>
       </c>
-      <c r="P25" s="83"/>
-      <c r="Q25" s="41" t="s">
+      <c r="P25" s="98"/>
+      <c r="Q25" s="96" t="s">
         <v>109</v>
       </c>
-      <c r="R25" s="42"/>
-      <c r="S25" s="125">
+      <c r="R25" s="97"/>
+      <c r="S25" s="87">
         <f>[1]Hoja1!$C2955</f>
         <v>2220.7048351109474</v>
       </c>
-      <c r="T25" s="125"/>
-      <c r="U25" s="69" t="s">
+      <c r="T25" s="87"/>
+      <c r="U25" s="108" t="s">
         <v>115</v>
       </c>
-      <c r="V25" s="179"/>
-[...2 lines deleted...]
-      <c r="Y25" s="94" t="s">
+      <c r="V25" s="109"/>
+      <c r="W25" s="109"/>
+      <c r="X25" s="110"/>
+      <c r="Y25" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Z25" s="94"/>
-      <c r="AA25" s="94" t="s">
+      <c r="Z25" s="62"/>
+      <c r="AA25" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AB25" s="94"/>
-      <c r="AC25" s="98" t="s">
+      <c r="AB25" s="62"/>
+      <c r="AC25" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="AD25" s="98"/>
+      <c r="AD25" s="118"/>
       <c r="AE25" s="4"/>
       <c r="AH25" s="5"/>
-      <c r="AI25" s="83" t="s">
+      <c r="AI25" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="AJ25" s="83"/>
-      <c r="AK25" s="41" t="s">
+      <c r="AJ25" s="98"/>
+      <c r="AK25" s="96" t="s">
         <v>242</v>
       </c>
-      <c r="AL25" s="42"/>
-      <c r="AM25" s="98">
+      <c r="AL25" s="97"/>
+      <c r="AM25" s="118">
         <f>[1]Hoja1!$C3064</f>
         <v>15966.942580984554</v>
       </c>
-      <c r="AN25" s="98"/>
+      <c r="AN25" s="118"/>
       <c r="AO25" s="6"/>
       <c r="AP25" s="7"/>
       <c r="AQ25" s="7"/>
       <c r="AR25" s="8"/>
-      <c r="AS25" s="83"/>
-[...4 lines deleted...]
-      <c r="AX25" s="165"/>
+      <c r="AS25" s="98"/>
+      <c r="AT25" s="98"/>
+      <c r="AU25" s="130"/>
+      <c r="AV25" s="131"/>
+      <c r="AW25" s="132"/>
+      <c r="AX25" s="164"/>
     </row>
     <row r="26" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="23"/>
       <c r="D26" s="5"/>
-      <c r="E26" s="68" t="s">
+      <c r="E26" s="58" t="s">
         <v>77</v>
       </c>
-      <c r="F26" s="68"/>
-      <c r="G26" s="52" t="s">
+      <c r="F26" s="58"/>
+      <c r="G26" s="94" t="s">
         <v>86</v>
       </c>
-      <c r="H26" s="53"/>
-      <c r="I26" s="108">
+      <c r="H26" s="95"/>
+      <c r="I26" s="89">
         <f>[1]Hoja1!$C3013</f>
         <v>1182.3582131250939</v>
       </c>
-      <c r="J26" s="108"/>
-      <c r="O26" s="68" t="s">
+      <c r="J26" s="89"/>
+      <c r="O26" s="58" t="s">
         <v>8</v>
       </c>
-      <c r="P26" s="68"/>
-      <c r="Q26" s="52" t="s">
+      <c r="P26" s="58"/>
+      <c r="Q26" s="94" t="s">
         <v>110</v>
       </c>
-      <c r="R26" s="53"/>
-      <c r="S26" s="108">
+      <c r="R26" s="95"/>
+      <c r="S26" s="89">
         <f>[1]Hoja1!$C2956</f>
         <v>4618.5596279605616</v>
       </c>
-      <c r="T26" s="108"/>
-      <c r="Y26" s="68" t="s">
+      <c r="T26" s="89"/>
+      <c r="Y26" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="Z26" s="68"/>
-      <c r="AA26" s="52" t="s">
+      <c r="Z26" s="58"/>
+      <c r="AA26" s="94" t="s">
         <v>168</v>
       </c>
-      <c r="AB26" s="53"/>
-      <c r="AC26" s="108">
+      <c r="AB26" s="95"/>
+      <c r="AC26" s="89">
         <f>[1]Hoja1!$C3002</f>
         <v>9250.8155566325786</v>
       </c>
-      <c r="AD26" s="108"/>
+      <c r="AD26" s="89"/>
       <c r="AE26" s="4"/>
       <c r="AH26" s="5"/>
-      <c r="AI26" s="68" t="s">
+      <c r="AI26" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="AJ26" s="68"/>
-      <c r="AK26" s="52" t="s">
+      <c r="AJ26" s="58"/>
+      <c r="AK26" s="94" t="s">
         <v>243</v>
       </c>
-      <c r="AL26" s="53"/>
-      <c r="AM26" s="89">
+      <c r="AL26" s="95"/>
+      <c r="AM26" s="117">
         <f>[1]Hoja1!$C3065</f>
         <v>19330.572510885995</v>
       </c>
-      <c r="AN26" s="89"/>
+      <c r="AN26" s="117"/>
       <c r="AO26" s="19" t="s">
         <v>182</v>
       </c>
       <c r="AP26" s="20"/>
       <c r="AQ26" s="20"/>
       <c r="AR26" s="21"/>
-      <c r="AS26" s="94" t="s">
+      <c r="AS26" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT26" s="94"/>
-      <c r="AU26" s="94" t="s">
+      <c r="AT26" s="62"/>
+      <c r="AU26" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV26" s="94"/>
-      <c r="AW26" s="40" t="s">
+      <c r="AV26" s="62"/>
+      <c r="AW26" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AX26" s="131"/>
+      <c r="AX26" s="99"/>
     </row>
     <row r="27" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="23"/>
       <c r="D27" s="5"/>
-      <c r="E27" s="83" t="s">
+      <c r="E27" s="98" t="s">
         <v>60</v>
       </c>
-      <c r="F27" s="83"/>
-      <c r="G27" s="41" t="s">
+      <c r="F27" s="98"/>
+      <c r="G27" s="96" t="s">
         <v>87</v>
       </c>
-      <c r="H27" s="42"/>
-      <c r="I27" s="125">
+      <c r="H27" s="97"/>
+      <c r="I27" s="87">
         <f>[1]Hoja1!$C3014</f>
         <v>1182.3582131250939</v>
       </c>
-      <c r="J27" s="125"/>
+      <c r="J27" s="87"/>
       <c r="K27" s="6"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="8"/>
       <c r="O27" s="9"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="9"/>
       <c r="R27" s="11"/>
       <c r="S27" s="9"/>
       <c r="T27" s="11"/>
-      <c r="Y27" s="83" t="s">
+      <c r="Y27" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="Z27" s="83"/>
-      <c r="AA27" s="41" t="s">
+      <c r="Z27" s="98"/>
+      <c r="AA27" s="96" t="s">
         <v>169</v>
       </c>
-      <c r="AB27" s="42"/>
-      <c r="AC27" s="98">
+      <c r="AB27" s="97"/>
+      <c r="AC27" s="118">
         <f>[1]Hoja1!$C3003</f>
         <v>14368.555237108485</v>
       </c>
-      <c r="AD27" s="98"/>
+      <c r="AD27" s="118"/>
       <c r="AE27" s="6"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
       <c r="AH27" s="8"/>
-      <c r="AI27" s="83" t="s">
+      <c r="AI27" s="98" t="s">
         <v>28</v>
       </c>
-      <c r="AJ27" s="83"/>
-      <c r="AK27" s="41" t="s">
+      <c r="AJ27" s="98"/>
+      <c r="AK27" s="96" t="s">
         <v>244</v>
       </c>
-      <c r="AL27" s="42"/>
-      <c r="AM27" s="98">
+      <c r="AL27" s="97"/>
+      <c r="AM27" s="118">
         <f>[1]Hoja1!$C3066</f>
         <v>23611.991534272278</v>
       </c>
-      <c r="AN27" s="98"/>
+      <c r="AN27" s="118"/>
       <c r="AO27" s="1"/>
       <c r="AP27" s="2"/>
       <c r="AQ27" s="2"/>
       <c r="AR27" s="3"/>
-      <c r="AS27" s="68"/>
-[...4 lines deleted...]
-      <c r="AX27" s="166"/>
+      <c r="AS27" s="58"/>
+      <c r="AT27" s="58"/>
+      <c r="AU27" s="129"/>
+      <c r="AV27" s="64"/>
+      <c r="AW27" s="119"/>
+      <c r="AX27" s="165"/>
     </row>
     <row r="28" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="23"/>
       <c r="D28" s="5"/>
-      <c r="E28" s="68" t="s">
+      <c r="E28" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="F28" s="68"/>
-      <c r="G28" s="52" t="s">
+      <c r="F28" s="58"/>
+      <c r="G28" s="94" t="s">
         <v>88</v>
       </c>
-      <c r="H28" s="53"/>
-      <c r="I28" s="174">
+      <c r="H28" s="95"/>
+      <c r="I28" s="151">
         <f>[1]Hoja1!$C3015</f>
         <v>2209.814605764765</v>
       </c>
-      <c r="J28" s="175"/>
-      <c r="K28" s="91" t="s">
+      <c r="J28" s="152"/>
+      <c r="K28" s="158" t="s">
         <v>114</v>
       </c>
-      <c r="L28" s="92"/>
-[...2 lines deleted...]
-      <c r="O28" s="94" t="s">
+      <c r="L28" s="124"/>
+      <c r="M28" s="124"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P28" s="94"/>
-      <c r="Q28" s="94" t="s">
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="R28" s="94"/>
-      <c r="S28" s="94" t="s">
+      <c r="R28" s="62"/>
+      <c r="S28" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="T28" s="94"/>
-      <c r="Y28" s="68" t="s">
+      <c r="T28" s="62"/>
+      <c r="Y28" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="Z28" s="68"/>
-      <c r="AA28" s="52" t="s">
+      <c r="Z28" s="58"/>
+      <c r="AA28" s="94" t="s">
         <v>170</v>
       </c>
-      <c r="AB28" s="53"/>
-      <c r="AC28" s="89">
+      <c r="AB28" s="95"/>
+      <c r="AC28" s="117">
         <f>[1]Hoja1!$C3004</f>
         <v>19978.643522549763</v>
       </c>
-      <c r="AD28" s="89"/>
-      <c r="AE28" s="167" t="s">
+      <c r="AD28" s="117"/>
+      <c r="AE28" s="161" t="s">
         <v>120</v>
       </c>
-      <c r="AF28" s="168"/>
-[...2 lines deleted...]
-      <c r="AI28" s="94" t="s">
+      <c r="AF28" s="162"/>
+      <c r="AG28" s="162"/>
+      <c r="AH28" s="163"/>
+      <c r="AI28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AJ28" s="94"/>
-      <c r="AK28" s="94" t="s">
+      <c r="AJ28" s="62"/>
+      <c r="AK28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AL28" s="94"/>
-      <c r="AM28" s="40" t="s">
+      <c r="AL28" s="62"/>
+      <c r="AM28" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AN28" s="40"/>
+      <c r="AN28" s="57"/>
       <c r="AO28" s="4"/>
       <c r="AR28" s="5"/>
-      <c r="AS28" s="83"/>
-[...4 lines deleted...]
-      <c r="AX28" s="165"/>
+      <c r="AS28" s="98"/>
+      <c r="AT28" s="98"/>
+      <c r="AU28" s="130"/>
+      <c r="AV28" s="131"/>
+      <c r="AW28" s="132"/>
+      <c r="AX28" s="164"/>
     </row>
     <row r="29" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23"/>
       <c r="D29" s="5"/>
-      <c r="E29" s="83" t="s">
+      <c r="E29" s="98" t="s">
         <v>80</v>
       </c>
-      <c r="F29" s="83"/>
-      <c r="G29" s="41" t="s">
+      <c r="F29" s="98"/>
+      <c r="G29" s="96" t="s">
         <v>89</v>
       </c>
-      <c r="H29" s="42"/>
-      <c r="I29" s="176">
+      <c r="H29" s="97"/>
+      <c r="I29" s="153">
         <f>[1]Hoja1!$C3016</f>
         <v>2376.2747678261976</v>
       </c>
-      <c r="J29" s="177"/>
-      <c r="O29" s="68" t="s">
+      <c r="J29" s="154"/>
+      <c r="O29" s="58" t="s">
         <v>75</v>
       </c>
-      <c r="P29" s="68"/>
-      <c r="Q29" s="52" t="s">
+      <c r="P29" s="58"/>
+      <c r="Q29" s="94" t="s">
         <v>258</v>
       </c>
-      <c r="R29" s="53"/>
-      <c r="S29" s="174">
+      <c r="R29" s="95"/>
+      <c r="S29" s="151">
         <f>[1]Hoja1!$C3028</f>
         <v>834.50558066559222</v>
       </c>
-      <c r="T29" s="175"/>
-      <c r="Y29" s="83" t="s">
+      <c r="T29" s="152"/>
+      <c r="Y29" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="Z29" s="83"/>
-      <c r="AA29" s="41" t="s">
+      <c r="Z29" s="98"/>
+      <c r="AA29" s="96" t="s">
         <v>171</v>
       </c>
-      <c r="AB29" s="42"/>
-      <c r="AC29" s="98">
+      <c r="AB29" s="97"/>
+      <c r="AC29" s="118">
         <f>[1]Hoja1!$C3005</f>
         <v>23541.619232994934</v>
       </c>
-      <c r="AD29" s="98"/>
+      <c r="AD29" s="118"/>
       <c r="AE29" s="1"/>
       <c r="AF29" s="2"/>
       <c r="AG29" s="2"/>
       <c r="AH29" s="3"/>
-      <c r="AI29" s="68" t="s">
+      <c r="AI29" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AJ29" s="68"/>
-      <c r="AK29" s="52" t="s">
+      <c r="AJ29" s="58"/>
+      <c r="AK29" s="94" t="s">
         <v>174</v>
       </c>
-      <c r="AL29" s="53"/>
-      <c r="AM29" s="108">
+      <c r="AL29" s="95"/>
+      <c r="AM29" s="89">
         <f>[1]Hoja1!$C3034</f>
         <v>368.0463246060271</v>
       </c>
-      <c r="AN29" s="108"/>
+      <c r="AN29" s="89"/>
       <c r="AO29" s="4"/>
       <c r="AR29" s="5"/>
-      <c r="AS29" s="68" t="s">
+      <c r="AS29" s="58" t="s">
         <v>184</v>
       </c>
-      <c r="AT29" s="68"/>
-      <c r="AU29" s="52" t="s">
+      <c r="AT29" s="58"/>
+      <c r="AU29" s="94" t="s">
         <v>180</v>
       </c>
-      <c r="AV29" s="53"/>
-      <c r="AW29" s="89">
+      <c r="AV29" s="95"/>
+      <c r="AW29" s="117">
         <f>[1]Hoja1!$C$2311</f>
         <v>69196.750360029953</v>
       </c>
-      <c r="AX29" s="90"/>
+      <c r="AX29" s="166"/>
     </row>
     <row r="30" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="23"/>
       <c r="D30" s="5"/>
-      <c r="E30" s="68" t="s">
+      <c r="E30" s="58" t="s">
         <v>63</v>
       </c>
-      <c r="F30" s="68"/>
-      <c r="G30" s="52" t="s">
+      <c r="F30" s="58"/>
+      <c r="G30" s="94" t="s">
         <v>90</v>
       </c>
-      <c r="H30" s="53"/>
-      <c r="I30" s="174">
+      <c r="H30" s="95"/>
+      <c r="I30" s="151">
         <f>[1]Hoja1!$C3017</f>
         <v>3731.5404260305554</v>
       </c>
-      <c r="J30" s="175"/>
-      <c r="O30" s="83" t="s">
+      <c r="J30" s="152"/>
+      <c r="O30" s="98" t="s">
         <v>76</v>
       </c>
-      <c r="P30" s="83"/>
-      <c r="Q30" s="41" t="s">
+      <c r="P30" s="98"/>
+      <c r="Q30" s="96" t="s">
         <v>254</v>
       </c>
-      <c r="R30" s="42"/>
-      <c r="S30" s="176">
+      <c r="R30" s="97"/>
+      <c r="S30" s="153">
         <f>[1]Hoja1!$C3029</f>
         <v>1206.0427916724659</v>
       </c>
-      <c r="T30" s="177"/>
-      <c r="U30" s="170" t="s">
+      <c r="T30" s="154"/>
+      <c r="U30" s="105" t="s">
         <v>116</v>
       </c>
-      <c r="V30" s="171"/>
-[...2 lines deleted...]
-      <c r="Y30" s="94" t="s">
+      <c r="V30" s="106"/>
+      <c r="W30" s="106"/>
+      <c r="X30" s="107"/>
+      <c r="Y30" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Z30" s="94"/>
-      <c r="AA30" s="94" t="s">
+      <c r="Z30" s="62"/>
+      <c r="AA30" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AB30" s="94"/>
-      <c r="AC30" s="94" t="s">
+      <c r="AB30" s="62"/>
+      <c r="AC30" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AD30" s="94"/>
+      <c r="AD30" s="62"/>
       <c r="AE30" s="4"/>
       <c r="AH30" s="5"/>
-      <c r="AI30" s="83" t="s">
+      <c r="AI30" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AJ30" s="83"/>
-      <c r="AK30" s="41" t="s">
+      <c r="AJ30" s="98"/>
+      <c r="AK30" s="96" t="s">
         <v>175</v>
       </c>
-      <c r="AL30" s="42"/>
-      <c r="AM30" s="125">
+      <c r="AL30" s="97"/>
+      <c r="AM30" s="87">
         <f>[1]Hoja1!$C3035</f>
         <v>432.86991370500573</v>
       </c>
-      <c r="AN30" s="125"/>
+      <c r="AN30" s="87"/>
       <c r="AO30" s="4"/>
       <c r="AR30" s="5"/>
-      <c r="AS30" s="83"/>
-[...4 lines deleted...]
-      <c r="AX30" s="165"/>
+      <c r="AS30" s="98"/>
+      <c r="AT30" s="98"/>
+      <c r="AU30" s="130"/>
+      <c r="AV30" s="131"/>
+      <c r="AW30" s="132"/>
+      <c r="AX30" s="164"/>
     </row>
     <row r="31" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="23"/>
       <c r="D31" s="5"/>
-      <c r="E31" s="123" t="s">
+      <c r="E31" s="59" t="s">
         <v>64</v>
       </c>
-      <c r="F31" s="123"/>
-      <c r="G31" s="41" t="s">
+      <c r="F31" s="59"/>
+      <c r="G31" s="96" t="s">
         <v>91</v>
       </c>
-      <c r="H31" s="42"/>
-      <c r="I31" s="176">
+      <c r="H31" s="97"/>
+      <c r="I31" s="153">
         <f>[1]Hoja1!$C3018</f>
         <v>4233.643469551399</v>
       </c>
-      <c r="J31" s="177"/>
-      <c r="O31" s="68" t="s">
+      <c r="J31" s="154"/>
+      <c r="O31" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="P31" s="68"/>
-      <c r="Q31" s="52" t="s">
+      <c r="P31" s="58"/>
+      <c r="Q31" s="94" t="s">
         <v>257</v>
       </c>
-      <c r="R31" s="53"/>
-      <c r="S31" s="174">
+      <c r="R31" s="95"/>
+      <c r="S31" s="151">
         <f>[1]Hoja1!$C3030</f>
         <v>1378.1150964644469</v>
       </c>
-      <c r="T31" s="175"/>
-      <c r="Y31" s="68" t="s">
+      <c r="T31" s="152"/>
+      <c r="Y31" s="58" t="s">
         <v>117</v>
       </c>
-      <c r="Z31" s="68"/>
-      <c r="AA31" s="52" t="s">
+      <c r="Z31" s="58"/>
+      <c r="AA31" s="94" t="s">
         <v>172</v>
       </c>
-      <c r="AB31" s="53"/>
-      <c r="AC31" s="89">
+      <c r="AB31" s="95"/>
+      <c r="AC31" s="117">
         <f>[1]Hoja1!$C$3067</f>
         <v>64439.367267322756</v>
       </c>
-      <c r="AD31" s="89"/>
+      <c r="AD31" s="117"/>
       <c r="AE31" s="4"/>
       <c r="AH31" s="5"/>
-      <c r="AI31" s="68" t="s">
+      <c r="AI31" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AJ31" s="68"/>
-      <c r="AK31" s="52" t="s">
+      <c r="AJ31" s="58"/>
+      <c r="AK31" s="94" t="s">
         <v>176</v>
       </c>
-      <c r="AL31" s="53"/>
-      <c r="AM31" s="108">
+      <c r="AL31" s="95"/>
+      <c r="AM31" s="89">
         <f>[1]Hoja1!$C3036</f>
         <v>487.67181935657686</v>
       </c>
-      <c r="AN31" s="108"/>
+      <c r="AN31" s="89"/>
       <c r="AO31" s="4"/>
       <c r="AR31" s="5"/>
-      <c r="AS31" s="68"/>
-[...4 lines deleted...]
-      <c r="AX31" s="166"/>
+      <c r="AS31" s="58"/>
+      <c r="AT31" s="58"/>
+      <c r="AU31" s="129"/>
+      <c r="AV31" s="64"/>
+      <c r="AW31" s="119"/>
+      <c r="AX31" s="165"/>
     </row>
     <row r="32" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="24"/>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
-      <c r="E32" s="68" t="s">
+      <c r="E32" s="58" t="s">
         <v>81</v>
       </c>
-      <c r="F32" s="68"/>
-      <c r="G32" s="52" t="s">
+      <c r="F32" s="58"/>
+      <c r="G32" s="94" t="s">
         <v>92</v>
       </c>
-      <c r="H32" s="53"/>
-      <c r="I32" s="89">
+      <c r="H32" s="95"/>
+      <c r="I32" s="117">
         <f>[1]Hoja1!$C3019</f>
         <v>14319.966775194307</v>
       </c>
-      <c r="J32" s="89"/>
+      <c r="J32" s="117"/>
       <c r="K32" s="6"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="8"/>
       <c r="O32" s="12"/>
       <c r="P32" s="13"/>
-      <c r="Q32" s="146"/>
-[...2 lines deleted...]
-      <c r="T32" s="148"/>
+      <c r="Q32" s="130"/>
+      <c r="R32" s="131"/>
+      <c r="S32" s="132"/>
+      <c r="T32" s="132"/>
       <c r="U32" s="6"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="8"/>
-      <c r="Y32" s="83" t="s">
+      <c r="Y32" s="98" t="s">
         <v>118</v>
       </c>
-      <c r="Z32" s="83"/>
-      <c r="AA32" s="41" t="s">
+      <c r="Z32" s="98"/>
+      <c r="AA32" s="96" t="s">
         <v>173</v>
       </c>
-      <c r="AB32" s="42"/>
-      <c r="AC32" s="173">
+      <c r="AB32" s="97"/>
+      <c r="AC32" s="160">
         <f>[1]Hoja1!$C$3068</f>
         <v>124847.90916699903</v>
       </c>
-      <c r="AD32" s="173"/>
+      <c r="AD32" s="160"/>
       <c r="AE32" s="6"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
       <c r="AH32" s="8"/>
-      <c r="AI32" s="83"/>
-[...4 lines deleted...]
-      <c r="AN32" s="148"/>
+      <c r="AI32" s="98"/>
+      <c r="AJ32" s="98"/>
+      <c r="AK32" s="130"/>
+      <c r="AL32" s="131"/>
+      <c r="AM32" s="132"/>
+      <c r="AN32" s="132"/>
       <c r="AO32" s="6"/>
       <c r="AP32" s="7"/>
       <c r="AQ32" s="7"/>
       <c r="AR32" s="8"/>
-      <c r="AS32" s="83"/>
-[...4 lines deleted...]
-      <c r="AX32" s="165"/>
+      <c r="AS32" s="98"/>
+      <c r="AT32" s="98"/>
+      <c r="AU32" s="130"/>
+      <c r="AV32" s="131"/>
+      <c r="AW32" s="132"/>
+      <c r="AX32" s="164"/>
     </row>
     <row r="33" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="161" t="s">
+      <c r="A33" s="167" t="s">
         <v>121</v>
       </c>
-      <c r="B33" s="151"/>
-[...2 lines deleted...]
-      <c r="E33" s="94" t="s">
+      <c r="B33" s="168"/>
+      <c r="C33" s="168"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="F33" s="94"/>
-      <c r="G33" s="94" t="s">
+      <c r="F33" s="62"/>
+      <c r="G33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H33" s="94"/>
-      <c r="I33" s="94" t="s">
+      <c r="H33" s="62"/>
+      <c r="I33" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="J33" s="94"/>
-      <c r="K33" s="91" t="s">
+      <c r="J33" s="62"/>
+      <c r="K33" s="158" t="s">
         <v>122</v>
       </c>
-      <c r="L33" s="92"/>
-[...2 lines deleted...]
-      <c r="O33" s="40" t="s">
+      <c r="L33" s="124"/>
+      <c r="M33" s="124"/>
+      <c r="N33" s="75"/>
+      <c r="O33" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="P33" s="40"/>
-      <c r="Q33" s="40" t="s">
+      <c r="P33" s="57"/>
+      <c r="Q33" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="R33" s="40"/>
-      <c r="S33" s="40" t="s">
+      <c r="R33" s="57"/>
+      <c r="S33" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="T33" s="40"/>
-      <c r="U33" s="150" t="s">
+      <c r="T33" s="57"/>
+      <c r="U33" s="183" t="s">
         <v>123</v>
       </c>
-      <c r="V33" s="151"/>
-[...2 lines deleted...]
-      <c r="Y33" s="40" t="s">
+      <c r="V33" s="168"/>
+      <c r="W33" s="168"/>
+      <c r="X33" s="169"/>
+      <c r="Y33" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="Z33" s="40"/>
-      <c r="AA33" s="40" t="s">
+      <c r="Z33" s="57"/>
+      <c r="AA33" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AB33" s="40"/>
-      <c r="AC33" s="40" t="s">
+      <c r="AB33" s="57"/>
+      <c r="AC33" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AD33" s="40"/>
-      <c r="AE33" s="135" t="s">
+      <c r="AD33" s="57"/>
+      <c r="AE33" s="125" t="s">
         <v>124</v>
       </c>
-      <c r="AF33" s="136"/>
-[...2 lines deleted...]
-      <c r="AI33" s="94" t="s">
+      <c r="AF33" s="126"/>
+      <c r="AG33" s="126"/>
+      <c r="AH33" s="127"/>
+      <c r="AI33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AJ33" s="94"/>
-      <c r="AK33" s="94" t="s">
+      <c r="AJ33" s="62"/>
+      <c r="AK33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AL33" s="94"/>
-      <c r="AM33" s="40" t="s">
+      <c r="AL33" s="62"/>
+      <c r="AM33" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AN33" s="40"/>
-      <c r="AO33" s="132" t="s">
+      <c r="AN33" s="57"/>
+      <c r="AO33" s="148" t="s">
         <v>194</v>
       </c>
-      <c r="AP33" s="133"/>
-[...2 lines deleted...]
-      <c r="AS33" s="94" t="s">
+      <c r="AP33" s="149"/>
+      <c r="AQ33" s="149"/>
+      <c r="AR33" s="150"/>
+      <c r="AS33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT33" s="94"/>
-      <c r="AU33" s="94" t="s">
+      <c r="AT33" s="62"/>
+      <c r="AU33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV33" s="94"/>
-      <c r="AW33" s="40" t="s">
+      <c r="AV33" s="62"/>
+      <c r="AW33" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AX33" s="131"/>
+      <c r="AX33" s="99"/>
     </row>
     <row r="34" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="162"/>
-[...3 lines deleted...]
-      <c r="E34" s="67" t="s">
+      <c r="A34" s="170"/>
+      <c r="B34" s="171"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="173"/>
+      <c r="E34" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="F34" s="68"/>
-      <c r="G34" s="52" t="s">
+      <c r="F34" s="58"/>
+      <c r="G34" s="94" t="s">
         <v>188</v>
       </c>
-      <c r="H34" s="53"/>
-      <c r="I34" s="89">
+      <c r="H34" s="95"/>
+      <c r="I34" s="117">
         <f>[1]Hoja1!$C3049</f>
         <v>9414.3086930188219</v>
       </c>
-      <c r="J34" s="89"/>
+      <c r="J34" s="117"/>
       <c r="K34" s="1"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="3"/>
       <c r="O34" s="9"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="9"/>
       <c r="R34" s="11"/>
-      <c r="S34" s="89"/>
-[...5 lines deleted...]
-      <c r="Y34" s="67" t="s">
+      <c r="S34" s="117"/>
+      <c r="T34" s="117"/>
+      <c r="U34" s="184"/>
+      <c r="V34" s="171"/>
+      <c r="W34" s="171"/>
+      <c r="X34" s="185"/>
+      <c r="Y34" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="Z34" s="68"/>
-      <c r="AA34" s="52" t="s">
+      <c r="Z34" s="58"/>
+      <c r="AA34" s="94" t="s">
         <v>198</v>
       </c>
-      <c r="AB34" s="53"/>
-      <c r="AC34" s="89">
+      <c r="AB34" s="95"/>
+      <c r="AC34" s="117">
         <f>[1]Hoja1!$C3055</f>
-        <v>21725.150345037167</v>
-[...1 lines deleted...]
-      <c r="AD34" s="89"/>
+        <v>23897.665379540889</v>
+      </c>
+      <c r="AD34" s="117"/>
       <c r="AE34" s="1"/>
       <c r="AF34" s="2"/>
       <c r="AG34" s="2"/>
       <c r="AH34" s="3"/>
-      <c r="AI34" s="68" t="s">
+      <c r="AI34" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AJ34" s="68"/>
-      <c r="AK34" s="52" t="s">
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="94" t="s">
         <v>209</v>
       </c>
-      <c r="AL34" s="53"/>
-      <c r="AM34" s="108">
+      <c r="AL34" s="95"/>
+      <c r="AM34" s="89">
         <f>[1]Hoja1!$C2979</f>
         <v>3455.9775368383498</v>
       </c>
-      <c r="AN34" s="108"/>
+      <c r="AN34" s="89"/>
       <c r="AO34" s="1"/>
       <c r="AP34" s="2"/>
       <c r="AQ34" s="2"/>
       <c r="AR34" s="3"/>
-      <c r="AS34" s="68" t="s">
+      <c r="AS34" s="58" t="s">
         <v>125</v>
       </c>
-      <c r="AT34" s="68"/>
-      <c r="AU34" s="52" t="s">
+      <c r="AT34" s="58"/>
+      <c r="AU34" s="94" t="s">
         <v>228</v>
       </c>
-      <c r="AV34" s="53"/>
-      <c r="AW34" s="108">
+      <c r="AV34" s="95"/>
+      <c r="AW34" s="89">
         <f>[1]Hoja1!$C2985</f>
         <v>4147.323369457732</v>
       </c>
-      <c r="AX34" s="129"/>
+      <c r="AX34" s="90"/>
     </row>
     <row r="35" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="157"/>
-[...3 lines deleted...]
-      <c r="E35" s="70" t="s">
+      <c r="A35" s="174"/>
+      <c r="B35" s="175"/>
+      <c r="C35" s="176"/>
+      <c r="D35" s="177"/>
+      <c r="E35" s="110" t="s">
         <v>22</v>
       </c>
-      <c r="F35" s="83"/>
-      <c r="G35" s="41" t="s">
+      <c r="F35" s="98"/>
+      <c r="G35" s="96" t="s">
         <v>189</v>
       </c>
-      <c r="H35" s="42"/>
-      <c r="I35" s="98">
+      <c r="H35" s="97"/>
+      <c r="I35" s="118">
         <f>[1]Hoja1!$C3050</f>
         <v>10729.332335774649</v>
       </c>
-      <c r="J35" s="98"/>
+      <c r="J35" s="118"/>
       <c r="K35" s="4"/>
       <c r="N35" s="5"/>
-      <c r="O35" s="83" t="s">
+      <c r="O35" s="98" t="s">
         <v>21</v>
       </c>
-      <c r="P35" s="83"/>
-      <c r="Q35" s="41" t="s">
+      <c r="P35" s="98"/>
+      <c r="Q35" s="96" t="s">
         <v>185</v>
       </c>
-      <c r="R35" s="42"/>
-      <c r="S35" s="98">
+      <c r="R35" s="97"/>
+      <c r="S35" s="118">
         <f>[1]Hoja1!$C3046</f>
         <v>3626.0129588219347</v>
       </c>
-      <c r="T35" s="98"/>
+      <c r="T35" s="118"/>
       <c r="U35" s="4"/>
       <c r="X35" s="5"/>
-      <c r="Y35" s="70" t="s">
+      <c r="Y35" s="110" t="s">
         <v>22</v>
       </c>
-      <c r="Z35" s="83"/>
-      <c r="AA35" s="41" t="s">
+      <c r="Z35" s="98"/>
+      <c r="AA35" s="96" t="s">
         <v>200</v>
       </c>
-      <c r="AB35" s="42"/>
-      <c r="AC35" s="98">
+      <c r="AB35" s="97"/>
+      <c r="AC35" s="118">
         <f>[1]Hoja1!$C3056</f>
-        <v>27442.294418737671</v>
-[...1 lines deleted...]
-      <c r="AD35" s="98"/>
+        <v>30186.523860611444</v>
+      </c>
+      <c r="AD35" s="118"/>
       <c r="AE35" s="4"/>
       <c r="AH35" s="5"/>
-      <c r="AI35" s="83" t="s">
+      <c r="AI35" s="98" t="s">
         <v>126</v>
       </c>
-      <c r="AJ35" s="83"/>
-      <c r="AK35" s="41" t="s">
+      <c r="AJ35" s="98"/>
+      <c r="AK35" s="96" t="s">
         <v>210</v>
       </c>
-      <c r="AL35" s="42"/>
-      <c r="AM35" s="125">
+      <c r="AL35" s="97"/>
+      <c r="AM35" s="87">
         <f>[1]Hoja1!$C2980</f>
         <v>4896.0934482307575</v>
       </c>
-      <c r="AN35" s="125"/>
+      <c r="AN35" s="87"/>
       <c r="AO35" s="4"/>
       <c r="AR35" s="5"/>
-      <c r="AS35" s="83" t="s">
+      <c r="AS35" s="98" t="s">
         <v>126</v>
       </c>
-      <c r="AT35" s="83"/>
-      <c r="AU35" s="41" t="s">
+      <c r="AT35" s="98"/>
+      <c r="AU35" s="96" t="s">
         <v>229</v>
       </c>
-      <c r="AV35" s="42"/>
-      <c r="AW35" s="125">
+      <c r="AV35" s="97"/>
+      <c r="AW35" s="87">
         <f>[1]Hoja1!$C2986</f>
         <v>5299.4328013774011</v>
       </c>
-      <c r="AX35" s="130"/>
+      <c r="AX35" s="88"/>
     </row>
     <row r="36" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="157"/>
-[...3 lines deleted...]
-      <c r="E36" s="67" t="s">
+      <c r="A36" s="174"/>
+      <c r="B36" s="175"/>
+      <c r="C36" s="176"/>
+      <c r="D36" s="177"/>
+      <c r="E36" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="F36" s="68"/>
-      <c r="G36" s="52" t="s">
+      <c r="F36" s="58"/>
+      <c r="G36" s="94" t="s">
         <v>190</v>
       </c>
-      <c r="H36" s="53"/>
-      <c r="I36" s="89">
+      <c r="H36" s="95"/>
+      <c r="I36" s="117">
         <f>[1]Hoja1!$C3051</f>
         <v>15321.887672022116</v>
       </c>
-      <c r="J36" s="89"/>
+      <c r="J36" s="117"/>
       <c r="K36" s="4"/>
       <c r="N36" s="5"/>
-      <c r="O36" s="68" t="s">
+      <c r="O36" s="58" t="s">
         <v>22</v>
       </c>
-      <c r="P36" s="68"/>
-      <c r="Q36" s="52" t="s">
+      <c r="P36" s="58"/>
+      <c r="Q36" s="94" t="s">
         <v>186</v>
       </c>
-      <c r="R36" s="53"/>
-      <c r="S36" s="89">
+      <c r="R36" s="95"/>
+      <c r="S36" s="117">
         <f>[1]Hoja1!$C3047</f>
         <v>5560.3296530333128</v>
       </c>
-      <c r="T36" s="89"/>
+      <c r="T36" s="117"/>
       <c r="U36" s="4"/>
       <c r="X36" s="5"/>
-      <c r="Y36" s="67" t="s">
+      <c r="Y36" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="Z36" s="68"/>
-      <c r="AA36" s="52" t="s">
+      <c r="Z36" s="58"/>
+      <c r="AA36" s="94" t="s">
         <v>199</v>
       </c>
-      <c r="AB36" s="53"/>
-      <c r="AC36" s="89">
+      <c r="AB36" s="95"/>
+      <c r="AC36" s="117">
         <f>[1]Hoja1!$C3057</f>
-        <v>46584.139549573774</v>
-[...1 lines deleted...]
-      <c r="AD36" s="89"/>
+        <v>51242.553504531148</v>
+      </c>
+      <c r="AD36" s="117"/>
       <c r="AE36" s="4"/>
       <c r="AH36" s="5"/>
-      <c r="AI36" s="68" t="s">
+      <c r="AI36" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="AJ36" s="68"/>
-      <c r="AK36" s="52" t="s">
+      <c r="AJ36" s="58"/>
+      <c r="AK36" s="94" t="s">
         <v>211</v>
       </c>
-      <c r="AL36" s="53"/>
-      <c r="AM36" s="108">
+      <c r="AL36" s="95"/>
+      <c r="AM36" s="89">
         <f>[1]Hoja1!$C2981</f>
         <v>4462.5220166844319</v>
       </c>
-      <c r="AN36" s="108"/>
+      <c r="AN36" s="89"/>
       <c r="AO36" s="4"/>
       <c r="AR36" s="5"/>
-      <c r="AS36" s="68" t="s">
+      <c r="AS36" s="58" t="s">
         <v>127</v>
       </c>
-      <c r="AT36" s="68"/>
-      <c r="AU36" s="52" t="s">
+      <c r="AT36" s="58"/>
+      <c r="AU36" s="94" t="s">
         <v>230</v>
       </c>
-      <c r="AV36" s="53"/>
-      <c r="AW36" s="108">
+      <c r="AV36" s="95"/>
+      <c r="AW36" s="89">
         <f>[1]Hoja1!$C2987</f>
         <v>5702.5884236608463</v>
       </c>
-      <c r="AX36" s="129"/>
+      <c r="AX36" s="90"/>
     </row>
     <row r="37" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="157"/>
-[...3 lines deleted...]
-      <c r="E37" s="70" t="s">
+      <c r="A37" s="174"/>
+      <c r="B37" s="175"/>
+      <c r="C37" s="176"/>
+      <c r="D37" s="177"/>
+      <c r="E37" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="F37" s="83"/>
-      <c r="G37" s="41" t="s">
+      <c r="F37" s="98"/>
+      <c r="G37" s="96" t="s">
         <v>191</v>
       </c>
-      <c r="H37" s="42"/>
-      <c r="I37" s="98">
+      <c r="H37" s="97"/>
+      <c r="I37" s="118">
         <f>[1]Hoja1!$C3052</f>
         <v>29234.207517822306</v>
       </c>
-      <c r="J37" s="98"/>
+      <c r="J37" s="118"/>
       <c r="K37" s="4"/>
       <c r="N37" s="5"/>
-      <c r="O37" s="83" t="s">
+      <c r="O37" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="P37" s="83"/>
-      <c r="Q37" s="41" t="s">
+      <c r="P37" s="98"/>
+      <c r="Q37" s="96" t="s">
         <v>187</v>
       </c>
-      <c r="R37" s="42"/>
-      <c r="S37" s="98">
+      <c r="R37" s="97"/>
+      <c r="S37" s="118">
         <f>[1]Hoja1!$C3048</f>
         <v>8263.3048837004117</v>
       </c>
-      <c r="T37" s="98"/>
+      <c r="T37" s="118"/>
       <c r="U37" s="4"/>
       <c r="X37" s="5"/>
-      <c r="Y37" s="70" t="s">
+      <c r="Y37" s="110" t="s">
         <v>7</v>
       </c>
-      <c r="Z37" s="83"/>
-      <c r="AA37" s="41" t="s">
+      <c r="Z37" s="98"/>
+      <c r="AA37" s="96" t="s">
         <v>201</v>
       </c>
-      <c r="AB37" s="42"/>
-      <c r="AC37" s="98">
+      <c r="AB37" s="97"/>
+      <c r="AC37" s="118">
         <f>[1]Hoja1!$C3058</f>
-        <v>72417.163041831795</v>
-[...1 lines deleted...]
-      <c r="AD37" s="98"/>
+        <v>79658.87934601499</v>
+      </c>
+      <c r="AD37" s="118"/>
       <c r="AE37" s="4"/>
       <c r="AH37" s="5"/>
-      <c r="AI37" s="83" t="s">
+      <c r="AI37" s="98" t="s">
         <v>128</v>
       </c>
-      <c r="AJ37" s="83"/>
-      <c r="AK37" s="41" t="s">
+      <c r="AJ37" s="98"/>
+      <c r="AK37" s="96" t="s">
         <v>212</v>
       </c>
-      <c r="AL37" s="42"/>
-      <c r="AM37" s="125">
+      <c r="AL37" s="97"/>
+      <c r="AM37" s="87">
         <f>[1]Hoja1!$C2982</f>
         <v>5184.2168473437123</v>
       </c>
-      <c r="AN37" s="125"/>
+      <c r="AN37" s="87"/>
       <c r="AO37" s="6"/>
       <c r="AP37" s="7"/>
       <c r="AQ37" s="7"/>
       <c r="AR37" s="8"/>
-      <c r="AS37" s="83" t="s">
+      <c r="AS37" s="98" t="s">
         <v>131</v>
       </c>
-      <c r="AT37" s="83"/>
-      <c r="AU37" s="41" t="s">
+      <c r="AT37" s="98"/>
+      <c r="AU37" s="96" t="s">
         <v>231</v>
       </c>
-      <c r="AV37" s="42"/>
-      <c r="AW37" s="125">
+      <c r="AV37" s="97"/>
+      <c r="AW37" s="87">
         <f>[1]Hoja1!$C2988</f>
         <v>10368.433694687425</v>
       </c>
-      <c r="AX37" s="130"/>
+      <c r="AX37" s="88"/>
     </row>
     <row r="38" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="157"/>
-[...3 lines deleted...]
-      <c r="E38" s="67" t="s">
+      <c r="A38" s="174"/>
+      <c r="B38" s="175"/>
+      <c r="C38" s="176"/>
+      <c r="D38" s="177"/>
+      <c r="E38" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="F38" s="68"/>
-      <c r="G38" s="52" t="s">
+      <c r="F38" s="58"/>
+      <c r="G38" s="94" t="s">
         <v>192</v>
       </c>
-      <c r="H38" s="53"/>
-      <c r="I38" s="89">
+      <c r="H38" s="95"/>
+      <c r="I38" s="117">
         <f>[1]Hoja1!$C3053</f>
         <v>43831.256449937602</v>
       </c>
-      <c r="J38" s="89"/>
+      <c r="J38" s="117"/>
       <c r="K38" s="4"/>
       <c r="N38" s="5"/>
       <c r="O38" s="4"/>
-      <c r="Q38" s="142"/>
-[...2 lines deleted...]
-      <c r="T38" s="145"/>
+      <c r="Q38" s="129"/>
+      <c r="R38" s="64"/>
+      <c r="S38" s="119"/>
+      <c r="T38" s="181"/>
       <c r="U38" s="4"/>
       <c r="X38" s="5"/>
-      <c r="Y38" s="67" t="s">
+      <c r="Y38" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="Z38" s="68"/>
-      <c r="AA38" s="52" t="s">
+      <c r="Z38" s="58"/>
+      <c r="AA38" s="94" t="s">
         <v>202</v>
       </c>
-      <c r="AB38" s="53"/>
-      <c r="AC38" s="89">
+      <c r="AB38" s="95"/>
+      <c r="AC38" s="117">
         <f>[1]Hoja1!$C3059</f>
-        <v>95285.739336633822</v>
-[...1 lines deleted...]
-      <c r="AD38" s="89"/>
+        <v>104814.31327029719</v>
+      </c>
+      <c r="AD38" s="117"/>
       <c r="AE38" s="4"/>
       <c r="AH38" s="5"/>
-      <c r="AI38" s="68" t="s">
+      <c r="AI38" s="58" t="s">
         <v>129</v>
       </c>
-      <c r="AJ38" s="68"/>
-      <c r="AK38" s="52" t="s">
+      <c r="AJ38" s="58"/>
+      <c r="AK38" s="94" t="s">
         <v>213</v>
       </c>
-      <c r="AL38" s="53"/>
-      <c r="AM38" s="108">
+      <c r="AL38" s="95"/>
+      <c r="AM38" s="89">
         <f>[1]Hoja1!$C2983</f>
         <v>7257.8534778639578</v>
       </c>
-      <c r="AN38" s="108"/>
+      <c r="AN38" s="89"/>
       <c r="AO38" s="1"/>
       <c r="AP38" s="2"/>
       <c r="AQ38" s="2"/>
       <c r="AR38" s="3"/>
-      <c r="AS38" s="94" t="s">
+      <c r="AS38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT38" s="94"/>
-      <c r="AU38" s="94" t="s">
+      <c r="AT38" s="62"/>
+      <c r="AU38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV38" s="94"/>
-      <c r="AW38" s="40" t="s">
+      <c r="AV38" s="62"/>
+      <c r="AW38" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AX38" s="131"/>
+      <c r="AX38" s="99"/>
     </row>
     <row r="39" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="153"/>
-[...3 lines deleted...]
-      <c r="E39" s="70" t="s">
+      <c r="A39" s="178"/>
+      <c r="B39" s="139"/>
+      <c r="C39" s="179"/>
+      <c r="D39" s="180"/>
+      <c r="E39" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="F39" s="83"/>
-      <c r="G39" s="41" t="s">
+      <c r="F39" s="98"/>
+      <c r="G39" s="96" t="s">
         <v>193</v>
       </c>
-      <c r="H39" s="42"/>
-      <c r="I39" s="98">
+      <c r="H39" s="97"/>
+      <c r="I39" s="118">
         <f>[1]Hoja1!$C3054</f>
         <v>65542.038944063184</v>
       </c>
-      <c r="J39" s="98"/>
+      <c r="J39" s="118"/>
       <c r="K39" s="6"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="8"/>
       <c r="O39" s="12"/>
       <c r="P39" s="13"/>
-      <c r="Q39" s="146"/>
-[...2 lines deleted...]
-      <c r="T39" s="149"/>
+      <c r="Q39" s="130"/>
+      <c r="R39" s="131"/>
+      <c r="S39" s="132"/>
+      <c r="T39" s="182"/>
       <c r="U39" s="6"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="8"/>
-      <c r="Y39" s="70" t="s">
+      <c r="Y39" s="110" t="s">
         <v>9</v>
       </c>
-      <c r="Z39" s="83"/>
-      <c r="AA39" s="41" t="s">
+      <c r="Z39" s="98"/>
+      <c r="AA39" s="96" t="s">
         <v>203</v>
       </c>
-      <c r="AB39" s="42"/>
-      <c r="AC39" s="138">
+      <c r="AB39" s="97"/>
+      <c r="AC39" s="186">
         <f>[1]Hoja1!$C3060</f>
-        <v>148222.25959866634</v>
-[...1 lines deleted...]
-      <c r="AD39" s="138"/>
+        <v>163044.48555853299</v>
+      </c>
+      <c r="AD39" s="186"/>
       <c r="AE39" s="6"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
       <c r="AH39" s="8"/>
-      <c r="AI39" s="123" t="s">
+      <c r="AI39" s="59" t="s">
         <v>130</v>
       </c>
-      <c r="AJ39" s="123"/>
-      <c r="AK39" s="41" t="s">
+      <c r="AJ39" s="59"/>
+      <c r="AK39" s="96" t="s">
         <v>214</v>
       </c>
-      <c r="AL39" s="42"/>
-      <c r="AM39" s="125">
+      <c r="AL39" s="97"/>
+      <c r="AM39" s="87">
         <f>[1]Hoja1!$C2984</f>
         <v>9635.2139280636238</v>
       </c>
-      <c r="AN39" s="125"/>
+      <c r="AN39" s="87"/>
       <c r="AO39" s="6"/>
       <c r="AP39" s="7"/>
       <c r="AQ39" s="7"/>
       <c r="AR39" s="8"/>
-      <c r="AS39" s="68" t="s">
+      <c r="AS39" s="58" t="s">
         <v>132</v>
       </c>
-      <c r="AT39" s="68"/>
-      <c r="AU39" s="52" t="s">
+      <c r="AT39" s="58"/>
+      <c r="AU39" s="94" t="s">
         <v>232</v>
       </c>
-      <c r="AV39" s="53"/>
-      <c r="AW39" s="89">
+      <c r="AV39" s="95"/>
+      <c r="AW39" s="117">
         <f>[1]Hoja1!$C$2310</f>
         <v>29260.553830281529</v>
       </c>
-      <c r="AX39" s="90"/>
+      <c r="AX39" s="166"/>
     </row>
     <row r="40" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="127" t="s">
+      <c r="A40" s="187" t="s">
         <v>133</v>
       </c>
-      <c r="B40" s="101"/>
-[...2 lines deleted...]
-      <c r="E40" s="94" t="s">
+      <c r="B40" s="156"/>
+      <c r="C40" s="156"/>
+      <c r="D40" s="157"/>
+      <c r="E40" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="F40" s="94"/>
-      <c r="G40" s="94" t="s">
+      <c r="F40" s="62"/>
+      <c r="G40" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H40" s="94"/>
-      <c r="I40" s="94" t="s">
+      <c r="H40" s="62"/>
+      <c r="I40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="J40" s="94"/>
-      <c r="K40" s="100" t="s">
+      <c r="J40" s="62"/>
+      <c r="K40" s="155" t="s">
         <v>142</v>
       </c>
-      <c r="L40" s="101"/>
-[...2 lines deleted...]
-      <c r="O40" s="94" t="s">
+      <c r="L40" s="156"/>
+      <c r="M40" s="156"/>
+      <c r="N40" s="157"/>
+      <c r="O40" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P40" s="94"/>
-      <c r="Q40" s="94" t="s">
+      <c r="P40" s="62"/>
+      <c r="Q40" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="R40" s="94"/>
-      <c r="S40" s="94" t="s">
+      <c r="R40" s="62"/>
+      <c r="S40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="T40" s="94"/>
-      <c r="U40" s="100" t="s">
+      <c r="T40" s="62"/>
+      <c r="U40" s="155" t="s">
         <v>146</v>
       </c>
-      <c r="V40" s="101"/>
-[...2 lines deleted...]
-      <c r="Y40" s="94" t="s">
+      <c r="V40" s="156"/>
+      <c r="W40" s="156"/>
+      <c r="X40" s="157"/>
+      <c r="Y40" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Z40" s="94"/>
-      <c r="AA40" s="94" t="s">
+      <c r="Z40" s="62"/>
+      <c r="AA40" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AB40" s="94"/>
-      <c r="AC40" s="94" t="s">
+      <c r="AB40" s="62"/>
+      <c r="AC40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AD40" s="94"/>
-      <c r="AE40" s="100" t="s">
+      <c r="AD40" s="62"/>
+      <c r="AE40" s="155" t="s">
         <v>152</v>
       </c>
-      <c r="AF40" s="101"/>
-[...2 lines deleted...]
-      <c r="AI40" s="94" t="s">
+      <c r="AF40" s="156"/>
+      <c r="AG40" s="156"/>
+      <c r="AH40" s="157"/>
+      <c r="AI40" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AJ40" s="94"/>
-      <c r="AK40" s="94" t="s">
+      <c r="AJ40" s="62"/>
+      <c r="AK40" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AL40" s="94"/>
-      <c r="AM40" s="94" t="s">
+      <c r="AL40" s="62"/>
+      <c r="AM40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AN40" s="94"/>
-      <c r="AO40" s="91" t="s">
+      <c r="AN40" s="62"/>
+      <c r="AO40" s="158" t="s">
         <v>158</v>
       </c>
-      <c r="AP40" s="92"/>
-[...2 lines deleted...]
-      <c r="AS40" s="94" t="s">
+      <c r="AP40" s="124"/>
+      <c r="AQ40" s="124"/>
+      <c r="AR40" s="75"/>
+      <c r="AS40" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT40" s="94"/>
-      <c r="AU40" s="94" t="s">
+      <c r="AT40" s="62"/>
+      <c r="AU40" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AV40" s="94"/>
-      <c r="AW40" s="94" t="s">
+      <c r="AV40" s="62"/>
+      <c r="AW40" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AX40" s="95"/>
+      <c r="AX40" s="137"/>
     </row>
     <row r="41" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="128" t="s">
+      <c r="A41" s="188" t="s">
         <v>144</v>
       </c>
-      <c r="B41" s="121"/>
-[...2 lines deleted...]
-      <c r="E41" s="68" t="s">
+      <c r="B41" s="189"/>
+      <c r="C41" s="189"/>
+      <c r="D41" s="190"/>
+      <c r="E41" s="58" t="s">
         <v>134</v>
       </c>
-      <c r="F41" s="68"/>
-      <c r="G41" s="52" t="s">
+      <c r="F41" s="58"/>
+      <c r="G41" s="94" t="s">
         <v>220</v>
       </c>
-      <c r="H41" s="53"/>
-      <c r="I41" s="89">
+      <c r="H41" s="95"/>
+      <c r="I41" s="117">
         <f>[1]Hoja1!$C2971</f>
         <v>4032.0573070068035</v>
       </c>
-      <c r="J41" s="89"/>
-      <c r="K41" s="120" t="s">
+      <c r="J41" s="117"/>
+      <c r="K41" s="195" t="s">
         <v>143</v>
       </c>
-      <c r="L41" s="121"/>
-[...2 lines deleted...]
-      <c r="O41" s="113" t="s">
+      <c r="L41" s="189"/>
+      <c r="M41" s="189"/>
+      <c r="N41" s="190"/>
+      <c r="O41" s="196" t="s">
         <v>145</v>
       </c>
-      <c r="P41" s="103"/>
-      <c r="Q41" s="41" t="s">
+      <c r="P41" s="197"/>
+      <c r="Q41" s="96" t="s">
         <v>245</v>
       </c>
-      <c r="R41" s="42"/>
-      <c r="S41" s="107">
+      <c r="R41" s="97"/>
+      <c r="S41" s="146">
         <f>[1]Hoja1!$C2963</f>
         <v>2982.2358574736704</v>
       </c>
-      <c r="T41" s="107"/>
+      <c r="T41" s="146"/>
       <c r="U41" s="1"/>
       <c r="V41" s="2"/>
       <c r="W41" s="2"/>
       <c r="X41" s="3"/>
-      <c r="Y41" s="103" t="s">
+      <c r="Y41" s="197" t="s">
         <v>147</v>
       </c>
-      <c r="Z41" s="103"/>
-      <c r="AA41" s="41" t="s">
+      <c r="Z41" s="197"/>
+      <c r="AA41" s="96" t="s">
         <v>204</v>
       </c>
-      <c r="AB41" s="42"/>
-      <c r="AC41" s="107">
+      <c r="AB41" s="97"/>
+      <c r="AC41" s="146">
         <f>[1]Hoja1!$C2994</f>
         <v>4925.0060049765261</v>
       </c>
-      <c r="AD41" s="107"/>
+      <c r="AD41" s="146"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="2"/>
       <c r="AG41" s="2"/>
       <c r="AH41" s="3"/>
-      <c r="AI41" s="103" t="s">
+      <c r="AI41" s="197" t="s">
         <v>153</v>
       </c>
-      <c r="AJ41" s="103"/>
-      <c r="AK41" s="105" t="s">
+      <c r="AJ41" s="197"/>
+      <c r="AK41" s="144" t="s">
         <v>215</v>
       </c>
-      <c r="AL41" s="106"/>
-      <c r="AM41" s="107">
+      <c r="AL41" s="145"/>
+      <c r="AM41" s="146">
         <f>[1]Hoja1!$C2989</f>
         <v>4104.3303474683553</v>
       </c>
-      <c r="AN41" s="107"/>
-      <c r="AS41" s="68" t="s">
+      <c r="AN41" s="146"/>
+      <c r="AS41" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AT41" s="68"/>
-      <c r="AU41" s="52" t="s">
+      <c r="AT41" s="58"/>
+      <c r="AU41" s="94" t="s">
         <v>233</v>
       </c>
-      <c r="AV41" s="53"/>
-      <c r="AW41" s="89">
+      <c r="AV41" s="95"/>
+      <c r="AW41" s="117">
         <f>[1]Hoja1!$C3043</f>
         <v>18328.068281903303</v>
       </c>
-      <c r="AX41" s="90"/>
+      <c r="AX41" s="166"/>
     </row>
     <row r="42" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="23"/>
       <c r="D42" s="5"/>
-      <c r="E42" s="123" t="s">
+      <c r="E42" s="59" t="s">
         <v>135</v>
       </c>
-      <c r="F42" s="123"/>
-      <c r="G42" s="41" t="s">
+      <c r="F42" s="59"/>
+      <c r="G42" s="96" t="s">
         <v>221</v>
       </c>
-      <c r="H42" s="42"/>
-      <c r="I42" s="125">
+      <c r="H42" s="97"/>
+      <c r="I42" s="87">
         <f>[1]Hoja1!$C2972</f>
         <v>4320.3477341772159</v>
       </c>
-      <c r="J42" s="125"/>
+      <c r="J42" s="87"/>
       <c r="K42" s="4"/>
       <c r="N42" s="5"/>
-      <c r="O42" s="114" t="s">
+      <c r="O42" s="198" t="s">
         <v>134</v>
       </c>
-      <c r="P42" s="115"/>
-      <c r="Q42" s="52" t="s">
+      <c r="P42" s="199"/>
+      <c r="Q42" s="94" t="s">
         <v>246</v>
       </c>
-      <c r="R42" s="53"/>
-      <c r="S42" s="108">
+      <c r="R42" s="95"/>
+      <c r="S42" s="89">
         <f>[1]Hoja1!$C2964</f>
         <v>3119.2322701997255</v>
       </c>
-      <c r="T42" s="108"/>
+      <c r="T42" s="89"/>
       <c r="U42" s="4"/>
       <c r="X42" s="5"/>
-      <c r="Y42" s="104" t="s">
+      <c r="Y42" s="205" t="s">
         <v>148</v>
       </c>
-      <c r="Z42" s="104"/>
-      <c r="AA42" s="52" t="s">
+      <c r="Z42" s="205"/>
+      <c r="AA42" s="94" t="s">
         <v>205</v>
       </c>
-      <c r="AB42" s="53"/>
-      <c r="AC42" s="108">
+      <c r="AB42" s="95"/>
+      <c r="AC42" s="89">
         <f>[1]Hoja1!$C2995</f>
         <v>6018.271452254171</v>
       </c>
-      <c r="AD42" s="108"/>
+      <c r="AD42" s="89"/>
       <c r="AE42" s="4"/>
       <c r="AH42" s="5"/>
-      <c r="AI42" s="104" t="s">
+      <c r="AI42" s="205" t="s">
         <v>154</v>
       </c>
-      <c r="AJ42" s="104"/>
-      <c r="AK42" s="52" t="s">
+      <c r="AJ42" s="205"/>
+      <c r="AK42" s="94" t="s">
         <v>217</v>
       </c>
-      <c r="AL42" s="53"/>
-      <c r="AM42" s="108">
+      <c r="AL42" s="95"/>
+      <c r="AM42" s="89">
         <f>[1]Hoja1!$C2990</f>
         <v>4815.5525189250948</v>
       </c>
-      <c r="AN42" s="108"/>
-      <c r="AS42" s="83" t="s">
+      <c r="AN42" s="89"/>
+      <c r="AS42" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="AT42" s="83"/>
-      <c r="AU42" s="41" t="s">
+      <c r="AT42" s="98"/>
+      <c r="AU42" s="96" t="s">
         <v>234</v>
       </c>
-      <c r="AV42" s="42"/>
-      <c r="AW42" s="98">
+      <c r="AV42" s="97"/>
+      <c r="AW42" s="118">
         <f>[1]Hoja1!$C3044</f>
         <v>21943.65305821714</v>
       </c>
-      <c r="AX42" s="99"/>
+      <c r="AX42" s="211"/>
     </row>
     <row r="43" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="D43" s="5"/>
-      <c r="E43" s="68" t="s">
+      <c r="E43" s="58" t="s">
         <v>136</v>
       </c>
-      <c r="F43" s="68"/>
-      <c r="G43" s="52" t="s">
+      <c r="F43" s="58"/>
+      <c r="G43" s="94" t="s">
         <v>222</v>
       </c>
-      <c r="H43" s="53"/>
-      <c r="I43" s="108">
+      <c r="H43" s="95"/>
+      <c r="I43" s="89">
         <f>[1]Hoja1!$C2973</f>
         <v>5184.2168473437123</v>
       </c>
-      <c r="J43" s="108"/>
+      <c r="J43" s="89"/>
       <c r="K43" s="4"/>
       <c r="N43" s="5"/>
-      <c r="O43" s="113" t="s">
+      <c r="O43" s="196" t="s">
         <v>135</v>
       </c>
-      <c r="P43" s="103"/>
-      <c r="Q43" s="41" t="s">
+      <c r="P43" s="197"/>
+      <c r="Q43" s="96" t="s">
         <v>247</v>
       </c>
-      <c r="R43" s="42"/>
-      <c r="S43" s="107">
+      <c r="R43" s="97"/>
+      <c r="S43" s="146">
         <f>[1]Hoja1!$C2965</f>
         <v>3744.2679640087636</v>
       </c>
-      <c r="T43" s="107"/>
+      <c r="T43" s="146"/>
       <c r="U43" s="4"/>
       <c r="X43" s="5"/>
-      <c r="Y43" s="103" t="s">
+      <c r="Y43" s="197" t="s">
         <v>149</v>
       </c>
-      <c r="Z43" s="103"/>
-      <c r="AA43" s="41" t="s">
+      <c r="Z43" s="197"/>
+      <c r="AA43" s="96" t="s">
         <v>208</v>
       </c>
-      <c r="AB43" s="42"/>
-      <c r="AC43" s="107">
+      <c r="AB43" s="97"/>
+      <c r="AC43" s="146">
         <f>[1]Hoja1!$C2996</f>
         <v>7113.9588063649398</v>
       </c>
-      <c r="AD43" s="107"/>
+      <c r="AD43" s="146"/>
       <c r="AE43" s="4"/>
       <c r="AH43" s="5"/>
-      <c r="AI43" s="103" t="s">
+      <c r="AI43" s="197" t="s">
         <v>155</v>
       </c>
-      <c r="AJ43" s="103"/>
-      <c r="AK43" s="41" t="s">
+      <c r="AJ43" s="197"/>
+      <c r="AK43" s="96" t="s">
         <v>216</v>
       </c>
-      <c r="AL43" s="42"/>
-      <c r="AM43" s="107">
+      <c r="AL43" s="97"/>
+      <c r="AM43" s="146">
         <f>[1]Hoja1!$C2991</f>
         <v>6292.9657955475996</v>
       </c>
-      <c r="AN43" s="107"/>
-      <c r="AS43" s="68" t="s">
+      <c r="AN43" s="146"/>
+      <c r="AS43" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AT43" s="68"/>
-      <c r="AU43" s="52" t="s">
+      <c r="AT43" s="58"/>
+      <c r="AU43" s="94" t="s">
         <v>235</v>
       </c>
-      <c r="AV43" s="53"/>
-      <c r="AW43" s="89">
+      <c r="AV43" s="95"/>
+      <c r="AW43" s="117">
         <f>[1]Hoja1!$C3045</f>
         <v>25808.905011843766</v>
       </c>
-      <c r="AX43" s="90"/>
+      <c r="AX43" s="166"/>
     </row>
     <row r="44" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="23"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="123" t="s">
+      <c r="E44" s="59" t="s">
         <v>137</v>
       </c>
-      <c r="F44" s="123"/>
-      <c r="G44" s="41" t="s">
+      <c r="F44" s="59"/>
+      <c r="G44" s="96" t="s">
         <v>223</v>
       </c>
-      <c r="H44" s="42"/>
-      <c r="I44" s="125">
+      <c r="H44" s="97"/>
+      <c r="I44" s="87">
         <f>[1]Hoja1!$C2974</f>
         <v>7373.1529459263784</v>
       </c>
-      <c r="J44" s="125"/>
+      <c r="J44" s="87"/>
       <c r="K44" s="4"/>
       <c r="N44" s="5"/>
-      <c r="O44" s="114" t="s">
+      <c r="O44" s="198" t="s">
         <v>136</v>
       </c>
-      <c r="P44" s="115"/>
-      <c r="Q44" s="52" t="s">
+      <c r="P44" s="199"/>
+      <c r="Q44" s="94" t="s">
         <v>248</v>
       </c>
-      <c r="R44" s="53"/>
-      <c r="S44" s="108">
+      <c r="R44" s="95"/>
+      <c r="S44" s="89">
         <f>[1]Hoja1!$C2966</f>
         <v>4377.7385747193684</v>
       </c>
-      <c r="T44" s="108"/>
+      <c r="T44" s="89"/>
       <c r="U44" s="4"/>
       <c r="X44" s="5"/>
-      <c r="Y44" s="104" t="s">
+      <c r="Y44" s="205" t="s">
         <v>150</v>
       </c>
-      <c r="Z44" s="104"/>
-      <c r="AA44" s="52" t="s">
+      <c r="Z44" s="205"/>
+      <c r="AA44" s="94" t="s">
         <v>207</v>
       </c>
-      <c r="AB44" s="53"/>
-      <c r="AC44" s="108">
+      <c r="AB44" s="95"/>
+      <c r="AC44" s="89">
         <f>[1]Hoja1!$C2997</f>
         <v>7661.0759113703843</v>
       </c>
-      <c r="AD44" s="108"/>
+      <c r="AD44" s="89"/>
       <c r="AE44" s="4"/>
       <c r="AH44" s="5"/>
-      <c r="AI44" s="104" t="s">
+      <c r="AI44" s="205" t="s">
         <v>156</v>
       </c>
-      <c r="AJ44" s="104"/>
-      <c r="AK44" s="52" t="s">
+      <c r="AJ44" s="205"/>
+      <c r="AK44" s="94" t="s">
         <v>218</v>
       </c>
-      <c r="AL44" s="53"/>
-      <c r="AM44" s="108">
+      <c r="AL44" s="95"/>
+      <c r="AM44" s="89">
         <f>[1]Hoja1!$C2992</f>
         <v>7661.0759113703843</v>
       </c>
-      <c r="AN44" s="108"/>
-      <c r="AO44" s="91" t="s">
+      <c r="AN44" s="89"/>
+      <c r="AO44" s="158" t="s">
         <v>159</v>
       </c>
-      <c r="AP44" s="92"/>
-[...2 lines deleted...]
-      <c r="AS44" s="94" t="s">
+      <c r="AP44" s="124"/>
+      <c r="AQ44" s="124"/>
+      <c r="AR44" s="75"/>
+      <c r="AS44" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AT44" s="94"/>
-      <c r="AU44" s="96" t="s">
+      <c r="AT44" s="62"/>
+      <c r="AU44" s="208" t="s">
         <v>4</v>
       </c>
-      <c r="AV44" s="97"/>
-      <c r="AW44" s="96" t="s">
+      <c r="AV44" s="209"/>
+      <c r="AW44" s="208" t="s">
         <v>5</v>
       </c>
-      <c r="AX44" s="44"/>
+      <c r="AX44" s="210"/>
     </row>
     <row r="45" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="23"/>
       <c r="D45" s="5"/>
-      <c r="E45" s="68" t="s">
+      <c r="E45" s="58" t="s">
         <v>138</v>
       </c>
-      <c r="F45" s="68"/>
-      <c r="G45" s="52" t="s">
+      <c r="F45" s="58"/>
+      <c r="G45" s="94" t="s">
         <v>224</v>
       </c>
-      <c r="H45" s="53"/>
-      <c r="I45" s="108">
+      <c r="H45" s="95"/>
+      <c r="I45" s="89">
         <f>[1]Hoja1!$C2975</f>
         <v>10368.433694687425</v>
       </c>
-      <c r="J45" s="108"/>
+      <c r="J45" s="89"/>
       <c r="K45" s="4"/>
       <c r="N45" s="5"/>
-      <c r="O45" s="113" t="s">
+      <c r="O45" s="196" t="s">
         <v>138</v>
       </c>
-      <c r="P45" s="103"/>
-      <c r="Q45" s="41" t="s">
+      <c r="P45" s="197"/>
+      <c r="Q45" s="96" t="s">
         <v>249</v>
       </c>
-      <c r="R45" s="42"/>
-      <c r="S45" s="107">
+      <c r="R45" s="97"/>
+      <c r="S45" s="146">
         <f>[1]Hoja1!$C2967</f>
         <v>8064.281642071066</v>
       </c>
-      <c r="T45" s="107"/>
+      <c r="T45" s="146"/>
       <c r="U45" s="4"/>
       <c r="X45" s="5"/>
-      <c r="Y45" s="109" t="s">
+      <c r="Y45" s="206" t="s">
         <v>151</v>
       </c>
-      <c r="Z45" s="109"/>
-      <c r="AA45" s="110" t="s">
+      <c r="Z45" s="206"/>
+      <c r="AA45" s="192" t="s">
         <v>206</v>
       </c>
-      <c r="AB45" s="111"/>
-      <c r="AC45" s="112">
+      <c r="AB45" s="193"/>
+      <c r="AC45" s="207">
         <f>[1]Hoja1!$C2998</f>
         <v>13133.332643798323</v>
       </c>
-      <c r="AD45" s="112"/>
+      <c r="AD45" s="207"/>
       <c r="AE45" s="4"/>
       <c r="AH45" s="5"/>
-      <c r="AI45" s="103" t="s">
+      <c r="AI45" s="197" t="s">
         <v>157</v>
       </c>
-      <c r="AJ45" s="103"/>
-      <c r="AK45" s="41" t="s">
+      <c r="AJ45" s="197"/>
+      <c r="AK45" s="96" t="s">
         <v>219</v>
       </c>
-      <c r="AL45" s="42"/>
-      <c r="AM45" s="107">
+      <c r="AL45" s="97"/>
+      <c r="AM45" s="146">
         <f>[1]Hoja1!$C2993</f>
         <v>10145.96902496073</v>
       </c>
-      <c r="AN45" s="107"/>
+      <c r="AN45" s="146"/>
       <c r="AO45" s="1"/>
       <c r="AP45" s="2"/>
       <c r="AQ45" s="2"/>
       <c r="AR45" s="3"/>
-      <c r="AS45" s="67" t="s">
+      <c r="AS45" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="AT45" s="68"/>
-      <c r="AU45" s="52" t="s">
+      <c r="AT45" s="58"/>
+      <c r="AU45" s="94" t="s">
         <v>236</v>
       </c>
-      <c r="AV45" s="53"/>
-      <c r="AW45" s="89">
+      <c r="AV45" s="95"/>
+      <c r="AW45" s="117">
         <f>[1]Hoja1!$C3040</f>
         <v>25183.388118154922</v>
       </c>
-      <c r="AX45" s="90"/>
+      <c r="AX45" s="166"/>
     </row>
     <row r="46" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="23"/>
       <c r="D46" s="5"/>
-      <c r="E46" s="123" t="s">
+      <c r="E46" s="59" t="s">
         <v>139</v>
       </c>
-      <c r="F46" s="123"/>
-      <c r="G46" s="41" t="s">
+      <c r="F46" s="59"/>
+      <c r="G46" s="96" t="s">
         <v>225</v>
       </c>
-      <c r="H46" s="42"/>
-      <c r="I46" s="98">
+      <c r="H46" s="97"/>
+      <c r="I46" s="118">
         <f>[1]Hoja1!$C2976</f>
         <v>21576.584245433092</v>
       </c>
-      <c r="J46" s="98"/>
+      <c r="J46" s="118"/>
       <c r="K46" s="4"/>
       <c r="N46" s="5"/>
-      <c r="O46" s="114" t="s">
+      <c r="O46" s="198" t="s">
         <v>139</v>
       </c>
-      <c r="P46" s="115"/>
-      <c r="Q46" s="52" t="s">
+      <c r="P46" s="199"/>
+      <c r="Q46" s="94" t="s">
         <v>250</v>
       </c>
-      <c r="R46" s="53"/>
-      <c r="S46" s="89">
+      <c r="R46" s="95"/>
+      <c r="S46" s="117">
         <f>[1]Hoja1!$C2968</f>
         <v>17083.462688622571</v>
       </c>
-      <c r="T46" s="89"/>
+      <c r="T46" s="117"/>
       <c r="U46" s="1"/>
       <c r="V46" s="2"/>
       <c r="W46" s="2"/>
       <c r="X46" s="2"/>
       <c r="Y46" s="14"/>
-      <c r="Z46" s="85" t="s">
+      <c r="Z46" s="213" t="s">
         <v>3</v>
       </c>
-      <c r="AA46" s="85"/>
-      <c r="AB46" s="68" t="s">
+      <c r="AA46" s="213"/>
+      <c r="AB46" s="58" t="s">
         <v>23</v>
       </c>
-      <c r="AC46" s="68"/>
-      <c r="AD46" s="68" t="s">
+      <c r="AC46" s="58"/>
+      <c r="AD46" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="AE46" s="68"/>
-      <c r="AF46" s="68" t="s">
+      <c r="AE46" s="58"/>
+      <c r="AF46" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="AG46" s="68"/>
+      <c r="AG46" s="58"/>
       <c r="AH46" s="1"/>
       <c r="AI46" s="2"/>
       <c r="AJ46" s="2"/>
       <c r="AK46" s="2"/>
       <c r="AL46" s="3"/>
       <c r="AM46" s="34"/>
       <c r="AN46" s="34"/>
       <c r="AR46" s="5"/>
-      <c r="AS46" s="70" t="s">
+      <c r="AS46" s="110" t="s">
         <v>24</v>
       </c>
-      <c r="AT46" s="83"/>
-      <c r="AU46" s="41" t="s">
+      <c r="AT46" s="98"/>
+      <c r="AU46" s="96" t="s">
         <v>237</v>
       </c>
-      <c r="AV46" s="42"/>
-      <c r="AW46" s="98">
+      <c r="AV46" s="97"/>
+      <c r="AW46" s="118">
         <f>[1]Hoja1!$C3041</f>
         <v>29377.212098808614</v>
       </c>
-      <c r="AX46" s="99"/>
+      <c r="AX46" s="211"/>
     </row>
     <row r="47" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="23"/>
       <c r="D47" s="5"/>
-      <c r="E47" s="68" t="s">
+      <c r="E47" s="58" t="s">
         <v>140</v>
       </c>
-      <c r="F47" s="68"/>
-      <c r="G47" s="52" t="s">
+      <c r="F47" s="58"/>
+      <c r="G47" s="94" t="s">
         <v>226</v>
       </c>
-      <c r="H47" s="53"/>
-      <c r="I47" s="89">
+      <c r="H47" s="95"/>
+      <c r="I47" s="117">
         <f>[1]Hoja1!$C2977</f>
         <v>29543.321501949395</v>
       </c>
-      <c r="J47" s="89"/>
+      <c r="J47" s="117"/>
       <c r="K47" s="4"/>
       <c r="N47" s="5"/>
-      <c r="O47" s="113" t="s">
+      <c r="O47" s="196" t="s">
         <v>140</v>
       </c>
-      <c r="P47" s="103"/>
-      <c r="Q47" s="41" t="s">
+      <c r="P47" s="197"/>
+      <c r="Q47" s="96" t="s">
         <v>251</v>
       </c>
-      <c r="R47" s="42"/>
-      <c r="S47" s="117">
+      <c r="R47" s="97"/>
+      <c r="S47" s="201">
         <f>[1]Hoja1!$C2969</f>
         <v>23382.441494238617</v>
       </c>
-      <c r="T47" s="117"/>
+      <c r="T47" s="201"/>
       <c r="U47" s="4"/>
       <c r="Y47" s="15"/>
-      <c r="Z47" s="86" t="s">
+      <c r="Z47" s="214" t="s">
         <v>4</v>
       </c>
-      <c r="AA47" s="86"/>
-      <c r="AB47" s="41" t="s">
+      <c r="AA47" s="214"/>
+      <c r="AB47" s="96" t="s">
         <v>195</v>
       </c>
-      <c r="AC47" s="42"/>
-      <c r="AD47" s="41" t="s">
+      <c r="AC47" s="97"/>
+      <c r="AD47" s="96" t="s">
         <v>196</v>
       </c>
-      <c r="AE47" s="42"/>
-      <c r="AF47" s="41" t="s">
+      <c r="AE47" s="97"/>
+      <c r="AF47" s="96" t="s">
         <v>197</v>
       </c>
-      <c r="AG47" s="42"/>
+      <c r="AG47" s="97"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="35"/>
       <c r="AJ47" s="35"/>
-      <c r="AK47" s="63"/>
-[...2 lines deleted...]
-      <c r="AN47" s="63"/>
+      <c r="AK47" s="222"/>
+      <c r="AL47" s="223"/>
+      <c r="AM47" s="222"/>
+      <c r="AN47" s="222"/>
       <c r="AR47" s="5"/>
-      <c r="AS47" s="84" t="s">
+      <c r="AS47" s="212" t="s">
         <v>25</v>
       </c>
-      <c r="AT47" s="84"/>
-      <c r="AU47" s="52" t="s">
+      <c r="AT47" s="212"/>
+      <c r="AU47" s="94" t="s">
         <v>238</v>
       </c>
-      <c r="AV47" s="53"/>
-      <c r="AW47" s="89">
+      <c r="AV47" s="95"/>
+      <c r="AW47" s="117">
         <f>[1]Hoja1!$C3042</f>
         <v>34561.245215289135</v>
       </c>
-      <c r="AX47" s="90"/>
+      <c r="AX47" s="166"/>
     </row>
     <row r="48" spans="1:50" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="23"/>
       <c r="D48" s="5"/>
-      <c r="E48" s="124" t="s">
+      <c r="E48" s="191" t="s">
         <v>141</v>
       </c>
-      <c r="F48" s="124"/>
-      <c r="G48" s="110" t="s">
+      <c r="F48" s="191"/>
+      <c r="G48" s="192" t="s">
         <v>227</v>
       </c>
-      <c r="H48" s="111"/>
-      <c r="I48" s="126">
+      <c r="H48" s="193"/>
+      <c r="I48" s="194">
         <f>[1]Hoja1!$C2978</f>
         <v>44970.584081247718</v>
       </c>
-      <c r="J48" s="126"/>
+      <c r="J48" s="194"/>
       <c r="K48" s="4"/>
       <c r="N48" s="5"/>
-      <c r="O48" s="116" t="s">
+      <c r="O48" s="200" t="s">
         <v>141</v>
       </c>
-      <c r="P48" s="116"/>
-      <c r="Q48" s="118" t="s">
+      <c r="P48" s="200"/>
+      <c r="Q48" s="202" t="s">
         <v>252</v>
       </c>
-      <c r="R48" s="119"/>
-      <c r="S48" s="88">
+      <c r="R48" s="203"/>
+      <c r="S48" s="204">
         <f>[1]Hoja1!$C2970</f>
         <v>34186.116901046938</v>
       </c>
-      <c r="T48" s="88"/>
+      <c r="T48" s="204"/>
       <c r="U48" s="4"/>
-      <c r="W48" s="65" t="s">
+      <c r="W48" s="224" t="s">
         <v>253</v>
       </c>
-      <c r="X48" s="65"/>
-[...1 lines deleted...]
-      <c r="Z48" s="87" t="s">
+      <c r="X48" s="224"/>
+      <c r="Y48" s="225"/>
+      <c r="Z48" s="215" t="s">
         <v>5</v>
       </c>
-      <c r="AA48" s="87"/>
-      <c r="AB48" s="88">
+      <c r="AA48" s="215"/>
+      <c r="AB48" s="204">
         <f>[1]Hoja1!$C$3069</f>
         <v>1521.9903927088026</v>
       </c>
-      <c r="AC48" s="88"/>
-      <c r="AD48" s="88">
+      <c r="AC48" s="204"/>
+      <c r="AD48" s="204">
         <f>[1]Hoja1!$C$3070</f>
         <v>2029.3264252697663</v>
       </c>
-      <c r="AE48" s="88"/>
-      <c r="AF48" s="88">
+      <c r="AE48" s="204"/>
+      <c r="AF48" s="204">
         <f>[1]Hoja1!$C$3071</f>
         <v>3352.9148783213309</v>
       </c>
-      <c r="AG48" s="88"/>
+      <c r="AG48" s="204"/>
       <c r="AI48" s="35"/>
       <c r="AJ48" s="35"/>
-      <c r="AK48" s="59"/>
-[...2 lines deleted...]
-      <c r="AN48" s="62"/>
+      <c r="AK48" s="218"/>
+      <c r="AL48" s="219"/>
+      <c r="AM48" s="220"/>
+      <c r="AN48" s="221"/>
       <c r="AR48" s="8"/>
       <c r="AS48" s="9"/>
       <c r="AT48" s="11"/>
       <c r="AU48" s="9"/>
       <c r="AV48" s="11"/>
       <c r="AW48" s="9"/>
       <c r="AX48" s="25"/>
     </row>
     <row r="49" spans="1:50" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="22"/>
       <c r="B49" s="31"/>
       <c r="C49" s="31"/>
       <c r="D49" s="32"/>
-      <c r="E49" s="76" t="s">
+      <c r="E49" s="54" t="s">
         <v>259</v>
       </c>
-      <c r="F49" s="77"/>
-[...10 lines deleted...]
-      <c r="Q49" s="78"/>
+      <c r="F49" s="55"/>
+      <c r="G49" s="55"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="55"/>
+      <c r="J49" s="55"/>
+      <c r="K49" s="55"/>
+      <c r="L49" s="55"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="55"/>
+      <c r="O49" s="55"/>
+      <c r="P49" s="55"/>
+      <c r="Q49" s="56"/>
       <c r="R49" s="30"/>
       <c r="S49" s="31"/>
       <c r="T49" s="31"/>
       <c r="U49" s="2"/>
       <c r="V49" s="3"/>
-      <c r="W49" s="76" t="s">
+      <c r="W49" s="54" t="s">
         <v>266</v>
       </c>
-      <c r="X49" s="77"/>
-[...5 lines deleted...]
-      <c r="AD49" s="76" t="s">
+      <c r="X49" s="55"/>
+      <c r="Y49" s="55"/>
+      <c r="Z49" s="55"/>
+      <c r="AA49" s="55"/>
+      <c r="AB49" s="55"/>
+      <c r="AC49" s="56"/>
+      <c r="AD49" s="54" t="s">
         <v>278</v>
       </c>
-      <c r="AE49" s="77"/>
-[...4 lines deleted...]
-      <c r="AJ49" s="78"/>
+      <c r="AE49" s="55"/>
+      <c r="AF49" s="55"/>
+      <c r="AG49" s="55"/>
+      <c r="AH49" s="55"/>
+      <c r="AI49" s="55"/>
+      <c r="AJ49" s="56"/>
       <c r="AK49" s="36"/>
       <c r="AL49" s="33"/>
       <c r="AM49" s="30"/>
       <c r="AN49" s="31"/>
       <c r="AO49" s="31"/>
-      <c r="AP49" s="49" t="s">
+      <c r="AP49" s="242" t="s">
         <v>285</v>
       </c>
-      <c r="AQ49" s="49"/>
-[...6 lines deleted...]
-      <c r="AX49" s="50"/>
+      <c r="AQ49" s="242"/>
+      <c r="AR49" s="242"/>
+      <c r="AS49" s="242"/>
+      <c r="AT49" s="242"/>
+      <c r="AU49" s="242"/>
+      <c r="AV49" s="242"/>
+      <c r="AW49" s="242"/>
+      <c r="AX49" s="243"/>
     </row>
     <row r="50" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A50" s="23"/>
       <c r="D50" s="5"/>
-      <c r="E50" s="206" t="s">
+      <c r="E50" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="F50" s="94"/>
-      <c r="G50" s="94" t="s">
+      <c r="F50" s="62"/>
+      <c r="G50" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H50" s="94"/>
-      <c r="I50" s="94" t="s">
+      <c r="H50" s="62"/>
+      <c r="I50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="J50" s="94"/>
-      <c r="K50" s="94" t="s">
+      <c r="J50" s="62"/>
+      <c r="K50" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="L50" s="94"/>
-      <c r="M50" s="231" t="s">
+      <c r="L50" s="62"/>
+      <c r="M50" s="67" t="s">
         <v>4</v>
       </c>
-      <c r="N50" s="232"/>
-[...1 lines deleted...]
-      <c r="P50" s="94" t="s">
+      <c r="N50" s="68"/>
+      <c r="O50" s="69"/>
+      <c r="P50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="Q50" s="94"/>
+      <c r="Q50" s="62"/>
       <c r="R50" s="4"/>
       <c r="V50" s="5"/>
-      <c r="W50" s="40" t="s">
+      <c r="W50" s="57" t="s">
         <v>3</v>
       </c>
-      <c r="X50" s="40"/>
-      <c r="Y50" s="40" t="s">
+      <c r="X50" s="57"/>
+      <c r="Y50" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="Z50" s="40"/>
-[...1 lines deleted...]
-      <c r="AB50" s="94" t="s">
+      <c r="Z50" s="57"/>
+      <c r="AA50" s="57"/>
+      <c r="AB50" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="AC50" s="94"/>
-      <c r="AD50" s="40" t="s">
+      <c r="AC50" s="62"/>
+      <c r="AD50" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="AE50" s="40"/>
-      <c r="AF50" s="40" t="s">
+      <c r="AE50" s="57"/>
+      <c r="AF50" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AG50" s="40"/>
-      <c r="AH50" s="74" t="s">
+      <c r="AG50" s="57"/>
+      <c r="AH50" s="229" t="s">
         <v>4</v>
       </c>
-      <c r="AI50" s="75"/>
-      <c r="AJ50" s="40" t="s">
+      <c r="AI50" s="230"/>
+      <c r="AJ50" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AK50" s="40"/>
-      <c r="AL50" s="40"/>
+      <c r="AK50" s="57"/>
+      <c r="AL50" s="57"/>
       <c r="AM50" s="4"/>
-      <c r="AP50" s="41" t="s">
+      <c r="AP50" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="AQ50" s="51"/>
-      <c r="AR50" s="40" t="s">
+      <c r="AQ50" s="244"/>
+      <c r="AR50" s="57" t="s">
         <v>5</v>
       </c>
-      <c r="AS50" s="40"/>
-      <c r="AT50" s="41" t="s">
+      <c r="AS50" s="57"/>
+      <c r="AT50" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="AU50" s="42"/>
-      <c r="AV50" s="43" t="s">
+      <c r="AU50" s="97"/>
+      <c r="AV50" s="237" t="s">
         <v>5</v>
       </c>
-      <c r="AW50" s="43"/>
-      <c r="AX50" s="44"/>
+      <c r="AW50" s="237"/>
+      <c r="AX50" s="210"/>
     </row>
     <row r="51" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A51" s="23"/>
       <c r="D51" s="5"/>
-      <c r="E51" s="67" t="s">
+      <c r="E51" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="F51" s="68"/>
-      <c r="G51" s="195" t="s">
+      <c r="F51" s="58"/>
+      <c r="G51" s="78" t="s">
         <v>260</v>
       </c>
-      <c r="H51" s="196"/>
-      <c r="I51" s="211">
+      <c r="H51" s="79"/>
+      <c r="I51" s="84">
         <f>[1]Hoja1!$C$3331</f>
         <v>15207.60380903839</v>
       </c>
-      <c r="J51" s="211"/>
-      <c r="K51" s="67" t="s">
+      <c r="J51" s="84"/>
+      <c r="K51" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="L51" s="68"/>
-      <c r="M51" s="226" t="s">
+      <c r="L51" s="58"/>
+      <c r="M51" s="60" t="s">
         <v>263</v>
       </c>
-      <c r="N51" s="226"/>
-[...1 lines deleted...]
-      <c r="P51" s="192">
+      <c r="N51" s="60"/>
+      <c r="O51" s="60"/>
+      <c r="P51" s="71">
         <f>[1]Hoja1!$C$3334</f>
         <v>55646.930103490369</v>
       </c>
-      <c r="Q51" s="192"/>
+      <c r="Q51" s="71"/>
       <c r="R51" s="4"/>
       <c r="V51" s="5"/>
-      <c r="W51" s="68" t="s">
+      <c r="W51" s="58" t="s">
         <v>21</v>
       </c>
-      <c r="X51" s="68"/>
-      <c r="Y51" s="226" t="s">
+      <c r="X51" s="58"/>
+      <c r="Y51" s="60" t="s">
         <v>268</v>
       </c>
-      <c r="Z51" s="226"/>
-[...1 lines deleted...]
-      <c r="AB51" s="228">
+      <c r="Z51" s="60"/>
+      <c r="AA51" s="60"/>
+      <c r="AB51" s="63">
         <f>[1]Hoja1!$C$3337</f>
         <v>13460.431391406566</v>
       </c>
-      <c r="AC51" s="143"/>
-      <c r="AD51" s="67" t="s">
+      <c r="AC51" s="64"/>
+      <c r="AD51" s="74" t="s">
         <v>286</v>
       </c>
-      <c r="AE51" s="68"/>
-      <c r="AF51" s="79">
+      <c r="AE51" s="58"/>
+      <c r="AF51" s="231">
         <f>[1]Hoja1!$C$3677</f>
         <v>22812.74930270221</v>
       </c>
-      <c r="AG51" s="79"/>
-      <c r="AH51" s="53" t="s">
+      <c r="AG51" s="231"/>
+      <c r="AH51" s="95" t="s">
         <v>289</v>
       </c>
-      <c r="AI51" s="73"/>
-      <c r="AJ51" s="80">
+      <c r="AI51" s="120"/>
+      <c r="AJ51" s="232">
         <f>[1]Hoja1!$C$3680</f>
         <v>71658.840399624489</v>
       </c>
-      <c r="AK51" s="80"/>
-      <c r="AL51" s="80"/>
+      <c r="AK51" s="232"/>
+      <c r="AL51" s="232"/>
       <c r="AM51" s="4"/>
       <c r="AO51" s="5"/>
-      <c r="AP51" s="52" t="s">
+      <c r="AP51" s="94" t="s">
         <v>279</v>
       </c>
-      <c r="AQ51" s="53"/>
-      <c r="AR51" s="214">
+      <c r="AQ51" s="95"/>
+      <c r="AR51" s="42">
         <f>[1]Hoja1!$C3683</f>
         <v>14999.084792678179</v>
       </c>
-      <c r="AS51" s="215"/>
-      <c r="AT51" s="45" t="s">
+      <c r="AS51" s="43"/>
+      <c r="AT51" s="238" t="s">
         <v>282</v>
       </c>
-      <c r="AU51" s="46" t="s">
+      <c r="AU51" s="239" t="s">
         <v>18</v>
       </c>
-      <c r="AV51" s="37">
+      <c r="AV51" s="234">
         <f>[1]Hoja1!$C3686</f>
         <v>51068.687257795405</v>
       </c>
-      <c r="AW51" s="38"/>
-      <c r="AX51" s="39"/>
+      <c r="AW51" s="235"/>
+      <c r="AX51" s="236"/>
     </row>
     <row r="52" spans="1:50" x14ac:dyDescent="0.25">
       <c r="A52" s="23"/>
       <c r="D52" s="5"/>
-      <c r="E52" s="93" t="s">
+      <c r="E52" s="75" t="s">
         <v>22</v>
       </c>
-      <c r="F52" s="123"/>
-      <c r="G52" s="207" t="s">
+      <c r="F52" s="59"/>
+      <c r="G52" s="80" t="s">
         <v>261</v>
       </c>
-      <c r="H52" s="208"/>
-      <c r="I52" s="212">
+      <c r="H52" s="81"/>
+      <c r="I52" s="85">
         <f>[1]Hoja1!$C$3332</f>
         <v>19247.720291441863</v>
       </c>
-      <c r="J52" s="212"/>
-      <c r="K52" s="93" t="s">
+      <c r="J52" s="85"/>
+      <c r="K52" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="L52" s="123"/>
-      <c r="M52" s="227" t="s">
+      <c r="L52" s="59"/>
+      <c r="M52" s="61" t="s">
         <v>264</v>
       </c>
-      <c r="N52" s="227"/>
-[...1 lines deleted...]
-      <c r="P52" s="204">
+      <c r="N52" s="61"/>
+      <c r="O52" s="61"/>
+      <c r="P52" s="72">
         <f>[1]Hoja1!$C$3335</f>
         <v>63650.86877721543</v>
       </c>
-      <c r="Q52" s="204"/>
+      <c r="Q52" s="72"/>
       <c r="R52" s="4"/>
       <c r="V52" s="5"/>
-      <c r="W52" s="123" t="s">
+      <c r="W52" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="X52" s="123"/>
-      <c r="Y52" s="227" t="s">
+      <c r="X52" s="59"/>
+      <c r="Y52" s="61" t="s">
         <v>269</v>
       </c>
-      <c r="Z52" s="227"/>
-[...1 lines deleted...]
-      <c r="AB52" s="229">
+      <c r="Z52" s="61"/>
+      <c r="AA52" s="61"/>
+      <c r="AB52" s="65">
         <f>[1]Hoja1!$C$3338</f>
         <v>14581.7827068197</v>
       </c>
-      <c r="AC52" s="230"/>
-      <c r="AD52" s="69" t="s">
+      <c r="AC52" s="66"/>
+      <c r="AD52" s="108" t="s">
         <v>287</v>
       </c>
-      <c r="AE52" s="70"/>
-      <c r="AF52" s="80">
+      <c r="AE52" s="110"/>
+      <c r="AF52" s="232">
         <f>[1]Hoja1!$C$3678</f>
         <v>28708.444541040986</v>
       </c>
-      <c r="AG52" s="80"/>
-      <c r="AH52" s="41" t="s">
+      <c r="AG52" s="232"/>
+      <c r="AH52" s="96" t="s">
         <v>290</v>
       </c>
-      <c r="AI52" s="42"/>
-      <c r="AJ52" s="82">
+      <c r="AI52" s="97"/>
+      <c r="AJ52" s="233">
         <f>[1]Hoja1!$C$3681</f>
         <v>74270.390558266823</v>
       </c>
-      <c r="AK52" s="82"/>
-      <c r="AL52" s="82"/>
+      <c r="AK52" s="233"/>
+      <c r="AL52" s="233"/>
       <c r="AM52" s="4"/>
       <c r="AO52" s="5"/>
-      <c r="AP52" s="41" t="s">
+      <c r="AP52" s="96" t="s">
         <v>280</v>
       </c>
-      <c r="AQ52" s="42" t="s">
+      <c r="AQ52" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="AR52" s="216">
+      <c r="AR52" s="44">
         <f>[1]Hoja1!$C3684</f>
         <v>21786.260690894476</v>
       </c>
-      <c r="AS52" s="217"/>
-      <c r="AT52" s="41" t="s">
+      <c r="AS52" s="45"/>
+      <c r="AT52" s="96" t="s">
         <v>283</v>
       </c>
-      <c r="AU52" s="42" t="s">
+      <c r="AU52" s="97" t="s">
         <v>19</v>
       </c>
-      <c r="AV52" s="220">
+      <c r="AV52" s="48">
         <f>[1]Hoja1!$C3687</f>
         <v>67193.957215664399</v>
       </c>
-      <c r="AW52" s="221"/>
-      <c r="AX52" s="222"/>
+      <c r="AW52" s="49"/>
+      <c r="AX52" s="50"/>
     </row>
     <row r="53" spans="1:50" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="26"/>
       <c r="B53" s="27"/>
       <c r="C53" s="27"/>
       <c r="D53" s="28"/>
-      <c r="E53" s="72" t="s">
+      <c r="E53" s="76" t="s">
         <v>6</v>
       </c>
-      <c r="F53" s="56"/>
-      <c r="G53" s="209" t="s">
+      <c r="F53" s="77"/>
+      <c r="G53" s="82" t="s">
         <v>262</v>
       </c>
-      <c r="H53" s="210"/>
-      <c r="I53" s="213">
+      <c r="H53" s="83"/>
+      <c r="I53" s="86">
         <f>[1]Hoja1!$C$3333</f>
         <v>27061.15243548272</v>
       </c>
-      <c r="J53" s="213"/>
-      <c r="K53" s="72" t="s">
+      <c r="J53" s="86"/>
+      <c r="K53" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="L53" s="56"/>
-      <c r="M53" s="233" t="s">
+      <c r="L53" s="77"/>
+      <c r="M53" s="70" t="s">
         <v>265</v>
       </c>
-      <c r="N53" s="233"/>
-[...1 lines deleted...]
-      <c r="P53" s="205">
+      <c r="N53" s="70"/>
+      <c r="O53" s="70"/>
+      <c r="P53" s="73">
         <f>[1]Hoja1!$C$3336</f>
         <v>102527.45134335411</v>
       </c>
-      <c r="Q53" s="205"/>
+      <c r="Q53" s="73"/>
       <c r="R53" s="29"/>
       <c r="S53" s="27"/>
       <c r="T53" s="27"/>
       <c r="U53" s="27"/>
       <c r="V53" s="28"/>
-      <c r="W53" s="56" t="s">
+      <c r="W53" s="77" t="s">
         <v>6</v>
       </c>
-      <c r="X53" s="56"/>
-      <c r="Y53" s="57" t="s">
+      <c r="X53" s="77"/>
+      <c r="Y53" s="216" t="s">
         <v>270</v>
       </c>
-      <c r="Z53" s="57"/>
-[...1 lines deleted...]
-      <c r="AB53" s="58">
+      <c r="Z53" s="216"/>
+      <c r="AA53" s="216"/>
+      <c r="AB53" s="217">
         <f>[1]Hoja1!$C$3359</f>
         <v>17343.018573602643</v>
       </c>
-      <c r="AC53" s="58"/>
-      <c r="AD53" s="71" t="s">
+      <c r="AC53" s="217"/>
+      <c r="AD53" s="226" t="s">
         <v>288</v>
       </c>
-      <c r="AE53" s="72"/>
-      <c r="AF53" s="81">
+      <c r="AE53" s="76"/>
+      <c r="AF53" s="41">
         <f>[1]Hoja1!$C$3679</f>
         <v>42402.633074758531</v>
       </c>
-      <c r="AG53" s="81"/>
-      <c r="AH53" s="54" t="s">
+      <c r="AG53" s="41"/>
+      <c r="AH53" s="227" t="s">
         <v>291</v>
       </c>
-      <c r="AI53" s="55"/>
-      <c r="AJ53" s="81">
+      <c r="AI53" s="228"/>
+      <c r="AJ53" s="41">
         <f>[1]Hoja1!$C$3682</f>
         <v>122110.04071987685</v>
       </c>
-      <c r="AK53" s="81"/>
-      <c r="AL53" s="81"/>
+      <c r="AK53" s="41"/>
+      <c r="AL53" s="41"/>
       <c r="AM53" s="29"/>
       <c r="AN53" s="27"/>
       <c r="AO53" s="28"/>
-      <c r="AP53" s="54" t="s">
+      <c r="AP53" s="227" t="s">
         <v>281</v>
       </c>
-      <c r="AQ53" s="55" t="s">
+      <c r="AQ53" s="228" t="s">
         <v>17</v>
       </c>
-      <c r="AR53" s="218">
+      <c r="AR53" s="46">
         <f>[1]Hoja1!$C3685</f>
         <v>33859.626957542176</v>
       </c>
-      <c r="AS53" s="219"/>
-      <c r="AT53" s="47" t="s">
+      <c r="AS53" s="47"/>
+      <c r="AT53" s="240" t="s">
         <v>284</v>
       </c>
-      <c r="AU53" s="48" t="s">
+      <c r="AU53" s="241" t="s">
         <v>20</v>
       </c>
-      <c r="AV53" s="223">
+      <c r="AV53" s="51">
         <f>[1]Hoja1!$C3688</f>
         <v>94732.553095706287</v>
       </c>
-      <c r="AW53" s="224"/>
-      <c r="AX53" s="225"/>
+      <c r="AW53" s="52"/>
+      <c r="AX53" s="53"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NeKl8SAsZ+BeD+QsjsCfieoW34nXyXGv+Evw8R10CbBlMne1sh6K7aTmfnYiT9qlDK8H0u50BSLmqOhEFa1B+w==" saltValue="B/P2xmwGpAwRsc5/89tXLw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="YgROP28KO4vQP+LqKvgIy0uk47gXhY3hLW3TB6IAHhbSCLBvVukoF4dzLgA2kOdb85y46hYCFyD4FOhc13In9g==" saltValue="l4BLe8T78owMN9mLjGlcqQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="801">
+    <mergeCell ref="AV51:AX51"/>
+    <mergeCell ref="AR50:AS50"/>
+    <mergeCell ref="AT50:AU50"/>
+    <mergeCell ref="AV50:AX50"/>
+    <mergeCell ref="AT51:AU51"/>
+    <mergeCell ref="AT52:AU52"/>
+    <mergeCell ref="AT53:AU53"/>
+    <mergeCell ref="AP49:AX49"/>
+    <mergeCell ref="AP50:AQ50"/>
+    <mergeCell ref="AP51:AQ51"/>
+    <mergeCell ref="AP52:AQ52"/>
+    <mergeCell ref="AP53:AQ53"/>
+    <mergeCell ref="W53:X53"/>
+    <mergeCell ref="Y53:AA53"/>
+    <mergeCell ref="AB53:AC53"/>
+    <mergeCell ref="AK48:AL48"/>
+    <mergeCell ref="AM48:AN48"/>
+    <mergeCell ref="AK47:AL47"/>
+    <mergeCell ref="AM47:AN47"/>
+    <mergeCell ref="W48:Y48"/>
+    <mergeCell ref="AD50:AE50"/>
+    <mergeCell ref="AD51:AE51"/>
+    <mergeCell ref="AD52:AE52"/>
+    <mergeCell ref="AD53:AE53"/>
+    <mergeCell ref="AF50:AG50"/>
+    <mergeCell ref="AH51:AI51"/>
+    <mergeCell ref="AH52:AI52"/>
+    <mergeCell ref="AH53:AI53"/>
+    <mergeCell ref="AH50:AI50"/>
+    <mergeCell ref="AJ50:AL50"/>
+    <mergeCell ref="AD49:AJ49"/>
+    <mergeCell ref="AF51:AG51"/>
+    <mergeCell ref="AF52:AG52"/>
+    <mergeCell ref="AF53:AG53"/>
+    <mergeCell ref="AJ51:AL51"/>
+    <mergeCell ref="AJ52:AL52"/>
+    <mergeCell ref="AS46:AT46"/>
+    <mergeCell ref="AS47:AT47"/>
+    <mergeCell ref="Z46:AA46"/>
+    <mergeCell ref="Z47:AA47"/>
+    <mergeCell ref="Z48:AA48"/>
+    <mergeCell ref="AB46:AC46"/>
+    <mergeCell ref="AB47:AC47"/>
+    <mergeCell ref="AB48:AC48"/>
+    <mergeCell ref="AD46:AE46"/>
+    <mergeCell ref="AF46:AG46"/>
+    <mergeCell ref="AD47:AE47"/>
+    <mergeCell ref="AF47:AG47"/>
+    <mergeCell ref="AD48:AE48"/>
+    <mergeCell ref="AF48:AG48"/>
+    <mergeCell ref="AU47:AV47"/>
+    <mergeCell ref="AW47:AX47"/>
+    <mergeCell ref="AO40:AR40"/>
+    <mergeCell ref="AS40:AT40"/>
+    <mergeCell ref="AU40:AV40"/>
+    <mergeCell ref="AW40:AX40"/>
+    <mergeCell ref="AO44:AR44"/>
+    <mergeCell ref="AS44:AT44"/>
+    <mergeCell ref="AU44:AV44"/>
+    <mergeCell ref="AW44:AX44"/>
+    <mergeCell ref="AS41:AT41"/>
+    <mergeCell ref="AS42:AT42"/>
+    <mergeCell ref="AS43:AT43"/>
+    <mergeCell ref="AU41:AV41"/>
+    <mergeCell ref="AW41:AX41"/>
+    <mergeCell ref="AU42:AV42"/>
+    <mergeCell ref="AW42:AX42"/>
+    <mergeCell ref="AU43:AV43"/>
+    <mergeCell ref="AW43:AX43"/>
+    <mergeCell ref="AU45:AV45"/>
+    <mergeCell ref="AW45:AX45"/>
+    <mergeCell ref="AU46:AV46"/>
+    <mergeCell ref="AW46:AX46"/>
+    <mergeCell ref="AS45:AT45"/>
+    <mergeCell ref="AE40:AH40"/>
+    <mergeCell ref="AI40:AJ40"/>
+    <mergeCell ref="AK40:AL40"/>
+    <mergeCell ref="AM40:AN40"/>
+    <mergeCell ref="AI41:AJ41"/>
+    <mergeCell ref="AI42:AJ42"/>
+    <mergeCell ref="AI43:AJ43"/>
+    <mergeCell ref="AI44:AJ44"/>
+    <mergeCell ref="AI45:AJ45"/>
+    <mergeCell ref="AK41:AL41"/>
+    <mergeCell ref="AM41:AN41"/>
+    <mergeCell ref="AK42:AL42"/>
+    <mergeCell ref="AM42:AN42"/>
+    <mergeCell ref="AK43:AL43"/>
+    <mergeCell ref="AM43:AN43"/>
+    <mergeCell ref="AK44:AL44"/>
+    <mergeCell ref="AM44:AN44"/>
+    <mergeCell ref="AK45:AL45"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="U40:X40"/>
+    <mergeCell ref="Y40:Z40"/>
+    <mergeCell ref="AA40:AB40"/>
+    <mergeCell ref="AC40:AD40"/>
+    <mergeCell ref="Y41:Z41"/>
+    <mergeCell ref="Y42:Z42"/>
+    <mergeCell ref="Y43:Z43"/>
+    <mergeCell ref="Y44:Z44"/>
+    <mergeCell ref="Y45:Z45"/>
+    <mergeCell ref="AA41:AB41"/>
+    <mergeCell ref="AC41:AD41"/>
+    <mergeCell ref="AA42:AB42"/>
+    <mergeCell ref="AC42:AD42"/>
+    <mergeCell ref="AA43:AB43"/>
+    <mergeCell ref="AC43:AD43"/>
+    <mergeCell ref="AA44:AB44"/>
+    <mergeCell ref="AC44:AD44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="O47:P47"/>
+    <mergeCell ref="O48:P48"/>
+    <mergeCell ref="Q41:R41"/>
+    <mergeCell ref="S41:T41"/>
+    <mergeCell ref="Q42:R42"/>
+    <mergeCell ref="S42:T42"/>
+    <mergeCell ref="Q43:R43"/>
+    <mergeCell ref="S43:T43"/>
+    <mergeCell ref="Q44:R44"/>
+    <mergeCell ref="S44:T44"/>
+    <mergeCell ref="Q45:R45"/>
+    <mergeCell ref="S45:T45"/>
+    <mergeCell ref="Q46:R46"/>
+    <mergeCell ref="S46:T46"/>
+    <mergeCell ref="Q47:R47"/>
+    <mergeCell ref="S47:T47"/>
+    <mergeCell ref="Q48:R48"/>
+    <mergeCell ref="S48:T48"/>
+    <mergeCell ref="K40:N40"/>
+    <mergeCell ref="O40:P40"/>
+    <mergeCell ref="Q40:R40"/>
+    <mergeCell ref="S40:T40"/>
+    <mergeCell ref="K41:N41"/>
+    <mergeCell ref="O41:P41"/>
+    <mergeCell ref="O42:P42"/>
+    <mergeCell ref="O43:P43"/>
+    <mergeCell ref="O44:P44"/>
+    <mergeCell ref="E46:F46"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="E43:F43"/>
+    <mergeCell ref="E44:F44"/>
+    <mergeCell ref="E45:F45"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="AU36:AV36"/>
+    <mergeCell ref="AW36:AX36"/>
+    <mergeCell ref="AU37:AV37"/>
+    <mergeCell ref="AW37:AX37"/>
+    <mergeCell ref="AS38:AT38"/>
+    <mergeCell ref="AU38:AV38"/>
+    <mergeCell ref="AW38:AX38"/>
+    <mergeCell ref="AS39:AT39"/>
+    <mergeCell ref="AU39:AV39"/>
+    <mergeCell ref="AW39:AX39"/>
+    <mergeCell ref="AK39:AL39"/>
+    <mergeCell ref="AM39:AN39"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="AO33:AR33"/>
+    <mergeCell ref="AS33:AT33"/>
+    <mergeCell ref="AU33:AV33"/>
+    <mergeCell ref="AW33:AX33"/>
+    <mergeCell ref="AS34:AT34"/>
+    <mergeCell ref="AS35:AT35"/>
+    <mergeCell ref="AS36:AT36"/>
+    <mergeCell ref="AS37:AT37"/>
+    <mergeCell ref="AU34:AV34"/>
+    <mergeCell ref="AW34:AX34"/>
+    <mergeCell ref="AU35:AV35"/>
+    <mergeCell ref="AW35:AX35"/>
+    <mergeCell ref="AI36:AJ36"/>
+    <mergeCell ref="AK36:AL36"/>
+    <mergeCell ref="AM36:AN36"/>
+    <mergeCell ref="AI37:AJ37"/>
+    <mergeCell ref="AK37:AL37"/>
+    <mergeCell ref="AM37:AN37"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="AK38:AL38"/>
+    <mergeCell ref="AM38:AN38"/>
+    <mergeCell ref="AE33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AK33:AL33"/>
+    <mergeCell ref="AM33:AN33"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AK34:AL34"/>
+    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AK35:AL35"/>
+    <mergeCell ref="AM35:AN35"/>
+    <mergeCell ref="AA36:AB36"/>
+    <mergeCell ref="AC36:AD36"/>
+    <mergeCell ref="Y37:Z37"/>
+    <mergeCell ref="AA37:AB37"/>
+    <mergeCell ref="AC37:AD37"/>
+    <mergeCell ref="Y38:Z38"/>
+    <mergeCell ref="AA38:AB38"/>
+    <mergeCell ref="AC38:AD38"/>
+    <mergeCell ref="Y39:Z39"/>
+    <mergeCell ref="AA39:AB39"/>
+    <mergeCell ref="AC39:AD39"/>
+    <mergeCell ref="AA33:AB33"/>
+    <mergeCell ref="AC33:AD33"/>
+    <mergeCell ref="U34:X34"/>
+    <mergeCell ref="Y34:Z34"/>
+    <mergeCell ref="AA34:AB34"/>
+    <mergeCell ref="AC34:AD34"/>
+    <mergeCell ref="Y35:Z35"/>
+    <mergeCell ref="AA35:AB35"/>
+    <mergeCell ref="AC35:AD35"/>
+    <mergeCell ref="O37:P37"/>
+    <mergeCell ref="Q37:R37"/>
+    <mergeCell ref="S37:T37"/>
+    <mergeCell ref="Q38:R38"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="Q39:R39"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="U33:X33"/>
+    <mergeCell ref="Y33:Z33"/>
+    <mergeCell ref="Y36:Z36"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="K33:N33"/>
+    <mergeCell ref="O33:P33"/>
+    <mergeCell ref="Q33:R33"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="O35:P35"/>
+    <mergeCell ref="Q35:R35"/>
+    <mergeCell ref="S35:T35"/>
+    <mergeCell ref="O36:P36"/>
+    <mergeCell ref="Q36:R36"/>
+    <mergeCell ref="S36:T36"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="AW29:AX29"/>
+    <mergeCell ref="AS30:AT30"/>
+    <mergeCell ref="AU30:AV30"/>
+    <mergeCell ref="AW30:AX30"/>
+    <mergeCell ref="AS31:AT31"/>
+    <mergeCell ref="AU31:AV31"/>
+    <mergeCell ref="AW31:AX31"/>
+    <mergeCell ref="AS32:AT32"/>
+    <mergeCell ref="AU32:AV32"/>
+    <mergeCell ref="AW32:AX32"/>
+    <mergeCell ref="AW25:AX25"/>
+    <mergeCell ref="AS26:AT26"/>
+    <mergeCell ref="AU26:AV26"/>
+    <mergeCell ref="AW26:AX26"/>
+    <mergeCell ref="AS27:AT27"/>
+    <mergeCell ref="AU27:AV27"/>
+    <mergeCell ref="AW27:AX27"/>
+    <mergeCell ref="AS28:AT28"/>
+    <mergeCell ref="AU28:AV28"/>
+    <mergeCell ref="AW28:AX28"/>
+    <mergeCell ref="AW21:AX21"/>
+    <mergeCell ref="AS22:AT22"/>
+    <mergeCell ref="AU22:AV22"/>
+    <mergeCell ref="AW22:AX22"/>
+    <mergeCell ref="AS23:AT23"/>
+    <mergeCell ref="AU23:AV23"/>
+    <mergeCell ref="AW23:AX23"/>
+    <mergeCell ref="AS24:AT24"/>
+    <mergeCell ref="AU24:AV24"/>
+    <mergeCell ref="AW24:AX24"/>
+    <mergeCell ref="AI31:AJ31"/>
+    <mergeCell ref="AK31:AL31"/>
+    <mergeCell ref="AM31:AN31"/>
+    <mergeCell ref="AI32:AJ32"/>
+    <mergeCell ref="AK32:AL32"/>
+    <mergeCell ref="AM32:AN32"/>
+    <mergeCell ref="AS21:AT21"/>
+    <mergeCell ref="AU21:AV21"/>
+    <mergeCell ref="AS25:AT25"/>
+    <mergeCell ref="AU25:AV25"/>
+    <mergeCell ref="AS29:AT29"/>
+    <mergeCell ref="AU29:AV29"/>
+    <mergeCell ref="AI27:AJ27"/>
+    <mergeCell ref="AK22:AL22"/>
+    <mergeCell ref="AK23:AL23"/>
+    <mergeCell ref="AK24:AL24"/>
+    <mergeCell ref="AK25:AL25"/>
+    <mergeCell ref="AK26:AL26"/>
+    <mergeCell ref="AK27:AL27"/>
+    <mergeCell ref="AM22:AN22"/>
+    <mergeCell ref="AM23:AN23"/>
+    <mergeCell ref="AM24:AN24"/>
+    <mergeCell ref="AM25:AN25"/>
+    <mergeCell ref="AM26:AN26"/>
+    <mergeCell ref="AE28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AK28:AL28"/>
+    <mergeCell ref="AM28:AN28"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AK29:AL29"/>
+    <mergeCell ref="AM29:AN29"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AK30:AL30"/>
+    <mergeCell ref="AM30:AN30"/>
+    <mergeCell ref="AM27:AN27"/>
+    <mergeCell ref="AE21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AK21:AL21"/>
+    <mergeCell ref="AM21:AN21"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AI23:AJ23"/>
+    <mergeCell ref="AI24:AJ24"/>
+    <mergeCell ref="AI25:AJ25"/>
+    <mergeCell ref="AI26:AJ26"/>
+    <mergeCell ref="U30:X30"/>
+    <mergeCell ref="Y30:Z30"/>
+    <mergeCell ref="AA30:AB30"/>
+    <mergeCell ref="AC30:AD30"/>
+    <mergeCell ref="Y31:Z31"/>
+    <mergeCell ref="AA31:AB31"/>
+    <mergeCell ref="AC31:AD31"/>
+    <mergeCell ref="Y32:Z32"/>
+    <mergeCell ref="AA32:AB32"/>
+    <mergeCell ref="AC32:AD32"/>
+    <mergeCell ref="Y28:Z28"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="AA26:AB26"/>
+    <mergeCell ref="AA27:AB27"/>
+    <mergeCell ref="AA28:AB28"/>
+    <mergeCell ref="AA29:AB29"/>
+    <mergeCell ref="AC26:AD26"/>
+    <mergeCell ref="AC27:AD27"/>
+    <mergeCell ref="AC28:AD28"/>
+    <mergeCell ref="AC29:AD29"/>
+    <mergeCell ref="Q32:R32"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="S30:T30"/>
+    <mergeCell ref="S31:T31"/>
+    <mergeCell ref="S32:T32"/>
+    <mergeCell ref="U21:X21"/>
+    <mergeCell ref="Y21:Z21"/>
+    <mergeCell ref="AA21:AB21"/>
+    <mergeCell ref="AC21:AD21"/>
+    <mergeCell ref="Y22:Z22"/>
+    <mergeCell ref="Y23:Z23"/>
+    <mergeCell ref="Y24:Z24"/>
+    <mergeCell ref="AA22:AB22"/>
+    <mergeCell ref="AA23:AB23"/>
+    <mergeCell ref="AA24:AB24"/>
+    <mergeCell ref="AC22:AD22"/>
+    <mergeCell ref="AC23:AD23"/>
+    <mergeCell ref="AC24:AD24"/>
+    <mergeCell ref="U25:X25"/>
+    <mergeCell ref="Y25:Z25"/>
+    <mergeCell ref="AA25:AB25"/>
+    <mergeCell ref="AC25:AD25"/>
+    <mergeCell ref="Y26:Z26"/>
+    <mergeCell ref="Y27:Z27"/>
+    <mergeCell ref="K28:N28"/>
+    <mergeCell ref="O28:P28"/>
+    <mergeCell ref="Q28:R28"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="O29:P29"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="O31:P31"/>
+    <mergeCell ref="Q29:R29"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="Q31:R31"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="S24:T24"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="S25:T25"/>
+    <mergeCell ref="O26:P26"/>
+    <mergeCell ref="Q26:R26"/>
+    <mergeCell ref="S26:T26"/>
+    <mergeCell ref="K21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="S21:T21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="S22:T22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="Q23:R23"/>
+    <mergeCell ref="S23:T23"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="E27:F27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="E26:F26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="AS17:AT17"/>
+    <mergeCell ref="AU17:AV17"/>
+    <mergeCell ref="AW17:AX17"/>
+    <mergeCell ref="AS18:AT18"/>
+    <mergeCell ref="AU18:AV18"/>
+    <mergeCell ref="AW18:AX18"/>
+    <mergeCell ref="AO16:AR16"/>
+    <mergeCell ref="AS19:AT19"/>
+    <mergeCell ref="AU19:AV19"/>
+    <mergeCell ref="AW19:AX19"/>
+    <mergeCell ref="AM17:AN17"/>
+    <mergeCell ref="AM18:AN18"/>
+    <mergeCell ref="AM19:AN19"/>
+    <mergeCell ref="AM20:AN20"/>
+    <mergeCell ref="AO11:AR11"/>
+    <mergeCell ref="AS11:AT11"/>
+    <mergeCell ref="AU11:AV11"/>
+    <mergeCell ref="AW11:AX11"/>
+    <mergeCell ref="AS12:AT12"/>
+    <mergeCell ref="AU12:AV12"/>
+    <mergeCell ref="AW12:AX12"/>
+    <mergeCell ref="AS13:AT13"/>
+    <mergeCell ref="AU13:AV13"/>
+    <mergeCell ref="AW13:AX13"/>
+    <mergeCell ref="AS14:AT14"/>
+    <mergeCell ref="AU14:AV14"/>
+    <mergeCell ref="AW14:AX14"/>
+    <mergeCell ref="AO15:AR15"/>
+    <mergeCell ref="AS15:AT15"/>
+    <mergeCell ref="AU15:AV15"/>
+    <mergeCell ref="AW15:AX15"/>
+    <mergeCell ref="AS16:AT16"/>
+    <mergeCell ref="AU16:AV16"/>
+    <mergeCell ref="AW16:AX16"/>
+    <mergeCell ref="AI17:AJ17"/>
+    <mergeCell ref="AI18:AJ18"/>
+    <mergeCell ref="AI19:AJ19"/>
+    <mergeCell ref="AI20:AJ20"/>
+    <mergeCell ref="AK12:AL12"/>
+    <mergeCell ref="AK13:AL13"/>
+    <mergeCell ref="AK14:AL14"/>
+    <mergeCell ref="AK15:AL15"/>
+    <mergeCell ref="AK16:AL16"/>
+    <mergeCell ref="AK17:AL17"/>
+    <mergeCell ref="AK18:AL18"/>
+    <mergeCell ref="AK19:AL19"/>
+    <mergeCell ref="AK20:AL20"/>
+    <mergeCell ref="AE11:AH11"/>
+    <mergeCell ref="AI11:AJ11"/>
+    <mergeCell ref="AK11:AL11"/>
+    <mergeCell ref="AM11:AN11"/>
+    <mergeCell ref="AI12:AJ12"/>
+    <mergeCell ref="AI13:AJ13"/>
+    <mergeCell ref="AI14:AJ14"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="AM12:AN12"/>
+    <mergeCell ref="AM13:AN13"/>
+    <mergeCell ref="AM14:AN14"/>
+    <mergeCell ref="AM15:AN15"/>
+    <mergeCell ref="AM16:AN16"/>
+    <mergeCell ref="AC14:AD14"/>
+    <mergeCell ref="AC15:AD15"/>
+    <mergeCell ref="AC16:AD16"/>
+    <mergeCell ref="AC17:AD17"/>
+    <mergeCell ref="AC18:AD18"/>
+    <mergeCell ref="AA13:AB13"/>
+    <mergeCell ref="AA14:AB14"/>
+    <mergeCell ref="AA15:AB15"/>
+    <mergeCell ref="AA16:AB16"/>
+    <mergeCell ref="AA17:AB17"/>
+    <mergeCell ref="AA18:AB18"/>
+    <mergeCell ref="AA19:AB19"/>
+    <mergeCell ref="AA20:AB20"/>
+    <mergeCell ref="AC19:AD19"/>
+    <mergeCell ref="AC20:AD20"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="S19:T19"/>
+    <mergeCell ref="S20:T20"/>
+    <mergeCell ref="U11:X11"/>
+    <mergeCell ref="Y11:Z11"/>
+    <mergeCell ref="AA11:AB11"/>
+    <mergeCell ref="AC11:AD11"/>
+    <mergeCell ref="Y12:Z12"/>
+    <mergeCell ref="Y13:Z13"/>
+    <mergeCell ref="Y14:Z14"/>
+    <mergeCell ref="Y15:Z15"/>
+    <mergeCell ref="Y16:Z16"/>
+    <mergeCell ref="Y17:Z17"/>
+    <mergeCell ref="Y18:Z18"/>
+    <mergeCell ref="Y19:Z19"/>
+    <mergeCell ref="Y20:Z20"/>
+    <mergeCell ref="AA12:AB12"/>
+    <mergeCell ref="AC12:AD12"/>
+    <mergeCell ref="AC13:AD13"/>
+    <mergeCell ref="O17:P17"/>
+    <mergeCell ref="O18:P18"/>
+    <mergeCell ref="O19:P19"/>
+    <mergeCell ref="O20:P20"/>
+    <mergeCell ref="Q12:R12"/>
+    <mergeCell ref="Q13:R13"/>
+    <mergeCell ref="Q14:R14"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q18:R18"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="Q11:R11"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="O12:P12"/>
+    <mergeCell ref="O13:P13"/>
+    <mergeCell ref="O14:P14"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="S12:T12"/>
+    <mergeCell ref="S13:T13"/>
+    <mergeCell ref="S14:T14"/>
+    <mergeCell ref="S15:T15"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="E19:F19"/>
+    <mergeCell ref="E20:F20"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="I3:J3"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="S10:T10"/>
+    <mergeCell ref="S7:T7"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="S8:T8"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="S9:T9"/>
+    <mergeCell ref="Y4:Z4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="Y6:Z6"/>
+    <mergeCell ref="Y7:Z7"/>
+    <mergeCell ref="Y8:Z8"/>
+    <mergeCell ref="Y9:Z9"/>
+    <mergeCell ref="Y10:Z10"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="Q7:R7"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="AW3:AX3"/>
+    <mergeCell ref="A2:AX2"/>
+    <mergeCell ref="AO1:AR1"/>
+    <mergeCell ref="AS1:AV1"/>
+    <mergeCell ref="AM3:AN3"/>
+    <mergeCell ref="AO3:AR3"/>
+    <mergeCell ref="AS3:AT3"/>
+    <mergeCell ref="AU3:AV3"/>
+    <mergeCell ref="AA3:AB3"/>
+    <mergeCell ref="AC3:AD3"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AK3:AL3"/>
+    <mergeCell ref="U3:X3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="O1:AF1"/>
+    <mergeCell ref="AH1:AK1"/>
+    <mergeCell ref="AL1:AN1"/>
+    <mergeCell ref="AA7:AB7"/>
+    <mergeCell ref="AA8:AB8"/>
+    <mergeCell ref="AA9:AB9"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="AC4:AD4"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AC6:AD6"/>
+    <mergeCell ref="AC7:AD7"/>
+    <mergeCell ref="AC8:AD8"/>
+    <mergeCell ref="AC9:AD9"/>
+    <mergeCell ref="AC10:AD10"/>
+    <mergeCell ref="AA4:AB4"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AA6:AB6"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AM7:AN7"/>
+    <mergeCell ref="AM8:AN8"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK4:AL4"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="AK6:AL6"/>
+    <mergeCell ref="AK7:AL7"/>
+    <mergeCell ref="AK8:AL8"/>
+    <mergeCell ref="AK9:AL9"/>
+    <mergeCell ref="AK10:AL10"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AI6:AJ6"/>
+    <mergeCell ref="AI7:AJ7"/>
+    <mergeCell ref="AI8:AJ8"/>
+    <mergeCell ref="AW7:AX7"/>
+    <mergeCell ref="AW8:AX8"/>
+    <mergeCell ref="AW9:AX9"/>
+    <mergeCell ref="AW10:AX10"/>
+    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AW6:AX6"/>
+    <mergeCell ref="AM9:AN9"/>
+    <mergeCell ref="AM10:AN10"/>
+    <mergeCell ref="AU4:AV4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AU6:AV6"/>
+    <mergeCell ref="AU7:AV7"/>
+    <mergeCell ref="AU8:AV8"/>
+    <mergeCell ref="AU9:AV9"/>
+    <mergeCell ref="AU10:AV10"/>
+    <mergeCell ref="AS4:AT4"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="AS6:AT6"/>
+    <mergeCell ref="AS7:AT7"/>
+    <mergeCell ref="AS8:AT8"/>
+    <mergeCell ref="AS9:AT9"/>
+    <mergeCell ref="AS10:AT10"/>
+    <mergeCell ref="AM4:AN4"/>
+    <mergeCell ref="P53:Q53"/>
+    <mergeCell ref="E50:F50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="E52:F52"/>
+    <mergeCell ref="E53:F53"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="K51:L51"/>
+    <mergeCell ref="K52:L52"/>
+    <mergeCell ref="K53:L53"/>
     <mergeCell ref="AJ53:AL53"/>
     <mergeCell ref="AR51:AS51"/>
     <mergeCell ref="AR52:AS52"/>
     <mergeCell ref="AR53:AS53"/>
     <mergeCell ref="AV52:AX52"/>
     <mergeCell ref="AV53:AX53"/>
     <mergeCell ref="E49:Q49"/>
     <mergeCell ref="W50:X50"/>
     <mergeCell ref="W51:X51"/>
     <mergeCell ref="W52:X52"/>
     <mergeCell ref="Y50:AA50"/>
     <mergeCell ref="Y51:AA51"/>
     <mergeCell ref="Y52:AA52"/>
     <mergeCell ref="AB50:AC50"/>
     <mergeCell ref="AB51:AC51"/>
     <mergeCell ref="AB52:AC52"/>
     <mergeCell ref="W49:AC49"/>
     <mergeCell ref="M50:O50"/>
     <mergeCell ref="M52:O52"/>
     <mergeCell ref="M51:O51"/>
     <mergeCell ref="M53:O53"/>
     <mergeCell ref="P50:Q50"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="P52:Q52"/>
-    <mergeCell ref="P53:Q53"/>
-[...775 lines deleted...]
-    <mergeCell ref="AP53:AQ53"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AO1:AR1" r:id="rId1" display="enviar e-mail" xr:uid="{1B74917B-1ED3-4274-9F7A-35D45FB8AC37}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>