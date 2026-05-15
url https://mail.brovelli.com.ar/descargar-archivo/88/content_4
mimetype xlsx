--- v0 (2026-03-15)
+++ v1 (2026-05-15)
@@ -3,58 +3,58 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{184DD2DE-1A5B-40F0-A48B-2B7E5B49E315}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{AAEBD2C4-E1C9-45D1-A30C-791B80FB1C88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{60A3E81C-64B6-4647-AA63-A0E5D142F3B2}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{BAE7E36E-78D7-4EE2-B5CE-875CBB6C2571}"/>
   </bookViews>
   <sheets>
     <sheet name="REPUESTOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">REPUESTOS!$A$1:$AS$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -549,51 +549,51 @@
   <si>
     <t>EFE2139000</t>
   </si>
   <si>
     <t>EFE2101000</t>
   </si>
   <si>
     <t>EFE2049000</t>
   </si>
   <si>
     <t>PH21140000</t>
   </si>
   <si>
     <t>PH20930000</t>
   </si>
   <si>
     <t>UNIDAD MAGNETICA</t>
   </si>
   <si>
     <t>UM20162011</t>
   </si>
   <si>
     <t>UM20162014</t>
   </si>
   <si>
-    <t>LISTA 20</t>
+    <t>LISTA 25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -1168,282 +1168,282 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...211 lines deleted...]
-    <xf numFmtId="2" fontId="7" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFE5FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -3671,387 +3671,388 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="8515351" y="7362824"/>
           <a:ext cx="523442" cy="885825"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/6b33029b47e5de3c/Escritorio/preciosNuevo.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Hoja1"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0">
         <row r="2302">
           <cell r="C2302">
-            <v>20497.910963904153</v>
+            <v>21727.7856217384</v>
           </cell>
         </row>
         <row r="2303">
           <cell r="C2303">
-            <v>29049.829781663</v>
+            <v>30792.819568562787</v>
           </cell>
         </row>
         <row r="2304">
           <cell r="C2304">
-            <v>41178.248644073275</v>
+            <v>43648.943562717686</v>
           </cell>
         </row>
         <row r="2378">
           <cell r="C2378">
-            <v>17865.682055725949</v>
+            <v>18937.622979069507</v>
           </cell>
         </row>
         <row r="2379">
           <cell r="C2379">
-            <v>44664.861684498464</v>
+            <v>47344.75338556838</v>
           </cell>
         </row>
         <row r="2380">
           <cell r="C2380">
-            <v>4556.145039804217</v>
+            <v>4829.513742192471</v>
           </cell>
         </row>
         <row r="2381">
           <cell r="C2381">
-            <v>4735.0834452957724</v>
+            <v>5019.1884520135181</v>
           </cell>
         </row>
         <row r="2382">
           <cell r="C2382">
-            <v>3521.084978448499</v>
+            <v>3732.3500771554091</v>
           </cell>
         </row>
         <row r="2383">
           <cell r="C2383">
-            <v>3642.764685807444</v>
+            <v>3861.3305669558908</v>
           </cell>
         </row>
         <row r="2797">
           <cell r="C2797">
-            <v>3122.7676368639691</v>
+            <v>3310.1336950758068</v>
           </cell>
         </row>
         <row r="2798">
           <cell r="C2798">
-            <v>3894.1087510409307</v>
+            <v>4127.7552761033867</v>
           </cell>
         </row>
         <row r="2799">
           <cell r="C2799">
-            <v>4639.8247077492333</v>
+            <v>4918.2141902141875</v>
           </cell>
         </row>
         <row r="2800">
           <cell r="C2800">
-            <v>6129.0548736814726</v>
+            <v>6496.7981661023614</v>
           </cell>
         </row>
         <row r="2801">
           <cell r="C2801">
-            <v>7146.7396988653772</v>
+            <v>7575.5440807973009</v>
           </cell>
         </row>
         <row r="2802">
           <cell r="C2802">
-            <v>8132.3798136743962</v>
+            <v>8620.3226024948599</v>
           </cell>
         </row>
         <row r="2803">
           <cell r="C2803">
-            <v>9069.9263358429598</v>
+            <v>9614.1219159935372</v>
           </cell>
         </row>
         <row r="2804">
           <cell r="C2804">
-            <v>9958.4110270195069</v>
+            <v>10555.915688640678</v>
           </cell>
         </row>
         <row r="2805">
           <cell r="C2805">
-            <v>10944.0246147504</v>
+            <v>11600.666091635425</v>
           </cell>
         </row>
         <row r="2806">
           <cell r="C2806">
-            <v>11897.620019184533</v>
+            <v>12611.477220335606</v>
           </cell>
         </row>
         <row r="2807">
           <cell r="C2807">
-            <v>12883.246870454488</v>
+            <v>13656.241682681759</v>
           </cell>
         </row>
         <row r="2808">
           <cell r="C2808">
-            <v>13669.774736857958</v>
+            <v>14489.961221069439</v>
           </cell>
         </row>
         <row r="2809">
           <cell r="C2809">
-            <v>14693.255728612156</v>
+            <v>15574.851072328887</v>
           </cell>
         </row>
         <row r="2810">
           <cell r="C2810">
-            <v>15726.962908983503</v>
+            <v>16670.580683522516</v>
           </cell>
         </row>
         <row r="2813">
           <cell r="C2813">
-            <v>531.33737484187304</v>
+            <v>563.21761733238543</v>
           </cell>
         </row>
         <row r="2814">
           <cell r="C2814">
-            <v>760.23953198168931</v>
+            <v>805.85390390059058</v>
           </cell>
         </row>
         <row r="2815">
           <cell r="C2815">
-            <v>388.29010605331581</v>
+            <v>411.58751241651481</v>
           </cell>
         </row>
         <row r="2816">
           <cell r="C2816">
-            <v>232.25783252261704</v>
+            <v>246.19330247397403</v>
           </cell>
         </row>
         <row r="2817">
           <cell r="C2817">
-            <v>760.23953198168931</v>
+            <v>805.85390390059058</v>
           </cell>
         </row>
         <row r="2819">
           <cell r="C2819">
-            <v>1546.38275575235</v>
+            <v>1639.1657210974909</v>
           </cell>
         </row>
         <row r="2820">
           <cell r="C2820">
-            <v>1409.7815669481449</v>
+            <v>1494.3684609650336</v>
           </cell>
         </row>
         <row r="2822">
           <cell r="C2822">
-            <v>4269.7852314458532</v>
+            <v>4525.9723453326042</v>
           </cell>
         </row>
         <row r="2823">
           <cell r="C2823">
-            <v>4730.0698275301647</v>
+            <v>5013.8740171819754</v>
           </cell>
         </row>
         <row r="2824">
           <cell r="C2824">
-            <v>4729.7647661317287</v>
+            <v>5013.5506520996323</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>17338.443870765273</v>
+            <v>18378.75050301119</v>
           </cell>
         </row>
         <row r="3151">
           <cell r="C3151">
-            <v>38496.732424738999</v>
+            <v>40806.536370223344</v>
           </cell>
         </row>
         <row r="3152">
           <cell r="C3152">
-            <v>41395.120771283451</v>
+            <v>43878.82801756046</v>
           </cell>
         </row>
         <row r="3159">
           <cell r="C3159">
-            <v>19238.63077469766</v>
+            <v>20392.948621179519</v>
           </cell>
         </row>
         <row r="3160">
           <cell r="C3160">
-            <v>24186.965401039553</v>
+            <v>25638.183325101927</v>
           </cell>
         </row>
         <row r="3161">
           <cell r="C3161">
-            <v>68468.059846304997</v>
+            <v>72576.143437083316</v>
           </cell>
         </row>
         <row r="3162">
           <cell r="C3162">
-            <v>98547.710591394076</v>
+            <v>104460.57322687774</v>
           </cell>
         </row>
         <row r="3163">
           <cell r="C3163">
-            <v>24748.291637701634</v>
+            <v>26233.189135963737</v>
           </cell>
         </row>
         <row r="3170">
           <cell r="C3170">
-            <v>28669.96202291434</v>
+            <v>30390.159744289205</v>
           </cell>
         </row>
         <row r="3171">
           <cell r="C3171">
-            <v>15504.772102609288</v>
+            <v>16435.058428765849</v>
           </cell>
         </row>
         <row r="3309">
           <cell r="C3309">
-            <v>10816.124307571165</v>
+            <v>11465.091766025436</v>
           </cell>
         </row>
         <row r="3310">
           <cell r="C3310">
-            <v>9286.5597193500053</v>
+            <v>9843.7533025110042</v>
           </cell>
         </row>
         <row r="3311">
           <cell r="C3311">
-            <v>14810.730894088305</v>
+            <v>15699.374747733604</v>
           </cell>
         </row>
         <row r="3312">
           <cell r="C3312">
-            <v>16592.912847292944</v>
+            <v>17588.487618130519</v>
           </cell>
         </row>
         <row r="3313">
           <cell r="C3313">
-            <v>9286.5597193500053</v>
+            <v>9843.7533025110042</v>
           </cell>
         </row>
         <row r="3314">
           <cell r="C3314">
-            <v>9286.5597193500053</v>
+            <v>9843.7533025110042</v>
           </cell>
         </row>
         <row r="3315">
           <cell r="C3315">
-            <v>7866.260165925336</v>
+            <v>8338.2357758808557</v>
           </cell>
         </row>
         <row r="3316">
           <cell r="C3316">
-            <v>7866.260165925336</v>
+            <v>8338.2357758808557</v>
           </cell>
         </row>
         <row r="3317">
           <cell r="C3317">
-            <v>9723.739230387524</v>
+            <v>10307.163584210777</v>
           </cell>
         </row>
         <row r="3318">
           <cell r="C3318">
-            <v>13110.424767516184</v>
+            <v>13897.050253567157</v>
           </cell>
         </row>
         <row r="3319">
           <cell r="C3319">
-            <v>8084.7637084401886</v>
+            <v>8569.8495309466016</v>
           </cell>
         </row>
         <row r="3320">
           <cell r="C3320">
-            <v>9832.8318391762004</v>
+            <v>10422.801749526774</v>
           </cell>
         </row>
         <row r="3321">
           <cell r="C3321">
-            <v>9162.0018240145073</v>
+            <v>9711.7219334553774</v>
           </cell>
         </row>
         <row r="3322">
           <cell r="C3322">
-            <v>8395.9661254625262</v>
+            <v>8899.7240929902764</v>
           </cell>
         </row>
         <row r="3323">
           <cell r="C3323">
-            <v>8194.0420067757404</v>
+            <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3324">
           <cell r="C3324">
-            <v>9505.0632618648597</v>
+            <v>10075.367057576752</v>
           </cell>
         </row>
         <row r="3325">
           <cell r="C3325">
-            <v>8194.0420067757404</v>
+            <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3326">
           <cell r="C3326">
-            <v>8194.0420067757404</v>
+            <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3327">
           <cell r="C3327">
-            <v>9068.0561768351545</v>
+            <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3328">
           <cell r="C3328">
-            <v>9068.0561768351545</v>
+            <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3645">
           <cell r="C3645">
-            <v>5219.3750470831246</v>
+            <v>5532.5375499081119</v>
           </cell>
         </row>
         <row r="3646">
           <cell r="C3646">
-            <v>6276.664799907513</v>
+            <v>6653.264687901964</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -4356,2121 +4357,2121 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56310FCC-BCDD-49CE-BF56-41BD37F90AC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS49"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="29" width="4.7109375" customWidth="1"/>
     <col min="30" max="30" width="5.7109375" customWidth="1"/>
     <col min="31" max="40" width="4.7109375" customWidth="1"/>
     <col min="41" max="41" width="5.7109375" customWidth="1"/>
     <col min="42" max="47" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="66">
-[...4 lines deleted...]
-      <c r="D1" s="65" t="s">
+      <c r="A1" s="112">
+        <v>46156</v>
+      </c>
+      <c r="B1" s="113"/>
+      <c r="C1" s="113"/>
+      <c r="D1" s="111" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="65"/>
-[...7 lines deleted...]
-      <c r="M1" s="65"/>
+      <c r="E1" s="111"/>
+      <c r="F1" s="111"/>
+      <c r="G1" s="111"/>
+      <c r="H1" s="111"/>
+      <c r="I1" s="111"/>
+      <c r="J1" s="111"/>
+      <c r="K1" s="111"/>
+      <c r="L1" s="111"/>
+      <c r="M1" s="111"/>
       <c r="N1" s="34"/>
       <c r="O1" s="34"/>
       <c r="P1" s="34"/>
       <c r="Q1" s="34"/>
       <c r="R1" s="34"/>
       <c r="S1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="T1" s="4"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="5"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="6"/>
       <c r="AK1" s="6"/>
-      <c r="AL1" s="47" t="s">
+      <c r="AL1" s="118" t="s">
         <v>124</v>
       </c>
-      <c r="AM1" s="47"/>
-[...2 lines deleted...]
-      <c r="AP1" s="79" t="s">
+      <c r="AM1" s="118"/>
+      <c r="AN1" s="118"/>
+      <c r="AO1" s="118"/>
+      <c r="AP1" s="104" t="s">
         <v>144</v>
       </c>
-      <c r="AQ1" s="79"/>
-[...1 lines deleted...]
-      <c r="AS1" s="69"/>
+      <c r="AQ1" s="104"/>
+      <c r="AR1" s="97"/>
+      <c r="AS1" s="98"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="99" t="s">
         <v>125</v>
       </c>
-      <c r="B2" s="71"/>
-[...42 lines deleted...]
-      <c r="AS2" s="72"/>
+      <c r="B2" s="100"/>
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="100"/>
+      <c r="G2" s="100"/>
+      <c r="H2" s="100"/>
+      <c r="I2" s="100"/>
+      <c r="J2" s="100"/>
+      <c r="K2" s="100"/>
+      <c r="L2" s="100"/>
+      <c r="M2" s="100"/>
+      <c r="N2" s="100"/>
+      <c r="O2" s="100"/>
+      <c r="P2" s="100"/>
+      <c r="Q2" s="100"/>
+      <c r="R2" s="100"/>
+      <c r="S2" s="100"/>
+      <c r="T2" s="100"/>
+      <c r="U2" s="100"/>
+      <c r="V2" s="100"/>
+      <c r="W2" s="100"/>
+      <c r="X2" s="100"/>
+      <c r="Y2" s="100"/>
+      <c r="Z2" s="100"/>
+      <c r="AA2" s="100"/>
+      <c r="AB2" s="100"/>
+      <c r="AC2" s="100"/>
+      <c r="AD2" s="100"/>
+      <c r="AE2" s="100"/>
+      <c r="AF2" s="100"/>
+      <c r="AG2" s="100"/>
+      <c r="AH2" s="100"/>
+      <c r="AI2" s="100"/>
+      <c r="AJ2" s="100"/>
+      <c r="AK2" s="100"/>
+      <c r="AL2" s="100"/>
+      <c r="AM2" s="100"/>
+      <c r="AN2" s="100"/>
+      <c r="AO2" s="100"/>
+      <c r="AP2" s="100"/>
+      <c r="AQ2" s="100"/>
+      <c r="AR2" s="100"/>
+      <c r="AS2" s="101"/>
     </row>
     <row r="3" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A3" s="64" t="s">
+      <c r="A3" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="54"/>
-[...3 lines deleted...]
-      <c r="F3" s="56" t="s">
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="57"/>
-      <c r="H3" s="49" t="s">
+      <c r="G3" s="65"/>
+      <c r="H3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="50"/>
-      <c r="J3" s="53" t="s">
+      <c r="I3" s="103"/>
+      <c r="J3" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="54"/>
-[...3 lines deleted...]
-      <c r="O3" s="56" t="s">
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="57"/>
-      <c r="Q3" s="49" t="s">
+      <c r="P3" s="65"/>
+      <c r="Q3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="50"/>
-      <c r="S3" s="53" t="s">
+      <c r="R3" s="103"/>
+      <c r="S3" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="T3" s="54"/>
-[...3 lines deleted...]
-      <c r="X3" s="56" t="s">
+      <c r="T3" s="42"/>
+      <c r="U3" s="42"/>
+      <c r="V3" s="42"/>
+      <c r="W3" s="44"/>
+      <c r="X3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="57"/>
-      <c r="Z3" s="49" t="s">
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="50"/>
-      <c r="AB3" s="53" t="s">
+      <c r="AA3" s="103"/>
+      <c r="AB3" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="54"/>
-[...3 lines deleted...]
-      <c r="AG3" s="56" t="s">
+      <c r="AC3" s="42"/>
+      <c r="AD3" s="42"/>
+      <c r="AE3" s="42"/>
+      <c r="AF3" s="44"/>
+      <c r="AG3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="57"/>
-      <c r="AI3" s="49" t="s">
+      <c r="AH3" s="65"/>
+      <c r="AI3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="50"/>
-      <c r="AK3" s="53" t="s">
+      <c r="AJ3" s="103"/>
+      <c r="AK3" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="AL3" s="54"/>
-[...3 lines deleted...]
-      <c r="AP3" s="56" t="s">
+      <c r="AL3" s="42"/>
+      <c r="AM3" s="42"/>
+      <c r="AN3" s="42"/>
+      <c r="AO3" s="44"/>
+      <c r="AP3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AQ3" s="57"/>
-      <c r="AR3" s="49" t="s">
+      <c r="AQ3" s="65"/>
+      <c r="AR3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AS3" s="58"/>
+      <c r="AS3" s="107"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
-      <c r="F4" s="62" t="s">
+      <c r="F4" s="70" t="s">
         <v>126</v>
       </c>
-      <c r="G4" s="63"/>
-      <c r="H4" s="45">
+      <c r="G4" s="71"/>
+      <c r="H4" s="52">
         <f>[1]Hoja1!$C$3309</f>
-        <v>10816.124307571165</v>
-[...1 lines deleted...]
-      <c r="I4" s="46"/>
+        <v>11465.091766025436</v>
+      </c>
+      <c r="I4" s="54"/>
       <c r="J4" s="1"/>
-      <c r="O4" s="62" t="s">
+      <c r="O4" s="70" t="s">
         <v>127</v>
       </c>
-      <c r="P4" s="63"/>
-      <c r="Q4" s="45">
+      <c r="P4" s="71"/>
+      <c r="Q4" s="52">
         <f>[1]Hoja1!$C$3310</f>
-        <v>9286.5597193500053</v>
-[...1 lines deleted...]
-      <c r="R4" s="46"/>
+        <v>9843.7533025110042</v>
+      </c>
+      <c r="R4" s="54"/>
       <c r="S4" s="1"/>
-      <c r="X4" s="62" t="s">
+      <c r="X4" s="70" t="s">
         <v>128</v>
       </c>
-      <c r="Y4" s="63"/>
-      <c r="Z4" s="45">
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="52">
         <f>[1]Hoja1!$C$3311</f>
-        <v>14810.730894088305</v>
-[...1 lines deleted...]
-      <c r="AA4" s="46"/>
+        <v>15699.374747733604</v>
+      </c>
+      <c r="AA4" s="54"/>
       <c r="AB4" s="1"/>
-      <c r="AG4" s="62" t="s">
+      <c r="AG4" s="70" t="s">
         <v>129</v>
       </c>
-      <c r="AH4" s="63"/>
-      <c r="AI4" s="45">
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="52">
         <f>[1]Hoja1!$C$3312</f>
-        <v>16592.912847292944</v>
-[...1 lines deleted...]
-      <c r="AJ4" s="46"/>
+        <v>17588.487618130519</v>
+      </c>
+      <c r="AJ4" s="54"/>
       <c r="AK4" s="1"/>
-      <c r="AP4" s="62" t="s">
+      <c r="AP4" s="70" t="s">
         <v>130</v>
       </c>
-      <c r="AQ4" s="63"/>
-      <c r="AR4" s="45">
+      <c r="AQ4" s="71"/>
+      <c r="AR4" s="52">
         <f>[1]Hoja1!$C$3313</f>
-        <v>9286.5597193500053</v>
-[...1 lines deleted...]
-      <c r="AS4" s="48"/>
+        <v>9843.7533025110042</v>
+      </c>
+      <c r="AS4" s="62"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="R5" s="2"/>
       <c r="S5" s="1"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="1"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="1"/>
       <c r="AS5" s="21"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="20"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="R6" s="2"/>
       <c r="S6" s="1"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="1"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="1"/>
       <c r="AS6" s="21"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="20"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="R7" s="2"/>
       <c r="S7" s="1"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="1"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="1"/>
       <c r="AS7" s="21"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="20"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="R8" s="2"/>
       <c r="S8" s="1"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="1"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="1"/>
       <c r="AS8" s="21"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A9" s="64" t="s">
+      <c r="A9" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="54"/>
-[...3 lines deleted...]
-      <c r="F9" s="56" t="s">
+      <c r="B9" s="42"/>
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="57"/>
-      <c r="H9" s="49" t="s">
+      <c r="G9" s="65"/>
+      <c r="H9" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="I9" s="50"/>
-      <c r="J9" s="53" t="s">
+      <c r="I9" s="103"/>
+      <c r="J9" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="K9" s="54"/>
-[...3 lines deleted...]
-      <c r="O9" s="56" t="s">
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="57"/>
-      <c r="Q9" s="49" t="s">
+      <c r="P9" s="65"/>
+      <c r="Q9" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="R9" s="50"/>
-      <c r="S9" s="53" t="s">
+      <c r="R9" s="103"/>
+      <c r="S9" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="54"/>
-[...3 lines deleted...]
-      <c r="X9" s="56" t="s">
+      <c r="T9" s="42"/>
+      <c r="U9" s="42"/>
+      <c r="V9" s="42"/>
+      <c r="W9" s="44"/>
+      <c r="X9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y9" s="57"/>
-      <c r="Z9" s="49" t="s">
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AA9" s="50"/>
-      <c r="AB9" s="53" t="s">
+      <c r="AA9" s="103"/>
+      <c r="AB9" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="AC9" s="54"/>
-[...3 lines deleted...]
-      <c r="AG9" s="56" t="s">
+      <c r="AC9" s="42"/>
+      <c r="AD9" s="42"/>
+      <c r="AE9" s="42"/>
+      <c r="AF9" s="44"/>
+      <c r="AG9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH9" s="57"/>
-      <c r="AI9" s="49" t="s">
+      <c r="AH9" s="65"/>
+      <c r="AI9" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AJ9" s="50"/>
-      <c r="AK9" s="53" t="s">
+      <c r="AJ9" s="103"/>
+      <c r="AK9" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="AL9" s="54"/>
-[...3 lines deleted...]
-      <c r="AP9" s="56" t="s">
+      <c r="AL9" s="42"/>
+      <c r="AM9" s="42"/>
+      <c r="AN9" s="42"/>
+      <c r="AO9" s="44"/>
+      <c r="AP9" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AQ9" s="57"/>
-      <c r="AR9" s="49" t="s">
+      <c r="AQ9" s="65"/>
+      <c r="AR9" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AS9" s="58"/>
+      <c r="AS9" s="107"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="20"/>
-      <c r="F10" s="51" t="s">
+      <c r="F10" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="G10" s="52"/>
-      <c r="H10" s="45">
+      <c r="G10" s="73"/>
+      <c r="H10" s="52">
         <f>[1]Hoja1!$C$3314</f>
-        <v>9286.5597193500053</v>
-[...7 lines deleted...]
-      <c r="O10" s="51" t="s">
+        <v>9843.7533025110042</v>
+      </c>
+      <c r="I10" s="54"/>
+      <c r="J10" s="108"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="109"/>
+      <c r="M10" s="109"/>
+      <c r="N10" s="110"/>
+      <c r="O10" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="P10" s="52"/>
-      <c r="Q10" s="45">
+      <c r="P10" s="73"/>
+      <c r="Q10" s="52">
         <f>[1]Hoja1!$C$3315</f>
-        <v>7866.260165925336</v>
-[...7 lines deleted...]
-      <c r="X10" s="51" t="s">
+        <v>8338.2357758808557</v>
+      </c>
+      <c r="R10" s="54"/>
+      <c r="S10" s="108"/>
+      <c r="T10" s="109"/>
+      <c r="U10" s="109"/>
+      <c r="V10" s="109"/>
+      <c r="W10" s="110"/>
+      <c r="X10" s="72" t="s">
         <v>133</v>
       </c>
-      <c r="Y10" s="52"/>
-      <c r="Z10" s="45">
+      <c r="Y10" s="73"/>
+      <c r="Z10" s="52">
         <f>[1]Hoja1!$C$3316</f>
-        <v>7866.260165925336</v>
-[...7 lines deleted...]
-      <c r="AG10" s="51" t="s">
+        <v>8338.2357758808557</v>
+      </c>
+      <c r="AA10" s="54"/>
+      <c r="AB10" s="108"/>
+      <c r="AC10" s="109"/>
+      <c r="AD10" s="109"/>
+      <c r="AE10" s="109"/>
+      <c r="AF10" s="110"/>
+      <c r="AG10" s="72" t="s">
         <v>134</v>
       </c>
-      <c r="AH10" s="52"/>
-      <c r="AI10" s="45">
+      <c r="AH10" s="73"/>
+      <c r="AI10" s="52">
         <f>[1]Hoja1!$C$3317</f>
-        <v>9723.739230387524</v>
-[...7 lines deleted...]
-      <c r="AP10" s="62" t="s">
+        <v>10307.163584210777</v>
+      </c>
+      <c r="AJ10" s="54"/>
+      <c r="AK10" s="108"/>
+      <c r="AL10" s="109"/>
+      <c r="AM10" s="109"/>
+      <c r="AN10" s="109"/>
+      <c r="AO10" s="110"/>
+      <c r="AP10" s="70" t="s">
         <v>135</v>
       </c>
-      <c r="AQ10" s="63"/>
-      <c r="AR10" s="45">
+      <c r="AQ10" s="71"/>
+      <c r="AR10" s="52">
         <f>[1]Hoja1!$C$3318</f>
-        <v>13110.424767516184</v>
-[...1 lines deleted...]
-      <c r="AS10" s="48"/>
+        <v>13897.050253567157</v>
+      </c>
+      <c r="AS10" s="62"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A11" s="20"/>
       <c r="J11" s="1"/>
       <c r="R11" s="2"/>
       <c r="S11" s="1"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="1"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="1"/>
       <c r="AS11" s="21"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="20"/>
       <c r="I12" s="2"/>
       <c r="J12" s="1"/>
       <c r="R12" s="2"/>
       <c r="S12" s="1"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="1"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="1"/>
       <c r="AS12" s="21"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="20"/>
       <c r="I13" s="2"/>
       <c r="J13" s="1"/>
       <c r="R13" s="2"/>
       <c r="S13" s="1"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="1"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="1"/>
       <c r="AS13" s="21"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="20"/>
       <c r="I14" s="2"/>
       <c r="J14" s="1"/>
       <c r="R14" s="2"/>
       <c r="S14" s="1"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="1"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="1"/>
       <c r="AS14" s="21"/>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A15" s="64" t="s">
+      <c r="A15" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="54"/>
-[...3 lines deleted...]
-      <c r="F15" s="56" t="s">
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="57"/>
-      <c r="H15" s="49" t="s">
+      <c r="G15" s="65"/>
+      <c r="H15" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="50"/>
-      <c r="J15" s="53" t="s">
+      <c r="I15" s="103"/>
+      <c r="J15" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="K15" s="54"/>
-[...3 lines deleted...]
-      <c r="O15" s="56" t="s">
+      <c r="K15" s="42"/>
+      <c r="L15" s="42"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="44"/>
+      <c r="O15" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="P15" s="57"/>
-      <c r="Q15" s="49" t="s">
+      <c r="P15" s="65"/>
+      <c r="Q15" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="R15" s="50"/>
-      <c r="S15" s="53" t="s">
+      <c r="R15" s="103"/>
+      <c r="S15" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="T15" s="54"/>
-[...3 lines deleted...]
-      <c r="X15" s="56" t="s">
+      <c r="T15" s="42"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="42"/>
+      <c r="W15" s="44"/>
+      <c r="X15" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y15" s="57"/>
-      <c r="Z15" s="49" t="s">
+      <c r="Y15" s="65"/>
+      <c r="Z15" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AA15" s="50"/>
-      <c r="AB15" s="53" t="s">
+      <c r="AA15" s="103"/>
+      <c r="AB15" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="AC15" s="54"/>
-[...3 lines deleted...]
-      <c r="AG15" s="56" t="s">
+      <c r="AC15" s="42"/>
+      <c r="AD15" s="42"/>
+      <c r="AE15" s="42"/>
+      <c r="AF15" s="44"/>
+      <c r="AG15" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH15" s="57"/>
-      <c r="AI15" s="49" t="s">
+      <c r="AH15" s="65"/>
+      <c r="AI15" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AJ15" s="50"/>
-      <c r="AK15" s="53" t="s">
+      <c r="AJ15" s="103"/>
+      <c r="AK15" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="AL15" s="54"/>
-[...3 lines deleted...]
-      <c r="AP15" s="56" t="s">
+      <c r="AL15" s="42"/>
+      <c r="AM15" s="42"/>
+      <c r="AN15" s="42"/>
+      <c r="AO15" s="44"/>
+      <c r="AP15" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AQ15" s="57"/>
-      <c r="AR15" s="49" t="s">
+      <c r="AQ15" s="65"/>
+      <c r="AR15" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AS15" s="58"/>
+      <c r="AS15" s="107"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="20"/>
-      <c r="F16" s="51" t="s">
+      <c r="F16" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="G16" s="52"/>
-      <c r="H16" s="45">
+      <c r="G16" s="73"/>
+      <c r="H16" s="52">
         <f>[1]Hoja1!$C$3319</f>
-        <v>8084.7637084401886</v>
-[...1 lines deleted...]
-      <c r="I16" s="46"/>
+        <v>8569.8495309466016</v>
+      </c>
+      <c r="I16" s="54"/>
       <c r="J16" s="1"/>
-      <c r="O16" s="51" t="s">
+      <c r="O16" s="72" t="s">
         <v>136</v>
       </c>
-      <c r="P16" s="52"/>
-      <c r="Q16" s="45">
+      <c r="P16" s="73"/>
+      <c r="Q16" s="52">
         <f>[1]Hoja1!$C$3320</f>
-        <v>9832.8318391762004</v>
-[...1 lines deleted...]
-      <c r="R16" s="46"/>
+        <v>10422.801749526774</v>
+      </c>
+      <c r="R16" s="54"/>
       <c r="S16" s="1"/>
-      <c r="X16" s="51" t="s">
+      <c r="X16" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="Y16" s="52"/>
-      <c r="Z16" s="45">
+      <c r="Y16" s="73"/>
+      <c r="Z16" s="52">
         <f>[1]Hoja1!$C$3321</f>
-        <v>9162.0018240145073</v>
-[...1 lines deleted...]
-      <c r="AA16" s="46"/>
+        <v>9711.7219334553774</v>
+      </c>
+      <c r="AA16" s="54"/>
       <c r="AB16" s="1"/>
-      <c r="AG16" s="51" t="s">
+      <c r="AG16" s="72" t="s">
         <v>138</v>
       </c>
-      <c r="AH16" s="52"/>
-      <c r="AI16" s="45">
+      <c r="AH16" s="73"/>
+      <c r="AI16" s="52">
         <f>[1]Hoja1!$C$3322</f>
-        <v>8395.9661254625262</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="46"/>
+        <v>8899.7240929902764</v>
+      </c>
+      <c r="AJ16" s="54"/>
       <c r="AK16" s="1"/>
-      <c r="AP16" s="51" t="s">
+      <c r="AP16" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="AQ16" s="52"/>
-      <c r="AR16" s="45">
+      <c r="AQ16" s="73"/>
+      <c r="AR16" s="52">
         <f>[1]Hoja1!$C$3323</f>
-        <v>8194.0420067757404</v>
-[...1 lines deleted...]
-      <c r="AS16" s="48"/>
+        <v>8685.6845271822858</v>
+      </c>
+      <c r="AS16" s="62"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="20"/>
       <c r="I17" s="2"/>
       <c r="J17" s="1"/>
       <c r="R17" s="2"/>
       <c r="S17" s="1"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="1"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="1"/>
       <c r="AS17" s="21"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="20"/>
       <c r="I18" s="2"/>
       <c r="J18" s="1"/>
       <c r="R18" s="2"/>
       <c r="S18" s="1"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="1"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="1"/>
       <c r="AS18" s="21"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="20"/>
       <c r="I19" s="2"/>
       <c r="J19" s="1"/>
       <c r="R19" s="2"/>
       <c r="S19" s="1"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="1"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="1"/>
       <c r="AS19" s="21"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="20"/>
       <c r="I20" s="2"/>
       <c r="J20" s="1"/>
       <c r="R20" s="2"/>
       <c r="S20" s="1"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="1"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="1"/>
       <c r="AS20" s="21"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A21" s="64" t="s">
+      <c r="A21" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="54"/>
-[...3 lines deleted...]
-      <c r="F21" s="56" t="s">
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="G21" s="57"/>
-      <c r="H21" s="49" t="s">
+      <c r="G21" s="65"/>
+      <c r="H21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="I21" s="50"/>
-      <c r="J21" s="53" t="s">
+      <c r="I21" s="103"/>
+      <c r="J21" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="54"/>
-[...3 lines deleted...]
-      <c r="O21" s="56" t="s">
+      <c r="K21" s="42"/>
+      <c r="L21" s="42"/>
+      <c r="M21" s="42"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="57"/>
-      <c r="Q21" s="49" t="s">
+      <c r="P21" s="65"/>
+      <c r="Q21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="50"/>
-      <c r="S21" s="53" t="s">
+      <c r="R21" s="103"/>
+      <c r="S21" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="T21" s="54"/>
-[...3 lines deleted...]
-      <c r="X21" s="56" t="s">
+      <c r="T21" s="42"/>
+      <c r="U21" s="42"/>
+      <c r="V21" s="42"/>
+      <c r="W21" s="44"/>
+      <c r="X21" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y21" s="57"/>
-      <c r="Z21" s="49" t="s">
+      <c r="Y21" s="65"/>
+      <c r="Z21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AA21" s="50"/>
-      <c r="AB21" s="53" t="s">
+      <c r="AA21" s="103"/>
+      <c r="AB21" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="AC21" s="54"/>
-[...3 lines deleted...]
-      <c r="AG21" s="56" t="s">
+      <c r="AC21" s="42"/>
+      <c r="AD21" s="42"/>
+      <c r="AE21" s="42"/>
+      <c r="AF21" s="44"/>
+      <c r="AG21" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH21" s="57"/>
-      <c r="AI21" s="49" t="s">
+      <c r="AH21" s="65"/>
+      <c r="AI21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AJ21" s="50"/>
-      <c r="AK21" s="53" t="s">
+      <c r="AJ21" s="103"/>
+      <c r="AK21" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="AL21" s="54"/>
-[...3 lines deleted...]
-      <c r="AP21" s="56" t="s">
+      <c r="AL21" s="42"/>
+      <c r="AM21" s="42"/>
+      <c r="AN21" s="42"/>
+      <c r="AO21" s="44"/>
+      <c r="AP21" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AQ21" s="57"/>
-      <c r="AR21" s="49" t="s">
+      <c r="AQ21" s="65"/>
+      <c r="AR21" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="AS21" s="58"/>
+      <c r="AS21" s="107"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="20"/>
-      <c r="F22" s="51" t="s">
+      <c r="F22" s="72" t="s">
         <v>140</v>
       </c>
-      <c r="G22" s="52"/>
-      <c r="H22" s="45">
+      <c r="G22" s="73"/>
+      <c r="H22" s="52">
         <f>[1]Hoja1!$C$3324</f>
-        <v>9505.0632618648597</v>
-[...1 lines deleted...]
-      <c r="I22" s="46"/>
+        <v>10075.367057576752</v>
+      </c>
+      <c r="I22" s="54"/>
       <c r="J22" s="1"/>
-      <c r="O22" s="51" t="s">
+      <c r="O22" s="72" t="s">
         <v>122</v>
       </c>
-      <c r="P22" s="52"/>
-      <c r="Q22" s="45">
+      <c r="P22" s="73"/>
+      <c r="Q22" s="52">
         <f>[1]Hoja1!$C$3325</f>
-        <v>8194.0420067757404</v>
-[...1 lines deleted...]
-      <c r="R22" s="46"/>
+        <v>8685.6845271822858</v>
+      </c>
+      <c r="R22" s="54"/>
       <c r="S22" s="1"/>
-      <c r="X22" s="51" t="s">
+      <c r="X22" s="72" t="s">
         <v>123</v>
       </c>
-      <c r="Y22" s="52"/>
-      <c r="Z22" s="45">
+      <c r="Y22" s="73"/>
+      <c r="Z22" s="52">
         <f>[1]Hoja1!$C$3326</f>
-        <v>8194.0420067757404</v>
-[...1 lines deleted...]
-      <c r="AA22" s="46"/>
+        <v>8685.6845271822858</v>
+      </c>
+      <c r="AA22" s="54"/>
       <c r="AB22" s="1"/>
-      <c r="AG22" s="51" t="s">
+      <c r="AG22" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="AH22" s="52"/>
-      <c r="AI22" s="45">
+      <c r="AH22" s="73"/>
+      <c r="AI22" s="52">
         <f>[1]Hoja1!$C$3327</f>
-        <v>9068.0561768351545</v>
-[...1 lines deleted...]
-      <c r="AJ22" s="46"/>
+        <v>9612.139547445262</v>
+      </c>
+      <c r="AJ22" s="54"/>
       <c r="AK22" s="1"/>
-      <c r="AP22" s="51" t="s">
+      <c r="AP22" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="AQ22" s="52"/>
-      <c r="AR22" s="45">
+      <c r="AQ22" s="73"/>
+      <c r="AR22" s="52">
         <f>[1]Hoja1!$C$3328</f>
-        <v>9068.0561768351545</v>
-[...1 lines deleted...]
-      <c r="AS22" s="48"/>
+        <v>9612.139547445262</v>
+      </c>
+      <c r="AS22" s="62"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="20"/>
       <c r="I23" s="2"/>
       <c r="J23" s="1"/>
       <c r="R23" s="2"/>
       <c r="S23" s="1"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="1"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="1"/>
       <c r="AS23" s="21"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="20"/>
       <c r="I24" s="2"/>
       <c r="J24" s="1"/>
       <c r="R24" s="2"/>
       <c r="S24" s="1"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="1"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="1"/>
       <c r="AS24" s="21"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A25" s="20"/>
       <c r="I25" s="2"/>
       <c r="J25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="1"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="1"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="1"/>
       <c r="AS25" s="21"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" s="20"/>
       <c r="I26" s="2"/>
       <c r="J26" s="1"/>
       <c r="R26" s="2"/>
       <c r="S26" s="1"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="1"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="1"/>
       <c r="AS26" s="21"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A27" s="64" t="s">
+      <c r="A27" s="76" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="54"/>
-[...3 lines deleted...]
-      <c r="F27" s="53" t="s">
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="G27" s="54"/>
-[...4 lines deleted...]
-      <c r="L27" s="53" t="s">
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="M27" s="54"/>
-[...4 lines deleted...]
-      <c r="R27" s="53" t="s">
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
+      <c r="O27" s="42"/>
+      <c r="P27" s="42"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="S27" s="54"/>
-[...3 lines deleted...]
-      <c r="W27" s="53" t="s">
+      <c r="S27" s="42"/>
+      <c r="T27" s="42"/>
+      <c r="U27" s="42"/>
+      <c r="V27" s="44"/>
+      <c r="W27" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="X27" s="54"/>
-[...3 lines deleted...]
-      <c r="AB27" s="53" t="s">
+      <c r="X27" s="42"/>
+      <c r="Y27" s="42"/>
+      <c r="Z27" s="42"/>
+      <c r="AA27" s="44"/>
+      <c r="AB27" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="AC27" s="54"/>
-[...7 lines deleted...]
-      <c r="AK27" s="53" t="s">
+      <c r="AC27" s="42"/>
+      <c r="AD27" s="42"/>
+      <c r="AE27" s="42"/>
+      <c r="AF27" s="42"/>
+      <c r="AG27" s="42"/>
+      <c r="AH27" s="42"/>
+      <c r="AI27" s="42"/>
+      <c r="AJ27" s="44"/>
+      <c r="AK27" s="41" t="s">
         <v>27</v>
       </c>
-      <c r="AL27" s="54"/>
-[...6 lines deleted...]
-      <c r="AS27" s="84"/>
+      <c r="AL27" s="42"/>
+      <c r="AM27" s="42"/>
+      <c r="AN27" s="42"/>
+      <c r="AO27" s="42"/>
+      <c r="AP27" s="42"/>
+      <c r="AQ27" s="42"/>
+      <c r="AR27" s="42"/>
+      <c r="AS27" s="43"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="56" t="s">
+      <c r="B28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C28" s="57"/>
-      <c r="D28" s="56" t="s">
+      <c r="C28" s="65"/>
+      <c r="D28" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E28" s="57"/>
+      <c r="E28" s="65"/>
       <c r="F28" s="1"/>
-      <c r="H28" s="56" t="s">
+      <c r="H28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="57"/>
-      <c r="J28" s="80" t="s">
+      <c r="I28" s="65"/>
+      <c r="J28" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="K28" s="81"/>
+      <c r="K28" s="47"/>
       <c r="L28" s="1"/>
-      <c r="N28" s="56" t="s">
+      <c r="N28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="O28" s="57"/>
-      <c r="P28" s="80" t="s">
+      <c r="O28" s="65"/>
+      <c r="P28" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="Q28" s="81"/>
+      <c r="Q28" s="47"/>
       <c r="R28" s="1"/>
-      <c r="S28" s="56" t="s">
+      <c r="S28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="T28" s="57"/>
-      <c r="U28" s="56" t="s">
+      <c r="T28" s="65"/>
+      <c r="U28" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="V28" s="57"/>
+      <c r="V28" s="65"/>
       <c r="W28" s="1"/>
-      <c r="X28" s="56" t="s">
+      <c r="X28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y28" s="57"/>
-      <c r="Z28" s="56" t="s">
+      <c r="Y28" s="65"/>
+      <c r="Z28" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AA28" s="57"/>
+      <c r="AA28" s="65"/>
       <c r="AB28" s="8"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AG28" s="56" t="s">
+      <c r="AG28" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH28" s="57"/>
-      <c r="AI28" s="56" t="s">
+      <c r="AH28" s="65"/>
+      <c r="AI28" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AJ28" s="57"/>
+      <c r="AJ28" s="65"/>
       <c r="AK28" s="8"/>
       <c r="AL28" s="7"/>
       <c r="AM28" s="9"/>
-      <c r="AN28" s="80" t="s">
+      <c r="AN28" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="AO28" s="81"/>
-      <c r="AP28" s="80" t="s">
+      <c r="AO28" s="47"/>
+      <c r="AP28" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AQ28" s="81"/>
-      <c r="AR28" s="82" t="s">
+      <c r="AQ28" s="47"/>
+      <c r="AR28" s="105" t="s">
         <v>4</v>
       </c>
-      <c r="AS28" s="83"/>
+      <c r="AS28" s="106"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="103" t="s">
+      <c r="B29" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="104"/>
-      <c r="D29" s="45">
+      <c r="C29" s="78"/>
+      <c r="D29" s="52">
         <f>[1]Hoja1!$C2302</f>
-        <v>20497.910963904153</v>
-[...1 lines deleted...]
-      <c r="E29" s="46"/>
+        <v>21727.7856217384</v>
+      </c>
+      <c r="E29" s="54"/>
       <c r="F29" s="1"/>
-      <c r="H29" s="51" t="s">
+      <c r="H29" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="I29" s="52"/>
-      <c r="J29" s="45">
+      <c r="I29" s="73"/>
+      <c r="J29" s="52">
         <f>[1]Hoja1!$C$3151</f>
-        <v>38496.732424738999</v>
-[...1 lines deleted...]
-      <c r="K29" s="46"/>
+        <v>40806.536370223344</v>
+      </c>
+      <c r="K29" s="54"/>
       <c r="L29" s="1"/>
-      <c r="N29" s="51" t="s">
+      <c r="N29" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="O29" s="52"/>
-      <c r="P29" s="45">
+      <c r="O29" s="73"/>
+      <c r="P29" s="52">
         <f>[1]Hoja1!$C$2823</f>
-        <v>4730.0698275301647</v>
-[...1 lines deleted...]
-      <c r="Q29" s="46"/>
+        <v>5013.8740171819754</v>
+      </c>
+      <c r="Q29" s="54"/>
       <c r="R29" s="1"/>
-      <c r="S29" s="51" t="s">
+      <c r="S29" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="T29" s="52"/>
-      <c r="U29" s="45">
+      <c r="T29" s="73"/>
+      <c r="U29" s="52">
         <f>[1]Hoja1!$C$2817</f>
-        <v>760.23953198168931</v>
-[...1 lines deleted...]
-      <c r="V29" s="46"/>
+        <v>805.85390390059058</v>
+      </c>
+      <c r="V29" s="54"/>
       <c r="W29" s="1"/>
-      <c r="X29" s="51" t="s">
+      <c r="X29" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="Y29" s="52"/>
-      <c r="Z29" s="45">
+      <c r="Y29" s="73"/>
+      <c r="Z29" s="52">
         <f>[1]Hoja1!$C$2819</f>
-        <v>1546.38275575235</v>
-[...1 lines deleted...]
-      <c r="AA29" s="46"/>
+        <v>1639.1657210974909</v>
+      </c>
+      <c r="AA29" s="54"/>
       <c r="AB29" s="1"/>
       <c r="AF29" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AG29" s="51" t="s">
+      <c r="AG29" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="AH29" s="52"/>
-      <c r="AI29" s="45">
+      <c r="AH29" s="73"/>
+      <c r="AI29" s="52">
         <f>[1]Hoja1!$C$2815</f>
-        <v>388.29010605331581</v>
-[...1 lines deleted...]
-      <c r="AJ29" s="46"/>
+        <v>411.58751241651481</v>
+      </c>
+      <c r="AJ29" s="54"/>
       <c r="AK29" s="1"/>
       <c r="AM29" s="2"/>
-      <c r="AN29" s="62" t="s">
+      <c r="AN29" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="AO29" s="63"/>
-      <c r="AP29" s="51" t="s">
+      <c r="AO29" s="71"/>
+      <c r="AP29" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="AQ29" s="52"/>
-      <c r="AR29" s="45">
+      <c r="AQ29" s="73"/>
+      <c r="AR29" s="52">
         <f>[1]Hoja1!$C2797</f>
-        <v>3122.7676368639691</v>
-[...1 lines deleted...]
-      <c r="AS29" s="48"/>
+        <v>3310.1336950758068</v>
+      </c>
+      <c r="AS29" s="62"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="24" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="105" t="s">
+      <c r="B30" s="79" t="s">
         <v>99</v>
       </c>
-      <c r="C30" s="106"/>
-      <c r="D30" s="107">
+      <c r="C30" s="80"/>
+      <c r="D30" s="58">
         <f>[1]Hoja1!$C2303</f>
-        <v>29049.829781663</v>
-[...1 lines deleted...]
-      <c r="E30" s="108"/>
+        <v>30792.819568562787</v>
+      </c>
+      <c r="E30" s="60"/>
       <c r="F30" s="1"/>
       <c r="K30" s="2"/>
       <c r="L30" s="1"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="1"/>
       <c r="V30" s="2"/>
       <c r="W30" s="1"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="1"/>
       <c r="AF30" s="19" t="s">
         <v>45</v>
       </c>
-      <c r="AG30" s="89" t="s">
+      <c r="AG30" s="90" t="s">
         <v>63</v>
       </c>
-      <c r="AH30" s="89"/>
-      <c r="AI30" s="77">
+      <c r="AH30" s="90"/>
+      <c r="AI30" s="68">
         <f>[1]Hoja1!$C$2814</f>
-        <v>760.23953198168931</v>
-[...1 lines deleted...]
-      <c r="AJ30" s="90"/>
+        <v>805.85390390059058</v>
+      </c>
+      <c r="AJ30" s="69"/>
       <c r="AK30" s="1"/>
       <c r="AM30" s="2"/>
-      <c r="AN30" s="73" t="s">
+      <c r="AN30" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="AO30" s="74"/>
-      <c r="AP30" s="75" t="s">
+      <c r="AO30" s="96"/>
+      <c r="AP30" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="AQ30" s="76"/>
-      <c r="AR30" s="77">
+      <c r="AQ30" s="67"/>
+      <c r="AR30" s="68">
         <f>[1]Hoja1!$C2798</f>
-        <v>3894.1087510409307</v>
-[...1 lines deleted...]
-      <c r="AS30" s="78"/>
+        <v>4127.7552761033867</v>
+      </c>
+      <c r="AS30" s="89"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="B31" s="103" t="s">
+      <c r="B31" s="77" t="s">
         <v>100</v>
       </c>
-      <c r="C31" s="104"/>
-      <c r="D31" s="45">
+      <c r="C31" s="78"/>
+      <c r="D31" s="52">
         <f>[1]Hoja1!$C2304</f>
-        <v>41178.248644073275</v>
-[...1 lines deleted...]
-      <c r="E31" s="46"/>
+        <v>43648.943562717686</v>
+      </c>
+      <c r="E31" s="54"/>
       <c r="F31" s="10"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="11"/>
       <c r="L31" s="10"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="11"/>
       <c r="R31" s="10"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="11"/>
       <c r="W31" s="10"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="11"/>
-      <c r="AB31" s="95"/>
-[...7 lines deleted...]
-      <c r="AJ31" s="97"/>
+      <c r="AB31" s="82"/>
+      <c r="AC31" s="83"/>
+      <c r="AD31" s="83"/>
+      <c r="AE31" s="83"/>
+      <c r="AF31" s="83"/>
+      <c r="AG31" s="83"/>
+      <c r="AH31" s="83"/>
+      <c r="AI31" s="83"/>
+      <c r="AJ31" s="84"/>
       <c r="AM31" s="2"/>
-      <c r="AN31" s="62" t="s">
+      <c r="AN31" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="AO31" s="63"/>
-      <c r="AP31" s="51" t="s">
+      <c r="AO31" s="71"/>
+      <c r="AP31" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="AQ31" s="52"/>
-      <c r="AR31" s="45">
+      <c r="AQ31" s="73"/>
+      <c r="AR31" s="52">
         <f>[1]Hoja1!$C2799</f>
-        <v>4639.8247077492333</v>
-[...1 lines deleted...]
-      <c r="AS31" s="48"/>
+        <v>4918.2141902141875</v>
+      </c>
+      <c r="AS31" s="62"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A32" s="20"/>
       <c r="E32" s="2"/>
-      <c r="F32" s="53" t="s">
+      <c r="F32" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="G32" s="54"/>
-[...4 lines deleted...]
-      <c r="L32" s="53" t="s">
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="44"/>
+      <c r="L32" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="M32" s="54"/>
-[...4 lines deleted...]
-      <c r="R32" s="53" t="s">
+      <c r="M32" s="42"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="42"/>
+      <c r="Q32" s="44"/>
+      <c r="R32" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="S32" s="54"/>
-[...3 lines deleted...]
-      <c r="W32" s="53" t="s">
+      <c r="S32" s="42"/>
+      <c r="T32" s="42"/>
+      <c r="U32" s="42"/>
+      <c r="V32" s="44"/>
+      <c r="W32" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="X32" s="54"/>
-[...2 lines deleted...]
-      <c r="AA32" s="55"/>
+      <c r="X32" s="42"/>
+      <c r="Y32" s="42"/>
+      <c r="Z32" s="42"/>
+      <c r="AA32" s="44"/>
       <c r="AB32" s="94" t="s">
         <v>46</v>
       </c>
       <c r="AC32" s="94"/>
       <c r="AD32" s="94"/>
       <c r="AE32" s="94"/>
       <c r="AF32" s="94"/>
       <c r="AG32" s="94"/>
       <c r="AH32" s="94"/>
       <c r="AI32" s="94"/>
       <c r="AJ32" s="94"/>
       <c r="AM32" s="2"/>
-      <c r="AN32" s="73" t="s">
+      <c r="AN32" s="95" t="s">
         <v>31</v>
       </c>
-      <c r="AO32" s="74"/>
-      <c r="AP32" s="75" t="s">
+      <c r="AO32" s="96"/>
+      <c r="AP32" s="66" t="s">
         <v>51</v>
       </c>
-      <c r="AQ32" s="76"/>
-      <c r="AR32" s="77">
+      <c r="AQ32" s="67"/>
+      <c r="AR32" s="68">
         <f>[1]Hoja1!$C2800</f>
-        <v>6129.0548736814726</v>
-[...1 lines deleted...]
-      <c r="AS32" s="78"/>
+        <v>6496.7981661023614</v>
+      </c>
+      <c r="AS32" s="89"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A33" s="20"/>
       <c r="E33" s="2"/>
       <c r="F33" s="1"/>
-      <c r="H33" s="56" t="s">
+      <c r="H33" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I33" s="57"/>
-      <c r="J33" s="80" t="s">
+      <c r="I33" s="65"/>
+      <c r="J33" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="K33" s="81"/>
+      <c r="K33" s="47"/>
       <c r="L33" s="8"/>
       <c r="M33" s="7"/>
-      <c r="N33" s="56" t="s">
+      <c r="N33" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="O33" s="57"/>
-      <c r="P33" s="56" t="s">
+      <c r="O33" s="65"/>
+      <c r="P33" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="Q33" s="57"/>
+      <c r="Q33" s="65"/>
       <c r="R33" s="1"/>
-      <c r="S33" s="56" t="s">
+      <c r="S33" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="T33" s="57"/>
-      <c r="U33" s="56" t="s">
+      <c r="T33" s="65"/>
+      <c r="U33" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="V33" s="57"/>
+      <c r="V33" s="65"/>
       <c r="W33" s="8"/>
-      <c r="X33" s="56" t="s">
+      <c r="X33" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y33" s="57"/>
-      <c r="Z33" s="56" t="s">
+      <c r="Y33" s="65"/>
+      <c r="Z33" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AA33" s="57"/>
+      <c r="AA33" s="65"/>
       <c r="AB33" s="15"/>
       <c r="AC33" s="16"/>
       <c r="AD33" s="16"/>
       <c r="AE33" s="16"/>
       <c r="AF33" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AG33" s="56" t="s">
+      <c r="AG33" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH33" s="57"/>
-      <c r="AI33" s="56" t="s">
+      <c r="AH33" s="65"/>
+      <c r="AI33" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AJ33" s="57"/>
+      <c r="AJ33" s="65"/>
       <c r="AK33" s="1"/>
       <c r="AM33" s="2"/>
-      <c r="AN33" s="62" t="s">
+      <c r="AN33" s="70" t="s">
         <v>32</v>
       </c>
-      <c r="AO33" s="63"/>
-      <c r="AP33" s="51" t="s">
+      <c r="AO33" s="71"/>
+      <c r="AP33" s="72" t="s">
         <v>52</v>
       </c>
-      <c r="AQ33" s="52"/>
-      <c r="AR33" s="45">
+      <c r="AQ33" s="73"/>
+      <c r="AR33" s="52">
         <f>[1]Hoja1!$C2801</f>
-        <v>7146.7396988653772</v>
-[...1 lines deleted...]
-      <c r="AS33" s="48"/>
+        <v>7575.5440807973009</v>
+      </c>
+      <c r="AS33" s="62"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="20"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
-      <c r="H34" s="51" t="s">
+      <c r="H34" s="72" t="s">
         <v>88</v>
       </c>
-      <c r="I34" s="52"/>
-      <c r="J34" s="45">
+      <c r="I34" s="73"/>
+      <c r="J34" s="52">
         <f>[1]Hoja1!$C$3152</f>
-        <v>41395.120771283451</v>
-[...1 lines deleted...]
-      <c r="K34" s="46"/>
+        <v>43878.82801756046</v>
+      </c>
+      <c r="K34" s="54"/>
       <c r="L34" s="1"/>
-      <c r="N34" s="51" t="s">
+      <c r="N34" s="72" t="s">
         <v>82</v>
       </c>
-      <c r="O34" s="52"/>
-      <c r="P34" s="45">
+      <c r="O34" s="73"/>
+      <c r="P34" s="52">
         <f>[1]Hoja1!$C$2822</f>
-        <v>4269.7852314458532</v>
-[...1 lines deleted...]
-      <c r="Q34" s="46"/>
+        <v>4525.9723453326042</v>
+      </c>
+      <c r="Q34" s="54"/>
       <c r="R34" s="1"/>
-      <c r="S34" s="51" t="s">
+      <c r="S34" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="T34" s="52"/>
-      <c r="U34" s="45">
+      <c r="T34" s="73"/>
+      <c r="U34" s="52">
         <f>[1]Hoja1!$C$2858</f>
-        <v>17338.443870765273</v>
-[...1 lines deleted...]
-      <c r="V34" s="46"/>
+        <v>18378.75050301119</v>
+      </c>
+      <c r="V34" s="54"/>
       <c r="W34" s="1"/>
-      <c r="X34" s="51" t="s">
+      <c r="X34" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="Y34" s="52"/>
-      <c r="Z34" s="45">
+      <c r="Y34" s="73"/>
+      <c r="Z34" s="52">
         <f>[1]Hoja1!$C$2820</f>
-        <v>1409.7815669481449</v>
-[...1 lines deleted...]
-      <c r="AA34" s="46"/>
+        <v>1494.3684609650336</v>
+      </c>
+      <c r="AA34" s="54"/>
       <c r="AB34" s="1"/>
       <c r="AF34" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="AG34" s="51" t="s">
+      <c r="AG34" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="AH34" s="52"/>
-      <c r="AI34" s="45">
+      <c r="AH34" s="73"/>
+      <c r="AI34" s="52">
         <f>[1]Hoja1!$C$2813</f>
-        <v>531.33737484187304</v>
-[...1 lines deleted...]
-      <c r="AJ34" s="46"/>
+        <v>563.21761733238543</v>
+      </c>
+      <c r="AJ34" s="54"/>
       <c r="AM34" s="2"/>
-      <c r="AN34" s="73" t="s">
+      <c r="AN34" s="95" t="s">
         <v>33</v>
       </c>
-      <c r="AO34" s="74"/>
-      <c r="AP34" s="75" t="s">
+      <c r="AO34" s="96"/>
+      <c r="AP34" s="66" t="s">
         <v>53</v>
       </c>
-      <c r="AQ34" s="76"/>
-      <c r="AR34" s="77">
+      <c r="AQ34" s="67"/>
+      <c r="AR34" s="68">
         <f>[1]Hoja1!$C2802</f>
-        <v>8132.3798136743962</v>
-[...1 lines deleted...]
-      <c r="AS34" s="78"/>
+        <v>8620.3226024948599</v>
+      </c>
+      <c r="AS34" s="89"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="20"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="K35" s="2"/>
       <c r="L35" s="1"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="1"/>
       <c r="V35" s="2"/>
       <c r="W35" s="1"/>
       <c r="AA35" s="2"/>
       <c r="AB35" s="1"/>
       <c r="AF35" s="32"/>
       <c r="AG35" s="91"/>
       <c r="AH35" s="91"/>
       <c r="AI35" s="92"/>
       <c r="AJ35" s="93"/>
       <c r="AM35" s="2"/>
-      <c r="AN35" s="62" t="s">
+      <c r="AN35" s="70" t="s">
         <v>34</v>
       </c>
-      <c r="AO35" s="63"/>
-      <c r="AP35" s="51" t="s">
+      <c r="AO35" s="71"/>
+      <c r="AP35" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="AQ35" s="52"/>
-      <c r="AR35" s="45">
+      <c r="AQ35" s="73"/>
+      <c r="AR35" s="52">
         <f>[1]Hoja1!$C2803</f>
-        <v>9069.9263358429598</v>
-[...1 lines deleted...]
-      <c r="AS35" s="48"/>
+        <v>9614.1219159935372</v>
+      </c>
+      <c r="AS35" s="62"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="25"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="11"/>
       <c r="F36" s="10"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="11"/>
       <c r="L36" s="10"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="11"/>
       <c r="R36" s="10"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="11"/>
       <c r="W36" s="10"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="11"/>
-      <c r="AB36" s="95"/>
-[...7 lines deleted...]
-      <c r="AJ36" s="97"/>
+      <c r="AB36" s="82"/>
+      <c r="AC36" s="83"/>
+      <c r="AD36" s="83"/>
+      <c r="AE36" s="83"/>
+      <c r="AF36" s="83"/>
+      <c r="AG36" s="83"/>
+      <c r="AH36" s="83"/>
+      <c r="AI36" s="83"/>
+      <c r="AJ36" s="84"/>
       <c r="AM36" s="2"/>
-      <c r="AN36" s="73" t="s">
+      <c r="AN36" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="AO36" s="74"/>
-      <c r="AP36" s="75" t="s">
+      <c r="AO36" s="96"/>
+      <c r="AP36" s="66" t="s">
         <v>55</v>
       </c>
-      <c r="AQ36" s="76"/>
-      <c r="AR36" s="77">
+      <c r="AQ36" s="67"/>
+      <c r="AR36" s="68">
         <f>[1]Hoja1!$C2804</f>
-        <v>9958.4110270195069</v>
-[...1 lines deleted...]
-      <c r="AS36" s="78"/>
+        <v>10555.915688640678</v>
+      </c>
+      <c r="AS36" s="89"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A37" s="64" t="s">
+      <c r="A37" s="76" t="s">
         <v>101</v>
       </c>
-      <c r="B37" s="54"/>
-[...3 lines deleted...]
-      <c r="F37" s="53" t="s">
+      <c r="B37" s="42"/>
+      <c r="C37" s="42"/>
+      <c r="D37" s="42"/>
+      <c r="E37" s="44"/>
+      <c r="F37" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="G37" s="54"/>
-[...4 lines deleted...]
-      <c r="L37" s="53" t="s">
+      <c r="G37" s="42"/>
+      <c r="H37" s="42"/>
+      <c r="I37" s="42"/>
+      <c r="J37" s="42"/>
+      <c r="K37" s="44"/>
+      <c r="L37" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="M37" s="54"/>
-[...4 lines deleted...]
-      <c r="R37" s="53" t="s">
+      <c r="M37" s="42"/>
+      <c r="N37" s="42"/>
+      <c r="O37" s="42"/>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="44"/>
+      <c r="R37" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="S37" s="54"/>
-[...3 lines deleted...]
-      <c r="W37" s="53" t="s">
+      <c r="S37" s="42"/>
+      <c r="T37" s="42"/>
+      <c r="U37" s="42"/>
+      <c r="V37" s="44"/>
+      <c r="W37" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="X37" s="54"/>
-[...3 lines deleted...]
-      <c r="AB37" s="53" t="s">
+      <c r="X37" s="42"/>
+      <c r="Y37" s="42"/>
+      <c r="Z37" s="42"/>
+      <c r="AA37" s="44"/>
+      <c r="AB37" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="AC37" s="54"/>
-[...2 lines deleted...]
-      <c r="AF37" s="53" t="s">
+      <c r="AC37" s="42"/>
+      <c r="AD37" s="42"/>
+      <c r="AE37" s="42"/>
+      <c r="AF37" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="AG37" s="54"/>
-[...2 lines deleted...]
-      <c r="AJ37" s="55"/>
+      <c r="AG37" s="42"/>
+      <c r="AH37" s="42"/>
+      <c r="AI37" s="42"/>
+      <c r="AJ37" s="44"/>
       <c r="AK37" s="1"/>
       <c r="AM37" s="2"/>
-      <c r="AN37" s="62" t="s">
+      <c r="AN37" s="70" t="s">
         <v>36</v>
       </c>
-      <c r="AO37" s="63"/>
-      <c r="AP37" s="51" t="s">
+      <c r="AO37" s="71"/>
+      <c r="AP37" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="AQ37" s="52"/>
-      <c r="AR37" s="45">
+      <c r="AQ37" s="73"/>
+      <c r="AR37" s="52">
         <f>[1]Hoja1!$C2805</f>
-        <v>10944.0246147504</v>
-[...1 lines deleted...]
-      <c r="AS37" s="48"/>
+        <v>11600.666091635425</v>
+      </c>
+      <c r="AS37" s="62"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="22" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="56" t="s">
+      <c r="B38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="C38" s="57"/>
-      <c r="D38" s="56" t="s">
+      <c r="C38" s="65"/>
+      <c r="D38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="57"/>
+      <c r="E38" s="65"/>
       <c r="F38" s="8"/>
       <c r="G38" s="7"/>
-      <c r="H38" s="56" t="s">
+      <c r="H38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="I38" s="57"/>
-      <c r="J38" s="56" t="s">
+      <c r="I38" s="65"/>
+      <c r="J38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="K38" s="57"/>
+      <c r="K38" s="65"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
-      <c r="N38" s="56" t="s">
+      <c r="N38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="O38" s="57"/>
-      <c r="P38" s="56" t="s">
+      <c r="O38" s="65"/>
+      <c r="P38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="Q38" s="98"/>
+      <c r="Q38" s="81"/>
       <c r="R38" s="8"/>
-      <c r="S38" s="56" t="s">
+      <c r="S38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="T38" s="57"/>
-      <c r="U38" s="56" t="s">
+      <c r="T38" s="65"/>
+      <c r="U38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="V38" s="57"/>
+      <c r="V38" s="65"/>
       <c r="W38" s="7"/>
-      <c r="X38" s="56" t="s">
+      <c r="X38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="Y38" s="57"/>
-      <c r="Z38" s="56" t="s">
+      <c r="Y38" s="65"/>
+      <c r="Z38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AA38" s="98"/>
+      <c r="AA38" s="81"/>
       <c r="AB38" s="15"/>
       <c r="AC38" s="16"/>
-      <c r="AD38" s="41" t="s">
+      <c r="AD38" s="114" t="s">
         <v>142</v>
       </c>
-      <c r="AE38" s="42"/>
+      <c r="AE38" s="115"/>
       <c r="AF38" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="AG38" s="56" t="s">
+      <c r="AG38" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="AH38" s="57"/>
-      <c r="AI38" s="56" t="s">
+      <c r="AH38" s="65"/>
+      <c r="AI38" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="AJ38" s="57"/>
+      <c r="AJ38" s="65"/>
       <c r="AM38" s="2"/>
-      <c r="AN38" s="73" t="s">
+      <c r="AN38" s="95" t="s">
         <v>37</v>
       </c>
-      <c r="AO38" s="74"/>
-      <c r="AP38" s="75" t="s">
+      <c r="AO38" s="96"/>
+      <c r="AP38" s="66" t="s">
         <v>57</v>
       </c>
-      <c r="AQ38" s="76"/>
-      <c r="AR38" s="77">
+      <c r="AQ38" s="67"/>
+      <c r="AR38" s="68">
         <f>[1]Hoja1!$C2806</f>
-        <v>11897.620019184533</v>
-[...1 lines deleted...]
-      <c r="AS38" s="78"/>
+        <v>12611.477220335606</v>
+      </c>
+      <c r="AS38" s="89"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="23" t="s">
         <v>102</v>
       </c>
-      <c r="B39" s="99" t="s">
+      <c r="B39" s="50" t="s">
         <v>104</v>
       </c>
-      <c r="C39" s="100"/>
-      <c r="D39" s="45">
+      <c r="C39" s="51"/>
+      <c r="D39" s="52">
         <f>[1]Hoja1!$C$3159</f>
-        <v>19238.63077469766</v>
-[...1 lines deleted...]
-      <c r="E39" s="46"/>
+        <v>20392.948621179519</v>
+      </c>
+      <c r="E39" s="54"/>
       <c r="F39" s="1"/>
       <c r="G39" s="33" t="s">
         <v>90</v>
       </c>
-      <c r="H39" s="51" t="s">
+      <c r="H39" s="72" t="s">
         <v>89</v>
       </c>
-      <c r="I39" s="52"/>
-      <c r="J39" s="45">
+      <c r="I39" s="73"/>
+      <c r="J39" s="52">
         <f>[1]Hoja1!$C$2378</f>
-        <v>17865.682055725949</v>
-[...2 lines deleted...]
-      <c r="N39" s="51" t="s">
+        <v>18937.622979069507</v>
+      </c>
+      <c r="K39" s="54"/>
+      <c r="N39" s="72" t="s">
         <v>84</v>
       </c>
-      <c r="O39" s="52"/>
-      <c r="P39" s="45">
+      <c r="O39" s="73"/>
+      <c r="P39" s="52">
         <f>[1]Hoja1!$C$3163</f>
-        <v>24748.291637701634</v>
-[...1 lines deleted...]
-      <c r="Q39" s="46"/>
+        <v>26233.189135963737</v>
+      </c>
+      <c r="Q39" s="54"/>
       <c r="R39" s="1"/>
-      <c r="S39" s="99" t="s">
+      <c r="S39" s="50" t="s">
         <v>78</v>
       </c>
-      <c r="T39" s="100"/>
-      <c r="U39" s="45">
+      <c r="T39" s="51"/>
+      <c r="U39" s="52">
         <f>[1]Hoja1!$C$2824</f>
-        <v>4729.7647661317287</v>
-[...2 lines deleted...]
-      <c r="X39" s="99" t="s">
+        <v>5013.5506520996323</v>
+      </c>
+      <c r="V39" s="54"/>
+      <c r="X39" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="Y39" s="100"/>
-      <c r="Z39" s="45">
+      <c r="Y39" s="51"/>
+      <c r="Z39" s="52">
         <f>[1]Hoja1!$C$2819</f>
-        <v>1546.38275575235</v>
-[...1 lines deleted...]
-      <c r="AA39" s="46"/>
+        <v>1639.1657210974909</v>
+      </c>
+      <c r="AA39" s="54"/>
       <c r="AB39" s="1"/>
-      <c r="AD39" s="45">
+      <c r="AD39" s="52">
         <f>[1]Hoja1!$C$3645</f>
-        <v>5219.3750470831246</v>
-[...1 lines deleted...]
-      <c r="AE39" s="46"/>
+        <v>5532.5375499081119</v>
+      </c>
+      <c r="AE39" s="54"/>
       <c r="AF39" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="AG39" s="51" t="s">
+      <c r="AG39" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="AH39" s="52"/>
-      <c r="AI39" s="45">
+      <c r="AH39" s="73"/>
+      <c r="AI39" s="52">
         <f>[1]Hoja1!$C$2816</f>
-        <v>232.25783252261704</v>
-[...1 lines deleted...]
-      <c r="AJ39" s="46"/>
+        <v>246.19330247397403</v>
+      </c>
+      <c r="AJ39" s="54"/>
       <c r="AM39" s="2"/>
-      <c r="AN39" s="62" t="s">
+      <c r="AN39" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="AO39" s="63"/>
-      <c r="AP39" s="51" t="s">
+      <c r="AO39" s="71"/>
+      <c r="AP39" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="AQ39" s="52"/>
-      <c r="AR39" s="45">
+      <c r="AQ39" s="73"/>
+      <c r="AR39" s="52">
         <f>[1]Hoja1!$C2807</f>
-        <v>12883.246870454488</v>
-[...1 lines deleted...]
-      <c r="AS39" s="48"/>
+        <v>13656.241682681759</v>
+      </c>
+      <c r="AS39" s="62"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A40" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="109" t="s">
+      <c r="B40" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="110"/>
-      <c r="D40" s="77">
+      <c r="C40" s="57"/>
+      <c r="D40" s="68">
         <f>[1]Hoja1!$C$3160</f>
-        <v>24186.965401039553</v>
-[...1 lines deleted...]
-      <c r="E40" s="90"/>
+        <v>25638.183325101927</v>
+      </c>
+      <c r="E40" s="69"/>
       <c r="F40" s="1"/>
       <c r="G40" s="33" t="s">
         <v>92</v>
       </c>
-      <c r="H40" s="75" t="s">
+      <c r="H40" s="66" t="s">
         <v>91</v>
       </c>
-      <c r="I40" s="76"/>
-      <c r="J40" s="77">
+      <c r="I40" s="67"/>
+      <c r="J40" s="68">
         <f>[1]Hoja1!$C$2379</f>
-        <v>44664.861684498464</v>
-[...1 lines deleted...]
-      <c r="K40" s="90"/>
+        <v>47344.75338556838</v>
+      </c>
+      <c r="K40" s="69"/>
       <c r="R40" s="1"/>
       <c r="V40" s="2"/>
       <c r="AB40" s="1"/>
       <c r="AD40" s="39"/>
       <c r="AE40" s="40"/>
       <c r="AF40" s="37"/>
       <c r="AG40" s="17"/>
       <c r="AH40" s="17"/>
       <c r="AI40" s="17"/>
       <c r="AJ40" s="18"/>
       <c r="AM40" s="2"/>
-      <c r="AN40" s="73" t="s">
+      <c r="AN40" s="95" t="s">
         <v>39</v>
       </c>
-      <c r="AO40" s="74"/>
-      <c r="AP40" s="75" t="s">
+      <c r="AO40" s="96"/>
+      <c r="AP40" s="66" t="s">
         <v>59</v>
       </c>
-      <c r="AQ40" s="76"/>
-      <c r="AR40" s="77">
+      <c r="AQ40" s="67"/>
+      <c r="AR40" s="68">
         <f>[1]Hoja1!$C2808</f>
-        <v>13669.774736857958</v>
-[...1 lines deleted...]
-      <c r="AS40" s="78"/>
+        <v>14489.961221069439</v>
+      </c>
+      <c r="AS40" s="89"/>
     </row>
     <row r="41" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A41" s="20"/>
       <c r="F41" s="1"/>
       <c r="K41" s="2"/>
       <c r="R41" s="1"/>
       <c r="V41" s="2"/>
       <c r="AB41" s="1"/>
-      <c r="AD41" s="41" t="s">
+      <c r="AD41" s="114" t="s">
         <v>143</v>
       </c>
-      <c r="AE41" s="42"/>
+      <c r="AE41" s="115"/>
       <c r="AF41" s="38"/>
       <c r="AG41" s="35"/>
       <c r="AH41" s="35"/>
       <c r="AI41" s="36"/>
       <c r="AJ41" s="14"/>
       <c r="AM41" s="2"/>
-      <c r="AN41" s="62" t="s">
+      <c r="AN41" s="70" t="s">
         <v>40</v>
       </c>
-      <c r="AO41" s="63"/>
-      <c r="AP41" s="51" t="s">
+      <c r="AO41" s="71"/>
+      <c r="AP41" s="72" t="s">
         <v>60</v>
       </c>
-      <c r="AQ41" s="52"/>
-      <c r="AR41" s="45">
+      <c r="AQ41" s="73"/>
+      <c r="AR41" s="52">
         <f>[1]Hoja1!$C2809</f>
-        <v>14693.255728612156</v>
-[...1 lines deleted...]
-      <c r="AS41" s="48"/>
+        <v>15574.851072328887</v>
+      </c>
+      <c r="AS41" s="62"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A42" s="20"/>
       <c r="F42" s="1"/>
       <c r="K42" s="2"/>
       <c r="R42" s="1"/>
       <c r="V42" s="2"/>
       <c r="AB42" s="1"/>
-      <c r="AD42" s="45">
+      <c r="AD42" s="52">
         <f>[1]Hoja1!$C$3646</f>
-        <v>6276.664799907513</v>
-[...1 lines deleted...]
-      <c r="AE42" s="46"/>
+        <v>6653.264687901964</v>
+      </c>
+      <c r="AE42" s="54"/>
       <c r="AF42" s="1"/>
       <c r="AJ42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="85" t="s">
         <v>41</v>
       </c>
       <c r="AO42" s="86"/>
       <c r="AP42" s="87" t="s">
         <v>61</v>
       </c>
       <c r="AQ42" s="88"/>
-      <c r="AR42" s="77">
+      <c r="AR42" s="68">
         <f>[1]Hoja1!$C2810</f>
-        <v>15726.962908983503</v>
-[...1 lines deleted...]
-      <c r="AS42" s="78"/>
+        <v>16670.580683522516</v>
+      </c>
+      <c r="AS42" s="89"/>
     </row>
     <row r="43" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A43" s="25"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="10"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="11"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="10"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="11"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="10"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="43"/>
-      <c r="AE43" s="44"/>
+      <c r="AD43" s="116"/>
+      <c r="AE43" s="117"/>
       <c r="AF43" s="10"/>
       <c r="AG43" s="3"/>
       <c r="AH43" s="3"/>
       <c r="AI43" s="3"/>
       <c r="AJ43" s="11"/>
       <c r="AK43" s="3"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
-      <c r="AN43" s="62"/>
-[...4 lines deleted...]
-      <c r="AS43" s="102"/>
+      <c r="AN43" s="70"/>
+      <c r="AO43" s="71"/>
+      <c r="AP43" s="72"/>
+      <c r="AQ43" s="73"/>
+      <c r="AR43" s="74"/>
+      <c r="AS43" s="75"/>
     </row>
     <row r="44" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A44" s="26"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
-      <c r="F44" s="53" t="s">
+      <c r="F44" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="G44" s="54"/>
-[...3 lines deleted...]
-      <c r="K44" s="55"/>
+      <c r="G44" s="42"/>
+      <c r="H44" s="42"/>
+      <c r="I44" s="42"/>
+      <c r="J44" s="42"/>
+      <c r="K44" s="44"/>
       <c r="L44" s="8"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
-      <c r="P44" s="53" t="s">
+      <c r="P44" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="Q44" s="54"/>
-[...4 lines deleted...]
-      <c r="V44" s="55"/>
+      <c r="Q44" s="42"/>
+      <c r="R44" s="42"/>
+      <c r="S44" s="42"/>
+      <c r="T44" s="42"/>
+      <c r="U44" s="42"/>
+      <c r="V44" s="44"/>
       <c r="W44" s="8"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
-      <c r="AA44" s="53" t="s">
+      <c r="AA44" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="AB44" s="54"/>
-[...4 lines deleted...]
-      <c r="AG44" s="55"/>
+      <c r="AB44" s="42"/>
+      <c r="AC44" s="42"/>
+      <c r="AD44" s="42"/>
+      <c r="AE44" s="42"/>
+      <c r="AF44" s="42"/>
+      <c r="AG44" s="44"/>
       <c r="AH44" s="8"/>
       <c r="AI44" s="7"/>
       <c r="AJ44" s="7"/>
       <c r="AK44" s="7"/>
-      <c r="AL44" s="53" t="s">
+      <c r="AL44" s="41" t="s">
         <v>118</v>
       </c>
-      <c r="AM44" s="54"/>
-[...5 lines deleted...]
-      <c r="AS44" s="84"/>
+      <c r="AM44" s="42"/>
+      <c r="AN44" s="42"/>
+      <c r="AO44" s="42"/>
+      <c r="AP44" s="42"/>
+      <c r="AQ44" s="42"/>
+      <c r="AR44" s="42"/>
+      <c r="AS44" s="43"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A45" s="20"/>
       <c r="F45" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="G45" s="56" t="s">
+      <c r="G45" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="H45" s="57"/>
-      <c r="I45" s="111" t="s">
+      <c r="H45" s="65"/>
+      <c r="I45" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="J45" s="111"/>
-      <c r="K45" s="111"/>
+      <c r="J45" s="45"/>
+      <c r="K45" s="45"/>
       <c r="L45" s="1"/>
-      <c r="P45" s="111" t="s">
+      <c r="P45" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="Q45" s="111"/>
-      <c r="R45" s="80" t="s">
+      <c r="Q45" s="45"/>
+      <c r="R45" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="S45" s="81"/>
-      <c r="T45" s="114" t="s">
+      <c r="S45" s="47"/>
+      <c r="T45" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="U45" s="114"/>
-      <c r="V45" s="114"/>
+      <c r="U45" s="48"/>
+      <c r="V45" s="48"/>
       <c r="W45" s="1"/>
-      <c r="AA45" s="111" t="s">
+      <c r="AA45" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="AB45" s="111"/>
-      <c r="AC45" s="80" t="s">
+      <c r="AB45" s="45"/>
+      <c r="AC45" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AD45" s="81"/>
-      <c r="AE45" s="114" t="s">
+      <c r="AD45" s="47"/>
+      <c r="AE45" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AF45" s="114"/>
-      <c r="AG45" s="114"/>
+      <c r="AF45" s="48"/>
+      <c r="AG45" s="48"/>
       <c r="AH45" s="1"/>
-      <c r="AM45" s="114" t="s">
+      <c r="AM45" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="AN45" s="114"/>
-      <c r="AO45" s="80" t="s">
+      <c r="AN45" s="48"/>
+      <c r="AO45" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="AP45" s="81"/>
-      <c r="AQ45" s="114" t="s">
+      <c r="AP45" s="47"/>
+      <c r="AQ45" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="AR45" s="114"/>
-      <c r="AS45" s="117"/>
+      <c r="AR45" s="48"/>
+      <c r="AS45" s="61"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A46" s="20"/>
       <c r="F46" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="G46" s="99" t="s">
+      <c r="G46" s="50" t="s">
         <v>107</v>
       </c>
-      <c r="H46" s="100"/>
-      <c r="I46" s="45">
+      <c r="H46" s="51"/>
+      <c r="I46" s="52">
         <f>[1]Hoja1!$C$3161</f>
-        <v>68468.059846304997</v>
-[...2 lines deleted...]
-      <c r="K46" s="46"/>
+        <v>72576.143437083316</v>
+      </c>
+      <c r="J46" s="53"/>
+      <c r="K46" s="54"/>
       <c r="L46" s="1"/>
-      <c r="P46" s="115" t="s">
+      <c r="P46" s="49" t="s">
         <v>113</v>
       </c>
-      <c r="Q46" s="115"/>
-      <c r="R46" s="99" t="s">
+      <c r="Q46" s="49"/>
+      <c r="R46" s="50" t="s">
         <v>111</v>
       </c>
-      <c r="S46" s="100"/>
-      <c r="T46" s="45">
+      <c r="S46" s="51"/>
+      <c r="T46" s="52">
         <f>[1]Hoja1!$C$3170</f>
-        <v>28669.96202291434</v>
-[...2 lines deleted...]
-      <c r="V46" s="46"/>
+        <v>30390.159744289205</v>
+      </c>
+      <c r="U46" s="53"/>
+      <c r="V46" s="54"/>
       <c r="W46" s="1"/>
-      <c r="AA46" s="115">
+      <c r="AA46" s="49">
         <v>35</v>
       </c>
-      <c r="AB46" s="115"/>
-      <c r="AC46" s="99" t="s">
+      <c r="AB46" s="49"/>
+      <c r="AC46" s="50" t="s">
         <v>116</v>
       </c>
-      <c r="AD46" s="100"/>
-      <c r="AE46" s="45">
+      <c r="AD46" s="51"/>
+      <c r="AE46" s="52">
         <f>[1]Hoja1!$C$2380</f>
-        <v>4556.145039804217</v>
-[...2 lines deleted...]
-      <c r="AG46" s="46"/>
+        <v>4829.513742192471</v>
+      </c>
+      <c r="AF46" s="53"/>
+      <c r="AG46" s="54"/>
       <c r="AH46" s="1"/>
-      <c r="AM46" s="115">
+      <c r="AM46" s="49">
         <v>35</v>
       </c>
-      <c r="AN46" s="115"/>
-      <c r="AO46" s="99" t="s">
+      <c r="AN46" s="49"/>
+      <c r="AO46" s="50" t="s">
         <v>119</v>
       </c>
-      <c r="AP46" s="100"/>
-      <c r="AQ46" s="45">
+      <c r="AP46" s="51"/>
+      <c r="AQ46" s="52">
         <f>[1]Hoja1!$C$2382</f>
-        <v>3521.084978448499</v>
-[...2 lines deleted...]
-      <c r="AS46" s="48"/>
+        <v>3732.3500771554091</v>
+      </c>
+      <c r="AR46" s="53"/>
+      <c r="AS46" s="62"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A47" s="20"/>
       <c r="F47" s="19" t="s">
         <v>109</v>
       </c>
-      <c r="G47" s="109" t="s">
+      <c r="G47" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="H47" s="110"/>
-      <c r="I47" s="107">
+      <c r="H47" s="57"/>
+      <c r="I47" s="58">
         <f>[1]Hoja1!$C$3162</f>
-        <v>98547.710591394076</v>
-[...2 lines deleted...]
-      <c r="K47" s="108"/>
+        <v>104460.57322687774</v>
+      </c>
+      <c r="J47" s="59"/>
+      <c r="K47" s="60"/>
       <c r="L47" s="1"/>
-      <c r="P47" s="116" t="s">
+      <c r="P47" s="55" t="s">
         <v>114</v>
       </c>
-      <c r="Q47" s="116"/>
-      <c r="R47" s="109" t="s">
+      <c r="Q47" s="55"/>
+      <c r="R47" s="56" t="s">
         <v>112</v>
       </c>
-      <c r="S47" s="110"/>
-      <c r="T47" s="107">
+      <c r="S47" s="57"/>
+      <c r="T47" s="58">
         <f>[1]Hoja1!$C$3171</f>
-        <v>15504.772102609288</v>
-[...2 lines deleted...]
-      <c r="V47" s="108"/>
+        <v>16435.058428765849</v>
+      </c>
+      <c r="U47" s="59"/>
+      <c r="V47" s="60"/>
       <c r="W47" s="1"/>
-      <c r="AA47" s="116">
+      <c r="AA47" s="55">
         <v>40</v>
       </c>
-      <c r="AB47" s="116"/>
-      <c r="AC47" s="109" t="s">
+      <c r="AB47" s="55"/>
+      <c r="AC47" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="AD47" s="110"/>
-      <c r="AE47" s="107">
+      <c r="AD47" s="57"/>
+      <c r="AE47" s="58">
         <f>[1]Hoja1!$C$2381</f>
-        <v>4735.0834452957724</v>
-[...2 lines deleted...]
-      <c r="AG47" s="108"/>
+        <v>5019.1884520135181</v>
+      </c>
+      <c r="AF47" s="59"/>
+      <c r="AG47" s="60"/>
       <c r="AH47" s="1"/>
-      <c r="AM47" s="116">
+      <c r="AM47" s="55">
         <v>40</v>
       </c>
-      <c r="AN47" s="116"/>
-      <c r="AO47" s="109" t="s">
+      <c r="AN47" s="55"/>
+      <c r="AO47" s="56" t="s">
         <v>120</v>
       </c>
-      <c r="AP47" s="110"/>
-      <c r="AQ47" s="107">
+      <c r="AP47" s="57"/>
+      <c r="AQ47" s="58">
         <f>[1]Hoja1!$C$2383</f>
-        <v>3642.764685807444</v>
-[...2 lines deleted...]
-      <c r="AS47" s="118"/>
+        <v>3861.3305669558908</v>
+      </c>
+      <c r="AR47" s="59"/>
+      <c r="AS47" s="63"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="20"/>
       <c r="K48" s="2"/>
       <c r="L48" s="1"/>
       <c r="V48" s="2"/>
       <c r="W48" s="1"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="1"/>
       <c r="AS48" s="21"/>
     </row>
     <row r="49" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="27"/>
       <c r="B49" s="28"/>
       <c r="C49" s="28"/>
       <c r="D49" s="28"/>
       <c r="E49" s="28"/>
       <c r="F49" s="28"/>
       <c r="G49" s="28"/>
       <c r="H49" s="28"/>
       <c r="I49" s="28"/>
       <c r="J49" s="28"/>
       <c r="K49" s="29"/>
       <c r="L49" s="30"/>
       <c r="M49" s="28"/>
@@ -6486,353 +6487,353 @@
       <c r="W49" s="30"/>
       <c r="X49" s="28"/>
       <c r="Y49" s="28"/>
       <c r="Z49" s="28"/>
       <c r="AA49" s="28"/>
       <c r="AB49" s="28"/>
       <c r="AC49" s="28"/>
       <c r="AD49" s="28"/>
       <c r="AE49" s="28"/>
       <c r="AF49" s="28"/>
       <c r="AG49" s="29"/>
       <c r="AH49" s="30"/>
       <c r="AI49" s="28"/>
       <c r="AJ49" s="28"/>
       <c r="AK49" s="28"/>
       <c r="AL49" s="28"/>
       <c r="AM49" s="28"/>
       <c r="AN49" s="28"/>
       <c r="AO49" s="28"/>
       <c r="AP49" s="28"/>
       <c r="AQ49" s="28"/>
       <c r="AR49" s="28"/>
       <c r="AS49" s="31"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="2tNL+fkhPh1u6Km67zpK6aI0OR+iSyYXKaQNz269yuRZrX/ltPnIBiuVQvWI6W2E+HOvrBg5Gwf2YQfiGStnNg==" saltValue="nOAWrAZnyLWcn4sKCvItqA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9RLCrRCaDqmZmN3JKFeQgdi+nuwcRC7PRMqIHNMt9EzKT8oBJ0jQn+qdXR/GdCQagP0vxyydVwhAt5Beolej7g==" saltValue="zLjWWJ3dDiD2ieTMPyVWPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="301">
-    <mergeCell ref="AL44:AS44"/>
-[...37 lines deleted...]
-    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="AD41:AE41"/>
+    <mergeCell ref="AD38:AE38"/>
+    <mergeCell ref="AD43:AE43"/>
+    <mergeCell ref="AD42:AE42"/>
+    <mergeCell ref="AL1:AO1"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB21:AF21"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AR16:AS16"/>
+    <mergeCell ref="AR21:AS21"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AR9:AS9"/>
+    <mergeCell ref="AK10:AO10"/>
+    <mergeCell ref="AP10:AQ10"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AB10:AF10"/>
+    <mergeCell ref="AG10:AH10"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK9:AO9"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AK21:AO21"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="AK15:AO15"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="AB15:AF15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J9:N9"/>
+    <mergeCell ref="S9:W9"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:N10"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="J15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="S15:W15"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="W27:AA27"/>
+    <mergeCell ref="AK3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="S10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AB9:AF9"/>
+    <mergeCell ref="AB3:AF3"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="L27:Q27"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="AR1:AS1"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="AN30:AO30"/>
+    <mergeCell ref="AP30:AQ30"/>
+    <mergeCell ref="AR30:AS30"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AP31:AQ31"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="AP1:AQ1"/>
+    <mergeCell ref="AN28:AO28"/>
+    <mergeCell ref="AP28:AQ28"/>
+    <mergeCell ref="AR28:AS28"/>
+    <mergeCell ref="AK27:AS27"/>
+    <mergeCell ref="AP29:AQ29"/>
+    <mergeCell ref="AN29:AO29"/>
+    <mergeCell ref="AR29:AS29"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="S3:W3"/>
+    <mergeCell ref="AN32:AO32"/>
+    <mergeCell ref="AP32:AQ32"/>
+    <mergeCell ref="AR32:AS32"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AR40:AS40"/>
+    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AQ41"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="AN36:AO36"/>
+    <mergeCell ref="AP36:AQ36"/>
+    <mergeCell ref="AR36:AS36"/>
+    <mergeCell ref="AN37:AO37"/>
+    <mergeCell ref="AP37:AQ37"/>
+    <mergeCell ref="AR37:AS37"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AN42:AO42"/>
+    <mergeCell ref="AP42:AQ42"/>
+    <mergeCell ref="AR42:AS42"/>
+    <mergeCell ref="AG28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AB27:AJ27"/>
+    <mergeCell ref="AG29:AH29"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AG30:AH30"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AG35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AB32:AJ32"/>
+    <mergeCell ref="AG34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AB31:AJ31"/>
+    <mergeCell ref="AG33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AN39:AO39"/>
+    <mergeCell ref="AP39:AQ39"/>
+    <mergeCell ref="AR39:AS39"/>
+    <mergeCell ref="AN35:AO35"/>
+    <mergeCell ref="AP35:AQ35"/>
+    <mergeCell ref="AR35:AS35"/>
+    <mergeCell ref="AB36:AJ36"/>
+    <mergeCell ref="AG38:AH38"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="W37:AA37"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="AG39:AH39"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="R37:V37"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="AF37:AJ37"/>
+    <mergeCell ref="AB37:AE37"/>
+    <mergeCell ref="AD39:AE39"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="W32:AA32"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="R32:V32"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="F32:K32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="F37:K37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="L32:Q32"/>
+    <mergeCell ref="N33:O33"/>
     <mergeCell ref="AN43:AO43"/>
     <mergeCell ref="AP43:AQ43"/>
     <mergeCell ref="AR43:AS43"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="L37:Q37"/>
     <mergeCell ref="N38:O38"/>
     <mergeCell ref="P38:Q38"/>
-    <mergeCell ref="F37:K37"/>
-[...236 lines deleted...]
-    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:V45"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="T46:V46"/>
+    <mergeCell ref="R47:S47"/>
+    <mergeCell ref="T47:V47"/>
+    <mergeCell ref="P44:V44"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="AL44:AS44"/>
+    <mergeCell ref="AA44:AG44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="AE45:AG45"/>
+    <mergeCell ref="AA46:AB46"/>
+    <mergeCell ref="AC46:AD46"/>
+    <mergeCell ref="AE46:AG46"/>
+    <mergeCell ref="AA47:AB47"/>
+    <mergeCell ref="AC47:AD47"/>
+    <mergeCell ref="AE47:AG47"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AQ45:AS45"/>
+    <mergeCell ref="AM46:AN46"/>
+    <mergeCell ref="AO46:AP46"/>
+    <mergeCell ref="AQ46:AS46"/>
+    <mergeCell ref="AM47:AN47"/>
+    <mergeCell ref="AO47:AP47"/>
+    <mergeCell ref="AQ47:AS47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL1:AO1" r:id="rId1" display="enviar e mail" xr:uid="{D6655619-2835-44AF-83F8-31F2A150C70C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>