--- v1 (2026-05-15)
+++ v2 (2026-07-02)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{AAEBD2C4-E1C9-45D1-A30C-791B80FB1C88}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{60A3E81C-64B6-4647-AA63-A0E5D142F3B2}"/>
+  <xr:revisionPtr revIDLastSave="24" documentId="8_{8A360CD3-42C7-4EB8-BF5A-044D7A028A2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{885F0567-2309-452A-9AE2-2472CB1F5B3D}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{BAE7E36E-78D7-4EE2-B5CE-875CBB6C2571}"/>
   </bookViews>
   <sheets>
     <sheet name="REPUESTOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">REPUESTOS!$A$1:$AS$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -549,58 +550,58 @@
   <si>
     <t>EFE2139000</t>
   </si>
   <si>
     <t>EFE2101000</t>
   </si>
   <si>
     <t>EFE2049000</t>
   </si>
   <si>
     <t>PH21140000</t>
   </si>
   <si>
     <t>PH20930000</t>
   </si>
   <si>
     <t>UNIDAD MAGNETICA</t>
   </si>
   <si>
     <t>UM20162011</t>
   </si>
   <si>
     <t>UM20162014</t>
   </si>
   <si>
-    <t>LISTA 25</t>
+    <t>Actualizado al</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
@@ -658,84 +659,106 @@
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE5FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="35">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -809,63 +832,50 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -1094,508 +1104,513 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...80 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFE5FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>43</xdr:col>
-      <xdr:colOff>104775</xdr:colOff>
+      <xdr:col>42</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>44</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:col>43</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 549">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9303D500-CF3C-46A3-BDAF-4B8882C3B56C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="13754100" y="0"/>
+          <a:off x="13392150" y="9525"/>
           <a:ext cx="400050" cy="371475"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>34</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>35</xdr:col>
-      <xdr:colOff>171450</xdr:colOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Imagen 575">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{589B216C-5979-4DC8-B051-10E5F48E6F98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="10848975" y="38100"/>
+          <a:off x="9629775" y="28575"/>
           <a:ext cx="390525" cy="323850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
@@ -3853,51 +3868,51 @@
             <v>1639.1657210974909</v>
           </cell>
         </row>
         <row r="2820">
           <cell r="C2820">
             <v>1494.3684609650336</v>
           </cell>
         </row>
         <row r="2822">
           <cell r="C2822">
             <v>4525.9723453326042</v>
           </cell>
         </row>
         <row r="2823">
           <cell r="C2823">
             <v>5013.8740171819754</v>
           </cell>
         </row>
         <row r="2824">
           <cell r="C2824">
             <v>5013.5506520996323</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>18378.75050301119</v>
+            <v>19481.475533191864</v>
           </cell>
         </row>
         <row r="3151">
           <cell r="C3151">
             <v>40806.536370223344</v>
           </cell>
         </row>
         <row r="3152">
           <cell r="C3152">
             <v>43878.82801756046</v>
           </cell>
         </row>
         <row r="3159">
           <cell r="C3159">
             <v>20392.948621179519</v>
           </cell>
         </row>
         <row r="3160">
           <cell r="C3160">
             <v>25638.183325101927</v>
           </cell>
         </row>
         <row r="3161">
           <cell r="C3161">
             <v>72576.143437083316</v>
@@ -3968,97 +3983,101 @@
             <v>10307.163584210777</v>
           </cell>
         </row>
         <row r="3318">
           <cell r="C3318">
             <v>13897.050253567157</v>
           </cell>
         </row>
         <row r="3319">
           <cell r="C3319">
             <v>8569.8495309466016</v>
           </cell>
         </row>
         <row r="3320">
           <cell r="C3320">
             <v>10422.801749526774</v>
           </cell>
         </row>
         <row r="3321">
           <cell r="C3321">
             <v>9711.7219334553774</v>
           </cell>
         </row>
         <row r="3322">
           <cell r="C3322">
-            <v>8899.7240929902764</v>
+            <v>9611.7020204295022</v>
           </cell>
         </row>
         <row r="3323">
           <cell r="C3323">
             <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3324">
           <cell r="C3324">
             <v>10075.367057576752</v>
           </cell>
         </row>
         <row r="3325">
           <cell r="C3325">
             <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3326">
           <cell r="C3326">
             <v>8685.6845271822858</v>
           </cell>
         </row>
         <row r="3327">
           <cell r="C3327">
             <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3328">
           <cell r="C3328">
             <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3645">
           <cell r="C3645">
             <v>5532.5375499081119</v>
           </cell>
         </row>
         <row r="3646">
           <cell r="C3646">
             <v>6653.264687901964</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4357,2483 +4376,2486 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56310FCC-BCDD-49CE-BF56-41BD37F90AC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS49"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="29" width="4.7109375" customWidth="1"/>
     <col min="30" max="30" width="5.7109375" customWidth="1"/>
     <col min="31" max="40" width="4.7109375" customWidth="1"/>
     <col min="41" max="41" width="5.7109375" customWidth="1"/>
     <col min="42" max="47" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="112">
-[...4 lines deleted...]
-      <c r="D1" s="111" t="s">
+      <c r="A1" s="64"/>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="111"/>
-[...13 lines deleted...]
-      <c r="S1" s="4" t="s">
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="63"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="T1" s="4"/>
-[...9 lines deleted...]
-      <c r="AD1" s="4"/>
+      <c r="P1" s="119"/>
+      <c r="Q1" s="119"/>
+      <c r="R1" s="119"/>
+      <c r="S1" s="119"/>
+      <c r="T1" s="119"/>
+      <c r="U1" s="119"/>
+      <c r="V1" s="119"/>
+      <c r="W1" s="119"/>
+      <c r="X1" s="119"/>
+      <c r="Y1" s="119"/>
+      <c r="Z1" s="119"/>
+      <c r="AA1" s="119"/>
+      <c r="AB1" s="119"/>
+      <c r="AC1" s="119"/>
+      <c r="AD1" s="119"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
-      <c r="AG1" s="4"/>
-[...4 lines deleted...]
-      <c r="AL1" s="118" t="s">
+      <c r="AG1" s="117" t="s">
+        <v>144</v>
+      </c>
+      <c r="AH1" s="117"/>
+      <c r="AI1" s="117"/>
+      <c r="AJ1" s="118">
+        <v>46204</v>
+      </c>
+      <c r="AK1" s="118"/>
+      <c r="AL1" s="45" t="s">
         <v>124</v>
       </c>
-      <c r="AM1" s="118"/>
-[...7 lines deleted...]
-      <c r="AS1" s="98"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="77"/>
+      <c r="AQ1" s="77"/>
+      <c r="AR1" s="66"/>
+      <c r="AS1" s="67"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="68" t="s">
         <v>125</v>
       </c>
-      <c r="B2" s="100"/>
-[...42 lines deleted...]
-      <c r="AS2" s="101"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="70"/>
     </row>
     <row r="3" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A3" s="76" t="s">
+      <c r="A3" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="42"/>
-[...3 lines deleted...]
-      <c r="F3" s="64" t="s">
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="65"/>
-      <c r="H3" s="102" t="s">
+      <c r="G3" s="55"/>
+      <c r="H3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="103"/>
-      <c r="J3" s="41" t="s">
+      <c r="I3" s="48"/>
+      <c r="J3" s="51" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="42"/>
-[...3 lines deleted...]
-      <c r="O3" s="64" t="s">
+      <c r="K3" s="52"/>
+      <c r="L3" s="52"/>
+      <c r="M3" s="52"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="65"/>
-      <c r="Q3" s="102" t="s">
+      <c r="P3" s="55"/>
+      <c r="Q3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="103"/>
-      <c r="S3" s="41" t="s">
+      <c r="R3" s="48"/>
+      <c r="S3" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="T3" s="42"/>
-[...3 lines deleted...]
-      <c r="X3" s="64" t="s">
+      <c r="T3" s="52"/>
+      <c r="U3" s="52"/>
+      <c r="V3" s="52"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="65"/>
-      <c r="Z3" s="102" t="s">
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="103"/>
-      <c r="AB3" s="41" t="s">
+      <c r="AA3" s="48"/>
+      <c r="AB3" s="51" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="42"/>
-[...3 lines deleted...]
-      <c r="AG3" s="64" t="s">
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52"/>
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="53"/>
+      <c r="AG3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="65"/>
-      <c r="AI3" s="102" t="s">
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="103"/>
-      <c r="AK3" s="41" t="s">
+      <c r="AJ3" s="48"/>
+      <c r="AK3" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="AL3" s="42"/>
-[...3 lines deleted...]
-      <c r="AP3" s="64" t="s">
+      <c r="AL3" s="52"/>
+      <c r="AM3" s="52"/>
+      <c r="AN3" s="52"/>
+      <c r="AO3" s="53"/>
+      <c r="AP3" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AQ3" s="65"/>
-      <c r="AR3" s="102" t="s">
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AS3" s="107"/>
+      <c r="AS3" s="56"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A4" s="20"/>
-      <c r="F4" s="70" t="s">
+      <c r="A4" s="18"/>
+      <c r="F4" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="G4" s="71"/>
-      <c r="H4" s="52">
+      <c r="G4" s="61"/>
+      <c r="H4" s="43">
         <f>[1]Hoja1!$C$3309</f>
         <v>11465.091766025436</v>
       </c>
-      <c r="I4" s="54"/>
+      <c r="I4" s="44"/>
       <c r="J4" s="1"/>
-      <c r="O4" s="70" t="s">
+      <c r="O4" s="60" t="s">
         <v>127</v>
       </c>
-      <c r="P4" s="71"/>
-      <c r="Q4" s="52">
+      <c r="P4" s="61"/>
+      <c r="Q4" s="43">
         <f>[1]Hoja1!$C$3310</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="R4" s="54"/>
+      <c r="R4" s="44"/>
       <c r="S4" s="1"/>
-      <c r="X4" s="70" t="s">
+      <c r="X4" s="60" t="s">
         <v>128</v>
       </c>
-      <c r="Y4" s="71"/>
-      <c r="Z4" s="52">
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="43">
         <f>[1]Hoja1!$C$3311</f>
         <v>15699.374747733604</v>
       </c>
-      <c r="AA4" s="54"/>
+      <c r="AA4" s="44"/>
       <c r="AB4" s="1"/>
-      <c r="AG4" s="70" t="s">
+      <c r="AG4" s="60" t="s">
         <v>129</v>
       </c>
-      <c r="AH4" s="71"/>
-      <c r="AI4" s="52">
+      <c r="AH4" s="61"/>
+      <c r="AI4" s="43">
         <f>[1]Hoja1!$C$3312</f>
         <v>17588.487618130519</v>
       </c>
-      <c r="AJ4" s="54"/>
+      <c r="AJ4" s="44"/>
       <c r="AK4" s="1"/>
-      <c r="AP4" s="70" t="s">
+      <c r="AP4" s="60" t="s">
         <v>130</v>
       </c>
-      <c r="AQ4" s="71"/>
-      <c r="AR4" s="52">
+      <c r="AQ4" s="61"/>
+      <c r="AR4" s="43">
         <f>[1]Hoja1!$C$3313</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="AS4" s="62"/>
+      <c r="AS4" s="46"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A5" s="20"/>
+      <c r="A5" s="18"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="R5" s="2"/>
       <c r="S5" s="1"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="1"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="1"/>
-      <c r="AS5" s="21"/>
+      <c r="AS5" s="19"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A6" s="20"/>
+      <c r="A6" s="18"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="R6" s="2"/>
       <c r="S6" s="1"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="1"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="1"/>
-      <c r="AS6" s="21"/>
+      <c r="AS6" s="19"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A7" s="20"/>
+      <c r="A7" s="18"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="R7" s="2"/>
       <c r="S7" s="1"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="1"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="1"/>
-      <c r="AS7" s="21"/>
+      <c r="AS7" s="19"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A8" s="20"/>
+      <c r="A8" s="18"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="R8" s="2"/>
       <c r="S8" s="1"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="1"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="1"/>
-      <c r="AS8" s="21"/>
+      <c r="AS8" s="19"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A9" s="76" t="s">
+      <c r="A9" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="42"/>
-[...3 lines deleted...]
-      <c r="F9" s="64" t="s">
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="65"/>
-      <c r="H9" s="102" t="s">
+      <c r="G9" s="55"/>
+      <c r="H9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="I9" s="103"/>
-      <c r="J9" s="41" t="s">
+      <c r="I9" s="48"/>
+      <c r="J9" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="K9" s="42"/>
-[...3 lines deleted...]
-      <c r="O9" s="64" t="s">
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="65"/>
-      <c r="Q9" s="102" t="s">
+      <c r="P9" s="55"/>
+      <c r="Q9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R9" s="103"/>
-      <c r="S9" s="41" t="s">
+      <c r="R9" s="48"/>
+      <c r="S9" s="51" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="42"/>
-[...3 lines deleted...]
-      <c r="X9" s="64" t="s">
+      <c r="T9" s="52"/>
+      <c r="U9" s="52"/>
+      <c r="V9" s="52"/>
+      <c r="W9" s="53"/>
+      <c r="X9" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y9" s="65"/>
-      <c r="Z9" s="102" t="s">
+      <c r="Y9" s="55"/>
+      <c r="Z9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AA9" s="103"/>
-      <c r="AB9" s="41" t="s">
+      <c r="AA9" s="48"/>
+      <c r="AB9" s="51" t="s">
         <v>12</v>
       </c>
-      <c r="AC9" s="42"/>
-[...3 lines deleted...]
-      <c r="AG9" s="64" t="s">
+      <c r="AC9" s="52"/>
+      <c r="AD9" s="52"/>
+      <c r="AE9" s="52"/>
+      <c r="AF9" s="53"/>
+      <c r="AG9" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH9" s="65"/>
-      <c r="AI9" s="102" t="s">
+      <c r="AH9" s="55"/>
+      <c r="AI9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AJ9" s="103"/>
-      <c r="AK9" s="41" t="s">
+      <c r="AJ9" s="48"/>
+      <c r="AK9" s="51" t="s">
         <v>121</v>
       </c>
-      <c r="AL9" s="42"/>
-[...3 lines deleted...]
-      <c r="AP9" s="64" t="s">
+      <c r="AL9" s="52"/>
+      <c r="AM9" s="52"/>
+      <c r="AN9" s="52"/>
+      <c r="AO9" s="53"/>
+      <c r="AP9" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AQ9" s="65"/>
-      <c r="AR9" s="102" t="s">
+      <c r="AQ9" s="55"/>
+      <c r="AR9" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AS9" s="107"/>
+      <c r="AS9" s="56"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
-      <c r="F10" s="72" t="s">
+      <c r="A10" s="18"/>
+      <c r="F10" s="49" t="s">
         <v>131</v>
       </c>
-      <c r="G10" s="73"/>
-      <c r="H10" s="52">
+      <c r="G10" s="50"/>
+      <c r="H10" s="43">
         <f>[1]Hoja1!$C$3314</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="I10" s="54"/>
-[...5 lines deleted...]
-      <c r="O10" s="72" t="s">
+      <c r="I10" s="44"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="59"/>
+      <c r="O10" s="49" t="s">
         <v>132</v>
       </c>
-      <c r="P10" s="73"/>
-      <c r="Q10" s="52">
+      <c r="P10" s="50"/>
+      <c r="Q10" s="43">
         <f>[1]Hoja1!$C$3315</f>
         <v>8338.2357758808557</v>
       </c>
-      <c r="R10" s="54"/>
-[...5 lines deleted...]
-      <c r="X10" s="72" t="s">
+      <c r="R10" s="44"/>
+      <c r="S10" s="57"/>
+      <c r="T10" s="58"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="59"/>
+      <c r="X10" s="49" t="s">
         <v>133</v>
       </c>
-      <c r="Y10" s="73"/>
-      <c r="Z10" s="52">
+      <c r="Y10" s="50"/>
+      <c r="Z10" s="43">
         <f>[1]Hoja1!$C$3316</f>
         <v>8338.2357758808557</v>
       </c>
-      <c r="AA10" s="54"/>
-[...5 lines deleted...]
-      <c r="AG10" s="72" t="s">
+      <c r="AA10" s="44"/>
+      <c r="AB10" s="57"/>
+      <c r="AC10" s="58"/>
+      <c r="AD10" s="58"/>
+      <c r="AE10" s="58"/>
+      <c r="AF10" s="59"/>
+      <c r="AG10" s="49" t="s">
         <v>134</v>
       </c>
-      <c r="AH10" s="73"/>
-      <c r="AI10" s="52">
+      <c r="AH10" s="50"/>
+      <c r="AI10" s="43">
         <f>[1]Hoja1!$C$3317</f>
         <v>10307.163584210777</v>
       </c>
-      <c r="AJ10" s="54"/>
-[...5 lines deleted...]
-      <c r="AP10" s="70" t="s">
+      <c r="AJ10" s="44"/>
+      <c r="AK10" s="57"/>
+      <c r="AL10" s="58"/>
+      <c r="AM10" s="58"/>
+      <c r="AN10" s="58"/>
+      <c r="AO10" s="59"/>
+      <c r="AP10" s="60" t="s">
         <v>135</v>
       </c>
-      <c r="AQ10" s="71"/>
-      <c r="AR10" s="52">
+      <c r="AQ10" s="61"/>
+      <c r="AR10" s="43">
         <f>[1]Hoja1!$C$3318</f>
         <v>13897.050253567157</v>
       </c>
-      <c r="AS10" s="62"/>
+      <c r="AS10" s="46"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A11" s="20"/>
+      <c r="A11" s="18"/>
       <c r="J11" s="1"/>
       <c r="R11" s="2"/>
       <c r="S11" s="1"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="1"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="1"/>
-      <c r="AS11" s="21"/>
+      <c r="AS11" s="19"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A12" s="20"/>
+      <c r="A12" s="18"/>
       <c r="I12" s="2"/>
       <c r="J12" s="1"/>
       <c r="R12" s="2"/>
       <c r="S12" s="1"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="1"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="1"/>
-      <c r="AS12" s="21"/>
+      <c r="AS12" s="19"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A13" s="20"/>
+      <c r="A13" s="18"/>
       <c r="I13" s="2"/>
       <c r="J13" s="1"/>
       <c r="R13" s="2"/>
       <c r="S13" s="1"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="1"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="1"/>
-      <c r="AS13" s="21"/>
+      <c r="AS13" s="19"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A14" s="20"/>
+      <c r="A14" s="18"/>
       <c r="I14" s="2"/>
       <c r="J14" s="1"/>
       <c r="R14" s="2"/>
       <c r="S14" s="1"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="1"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="1"/>
-      <c r="AS14" s="21"/>
+      <c r="AS14" s="19"/>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A15" s="76" t="s">
+      <c r="A15" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="42"/>
-[...3 lines deleted...]
-      <c r="F15" s="64" t="s">
+      <c r="B15" s="52"/>
+      <c r="C15" s="52"/>
+      <c r="D15" s="52"/>
+      <c r="E15" s="53"/>
+      <c r="F15" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="65"/>
-      <c r="H15" s="102" t="s">
+      <c r="G15" s="55"/>
+      <c r="H15" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="103"/>
-      <c r="J15" s="41" t="s">
+      <c r="I15" s="48"/>
+      <c r="J15" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="K15" s="42"/>
-[...3 lines deleted...]
-      <c r="O15" s="64" t="s">
+      <c r="K15" s="52"/>
+      <c r="L15" s="52"/>
+      <c r="M15" s="52"/>
+      <c r="N15" s="53"/>
+      <c r="O15" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="P15" s="65"/>
-      <c r="Q15" s="102" t="s">
+      <c r="P15" s="55"/>
+      <c r="Q15" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R15" s="103"/>
-      <c r="S15" s="41" t="s">
+      <c r="R15" s="48"/>
+      <c r="S15" s="51" t="s">
         <v>16</v>
       </c>
-      <c r="T15" s="42"/>
-[...3 lines deleted...]
-      <c r="X15" s="64" t="s">
+      <c r="T15" s="52"/>
+      <c r="U15" s="52"/>
+      <c r="V15" s="52"/>
+      <c r="W15" s="53"/>
+      <c r="X15" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y15" s="65"/>
-      <c r="Z15" s="102" t="s">
+      <c r="Y15" s="55"/>
+      <c r="Z15" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AA15" s="103"/>
-      <c r="AB15" s="41" t="s">
+      <c r="AA15" s="48"/>
+      <c r="AB15" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="AC15" s="42"/>
-[...3 lines deleted...]
-      <c r="AG15" s="64" t="s">
+      <c r="AC15" s="52"/>
+      <c r="AD15" s="52"/>
+      <c r="AE15" s="52"/>
+      <c r="AF15" s="53"/>
+      <c r="AG15" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH15" s="65"/>
-      <c r="AI15" s="102" t="s">
+      <c r="AH15" s="55"/>
+      <c r="AI15" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AJ15" s="103"/>
-      <c r="AK15" s="41" t="s">
+      <c r="AJ15" s="48"/>
+      <c r="AK15" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="AL15" s="42"/>
-[...3 lines deleted...]
-      <c r="AP15" s="64" t="s">
+      <c r="AL15" s="52"/>
+      <c r="AM15" s="52"/>
+      <c r="AN15" s="52"/>
+      <c r="AO15" s="53"/>
+      <c r="AP15" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AQ15" s="65"/>
-      <c r="AR15" s="102" t="s">
+      <c r="AQ15" s="55"/>
+      <c r="AR15" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AS15" s="107"/>
+      <c r="AS15" s="56"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A16" s="20"/>
-      <c r="F16" s="72" t="s">
+      <c r="A16" s="18"/>
+      <c r="F16" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="G16" s="73"/>
-      <c r="H16" s="52">
+      <c r="G16" s="50"/>
+      <c r="H16" s="43">
         <f>[1]Hoja1!$C$3319</f>
         <v>8569.8495309466016</v>
       </c>
-      <c r="I16" s="54"/>
+      <c r="I16" s="44"/>
       <c r="J16" s="1"/>
-      <c r="O16" s="72" t="s">
+      <c r="O16" s="49" t="s">
         <v>136</v>
       </c>
-      <c r="P16" s="73"/>
-      <c r="Q16" s="52">
+      <c r="P16" s="50"/>
+      <c r="Q16" s="43">
         <f>[1]Hoja1!$C$3320</f>
         <v>10422.801749526774</v>
       </c>
-      <c r="R16" s="54"/>
+      <c r="R16" s="44"/>
       <c r="S16" s="1"/>
-      <c r="X16" s="72" t="s">
+      <c r="X16" s="49" t="s">
         <v>137</v>
       </c>
-      <c r="Y16" s="73"/>
-      <c r="Z16" s="52">
+      <c r="Y16" s="50"/>
+      <c r="Z16" s="43">
         <f>[1]Hoja1!$C$3321</f>
         <v>9711.7219334553774</v>
       </c>
-      <c r="AA16" s="54"/>
+      <c r="AA16" s="44"/>
       <c r="AB16" s="1"/>
-      <c r="AG16" s="72" t="s">
+      <c r="AG16" s="49" t="s">
         <v>138</v>
       </c>
-      <c r="AH16" s="73"/>
-      <c r="AI16" s="52">
+      <c r="AH16" s="50"/>
+      <c r="AI16" s="43">
         <f>[1]Hoja1!$C$3322</f>
-        <v>8899.7240929902764</v>
-[...1 lines deleted...]
-      <c r="AJ16" s="54"/>
+        <v>9611.7020204295022</v>
+      </c>
+      <c r="AJ16" s="44"/>
       <c r="AK16" s="1"/>
-      <c r="AP16" s="72" t="s">
+      <c r="AP16" s="49" t="s">
         <v>139</v>
       </c>
-      <c r="AQ16" s="73"/>
-      <c r="AR16" s="52">
+      <c r="AQ16" s="50"/>
+      <c r="AR16" s="43">
         <f>[1]Hoja1!$C$3323</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="AS16" s="62"/>
+      <c r="AS16" s="46"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A17" s="20"/>
+      <c r="A17" s="18"/>
       <c r="I17" s="2"/>
       <c r="J17" s="1"/>
       <c r="R17" s="2"/>
       <c r="S17" s="1"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="1"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="1"/>
-      <c r="AS17" s="21"/>
+      <c r="AS17" s="19"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A18" s="20"/>
+      <c r="A18" s="18"/>
       <c r="I18" s="2"/>
       <c r="J18" s="1"/>
       <c r="R18" s="2"/>
       <c r="S18" s="1"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="1"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="1"/>
-      <c r="AS18" s="21"/>
+      <c r="AS18" s="19"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A19" s="20"/>
+      <c r="A19" s="18"/>
       <c r="I19" s="2"/>
       <c r="J19" s="1"/>
       <c r="R19" s="2"/>
       <c r="S19" s="1"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="1"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="1"/>
-      <c r="AS19" s="21"/>
+      <c r="AS19" s="19"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A20" s="20"/>
+      <c r="A20" s="18"/>
       <c r="I20" s="2"/>
       <c r="J20" s="1"/>
       <c r="R20" s="2"/>
       <c r="S20" s="1"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="1"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="1"/>
-      <c r="AS20" s="21"/>
+      <c r="AS20" s="19"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A21" s="76" t="s">
+      <c r="A21" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="42"/>
-[...3 lines deleted...]
-      <c r="F21" s="64" t="s">
+      <c r="B21" s="52"/>
+      <c r="C21" s="52"/>
+      <c r="D21" s="52"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="G21" s="65"/>
-      <c r="H21" s="102" t="s">
+      <c r="G21" s="55"/>
+      <c r="H21" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="I21" s="103"/>
-      <c r="J21" s="41" t="s">
+      <c r="I21" s="48"/>
+      <c r="J21" s="51" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="42"/>
-[...3 lines deleted...]
-      <c r="O21" s="64" t="s">
+      <c r="K21" s="52"/>
+      <c r="L21" s="52"/>
+      <c r="M21" s="52"/>
+      <c r="N21" s="53"/>
+      <c r="O21" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="65"/>
-      <c r="Q21" s="102" t="s">
+      <c r="P21" s="55"/>
+      <c r="Q21" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="103"/>
-      <c r="S21" s="41" t="s">
+      <c r="R21" s="48"/>
+      <c r="S21" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="T21" s="42"/>
-[...3 lines deleted...]
-      <c r="X21" s="64" t="s">
+      <c r="T21" s="52"/>
+      <c r="U21" s="52"/>
+      <c r="V21" s="52"/>
+      <c r="W21" s="53"/>
+      <c r="X21" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y21" s="65"/>
-      <c r="Z21" s="102" t="s">
+      <c r="Y21" s="55"/>
+      <c r="Z21" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AA21" s="103"/>
-      <c r="AB21" s="41" t="s">
+      <c r="AA21" s="48"/>
+      <c r="AB21" s="51" t="s">
         <v>23</v>
       </c>
-      <c r="AC21" s="42"/>
-[...3 lines deleted...]
-      <c r="AG21" s="64" t="s">
+      <c r="AC21" s="52"/>
+      <c r="AD21" s="52"/>
+      <c r="AE21" s="52"/>
+      <c r="AF21" s="53"/>
+      <c r="AG21" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH21" s="65"/>
-      <c r="AI21" s="102" t="s">
+      <c r="AH21" s="55"/>
+      <c r="AI21" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AJ21" s="103"/>
-      <c r="AK21" s="41" t="s">
+      <c r="AJ21" s="48"/>
+      <c r="AK21" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="AL21" s="42"/>
-[...3 lines deleted...]
-      <c r="AP21" s="64" t="s">
+      <c r="AL21" s="52"/>
+      <c r="AM21" s="52"/>
+      <c r="AN21" s="52"/>
+      <c r="AO21" s="53"/>
+      <c r="AP21" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AQ21" s="65"/>
-      <c r="AR21" s="102" t="s">
+      <c r="AQ21" s="55"/>
+      <c r="AR21" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="AS21" s="107"/>
+      <c r="AS21" s="56"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A22" s="20"/>
-      <c r="F22" s="72" t="s">
+      <c r="A22" s="18"/>
+      <c r="F22" s="49" t="s">
         <v>140</v>
       </c>
-      <c r="G22" s="73"/>
-      <c r="H22" s="52">
+      <c r="G22" s="50"/>
+      <c r="H22" s="43">
         <f>[1]Hoja1!$C$3324</f>
         <v>10075.367057576752</v>
       </c>
-      <c r="I22" s="54"/>
+      <c r="I22" s="44"/>
       <c r="J22" s="1"/>
-      <c r="O22" s="72" t="s">
+      <c r="O22" s="49" t="s">
         <v>122</v>
       </c>
-      <c r="P22" s="73"/>
-      <c r="Q22" s="52">
+      <c r="P22" s="50"/>
+      <c r="Q22" s="43">
         <f>[1]Hoja1!$C$3325</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="R22" s="54"/>
+      <c r="R22" s="44"/>
       <c r="S22" s="1"/>
-      <c r="X22" s="72" t="s">
+      <c r="X22" s="49" t="s">
         <v>123</v>
       </c>
-      <c r="Y22" s="73"/>
-      <c r="Z22" s="52">
+      <c r="Y22" s="50"/>
+      <c r="Z22" s="43">
         <f>[1]Hoja1!$C$3326</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="AA22" s="54"/>
+      <c r="AA22" s="44"/>
       <c r="AB22" s="1"/>
-      <c r="AG22" s="72" t="s">
+      <c r="AG22" s="49" t="s">
         <v>22</v>
       </c>
-      <c r="AH22" s="73"/>
-      <c r="AI22" s="52">
+      <c r="AH22" s="50"/>
+      <c r="AI22" s="43">
         <f>[1]Hoja1!$C$3327</f>
         <v>9612.139547445262</v>
       </c>
-      <c r="AJ22" s="54"/>
+      <c r="AJ22" s="44"/>
       <c r="AK22" s="1"/>
-      <c r="AP22" s="72" t="s">
+      <c r="AP22" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="AQ22" s="73"/>
-      <c r="AR22" s="52">
+      <c r="AQ22" s="50"/>
+      <c r="AR22" s="43">
         <f>[1]Hoja1!$C$3328</f>
         <v>9612.139547445262</v>
       </c>
-      <c r="AS22" s="62"/>
+      <c r="AS22" s="46"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A23" s="20"/>
+      <c r="A23" s="18"/>
       <c r="I23" s="2"/>
       <c r="J23" s="1"/>
       <c r="R23" s="2"/>
       <c r="S23" s="1"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="1"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="1"/>
-      <c r="AS23" s="21"/>
+      <c r="AS23" s="19"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A24" s="20"/>
+      <c r="A24" s="18"/>
       <c r="I24" s="2"/>
       <c r="J24" s="1"/>
       <c r="R24" s="2"/>
       <c r="S24" s="1"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="1"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="1"/>
-      <c r="AS24" s="21"/>
+      <c r="AS24" s="19"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A25" s="20"/>
+      <c r="A25" s="18"/>
       <c r="I25" s="2"/>
       <c r="J25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="1"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="1"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="1"/>
-      <c r="AS25" s="21"/>
+      <c r="AS25" s="19"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A26" s="20"/>
+      <c r="A26" s="18"/>
       <c r="I26" s="2"/>
       <c r="J26" s="1"/>
       <c r="R26" s="2"/>
       <c r="S26" s="1"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="1"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="1"/>
-      <c r="AS26" s="21"/>
+      <c r="AS26" s="19"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A27" s="76" t="s">
+      <c r="A27" s="62" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="42"/>
-[...3 lines deleted...]
-      <c r="F27" s="41" t="s">
+      <c r="B27" s="52"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="51" t="s">
         <v>86</v>
       </c>
-      <c r="G27" s="42"/>
-[...4 lines deleted...]
-      <c r="L27" s="41" t="s">
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="51" t="s">
         <v>80</v>
       </c>
-      <c r="M27" s="42"/>
-[...4 lines deleted...]
-      <c r="R27" s="41" t="s">
+      <c r="M27" s="52"/>
+      <c r="N27" s="52"/>
+      <c r="O27" s="52"/>
+      <c r="P27" s="52"/>
+      <c r="Q27" s="53"/>
+      <c r="R27" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="S27" s="42"/>
-[...3 lines deleted...]
-      <c r="W27" s="41" t="s">
+      <c r="S27" s="52"/>
+      <c r="T27" s="52"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="X27" s="42"/>
-[...3 lines deleted...]
-      <c r="AB27" s="41" t="s">
+      <c r="X27" s="52"/>
+      <c r="Y27" s="52"/>
+      <c r="Z27" s="52"/>
+      <c r="AA27" s="53"/>
+      <c r="AB27" s="51" t="s">
         <v>43</v>
       </c>
-      <c r="AC27" s="42"/>
-[...7 lines deleted...]
-      <c r="AK27" s="41" t="s">
+      <c r="AC27" s="52"/>
+      <c r="AD27" s="52"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="52"/>
+      <c r="AH27" s="52"/>
+      <c r="AI27" s="52"/>
+      <c r="AJ27" s="53"/>
+      <c r="AK27" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="AL27" s="42"/>
-[...6 lines deleted...]
-      <c r="AS27" s="43"/>
+      <c r="AL27" s="52"/>
+      <c r="AM27" s="52"/>
+      <c r="AN27" s="52"/>
+      <c r="AO27" s="52"/>
+      <c r="AP27" s="52"/>
+      <c r="AQ27" s="52"/>
+      <c r="AR27" s="52"/>
+      <c r="AS27" s="82"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A28" s="22" t="s">
+      <c r="A28" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="64" t="s">
+      <c r="B28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="C28" s="65"/>
-      <c r="D28" s="64" t="s">
+      <c r="C28" s="55"/>
+      <c r="D28" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="E28" s="65"/>
+      <c r="E28" s="55"/>
       <c r="F28" s="1"/>
-      <c r="H28" s="64" t="s">
+      <c r="H28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="65"/>
-      <c r="J28" s="46" t="s">
+      <c r="I28" s="55"/>
+      <c r="J28" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="K28" s="47"/>
+      <c r="K28" s="79"/>
       <c r="L28" s="1"/>
-      <c r="N28" s="64" t="s">
+      <c r="N28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="O28" s="65"/>
-      <c r="P28" s="46" t="s">
+      <c r="O28" s="55"/>
+      <c r="P28" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="Q28" s="47"/>
+      <c r="Q28" s="79"/>
       <c r="R28" s="1"/>
-      <c r="S28" s="64" t="s">
+      <c r="S28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="T28" s="65"/>
-      <c r="U28" s="64" t="s">
+      <c r="T28" s="55"/>
+      <c r="U28" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="V28" s="65"/>
+      <c r="V28" s="55"/>
       <c r="W28" s="1"/>
-      <c r="X28" s="64" t="s">
+      <c r="X28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y28" s="65"/>
-      <c r="Z28" s="64" t="s">
+      <c r="Y28" s="55"/>
+      <c r="Z28" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AA28" s="65"/>
-[...4 lines deleted...]
-      <c r="AF28" s="12" t="s">
+      <c r="AA28" s="55"/>
+      <c r="AB28" s="6"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG28" s="64" t="s">
+      <c r="AG28" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH28" s="65"/>
-      <c r="AI28" s="64" t="s">
+      <c r="AH28" s="55"/>
+      <c r="AI28" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AJ28" s="65"/>
-[...3 lines deleted...]
-      <c r="AN28" s="46" t="s">
+      <c r="AJ28" s="55"/>
+      <c r="AK28" s="6"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="7"/>
+      <c r="AN28" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="AO28" s="47"/>
-      <c r="AP28" s="46" t="s">
+      <c r="AO28" s="79"/>
+      <c r="AP28" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AQ28" s="47"/>
-      <c r="AR28" s="105" t="s">
+      <c r="AQ28" s="79"/>
+      <c r="AR28" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="AS28" s="106"/>
+      <c r="AS28" s="81"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A29" s="23" t="s">
+      <c r="A29" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="77" t="s">
+      <c r="B29" s="101" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="78"/>
-      <c r="D29" s="52">
+      <c r="C29" s="102"/>
+      <c r="D29" s="43">
         <f>[1]Hoja1!$C2302</f>
         <v>21727.7856217384</v>
       </c>
-      <c r="E29" s="54"/>
+      <c r="E29" s="44"/>
       <c r="F29" s="1"/>
-      <c r="H29" s="72" t="s">
+      <c r="H29" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="I29" s="73"/>
-      <c r="J29" s="52">
+      <c r="I29" s="50"/>
+      <c r="J29" s="43">
         <f>[1]Hoja1!$C$3151</f>
         <v>40806.536370223344</v>
       </c>
-      <c r="K29" s="54"/>
+      <c r="K29" s="44"/>
       <c r="L29" s="1"/>
-      <c r="N29" s="72" t="s">
+      <c r="N29" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="O29" s="73"/>
-      <c r="P29" s="52">
+      <c r="O29" s="50"/>
+      <c r="P29" s="43">
         <f>[1]Hoja1!$C$2823</f>
         <v>5013.8740171819754</v>
       </c>
-      <c r="Q29" s="54"/>
+      <c r="Q29" s="44"/>
       <c r="R29" s="1"/>
-      <c r="S29" s="72" t="s">
+      <c r="S29" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="T29" s="73"/>
-      <c r="U29" s="52">
+      <c r="T29" s="50"/>
+      <c r="U29" s="43">
         <f>[1]Hoja1!$C$2817</f>
         <v>805.85390390059058</v>
       </c>
-      <c r="V29" s="54"/>
+      <c r="V29" s="44"/>
       <c r="W29" s="1"/>
-      <c r="X29" s="72" t="s">
+      <c r="X29" s="49" t="s">
         <v>68</v>
       </c>
-      <c r="Y29" s="73"/>
-      <c r="Z29" s="52">
+      <c r="Y29" s="50"/>
+      <c r="Z29" s="43">
         <f>[1]Hoja1!$C$2819</f>
         <v>1639.1657210974909</v>
       </c>
-      <c r="AA29" s="54"/>
+      <c r="AA29" s="44"/>
       <c r="AB29" s="1"/>
-      <c r="AF29" s="13" t="s">
+      <c r="AF29" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="AG29" s="72" t="s">
+      <c r="AG29" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="AH29" s="73"/>
-      <c r="AI29" s="52">
+      <c r="AH29" s="50"/>
+      <c r="AI29" s="43">
         <f>[1]Hoja1!$C$2815</f>
         <v>411.58751241651481</v>
       </c>
-      <c r="AJ29" s="54"/>
+      <c r="AJ29" s="44"/>
       <c r="AK29" s="1"/>
       <c r="AM29" s="2"/>
-      <c r="AN29" s="70" t="s">
+      <c r="AN29" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="AO29" s="71"/>
-      <c r="AP29" s="72" t="s">
+      <c r="AO29" s="61"/>
+      <c r="AP29" s="49" t="s">
         <v>48</v>
       </c>
-      <c r="AQ29" s="73"/>
-      <c r="AR29" s="52">
+      <c r="AQ29" s="50"/>
+      <c r="AR29" s="43">
         <f>[1]Hoja1!$C2797</f>
         <v>3310.1336950758068</v>
       </c>
-      <c r="AS29" s="62"/>
+      <c r="AS29" s="46"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A30" s="24" t="s">
+      <c r="A30" s="22" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="79" t="s">
+      <c r="B30" s="103" t="s">
         <v>99</v>
       </c>
-      <c r="C30" s="80"/>
-      <c r="D30" s="58">
+      <c r="C30" s="104"/>
+      <c r="D30" s="105">
         <f>[1]Hoja1!$C2303</f>
         <v>30792.819568562787</v>
       </c>
-      <c r="E30" s="60"/>
+      <c r="E30" s="106"/>
       <c r="F30" s="1"/>
       <c r="K30" s="2"/>
       <c r="L30" s="1"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="1"/>
       <c r="V30" s="2"/>
       <c r="W30" s="1"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="1"/>
-      <c r="AF30" s="19" t="s">
+      <c r="AF30" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AG30" s="90" t="s">
+      <c r="AG30" s="87" t="s">
         <v>63</v>
       </c>
-      <c r="AH30" s="90"/>
-      <c r="AI30" s="68">
+      <c r="AH30" s="87"/>
+      <c r="AI30" s="75">
         <f>[1]Hoja1!$C$2814</f>
         <v>805.85390390059058</v>
       </c>
-      <c r="AJ30" s="69"/>
+      <c r="AJ30" s="88"/>
       <c r="AK30" s="1"/>
       <c r="AM30" s="2"/>
-      <c r="AN30" s="95" t="s">
+      <c r="AN30" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="AO30" s="96"/>
-      <c r="AP30" s="66" t="s">
+      <c r="AO30" s="72"/>
+      <c r="AP30" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="AQ30" s="67"/>
-      <c r="AR30" s="68">
+      <c r="AQ30" s="74"/>
+      <c r="AR30" s="75">
         <f>[1]Hoja1!$C2798</f>
         <v>4127.7552761033867</v>
       </c>
-      <c r="AS30" s="89"/>
+      <c r="AS30" s="76"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A31" s="23" t="s">
+      <c r="A31" s="21" t="s">
         <v>97</v>
       </c>
-      <c r="B31" s="77" t="s">
+      <c r="B31" s="101" t="s">
         <v>100</v>
       </c>
-      <c r="C31" s="78"/>
-      <c r="D31" s="52">
+      <c r="C31" s="102"/>
+      <c r="D31" s="43">
         <f>[1]Hoja1!$C2304</f>
         <v>43648.943562717686</v>
       </c>
-      <c r="E31" s="54"/>
-      <c r="F31" s="10"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="8"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
-      <c r="K31" s="11"/>
-      <c r="L31" s="10"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="8"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
-      <c r="Q31" s="11"/>
-      <c r="R31" s="10"/>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="8"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
-      <c r="V31" s="11"/>
-      <c r="W31" s="10"/>
+      <c r="V31" s="9"/>
+      <c r="W31" s="8"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
-      <c r="AA31" s="11"/>
-[...8 lines deleted...]
-      <c r="AJ31" s="84"/>
+      <c r="AA31" s="9"/>
+      <c r="AB31" s="93"/>
+      <c r="AC31" s="94"/>
+      <c r="AD31" s="94"/>
+      <c r="AE31" s="94"/>
+      <c r="AF31" s="94"/>
+      <c r="AG31" s="94"/>
+      <c r="AH31" s="94"/>
+      <c r="AI31" s="94"/>
+      <c r="AJ31" s="95"/>
       <c r="AM31" s="2"/>
-      <c r="AN31" s="70" t="s">
+      <c r="AN31" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="AO31" s="71"/>
-      <c r="AP31" s="72" t="s">
+      <c r="AO31" s="61"/>
+      <c r="AP31" s="49" t="s">
         <v>50</v>
       </c>
-      <c r="AQ31" s="73"/>
-      <c r="AR31" s="52">
+      <c r="AQ31" s="50"/>
+      <c r="AR31" s="43">
         <f>[1]Hoja1!$C2799</f>
         <v>4918.2141902141875</v>
       </c>
-      <c r="AS31" s="62"/>
+      <c r="AS31" s="46"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A32" s="20"/>
+      <c r="A32" s="18"/>
       <c r="E32" s="2"/>
-      <c r="F32" s="41" t="s">
+      <c r="F32" s="51" t="s">
         <v>87</v>
       </c>
-      <c r="G32" s="42"/>
-[...4 lines deleted...]
-      <c r="L32" s="41" t="s">
+      <c r="G32" s="52"/>
+      <c r="H32" s="52"/>
+      <c r="I32" s="52"/>
+      <c r="J32" s="52"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="51" t="s">
         <v>81</v>
       </c>
-      <c r="M32" s="42"/>
-[...4 lines deleted...]
-      <c r="R32" s="41" t="s">
+      <c r="M32" s="52"/>
+      <c r="N32" s="52"/>
+      <c r="O32" s="52"/>
+      <c r="P32" s="52"/>
+      <c r="Q32" s="53"/>
+      <c r="R32" s="51" t="s">
         <v>76</v>
       </c>
-      <c r="S32" s="42"/>
-[...3 lines deleted...]
-      <c r="W32" s="41" t="s">
+      <c r="S32" s="52"/>
+      <c r="T32" s="52"/>
+      <c r="U32" s="52"/>
+      <c r="V32" s="53"/>
+      <c r="W32" s="51" t="s">
         <v>69</v>
       </c>
-      <c r="X32" s="42"/>
-[...3 lines deleted...]
-      <c r="AB32" s="94" t="s">
+      <c r="X32" s="52"/>
+      <c r="Y32" s="52"/>
+      <c r="Z32" s="52"/>
+      <c r="AA32" s="53"/>
+      <c r="AB32" s="92" t="s">
         <v>46</v>
       </c>
-      <c r="AC32" s="94"/>
-[...6 lines deleted...]
-      <c r="AJ32" s="94"/>
+      <c r="AC32" s="92"/>
+      <c r="AD32" s="92"/>
+      <c r="AE32" s="92"/>
+      <c r="AF32" s="92"/>
+      <c r="AG32" s="92"/>
+      <c r="AH32" s="92"/>
+      <c r="AI32" s="92"/>
+      <c r="AJ32" s="92"/>
       <c r="AM32" s="2"/>
-      <c r="AN32" s="95" t="s">
+      <c r="AN32" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="AO32" s="96"/>
-      <c r="AP32" s="66" t="s">
+      <c r="AO32" s="72"/>
+      <c r="AP32" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="AQ32" s="67"/>
-      <c r="AR32" s="68">
+      <c r="AQ32" s="74"/>
+      <c r="AR32" s="75">
         <f>[1]Hoja1!$C2800</f>
         <v>6496.7981661023614</v>
       </c>
-      <c r="AS32" s="89"/>
+      <c r="AS32" s="76"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A33" s="20"/>
+      <c r="A33" s="18"/>
       <c r="E33" s="2"/>
       <c r="F33" s="1"/>
-      <c r="H33" s="64" t="s">
+      <c r="H33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="I33" s="65"/>
-      <c r="J33" s="46" t="s">
+      <c r="I33" s="55"/>
+      <c r="J33" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="K33" s="47"/>
-[...2 lines deleted...]
-      <c r="N33" s="64" t="s">
+      <c r="K33" s="79"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="O33" s="65"/>
-      <c r="P33" s="64" t="s">
+      <c r="O33" s="55"/>
+      <c r="P33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="Q33" s="65"/>
+      <c r="Q33" s="55"/>
       <c r="R33" s="1"/>
-      <c r="S33" s="64" t="s">
+      <c r="S33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="T33" s="65"/>
-      <c r="U33" s="64" t="s">
+      <c r="T33" s="55"/>
+      <c r="U33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="V33" s="65"/>
-[...1 lines deleted...]
-      <c r="X33" s="64" t="s">
+      <c r="V33" s="55"/>
+      <c r="W33" s="6"/>
+      <c r="X33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y33" s="65"/>
-      <c r="Z33" s="64" t="s">
+      <c r="Y33" s="55"/>
+      <c r="Z33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AA33" s="65"/>
-[...4 lines deleted...]
-      <c r="AF33" s="12" t="s">
+      <c r="AA33" s="55"/>
+      <c r="AB33" s="13"/>
+      <c r="AC33" s="14"/>
+      <c r="AD33" s="14"/>
+      <c r="AE33" s="14"/>
+      <c r="AF33" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG33" s="64" t="s">
+      <c r="AG33" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH33" s="65"/>
-      <c r="AI33" s="64" t="s">
+      <c r="AH33" s="55"/>
+      <c r="AI33" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AJ33" s="65"/>
+      <c r="AJ33" s="55"/>
       <c r="AK33" s="1"/>
       <c r="AM33" s="2"/>
-      <c r="AN33" s="70" t="s">
+      <c r="AN33" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="AO33" s="71"/>
-      <c r="AP33" s="72" t="s">
+      <c r="AO33" s="61"/>
+      <c r="AP33" s="49" t="s">
         <v>52</v>
       </c>
-      <c r="AQ33" s="73"/>
-      <c r="AR33" s="52">
+      <c r="AQ33" s="50"/>
+      <c r="AR33" s="43">
         <f>[1]Hoja1!$C2801</f>
         <v>7575.5440807973009</v>
       </c>
-      <c r="AS33" s="62"/>
+      <c r="AS33" s="46"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A34" s="20"/>
+      <c r="A34" s="18"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
-      <c r="H34" s="72" t="s">
+      <c r="H34" s="49" t="s">
         <v>88</v>
       </c>
-      <c r="I34" s="73"/>
-      <c r="J34" s="52">
+      <c r="I34" s="50"/>
+      <c r="J34" s="43">
         <f>[1]Hoja1!$C$3152</f>
         <v>43878.82801756046</v>
       </c>
-      <c r="K34" s="54"/>
+      <c r="K34" s="44"/>
       <c r="L34" s="1"/>
-      <c r="N34" s="72" t="s">
+      <c r="N34" s="49" t="s">
         <v>82</v>
       </c>
-      <c r="O34" s="73"/>
-      <c r="P34" s="52">
+      <c r="O34" s="50"/>
+      <c r="P34" s="43">
         <f>[1]Hoja1!$C$2822</f>
         <v>4525.9723453326042</v>
       </c>
-      <c r="Q34" s="54"/>
+      <c r="Q34" s="44"/>
       <c r="R34" s="1"/>
-      <c r="S34" s="72" t="s">
+      <c r="S34" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="T34" s="73"/>
-      <c r="U34" s="52">
+      <c r="T34" s="50"/>
+      <c r="U34" s="43">
         <f>[1]Hoja1!$C$2858</f>
-        <v>18378.75050301119</v>
-[...1 lines deleted...]
-      <c r="V34" s="54"/>
+        <v>19481.475533191864</v>
+      </c>
+      <c r="V34" s="44"/>
       <c r="W34" s="1"/>
-      <c r="X34" s="72" t="s">
+      <c r="X34" s="49" t="s">
         <v>70</v>
       </c>
-      <c r="Y34" s="73"/>
-      <c r="Z34" s="52">
+      <c r="Y34" s="50"/>
+      <c r="Z34" s="43">
         <f>[1]Hoja1!$C$2820</f>
         <v>1494.3684609650336</v>
       </c>
-      <c r="AA34" s="54"/>
+      <c r="AA34" s="44"/>
       <c r="AB34" s="1"/>
-      <c r="AF34" s="13" t="s">
+      <c r="AF34" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="AG34" s="72" t="s">
+      <c r="AG34" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="AH34" s="73"/>
-      <c r="AI34" s="52">
+      <c r="AH34" s="50"/>
+      <c r="AI34" s="43">
         <f>[1]Hoja1!$C$2813</f>
         <v>563.21761733238543</v>
       </c>
-      <c r="AJ34" s="54"/>
+      <c r="AJ34" s="44"/>
       <c r="AM34" s="2"/>
-      <c r="AN34" s="95" t="s">
+      <c r="AN34" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="AO34" s="96"/>
-      <c r="AP34" s="66" t="s">
+      <c r="AO34" s="72"/>
+      <c r="AP34" s="73" t="s">
         <v>53</v>
       </c>
-      <c r="AQ34" s="67"/>
-      <c r="AR34" s="68">
+      <c r="AQ34" s="74"/>
+      <c r="AR34" s="75">
         <f>[1]Hoja1!$C2802</f>
         <v>8620.3226024948599</v>
       </c>
-      <c r="AS34" s="89"/>
+      <c r="AS34" s="76"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A35" s="20"/>
+      <c r="A35" s="18"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="K35" s="2"/>
       <c r="L35" s="1"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="1"/>
       <c r="V35" s="2"/>
       <c r="W35" s="1"/>
       <c r="AA35" s="2"/>
       <c r="AB35" s="1"/>
-      <c r="AF35" s="32"/>
-[...3 lines deleted...]
-      <c r="AJ35" s="93"/>
+      <c r="AF35" s="30"/>
+      <c r="AG35" s="89"/>
+      <c r="AH35" s="89"/>
+      <c r="AI35" s="90"/>
+      <c r="AJ35" s="91"/>
       <c r="AM35" s="2"/>
-      <c r="AN35" s="70" t="s">
+      <c r="AN35" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="AO35" s="71"/>
-      <c r="AP35" s="72" t="s">
+      <c r="AO35" s="61"/>
+      <c r="AP35" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="AQ35" s="73"/>
-      <c r="AR35" s="52">
+      <c r="AQ35" s="50"/>
+      <c r="AR35" s="43">
         <f>[1]Hoja1!$C2803</f>
         <v>9614.1219159935372</v>
       </c>
-      <c r="AS35" s="62"/>
+      <c r="AS35" s="46"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A36" s="25"/>
+      <c r="A36" s="23"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
-      <c r="E36" s="11"/>
-      <c r="F36" s="10"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="8"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
-      <c r="K36" s="11"/>
-      <c r="L36" s="10"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="8"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
-      <c r="Q36" s="11"/>
-      <c r="R36" s="10"/>
+      <c r="Q36" s="9"/>
+      <c r="R36" s="8"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
-      <c r="V36" s="11"/>
-      <c r="W36" s="10"/>
+      <c r="V36" s="9"/>
+      <c r="W36" s="8"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
-      <c r="AA36" s="11"/>
-[...8 lines deleted...]
-      <c r="AJ36" s="84"/>
+      <c r="AA36" s="9"/>
+      <c r="AB36" s="93"/>
+      <c r="AC36" s="94"/>
+      <c r="AD36" s="94"/>
+      <c r="AE36" s="94"/>
+      <c r="AF36" s="94"/>
+      <c r="AG36" s="94"/>
+      <c r="AH36" s="94"/>
+      <c r="AI36" s="94"/>
+      <c r="AJ36" s="95"/>
       <c r="AM36" s="2"/>
-      <c r="AN36" s="95" t="s">
+      <c r="AN36" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="AO36" s="96"/>
-      <c r="AP36" s="66" t="s">
+      <c r="AO36" s="72"/>
+      <c r="AP36" s="73" t="s">
         <v>55</v>
       </c>
-      <c r="AQ36" s="67"/>
-      <c r="AR36" s="68">
+      <c r="AQ36" s="74"/>
+      <c r="AR36" s="75">
         <f>[1]Hoja1!$C2804</f>
         <v>10555.915688640678</v>
       </c>
-      <c r="AS36" s="89"/>
+      <c r="AS36" s="76"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A37" s="76" t="s">
+      <c r="A37" s="62" t="s">
         <v>101</v>
       </c>
-      <c r="B37" s="42"/>
-[...3 lines deleted...]
-      <c r="F37" s="41" t="s">
+      <c r="B37" s="52"/>
+      <c r="C37" s="52"/>
+      <c r="D37" s="52"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="51" t="s">
         <v>93</v>
       </c>
-      <c r="G37" s="42"/>
-[...4 lines deleted...]
-      <c r="L37" s="41" t="s">
+      <c r="G37" s="52"/>
+      <c r="H37" s="52"/>
+      <c r="I37" s="52"/>
+      <c r="J37" s="52"/>
+      <c r="K37" s="53"/>
+      <c r="L37" s="51" t="s">
         <v>83</v>
       </c>
-      <c r="M37" s="42"/>
-[...4 lines deleted...]
-      <c r="R37" s="41" t="s">
+      <c r="M37" s="52"/>
+      <c r="N37" s="52"/>
+      <c r="O37" s="52"/>
+      <c r="P37" s="52"/>
+      <c r="Q37" s="53"/>
+      <c r="R37" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="S37" s="42"/>
-[...3 lines deleted...]
-      <c r="W37" s="41" t="s">
+      <c r="S37" s="52"/>
+      <c r="T37" s="52"/>
+      <c r="U37" s="52"/>
+      <c r="V37" s="53"/>
+      <c r="W37" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="X37" s="42"/>
-[...3 lines deleted...]
-      <c r="AB37" s="41" t="s">
+      <c r="X37" s="52"/>
+      <c r="Y37" s="52"/>
+      <c r="Z37" s="52"/>
+      <c r="AA37" s="53"/>
+      <c r="AB37" s="51" t="s">
         <v>141</v>
       </c>
-      <c r="AC37" s="42"/>
-[...2 lines deleted...]
-      <c r="AF37" s="41" t="s">
+      <c r="AC37" s="52"/>
+      <c r="AD37" s="52"/>
+      <c r="AE37" s="52"/>
+      <c r="AF37" s="51" t="s">
         <v>65</v>
       </c>
-      <c r="AG37" s="42"/>
-[...2 lines deleted...]
-      <c r="AJ37" s="44"/>
+      <c r="AG37" s="52"/>
+      <c r="AH37" s="52"/>
+      <c r="AI37" s="52"/>
+      <c r="AJ37" s="53"/>
       <c r="AK37" s="1"/>
       <c r="AM37" s="2"/>
-      <c r="AN37" s="70" t="s">
+      <c r="AN37" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="AO37" s="71"/>
-      <c r="AP37" s="72" t="s">
+      <c r="AO37" s="61"/>
+      <c r="AP37" s="49" t="s">
         <v>56</v>
       </c>
-      <c r="AQ37" s="73"/>
-      <c r="AR37" s="52">
+      <c r="AQ37" s="50"/>
+      <c r="AR37" s="43">
         <f>[1]Hoja1!$C2805</f>
         <v>11600.666091635425</v>
       </c>
-      <c r="AS37" s="62"/>
+      <c r="AS37" s="46"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A38" s="22" t="s">
+      <c r="A38" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="64" t="s">
+      <c r="B38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="C38" s="65"/>
-      <c r="D38" s="64" t="s">
+      <c r="C38" s="55"/>
+      <c r="D38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="65"/>
-[...2 lines deleted...]
-      <c r="H38" s="64" t="s">
+      <c r="E38" s="55"/>
+      <c r="F38" s="6"/>
+      <c r="G38" s="5"/>
+      <c r="H38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="I38" s="65"/>
-      <c r="J38" s="64" t="s">
+      <c r="I38" s="55"/>
+      <c r="J38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="K38" s="65"/>
-[...2 lines deleted...]
-      <c r="N38" s="64" t="s">
+      <c r="K38" s="55"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="O38" s="65"/>
-      <c r="P38" s="64" t="s">
+      <c r="O38" s="55"/>
+      <c r="P38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="Q38" s="81"/>
-[...1 lines deleted...]
-      <c r="S38" s="64" t="s">
+      <c r="Q38" s="96"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="T38" s="65"/>
-      <c r="U38" s="64" t="s">
+      <c r="T38" s="55"/>
+      <c r="U38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="V38" s="65"/>
-[...1 lines deleted...]
-      <c r="X38" s="64" t="s">
+      <c r="V38" s="55"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="Y38" s="65"/>
-      <c r="Z38" s="64" t="s">
+      <c r="Y38" s="55"/>
+      <c r="Z38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AA38" s="81"/>
-[...2 lines deleted...]
-      <c r="AD38" s="114" t="s">
+      <c r="AA38" s="96"/>
+      <c r="AB38" s="13"/>
+      <c r="AC38" s="14"/>
+      <c r="AD38" s="39" t="s">
         <v>142</v>
       </c>
-      <c r="AE38" s="115"/>
-      <c r="AF38" s="12" t="s">
+      <c r="AE38" s="40"/>
+      <c r="AF38" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG38" s="64" t="s">
+      <c r="AG38" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="AH38" s="65"/>
-      <c r="AI38" s="64" t="s">
+      <c r="AH38" s="55"/>
+      <c r="AI38" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="AJ38" s="65"/>
+      <c r="AJ38" s="55"/>
       <c r="AM38" s="2"/>
-      <c r="AN38" s="95" t="s">
+      <c r="AN38" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="AO38" s="96"/>
-      <c r="AP38" s="66" t="s">
+      <c r="AO38" s="72"/>
+      <c r="AP38" s="73" t="s">
         <v>57</v>
       </c>
-      <c r="AQ38" s="67"/>
-      <c r="AR38" s="68">
+      <c r="AQ38" s="74"/>
+      <c r="AR38" s="75">
         <f>[1]Hoja1!$C2806</f>
         <v>12611.477220335606</v>
       </c>
-      <c r="AS38" s="89"/>
+      <c r="AS38" s="76"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A39" s="23" t="s">
+      <c r="A39" s="21" t="s">
         <v>102</v>
       </c>
-      <c r="B39" s="50" t="s">
+      <c r="B39" s="97" t="s">
         <v>104</v>
       </c>
-      <c r="C39" s="51"/>
-      <c r="D39" s="52">
+      <c r="C39" s="98"/>
+      <c r="D39" s="43">
         <f>[1]Hoja1!$C$3159</f>
         <v>20392.948621179519</v>
       </c>
-      <c r="E39" s="54"/>
+      <c r="E39" s="44"/>
       <c r="F39" s="1"/>
-      <c r="G39" s="33" t="s">
+      <c r="G39" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="H39" s="72" t="s">
+      <c r="H39" s="49" t="s">
         <v>89</v>
       </c>
-      <c r="I39" s="73"/>
-      <c r="J39" s="52">
+      <c r="I39" s="50"/>
+      <c r="J39" s="43">
         <f>[1]Hoja1!$C$2378</f>
         <v>18937.622979069507</v>
       </c>
-      <c r="K39" s="54"/>
-      <c r="N39" s="72" t="s">
+      <c r="K39" s="44"/>
+      <c r="N39" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="O39" s="73"/>
-      <c r="P39" s="52">
+      <c r="O39" s="50"/>
+      <c r="P39" s="43">
         <f>[1]Hoja1!$C$3163</f>
         <v>26233.189135963737</v>
       </c>
-      <c r="Q39" s="54"/>
+      <c r="Q39" s="44"/>
       <c r="R39" s="1"/>
-      <c r="S39" s="50" t="s">
+      <c r="S39" s="97" t="s">
         <v>78</v>
       </c>
-      <c r="T39" s="51"/>
-      <c r="U39" s="52">
+      <c r="T39" s="98"/>
+      <c r="U39" s="43">
         <f>[1]Hoja1!$C$2824</f>
         <v>5013.5506520996323</v>
       </c>
-      <c r="V39" s="54"/>
-      <c r="X39" s="50" t="s">
+      <c r="V39" s="44"/>
+      <c r="X39" s="97" t="s">
         <v>72</v>
       </c>
-      <c r="Y39" s="51"/>
-      <c r="Z39" s="52">
+      <c r="Y39" s="98"/>
+      <c r="Z39" s="43">
         <f>[1]Hoja1!$C$2819</f>
         <v>1639.1657210974909</v>
       </c>
-      <c r="AA39" s="54"/>
+      <c r="AA39" s="44"/>
       <c r="AB39" s="1"/>
-      <c r="AD39" s="52">
+      <c r="AD39" s="43">
         <f>[1]Hoja1!$C$3645</f>
         <v>5532.5375499081119</v>
       </c>
-      <c r="AE39" s="54"/>
-      <c r="AF39" s="13" t="s">
+      <c r="AE39" s="44"/>
+      <c r="AF39" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="AG39" s="72" t="s">
+      <c r="AG39" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="AH39" s="73"/>
-      <c r="AI39" s="52">
+      <c r="AH39" s="50"/>
+      <c r="AI39" s="43">
         <f>[1]Hoja1!$C$2816</f>
         <v>246.19330247397403</v>
       </c>
-      <c r="AJ39" s="54"/>
+      <c r="AJ39" s="44"/>
       <c r="AM39" s="2"/>
-      <c r="AN39" s="70" t="s">
+      <c r="AN39" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="AO39" s="71"/>
-      <c r="AP39" s="72" t="s">
+      <c r="AO39" s="61"/>
+      <c r="AP39" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="AQ39" s="73"/>
-      <c r="AR39" s="52">
+      <c r="AQ39" s="50"/>
+      <c r="AR39" s="43">
         <f>[1]Hoja1!$C2807</f>
         <v>13656.241682681759</v>
       </c>
-      <c r="AS39" s="62"/>
+      <c r="AS39" s="46"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A40" s="24" t="s">
+      <c r="A40" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="56" t="s">
+      <c r="B40" s="107" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="57"/>
-      <c r="D40" s="68">
+      <c r="C40" s="108"/>
+      <c r="D40" s="75">
         <f>[1]Hoja1!$C$3160</f>
         <v>25638.183325101927</v>
       </c>
-      <c r="E40" s="69"/>
+      <c r="E40" s="88"/>
       <c r="F40" s="1"/>
-      <c r="G40" s="33" t="s">
+      <c r="G40" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="H40" s="66" t="s">
+      <c r="H40" s="73" t="s">
         <v>91</v>
       </c>
-      <c r="I40" s="67"/>
-      <c r="J40" s="68">
+      <c r="I40" s="74"/>
+      <c r="J40" s="75">
         <f>[1]Hoja1!$C$2379</f>
         <v>47344.75338556838</v>
       </c>
-      <c r="K40" s="69"/>
+      <c r="K40" s="88"/>
       <c r="R40" s="1"/>
       <c r="V40" s="2"/>
       <c r="AB40" s="1"/>
-      <c r="AD40" s="39"/>
-[...5 lines deleted...]
-      <c r="AJ40" s="18"/>
+      <c r="AD40" s="37"/>
+      <c r="AE40" s="38"/>
+      <c r="AF40" s="35"/>
+      <c r="AG40" s="15"/>
+      <c r="AH40" s="15"/>
+      <c r="AI40" s="15"/>
+      <c r="AJ40" s="16"/>
       <c r="AM40" s="2"/>
-      <c r="AN40" s="95" t="s">
+      <c r="AN40" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="AO40" s="96"/>
-      <c r="AP40" s="66" t="s">
+      <c r="AO40" s="72"/>
+      <c r="AP40" s="73" t="s">
         <v>59</v>
       </c>
-      <c r="AQ40" s="67"/>
-      <c r="AR40" s="68">
+      <c r="AQ40" s="74"/>
+      <c r="AR40" s="75">
         <f>[1]Hoja1!$C2808</f>
         <v>14489.961221069439</v>
       </c>
-      <c r="AS40" s="89"/>
+      <c r="AS40" s="76"/>
     </row>
     <row r="41" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A41" s="20"/>
+      <c r="A41" s="18"/>
       <c r="F41" s="1"/>
       <c r="K41" s="2"/>
       <c r="R41" s="1"/>
       <c r="V41" s="2"/>
       <c r="AB41" s="1"/>
-      <c r="AD41" s="114" t="s">
+      <c r="AD41" s="39" t="s">
         <v>143</v>
       </c>
-      <c r="AE41" s="115"/>
-[...4 lines deleted...]
-      <c r="AJ41" s="14"/>
+      <c r="AE41" s="40"/>
+      <c r="AF41" s="36"/>
+      <c r="AG41" s="33"/>
+      <c r="AH41" s="33"/>
+      <c r="AI41" s="34"/>
+      <c r="AJ41" s="12"/>
       <c r="AM41" s="2"/>
-      <c r="AN41" s="70" t="s">
+      <c r="AN41" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="AO41" s="71"/>
-      <c r="AP41" s="72" t="s">
+      <c r="AO41" s="61"/>
+      <c r="AP41" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="AQ41" s="73"/>
-      <c r="AR41" s="52">
+      <c r="AQ41" s="50"/>
+      <c r="AR41" s="43">
         <f>[1]Hoja1!$C2809</f>
         <v>15574.851072328887</v>
       </c>
-      <c r="AS41" s="62"/>
+      <c r="AS41" s="46"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A42" s="20"/>
+      <c r="A42" s="18"/>
       <c r="F42" s="1"/>
       <c r="K42" s="2"/>
       <c r="R42" s="1"/>
       <c r="V42" s="2"/>
       <c r="AB42" s="1"/>
-      <c r="AD42" s="52">
+      <c r="AD42" s="43">
         <f>[1]Hoja1!$C$3646</f>
         <v>6653.264687901964</v>
       </c>
-      <c r="AE42" s="54"/>
+      <c r="AE42" s="44"/>
       <c r="AF42" s="1"/>
       <c r="AJ42" s="2"/>
       <c r="AM42" s="2"/>
-      <c r="AN42" s="85" t="s">
+      <c r="AN42" s="83" t="s">
         <v>41</v>
       </c>
-      <c r="AO42" s="86"/>
-      <c r="AP42" s="87" t="s">
+      <c r="AO42" s="84"/>
+      <c r="AP42" s="85" t="s">
         <v>61</v>
       </c>
-      <c r="AQ42" s="88"/>
-      <c r="AR42" s="68">
+      <c r="AQ42" s="86"/>
+      <c r="AR42" s="75">
         <f>[1]Hoja1!$C2810</f>
         <v>16670.580683522516</v>
       </c>
-      <c r="AS42" s="89"/>
+      <c r="AS42" s="76"/>
     </row>
     <row r="43" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A43" s="25"/>
+      <c r="A43" s="23"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
-      <c r="F43" s="10"/>
+      <c r="F43" s="8"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
-      <c r="K43" s="11"/>
+      <c r="K43" s="9"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
-      <c r="R43" s="10"/>
+      <c r="R43" s="8"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
-      <c r="V43" s="11"/>
+      <c r="V43" s="9"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
-      <c r="AB43" s="10"/>
+      <c r="AB43" s="8"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="116"/>
-[...1 lines deleted...]
-      <c r="AF43" s="10"/>
+      <c r="AD43" s="41"/>
+      <c r="AE43" s="42"/>
+      <c r="AF43" s="8"/>
       <c r="AG43" s="3"/>
       <c r="AH43" s="3"/>
       <c r="AI43" s="3"/>
-      <c r="AJ43" s="11"/>
+      <c r="AJ43" s="9"/>
       <c r="AK43" s="3"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
-      <c r="AN43" s="70"/>
-[...4 lines deleted...]
-      <c r="AS43" s="75"/>
+      <c r="AN43" s="60"/>
+      <c r="AO43" s="61"/>
+      <c r="AP43" s="49"/>
+      <c r="AQ43" s="50"/>
+      <c r="AR43" s="99"/>
+      <c r="AS43" s="100"/>
     </row>
     <row r="44" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A44" s="26"/>
-[...4 lines deleted...]
-      <c r="F44" s="41" t="s">
+      <c r="A44" s="24"/>
+      <c r="B44" s="5"/>
+      <c r="C44" s="5"/>
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="51" t="s">
         <v>106</v>
       </c>
-      <c r="G44" s="42"/>
-[...8 lines deleted...]
-      <c r="P44" s="41" t="s">
+      <c r="G44" s="52"/>
+      <c r="H44" s="52"/>
+      <c r="I44" s="52"/>
+      <c r="J44" s="52"/>
+      <c r="K44" s="53"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="5"/>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="Q44" s="42"/>
-[...9 lines deleted...]
-      <c r="AA44" s="41" t="s">
+      <c r="Q44" s="52"/>
+      <c r="R44" s="52"/>
+      <c r="S44" s="52"/>
+      <c r="T44" s="52"/>
+      <c r="U44" s="52"/>
+      <c r="V44" s="53"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="51" t="s">
         <v>115</v>
       </c>
-      <c r="AB44" s="42"/>
-[...9 lines deleted...]
-      <c r="AL44" s="41" t="s">
+      <c r="AB44" s="52"/>
+      <c r="AC44" s="52"/>
+      <c r="AD44" s="52"/>
+      <c r="AE44" s="52"/>
+      <c r="AF44" s="52"/>
+      <c r="AG44" s="53"/>
+      <c r="AH44" s="6"/>
+      <c r="AI44" s="5"/>
+      <c r="AJ44" s="5"/>
+      <c r="AK44" s="5"/>
+      <c r="AL44" s="51" t="s">
         <v>118</v>
       </c>
-      <c r="AM44" s="42"/>
-[...5 lines deleted...]
-      <c r="AS44" s="43"/>
+      <c r="AM44" s="52"/>
+      <c r="AN44" s="52"/>
+      <c r="AO44" s="52"/>
+      <c r="AP44" s="52"/>
+      <c r="AQ44" s="52"/>
+      <c r="AR44" s="52"/>
+      <c r="AS44" s="82"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A45" s="20"/>
-      <c r="F45" s="12" t="s">
+      <c r="A45" s="18"/>
+      <c r="F45" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="G45" s="64" t="s">
+      <c r="G45" s="54" t="s">
         <v>3</v>
       </c>
-      <c r="H45" s="65"/>
-      <c r="I45" s="45" t="s">
+      <c r="H45" s="55"/>
+      <c r="I45" s="109" t="s">
         <v>4</v>
       </c>
-      <c r="J45" s="45"/>
-      <c r="K45" s="45"/>
+      <c r="J45" s="109"/>
+      <c r="K45" s="109"/>
       <c r="L45" s="1"/>
-      <c r="P45" s="45" t="s">
+      <c r="P45" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="Q45" s="45"/>
-      <c r="R45" s="46" t="s">
+      <c r="Q45" s="109"/>
+      <c r="R45" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="S45" s="47"/>
-      <c r="T45" s="48" t="s">
+      <c r="S45" s="79"/>
+      <c r="T45" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="U45" s="48"/>
-      <c r="V45" s="48"/>
+      <c r="U45" s="112"/>
+      <c r="V45" s="112"/>
       <c r="W45" s="1"/>
-      <c r="AA45" s="45" t="s">
+      <c r="AA45" s="109" t="s">
         <v>42</v>
       </c>
-      <c r="AB45" s="45"/>
-      <c r="AC45" s="46" t="s">
+      <c r="AB45" s="109"/>
+      <c r="AC45" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AD45" s="47"/>
-      <c r="AE45" s="48" t="s">
+      <c r="AD45" s="79"/>
+      <c r="AE45" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AF45" s="48"/>
-      <c r="AG45" s="48"/>
+      <c r="AF45" s="112"/>
+      <c r="AG45" s="112"/>
       <c r="AH45" s="1"/>
-      <c r="AM45" s="48" t="s">
+      <c r="AM45" s="112" t="s">
         <v>42</v>
       </c>
-      <c r="AN45" s="48"/>
-      <c r="AO45" s="46" t="s">
+      <c r="AN45" s="112"/>
+      <c r="AO45" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="AP45" s="47"/>
-      <c r="AQ45" s="48" t="s">
+      <c r="AP45" s="79"/>
+      <c r="AQ45" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="AR45" s="48"/>
-      <c r="AS45" s="61"/>
+      <c r="AR45" s="112"/>
+      <c r="AS45" s="115"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A46" s="20"/>
-      <c r="F46" s="13" t="s">
+      <c r="A46" s="18"/>
+      <c r="F46" s="11" t="s">
         <v>102</v>
       </c>
-      <c r="G46" s="50" t="s">
+      <c r="G46" s="97" t="s">
         <v>107</v>
       </c>
-      <c r="H46" s="51"/>
-      <c r="I46" s="52">
+      <c r="H46" s="98"/>
+      <c r="I46" s="43">
         <f>[1]Hoja1!$C$3161</f>
         <v>72576.143437083316</v>
       </c>
-      <c r="J46" s="53"/>
-      <c r="K46" s="54"/>
+      <c r="J46" s="110"/>
+      <c r="K46" s="44"/>
       <c r="L46" s="1"/>
-      <c r="P46" s="49" t="s">
+      <c r="P46" s="113" t="s">
         <v>113</v>
       </c>
-      <c r="Q46" s="49"/>
-      <c r="R46" s="50" t="s">
+      <c r="Q46" s="113"/>
+      <c r="R46" s="97" t="s">
         <v>111</v>
       </c>
-      <c r="S46" s="51"/>
-      <c r="T46" s="52">
+      <c r="S46" s="98"/>
+      <c r="T46" s="43">
         <f>[1]Hoja1!$C$3170</f>
         <v>30390.159744289205</v>
       </c>
-      <c r="U46" s="53"/>
-      <c r="V46" s="54"/>
+      <c r="U46" s="110"/>
+      <c r="V46" s="44"/>
       <c r="W46" s="1"/>
-      <c r="AA46" s="49">
+      <c r="AA46" s="113">
         <v>35</v>
       </c>
-      <c r="AB46" s="49"/>
-      <c r="AC46" s="50" t="s">
+      <c r="AB46" s="113"/>
+      <c r="AC46" s="97" t="s">
         <v>116</v>
       </c>
-      <c r="AD46" s="51"/>
-      <c r="AE46" s="52">
+      <c r="AD46" s="98"/>
+      <c r="AE46" s="43">
         <f>[1]Hoja1!$C$2380</f>
         <v>4829.513742192471</v>
       </c>
-      <c r="AF46" s="53"/>
-      <c r="AG46" s="54"/>
+      <c r="AF46" s="110"/>
+      <c r="AG46" s="44"/>
       <c r="AH46" s="1"/>
-      <c r="AM46" s="49">
+      <c r="AM46" s="113">
         <v>35</v>
       </c>
-      <c r="AN46" s="49"/>
-      <c r="AO46" s="50" t="s">
+      <c r="AN46" s="113"/>
+      <c r="AO46" s="97" t="s">
         <v>119</v>
       </c>
-      <c r="AP46" s="51"/>
-      <c r="AQ46" s="52">
+      <c r="AP46" s="98"/>
+      <c r="AQ46" s="43">
         <f>[1]Hoja1!$C$2382</f>
         <v>3732.3500771554091</v>
       </c>
-      <c r="AR46" s="53"/>
-      <c r="AS46" s="62"/>
+      <c r="AR46" s="110"/>
+      <c r="AS46" s="46"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A47" s="20"/>
-      <c r="F47" s="19" t="s">
+      <c r="A47" s="18"/>
+      <c r="F47" s="17" t="s">
         <v>109</v>
       </c>
-      <c r="G47" s="56" t="s">
+      <c r="G47" s="107" t="s">
         <v>108</v>
       </c>
-      <c r="H47" s="57"/>
-      <c r="I47" s="58">
+      <c r="H47" s="108"/>
+      <c r="I47" s="105">
         <f>[1]Hoja1!$C$3162</f>
         <v>104460.57322687774</v>
       </c>
-      <c r="J47" s="59"/>
-      <c r="K47" s="60"/>
+      <c r="J47" s="111"/>
+      <c r="K47" s="106"/>
       <c r="L47" s="1"/>
-      <c r="P47" s="55" t="s">
+      <c r="P47" s="114" t="s">
         <v>114</v>
       </c>
-      <c r="Q47" s="55"/>
-      <c r="R47" s="56" t="s">
+      <c r="Q47" s="114"/>
+      <c r="R47" s="107" t="s">
         <v>112</v>
       </c>
-      <c r="S47" s="57"/>
-      <c r="T47" s="58">
+      <c r="S47" s="108"/>
+      <c r="T47" s="105">
         <f>[1]Hoja1!$C$3171</f>
         <v>16435.058428765849</v>
       </c>
-      <c r="U47" s="59"/>
-      <c r="V47" s="60"/>
+      <c r="U47" s="111"/>
+      <c r="V47" s="106"/>
       <c r="W47" s="1"/>
-      <c r="AA47" s="55">
+      <c r="AA47" s="114">
         <v>40</v>
       </c>
-      <c r="AB47" s="55"/>
-      <c r="AC47" s="56" t="s">
+      <c r="AB47" s="114"/>
+      <c r="AC47" s="107" t="s">
         <v>117</v>
       </c>
-      <c r="AD47" s="57"/>
-      <c r="AE47" s="58">
+      <c r="AD47" s="108"/>
+      <c r="AE47" s="105">
         <f>[1]Hoja1!$C$2381</f>
         <v>5019.1884520135181</v>
       </c>
-      <c r="AF47" s="59"/>
-      <c r="AG47" s="60"/>
+      <c r="AF47" s="111"/>
+      <c r="AG47" s="106"/>
       <c r="AH47" s="1"/>
-      <c r="AM47" s="55">
+      <c r="AM47" s="114">
         <v>40</v>
       </c>
-      <c r="AN47" s="55"/>
-      <c r="AO47" s="56" t="s">
+      <c r="AN47" s="114"/>
+      <c r="AO47" s="107" t="s">
         <v>120</v>
       </c>
-      <c r="AP47" s="57"/>
-      <c r="AQ47" s="58">
+      <c r="AP47" s="108"/>
+      <c r="AQ47" s="105">
         <f>[1]Hoja1!$C$2383</f>
         <v>3861.3305669558908</v>
       </c>
-      <c r="AR47" s="59"/>
-      <c r="AS47" s="63"/>
+      <c r="AR47" s="111"/>
+      <c r="AS47" s="116"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A48" s="20"/>
+      <c r="A48" s="18"/>
       <c r="K48" s="2"/>
       <c r="L48" s="1"/>
       <c r="V48" s="2"/>
       <c r="W48" s="1"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="1"/>
-      <c r="AS48" s="21"/>
+      <c r="AS48" s="19"/>
     </row>
     <row r="49" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="27"/>
-[...43 lines deleted...]
-      <c r="AS49" s="31"/>
+      <c r="A49" s="25"/>
+      <c r="B49" s="26"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="F49" s="26"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="26"/>
+      <c r="I49" s="26"/>
+      <c r="J49" s="26"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="26"/>
+      <c r="N49" s="26"/>
+      <c r="O49" s="26"/>
+      <c r="P49" s="26"/>
+      <c r="Q49" s="26"/>
+      <c r="R49" s="26"/>
+      <c r="S49" s="26"/>
+      <c r="T49" s="26"/>
+      <c r="U49" s="26"/>
+      <c r="V49" s="27"/>
+      <c r="W49" s="28"/>
+      <c r="X49" s="26"/>
+      <c r="Y49" s="26"/>
+      <c r="Z49" s="26"/>
+      <c r="AA49" s="26"/>
+      <c r="AB49" s="26"/>
+      <c r="AC49" s="26"/>
+      <c r="AD49" s="26"/>
+      <c r="AE49" s="26"/>
+      <c r="AF49" s="26"/>
+      <c r="AG49" s="27"/>
+      <c r="AH49" s="28"/>
+      <c r="AI49" s="26"/>
+      <c r="AJ49" s="26"/>
+      <c r="AK49" s="26"/>
+      <c r="AL49" s="26"/>
+      <c r="AM49" s="26"/>
+      <c r="AN49" s="26"/>
+      <c r="AO49" s="26"/>
+      <c r="AP49" s="26"/>
+      <c r="AQ49" s="26"/>
+      <c r="AR49" s="26"/>
+      <c r="AS49" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9RLCrRCaDqmZmN3JKFeQgdi+nuwcRC7PRMqIHNMt9EzKT8oBJ0jQn+qdXR/GdCQagP0vxyydVwhAt5Beolej7g==" saltValue="zLjWWJ3dDiD2ieTMPyVWPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...83 lines deleted...]
-    <mergeCell ref="A1:C1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="DJ5Wt2ooedEzD2GC3jit/oTuAL4RFK7C1A9z9/zyVXMMmp67KBNcoG7fub2qt5GfnQBYpIOG/9Y6JY99fCYxGg==" saltValue="I2xowACZ6CN0vckqO5xNNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="304">
+    <mergeCell ref="AL44:AS44"/>
+    <mergeCell ref="AA44:AG44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="AE45:AG45"/>
+    <mergeCell ref="AA46:AB46"/>
+    <mergeCell ref="AC46:AD46"/>
+    <mergeCell ref="AE46:AG46"/>
+    <mergeCell ref="AA47:AB47"/>
+    <mergeCell ref="AC47:AD47"/>
+    <mergeCell ref="AE47:AG47"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AQ45:AS45"/>
+    <mergeCell ref="AM46:AN46"/>
+    <mergeCell ref="AO46:AP46"/>
+    <mergeCell ref="AQ46:AS46"/>
+    <mergeCell ref="AM47:AN47"/>
+    <mergeCell ref="AO47:AP47"/>
+    <mergeCell ref="AQ47:AS47"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:V45"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="T46:V46"/>
+    <mergeCell ref="R47:S47"/>
+    <mergeCell ref="T47:V47"/>
+    <mergeCell ref="P44:V44"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="AN43:AO43"/>
+    <mergeCell ref="AP43:AQ43"/>
+    <mergeCell ref="AR43:AS43"/>
+    <mergeCell ref="A27:E27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="N38:O38"/>
+    <mergeCell ref="P38:Q38"/>
+    <mergeCell ref="F37:K37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="L32:Q32"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="F32:K32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="W32:AA32"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="R32:V32"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="AB36:AJ36"/>
+    <mergeCell ref="AG38:AH38"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="W37:AA37"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="AG39:AH39"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="R37:V37"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="AF37:AJ37"/>
+    <mergeCell ref="AB37:AE37"/>
+    <mergeCell ref="AD39:AE39"/>
+    <mergeCell ref="AN42:AO42"/>
+    <mergeCell ref="AP42:AQ42"/>
+    <mergeCell ref="AR42:AS42"/>
+    <mergeCell ref="AG28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AB27:AJ27"/>
+    <mergeCell ref="AG29:AH29"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AG30:AH30"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AG35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AB32:AJ32"/>
+    <mergeCell ref="AG34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AB31:AJ31"/>
+    <mergeCell ref="AG33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AN39:AO39"/>
+    <mergeCell ref="AP39:AQ39"/>
+    <mergeCell ref="AR39:AS39"/>
+    <mergeCell ref="AN35:AO35"/>
+    <mergeCell ref="AP35:AQ35"/>
+    <mergeCell ref="AR35:AS35"/>
+    <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AR40:AS40"/>
+    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AQ41"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="AN36:AO36"/>
+    <mergeCell ref="AP36:AQ36"/>
+    <mergeCell ref="AR36:AS36"/>
+    <mergeCell ref="AN37:AO37"/>
+    <mergeCell ref="AP37:AQ37"/>
+    <mergeCell ref="AR37:AS37"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AN32:AO32"/>
+    <mergeCell ref="AP32:AQ32"/>
+    <mergeCell ref="AR32:AS32"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AP31:AQ31"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="AP1:AQ1"/>
+    <mergeCell ref="AN28:AO28"/>
+    <mergeCell ref="AP28:AQ28"/>
+    <mergeCell ref="AR28:AS28"/>
+    <mergeCell ref="AK27:AS27"/>
+    <mergeCell ref="AP29:AQ29"/>
+    <mergeCell ref="AN29:AO29"/>
+    <mergeCell ref="AR29:AS29"/>
     <mergeCell ref="X9:Y9"/>
     <mergeCell ref="Z9:AA9"/>
     <mergeCell ref="O9:P9"/>
     <mergeCell ref="Q9:R9"/>
     <mergeCell ref="X3:Y3"/>
     <mergeCell ref="W27:AA27"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AP3:AQ3"/>
     <mergeCell ref="AR3:AS3"/>
     <mergeCell ref="AP4:AQ4"/>
     <mergeCell ref="AR4:AS4"/>
     <mergeCell ref="AG3:AH3"/>
     <mergeCell ref="AI3:AJ3"/>
     <mergeCell ref="AG4:AH4"/>
     <mergeCell ref="AI4:AJ4"/>
     <mergeCell ref="S10:W10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="Z10:AA10"/>
     <mergeCell ref="AB9:AF9"/>
     <mergeCell ref="AB3:AF3"/>
     <mergeCell ref="R27:V27"/>
     <mergeCell ref="L27:Q27"/>
     <mergeCell ref="O10:P10"/>
     <mergeCell ref="Q10:R10"/>
-    <mergeCell ref="AR1:AS1"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="O1:AD1"/>
     <mergeCell ref="A2:AS2"/>
     <mergeCell ref="Z3:AA3"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="Z4:AA4"/>
-    <mergeCell ref="AN30:AO30"/>
-[...13 lines deleted...]
-    <mergeCell ref="AR29:AS29"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="S3:W3"/>
-    <mergeCell ref="AN32:AO32"/>
-[...168 lines deleted...]
-    <mergeCell ref="AQ47:AS47"/>
+    <mergeCell ref="J9:N9"/>
+    <mergeCell ref="S9:W9"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:N10"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="J15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="S15:W15"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="AK15:AO15"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="AB15:AF15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB21:AF21"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AR16:AS16"/>
+    <mergeCell ref="AR21:AS21"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AK21:AO21"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AG1:AI1"/>
+    <mergeCell ref="AJ1:AK1"/>
+    <mergeCell ref="AD41:AE41"/>
+    <mergeCell ref="AD38:AE38"/>
+    <mergeCell ref="AD43:AE43"/>
+    <mergeCell ref="AD42:AE42"/>
+    <mergeCell ref="AL1:AO1"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AR9:AS9"/>
+    <mergeCell ref="AK10:AO10"/>
+    <mergeCell ref="AP10:AQ10"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AB10:AF10"/>
+    <mergeCell ref="AG10:AH10"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK9:AO9"/>
+    <mergeCell ref="AR1:AS1"/>
+    <mergeCell ref="AN30:AO30"/>
+    <mergeCell ref="AP30:AQ30"/>
+    <mergeCell ref="AR30:AS30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL1:AO1" r:id="rId1" display="enviar e mail" xr:uid="{D6655619-2835-44AF-83F8-31F2A150C70C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>