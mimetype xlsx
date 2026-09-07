--- v2 (2026-07-02)
+++ v3 (2026-09-07)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/6b33029b47e5de3c/Escritorio/archivos listas internet/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="8_{8A360CD3-42C7-4EB8-BF5A-044D7A028A2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{885F0567-2309-452A-9AE2-2472CB1F5B3D}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6A466CE0-EEC7-4DB9-A74A-A0EBEC6239EA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{BAE7E36E-78D7-4EE2-B5CE-875CBB6C2571}"/>
   </bookViews>
   <sheets>
     <sheet name="REPUESTOS" sheetId="1" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">REPUESTOS!$A$1:$AS$49</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -550,51 +549,51 @@
   <si>
     <t>EFE2139000</t>
   </si>
   <si>
     <t>EFE2101000</t>
   </si>
   <si>
     <t>EFE2049000</t>
   </si>
   <si>
     <t>PH21140000</t>
   </si>
   <si>
     <t>PH20930000</t>
   </si>
   <si>
     <t>UNIDAD MAGNETICA</t>
   </si>
   <si>
     <t>UM20162011</t>
   </si>
   <si>
     <t>UM20162014</t>
   </si>
   <si>
-    <t>Actualizado al</t>
+    <t>LISTA 28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
@@ -669,58 +668,56 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color rgb="FFFF0000"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="27"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1174,319 +1171,319 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...154 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFE5FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>42</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>43</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Imagen 549">
           <a:extLst>
@@ -3868,51 +3865,51 @@
             <v>1639.1657210974909</v>
           </cell>
         </row>
         <row r="2820">
           <cell r="C2820">
             <v>1494.3684609650336</v>
           </cell>
         </row>
         <row r="2822">
           <cell r="C2822">
             <v>4525.9723453326042</v>
           </cell>
         </row>
         <row r="2823">
           <cell r="C2823">
             <v>5013.8740171819754</v>
           </cell>
         </row>
         <row r="2824">
           <cell r="C2824">
             <v>5013.5506520996323</v>
           </cell>
         </row>
         <row r="2858">
           <cell r="C2858">
-            <v>19481.475533191864</v>
+            <v>21429.623086511048</v>
           </cell>
         </row>
         <row r="3151">
           <cell r="C3151">
             <v>40806.536370223344</v>
           </cell>
         </row>
         <row r="3152">
           <cell r="C3152">
             <v>43878.82801756046</v>
           </cell>
         </row>
         <row r="3159">
           <cell r="C3159">
             <v>20392.948621179519</v>
           </cell>
         </row>
         <row r="3160">
           <cell r="C3160">
             <v>25638.183325101927</v>
           </cell>
         </row>
         <row r="3161">
           <cell r="C3161">
             <v>72576.143437083316</v>
@@ -4030,54 +4027,50 @@
         </row>
         <row r="3327">
           <cell r="C3327">
             <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3328">
           <cell r="C3328">
             <v>9612.139547445262</v>
           </cell>
         </row>
         <row r="3645">
           <cell r="C3645">
             <v>5532.5375499081119</v>
           </cell>
         </row>
         <row r="3646">
           <cell r="C3646">
             <v>6653.264687901964</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4376,2121 +4369,2121 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@brovelli.com.ar?subject=Consulta%20por%20web" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56310FCC-BCDD-49CE-BF56-41BD37F90AC2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS49"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:AS2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="29" width="4.7109375" customWidth="1"/>
     <col min="30" max="30" width="5.7109375" customWidth="1"/>
     <col min="31" max="40" width="4.7109375" customWidth="1"/>
     <col min="41" max="41" width="5.7109375" customWidth="1"/>
     <col min="42" max="47" width="4.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="64"/>
-[...2 lines deleted...]
-      <c r="D1" s="63" t="s">
+      <c r="A1" s="105"/>
+      <c r="B1" s="106"/>
+      <c r="C1" s="106"/>
+      <c r="D1" s="104" t="s">
         <v>0</v>
       </c>
-      <c r="E1" s="63"/>
-[...7 lines deleted...]
-      <c r="M1" s="63"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
+      <c r="K1" s="104"/>
+      <c r="L1" s="104"/>
+      <c r="M1" s="104"/>
       <c r="N1" s="32"/>
-      <c r="O1" s="119" t="s">
+      <c r="O1" s="107" t="s">
         <v>1</v>
       </c>
-      <c r="P1" s="119"/>
-[...13 lines deleted...]
-      <c r="AD1" s="119"/>
+      <c r="P1" s="107"/>
+      <c r="Q1" s="107"/>
+      <c r="R1" s="107"/>
+      <c r="S1" s="107"/>
+      <c r="T1" s="107"/>
+      <c r="U1" s="107"/>
+      <c r="V1" s="107"/>
+      <c r="W1" s="107"/>
+      <c r="X1" s="107"/>
+      <c r="Y1" s="107"/>
+      <c r="Z1" s="107"/>
+      <c r="AA1" s="107"/>
+      <c r="AB1" s="107"/>
+      <c r="AC1" s="107"/>
+      <c r="AD1" s="107"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
-      <c r="AG1" s="117" t="s">
+      <c r="AG1" s="111" t="s">
         <v>144</v>
       </c>
-      <c r="AH1" s="117"/>
-[...5 lines deleted...]
-      <c r="AL1" s="45" t="s">
+      <c r="AH1" s="111"/>
+      <c r="AI1" s="111"/>
+      <c r="AJ1" s="112">
+        <v>46237</v>
+      </c>
+      <c r="AK1" s="112"/>
+      <c r="AL1" s="117" t="s">
         <v>124</v>
       </c>
-      <c r="AM1" s="45"/>
-[...5 lines deleted...]
-      <c r="AS1" s="67"/>
+      <c r="AM1" s="117"/>
+      <c r="AN1" s="117"/>
+      <c r="AO1" s="117"/>
+      <c r="AP1" s="95"/>
+      <c r="AQ1" s="95"/>
+      <c r="AR1" s="118"/>
+      <c r="AS1" s="119"/>
     </row>
     <row r="2" spans="1:45" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="68" t="s">
+      <c r="A2" s="108" t="s">
         <v>125</v>
       </c>
-      <c r="B2" s="69"/>
-[...42 lines deleted...]
-      <c r="AS2" s="70"/>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
+      <c r="N2" s="109"/>
+      <c r="O2" s="109"/>
+      <c r="P2" s="109"/>
+      <c r="Q2" s="109"/>
+      <c r="R2" s="109"/>
+      <c r="S2" s="109"/>
+      <c r="T2" s="109"/>
+      <c r="U2" s="109"/>
+      <c r="V2" s="109"/>
+      <c r="W2" s="109"/>
+      <c r="X2" s="109"/>
+      <c r="Y2" s="109"/>
+      <c r="Z2" s="109"/>
+      <c r="AA2" s="109"/>
+      <c r="AB2" s="109"/>
+      <c r="AC2" s="109"/>
+      <c r="AD2" s="109"/>
+      <c r="AE2" s="109"/>
+      <c r="AF2" s="109"/>
+      <c r="AG2" s="109"/>
+      <c r="AH2" s="109"/>
+      <c r="AI2" s="109"/>
+      <c r="AJ2" s="109"/>
+      <c r="AK2" s="109"/>
+      <c r="AL2" s="109"/>
+      <c r="AM2" s="109"/>
+      <c r="AN2" s="109"/>
+      <c r="AO2" s="109"/>
+      <c r="AP2" s="109"/>
+      <c r="AQ2" s="109"/>
+      <c r="AR2" s="109"/>
+      <c r="AS2" s="110"/>
     </row>
     <row r="3" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A3" s="62" t="s">
+      <c r="A3" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="52"/>
-[...3 lines deleted...]
-      <c r="F3" s="54" t="s">
+      <c r="B3" s="40"/>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="G3" s="55"/>
-      <c r="H3" s="47" t="s">
+      <c r="G3" s="63"/>
+      <c r="H3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="48"/>
-      <c r="J3" s="51" t="s">
+      <c r="I3" s="100"/>
+      <c r="J3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="52"/>
-[...3 lines deleted...]
-      <c r="O3" s="54" t="s">
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P3" s="55"/>
-      <c r="Q3" s="47" t="s">
+      <c r="P3" s="63"/>
+      <c r="Q3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R3" s="48"/>
-      <c r="S3" s="51" t="s">
+      <c r="R3" s="100"/>
+      <c r="S3" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="T3" s="52"/>
-[...3 lines deleted...]
-      <c r="X3" s="54" t="s">
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="42"/>
+      <c r="X3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y3" s="55"/>
-      <c r="Z3" s="47" t="s">
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AA3" s="48"/>
-      <c r="AB3" s="51" t="s">
+      <c r="AA3" s="100"/>
+      <c r="AB3" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="AC3" s="52"/>
-[...3 lines deleted...]
-      <c r="AG3" s="54" t="s">
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="42"/>
+      <c r="AG3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="55"/>
-      <c r="AI3" s="47" t="s">
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AJ3" s="48"/>
-      <c r="AK3" s="51" t="s">
+      <c r="AJ3" s="100"/>
+      <c r="AK3" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="AL3" s="52"/>
-[...3 lines deleted...]
-      <c r="AP3" s="54" t="s">
+      <c r="AL3" s="40"/>
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="42"/>
+      <c r="AP3" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AQ3" s="55"/>
-      <c r="AR3" s="47" t="s">
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AS3" s="56"/>
+      <c r="AS3" s="99"/>
     </row>
     <row r="4" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A4" s="18"/>
-      <c r="F4" s="60" t="s">
+      <c r="F4" s="68" t="s">
         <v>126</v>
       </c>
-      <c r="G4" s="61"/>
-      <c r="H4" s="43">
+      <c r="G4" s="69"/>
+      <c r="H4" s="50">
         <f>[1]Hoja1!$C$3309</f>
         <v>11465.091766025436</v>
       </c>
-      <c r="I4" s="44"/>
+      <c r="I4" s="52"/>
       <c r="J4" s="1"/>
-      <c r="O4" s="60" t="s">
+      <c r="O4" s="68" t="s">
         <v>127</v>
       </c>
-      <c r="P4" s="61"/>
-      <c r="Q4" s="43">
+      <c r="P4" s="69"/>
+      <c r="Q4" s="50">
         <f>[1]Hoja1!$C$3310</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="R4" s="44"/>
+      <c r="R4" s="52"/>
       <c r="S4" s="1"/>
-      <c r="X4" s="60" t="s">
+      <c r="X4" s="68" t="s">
         <v>128</v>
       </c>
-      <c r="Y4" s="61"/>
-      <c r="Z4" s="43">
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="50">
         <f>[1]Hoja1!$C$3311</f>
         <v>15699.374747733604</v>
       </c>
-      <c r="AA4" s="44"/>
+      <c r="AA4" s="52"/>
       <c r="AB4" s="1"/>
-      <c r="AG4" s="60" t="s">
+      <c r="AG4" s="68" t="s">
         <v>129</v>
       </c>
-      <c r="AH4" s="61"/>
-      <c r="AI4" s="43">
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="50">
         <f>[1]Hoja1!$C$3312</f>
         <v>17588.487618130519</v>
       </c>
-      <c r="AJ4" s="44"/>
+      <c r="AJ4" s="52"/>
       <c r="AK4" s="1"/>
-      <c r="AP4" s="60" t="s">
+      <c r="AP4" s="68" t="s">
         <v>130</v>
       </c>
-      <c r="AQ4" s="61"/>
-      <c r="AR4" s="43">
+      <c r="AQ4" s="69"/>
+      <c r="AR4" s="50">
         <f>[1]Hoja1!$C$3313</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="AS4" s="46"/>
+      <c r="AS4" s="60"/>
     </row>
     <row r="5" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A5" s="18"/>
       <c r="I5" s="2"/>
       <c r="J5" s="1"/>
       <c r="R5" s="2"/>
       <c r="S5" s="1"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="1"/>
       <c r="AJ5" s="2"/>
       <c r="AK5" s="1"/>
       <c r="AS5" s="19"/>
     </row>
     <row r="6" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A6" s="18"/>
       <c r="I6" s="2"/>
       <c r="J6" s="1"/>
       <c r="R6" s="2"/>
       <c r="S6" s="1"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="1"/>
       <c r="AJ6" s="2"/>
       <c r="AK6" s="1"/>
       <c r="AS6" s="19"/>
     </row>
     <row r="7" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A7" s="18"/>
       <c r="I7" s="2"/>
       <c r="J7" s="1"/>
       <c r="R7" s="2"/>
       <c r="S7" s="1"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="1"/>
       <c r="AJ7" s="2"/>
       <c r="AK7" s="1"/>
       <c r="AS7" s="19"/>
     </row>
     <row r="8" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A8" s="18"/>
       <c r="I8" s="2"/>
       <c r="J8" s="1"/>
       <c r="R8" s="2"/>
       <c r="S8" s="1"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="1"/>
       <c r="AJ8" s="2"/>
       <c r="AK8" s="1"/>
       <c r="AS8" s="19"/>
     </row>
     <row r="9" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="52"/>
-[...3 lines deleted...]
-      <c r="F9" s="54" t="s">
+      <c r="B9" s="40"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="42"/>
+      <c r="F9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="G9" s="55"/>
-      <c r="H9" s="47" t="s">
+      <c r="G9" s="63"/>
+      <c r="H9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="I9" s="48"/>
-      <c r="J9" s="51" t="s">
+      <c r="I9" s="100"/>
+      <c r="J9" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="K9" s="52"/>
-[...3 lines deleted...]
-      <c r="O9" s="54" t="s">
+      <c r="K9" s="40"/>
+      <c r="L9" s="40"/>
+      <c r="M9" s="40"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P9" s="55"/>
-      <c r="Q9" s="47" t="s">
+      <c r="P9" s="63"/>
+      <c r="Q9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R9" s="48"/>
-      <c r="S9" s="51" t="s">
+      <c r="R9" s="100"/>
+      <c r="S9" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="T9" s="52"/>
-[...3 lines deleted...]
-      <c r="X9" s="54" t="s">
+      <c r="T9" s="40"/>
+      <c r="U9" s="40"/>
+      <c r="V9" s="40"/>
+      <c r="W9" s="42"/>
+      <c r="X9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y9" s="55"/>
-      <c r="Z9" s="47" t="s">
+      <c r="Y9" s="63"/>
+      <c r="Z9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AA9" s="48"/>
-      <c r="AB9" s="51" t="s">
+      <c r="AA9" s="100"/>
+      <c r="AB9" s="39" t="s">
         <v>12</v>
       </c>
-      <c r="AC9" s="52"/>
-[...3 lines deleted...]
-      <c r="AG9" s="54" t="s">
+      <c r="AC9" s="40"/>
+      <c r="AD9" s="40"/>
+      <c r="AE9" s="40"/>
+      <c r="AF9" s="42"/>
+      <c r="AG9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH9" s="55"/>
-      <c r="AI9" s="47" t="s">
+      <c r="AH9" s="63"/>
+      <c r="AI9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AJ9" s="48"/>
-      <c r="AK9" s="51" t="s">
+      <c r="AJ9" s="100"/>
+      <c r="AK9" s="39" t="s">
         <v>121</v>
       </c>
-      <c r="AL9" s="52"/>
-[...3 lines deleted...]
-      <c r="AP9" s="54" t="s">
+      <c r="AL9" s="40"/>
+      <c r="AM9" s="40"/>
+      <c r="AN9" s="40"/>
+      <c r="AO9" s="42"/>
+      <c r="AP9" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AQ9" s="55"/>
-      <c r="AR9" s="47" t="s">
+      <c r="AQ9" s="63"/>
+      <c r="AR9" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AS9" s="56"/>
+      <c r="AS9" s="99"/>
     </row>
     <row r="10" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A10" s="18"/>
-      <c r="F10" s="49" t="s">
+      <c r="F10" s="70" t="s">
         <v>131</v>
       </c>
-      <c r="G10" s="50"/>
-      <c r="H10" s="43">
+      <c r="G10" s="71"/>
+      <c r="H10" s="50">
         <f>[1]Hoja1!$C$3314</f>
         <v>9843.7533025110042</v>
       </c>
-      <c r="I10" s="44"/>
-[...5 lines deleted...]
-      <c r="O10" s="49" t="s">
+      <c r="I10" s="52"/>
+      <c r="J10" s="101"/>
+      <c r="K10" s="102"/>
+      <c r="L10" s="102"/>
+      <c r="M10" s="102"/>
+      <c r="N10" s="103"/>
+      <c r="O10" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="P10" s="50"/>
-      <c r="Q10" s="43">
+      <c r="P10" s="71"/>
+      <c r="Q10" s="50">
         <f>[1]Hoja1!$C$3315</f>
         <v>8338.2357758808557</v>
       </c>
-      <c r="R10" s="44"/>
-[...5 lines deleted...]
-      <c r="X10" s="49" t="s">
+      <c r="R10" s="52"/>
+      <c r="S10" s="101"/>
+      <c r="T10" s="102"/>
+      <c r="U10" s="102"/>
+      <c r="V10" s="102"/>
+      <c r="W10" s="103"/>
+      <c r="X10" s="70" t="s">
         <v>133</v>
       </c>
-      <c r="Y10" s="50"/>
-      <c r="Z10" s="43">
+      <c r="Y10" s="71"/>
+      <c r="Z10" s="50">
         <f>[1]Hoja1!$C$3316</f>
         <v>8338.2357758808557</v>
       </c>
-      <c r="AA10" s="44"/>
-[...5 lines deleted...]
-      <c r="AG10" s="49" t="s">
+      <c r="AA10" s="52"/>
+      <c r="AB10" s="101"/>
+      <c r="AC10" s="102"/>
+      <c r="AD10" s="102"/>
+      <c r="AE10" s="102"/>
+      <c r="AF10" s="103"/>
+      <c r="AG10" s="70" t="s">
         <v>134</v>
       </c>
-      <c r="AH10" s="50"/>
-      <c r="AI10" s="43">
+      <c r="AH10" s="71"/>
+      <c r="AI10" s="50">
         <f>[1]Hoja1!$C$3317</f>
         <v>10307.163584210777</v>
       </c>
-      <c r="AJ10" s="44"/>
-[...5 lines deleted...]
-      <c r="AP10" s="60" t="s">
+      <c r="AJ10" s="52"/>
+      <c r="AK10" s="101"/>
+      <c r="AL10" s="102"/>
+      <c r="AM10" s="102"/>
+      <c r="AN10" s="102"/>
+      <c r="AO10" s="103"/>
+      <c r="AP10" s="68" t="s">
         <v>135</v>
       </c>
-      <c r="AQ10" s="61"/>
-      <c r="AR10" s="43">
+      <c r="AQ10" s="69"/>
+      <c r="AR10" s="50">
         <f>[1]Hoja1!$C$3318</f>
         <v>13897.050253567157</v>
       </c>
-      <c r="AS10" s="46"/>
+      <c r="AS10" s="60"/>
     </row>
     <row r="11" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A11" s="18"/>
       <c r="J11" s="1"/>
       <c r="R11" s="2"/>
       <c r="S11" s="1"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="1"/>
       <c r="AJ11" s="2"/>
       <c r="AK11" s="1"/>
       <c r="AS11" s="19"/>
     </row>
     <row r="12" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A12" s="18"/>
       <c r="I12" s="2"/>
       <c r="J12" s="1"/>
       <c r="R12" s="2"/>
       <c r="S12" s="1"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="1"/>
       <c r="AJ12" s="2"/>
       <c r="AK12" s="1"/>
       <c r="AS12" s="19"/>
     </row>
     <row r="13" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A13" s="18"/>
       <c r="I13" s="2"/>
       <c r="J13" s="1"/>
       <c r="R13" s="2"/>
       <c r="S13" s="1"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="1"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="1"/>
       <c r="AS13" s="19"/>
     </row>
     <row r="14" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A14" s="18"/>
       <c r="I14" s="2"/>
       <c r="J14" s="1"/>
       <c r="R14" s="2"/>
       <c r="S14" s="1"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="1"/>
       <c r="AJ14" s="2"/>
       <c r="AK14" s="1"/>
       <c r="AS14" s="19"/>
     </row>
     <row r="15" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A15" s="62" t="s">
+      <c r="A15" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="52"/>
-[...3 lines deleted...]
-      <c r="F15" s="54" t="s">
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="G15" s="55"/>
-      <c r="H15" s="47" t="s">
+      <c r="G15" s="63"/>
+      <c r="H15" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="48"/>
-      <c r="J15" s="51" t="s">
+      <c r="I15" s="100"/>
+      <c r="J15" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="K15" s="52"/>
-[...3 lines deleted...]
-      <c r="O15" s="54" t="s">
+      <c r="K15" s="40"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="40"/>
+      <c r="N15" s="42"/>
+      <c r="O15" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P15" s="55"/>
-      <c r="Q15" s="47" t="s">
+      <c r="P15" s="63"/>
+      <c r="Q15" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R15" s="48"/>
-      <c r="S15" s="51" t="s">
+      <c r="R15" s="100"/>
+      <c r="S15" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="T15" s="52"/>
-[...3 lines deleted...]
-      <c r="X15" s="54" t="s">
+      <c r="T15" s="40"/>
+      <c r="U15" s="40"/>
+      <c r="V15" s="40"/>
+      <c r="W15" s="42"/>
+      <c r="X15" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y15" s="55"/>
-      <c r="Z15" s="47" t="s">
+      <c r="Y15" s="63"/>
+      <c r="Z15" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AA15" s="48"/>
-      <c r="AB15" s="51" t="s">
+      <c r="AA15" s="100"/>
+      <c r="AB15" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="AC15" s="52"/>
-[...3 lines deleted...]
-      <c r="AG15" s="54" t="s">
+      <c r="AC15" s="40"/>
+      <c r="AD15" s="40"/>
+      <c r="AE15" s="40"/>
+      <c r="AF15" s="42"/>
+      <c r="AG15" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH15" s="55"/>
-      <c r="AI15" s="47" t="s">
+      <c r="AH15" s="63"/>
+      <c r="AI15" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AJ15" s="48"/>
-      <c r="AK15" s="51" t="s">
+      <c r="AJ15" s="100"/>
+      <c r="AK15" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="AL15" s="52"/>
-[...3 lines deleted...]
-      <c r="AP15" s="54" t="s">
+      <c r="AL15" s="40"/>
+      <c r="AM15" s="40"/>
+      <c r="AN15" s="40"/>
+      <c r="AO15" s="42"/>
+      <c r="AP15" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AQ15" s="55"/>
-      <c r="AR15" s="47" t="s">
+      <c r="AQ15" s="63"/>
+      <c r="AR15" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AS15" s="56"/>
+      <c r="AS15" s="99"/>
     </row>
     <row r="16" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A16" s="18"/>
-      <c r="F16" s="49" t="s">
+      <c r="F16" s="70" t="s">
         <v>13</v>
       </c>
-      <c r="G16" s="50"/>
-      <c r="H16" s="43">
+      <c r="G16" s="71"/>
+      <c r="H16" s="50">
         <f>[1]Hoja1!$C$3319</f>
         <v>8569.8495309466016</v>
       </c>
-      <c r="I16" s="44"/>
+      <c r="I16" s="52"/>
       <c r="J16" s="1"/>
-      <c r="O16" s="49" t="s">
+      <c r="O16" s="70" t="s">
         <v>136</v>
       </c>
-      <c r="P16" s="50"/>
-      <c r="Q16" s="43">
+      <c r="P16" s="71"/>
+      <c r="Q16" s="50">
         <f>[1]Hoja1!$C$3320</f>
         <v>10422.801749526774</v>
       </c>
-      <c r="R16" s="44"/>
+      <c r="R16" s="52"/>
       <c r="S16" s="1"/>
-      <c r="X16" s="49" t="s">
+      <c r="X16" s="70" t="s">
         <v>137</v>
       </c>
-      <c r="Y16" s="50"/>
-      <c r="Z16" s="43">
+      <c r="Y16" s="71"/>
+      <c r="Z16" s="50">
         <f>[1]Hoja1!$C$3321</f>
         <v>9711.7219334553774</v>
       </c>
-      <c r="AA16" s="44"/>
+      <c r="AA16" s="52"/>
       <c r="AB16" s="1"/>
-      <c r="AG16" s="49" t="s">
+      <c r="AG16" s="70" t="s">
         <v>138</v>
       </c>
-      <c r="AH16" s="50"/>
-      <c r="AI16" s="43">
+      <c r="AH16" s="71"/>
+      <c r="AI16" s="50">
         <f>[1]Hoja1!$C$3322</f>
         <v>9611.7020204295022</v>
       </c>
-      <c r="AJ16" s="44"/>
+      <c r="AJ16" s="52"/>
       <c r="AK16" s="1"/>
-      <c r="AP16" s="49" t="s">
+      <c r="AP16" s="70" t="s">
         <v>139</v>
       </c>
-      <c r="AQ16" s="50"/>
-      <c r="AR16" s="43">
+      <c r="AQ16" s="71"/>
+      <c r="AR16" s="50">
         <f>[1]Hoja1!$C$3323</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="AS16" s="46"/>
+      <c r="AS16" s="60"/>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" s="18"/>
       <c r="I17" s="2"/>
       <c r="J17" s="1"/>
       <c r="R17" s="2"/>
       <c r="S17" s="1"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="1"/>
       <c r="AJ17" s="2"/>
       <c r="AK17" s="1"/>
       <c r="AS17" s="19"/>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" s="18"/>
       <c r="I18" s="2"/>
       <c r="J18" s="1"/>
       <c r="R18" s="2"/>
       <c r="S18" s="1"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="1"/>
       <c r="AJ18" s="2"/>
       <c r="AK18" s="1"/>
       <c r="AS18" s="19"/>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" s="18"/>
       <c r="I19" s="2"/>
       <c r="J19" s="1"/>
       <c r="R19" s="2"/>
       <c r="S19" s="1"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="1"/>
       <c r="AJ19" s="2"/>
       <c r="AK19" s="1"/>
       <c r="AS19" s="19"/>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" s="18"/>
       <c r="I20" s="2"/>
       <c r="J20" s="1"/>
       <c r="R20" s="2"/>
       <c r="S20" s="1"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="1"/>
       <c r="AJ20" s="2"/>
       <c r="AK20" s="1"/>
       <c r="AS20" s="19"/>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A21" s="62" t="s">
+      <c r="A21" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="52"/>
-[...3 lines deleted...]
-      <c r="F21" s="54" t="s">
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="G21" s="55"/>
-      <c r="H21" s="47" t="s">
+      <c r="G21" s="63"/>
+      <c r="H21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="I21" s="48"/>
-      <c r="J21" s="51" t="s">
+      <c r="I21" s="100"/>
+      <c r="J21" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="K21" s="52"/>
-[...3 lines deleted...]
-      <c r="O21" s="54" t="s">
+      <c r="K21" s="40"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="40"/>
+      <c r="N21" s="42"/>
+      <c r="O21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="P21" s="55"/>
-      <c r="Q21" s="47" t="s">
+      <c r="P21" s="63"/>
+      <c r="Q21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="R21" s="48"/>
-      <c r="S21" s="51" t="s">
+      <c r="R21" s="100"/>
+      <c r="S21" s="39" t="s">
         <v>21</v>
       </c>
-      <c r="T21" s="52"/>
-[...3 lines deleted...]
-      <c r="X21" s="54" t="s">
+      <c r="T21" s="40"/>
+      <c r="U21" s="40"/>
+      <c r="V21" s="40"/>
+      <c r="W21" s="42"/>
+      <c r="X21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y21" s="55"/>
-      <c r="Z21" s="47" t="s">
+      <c r="Y21" s="63"/>
+      <c r="Z21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AA21" s="48"/>
-      <c r="AB21" s="51" t="s">
+      <c r="AA21" s="100"/>
+      <c r="AB21" s="39" t="s">
         <v>23</v>
       </c>
-      <c r="AC21" s="52"/>
-[...3 lines deleted...]
-      <c r="AG21" s="54" t="s">
+      <c r="AC21" s="40"/>
+      <c r="AD21" s="40"/>
+      <c r="AE21" s="40"/>
+      <c r="AF21" s="42"/>
+      <c r="AG21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH21" s="55"/>
-      <c r="AI21" s="47" t="s">
+      <c r="AH21" s="63"/>
+      <c r="AI21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AJ21" s="48"/>
-      <c r="AK21" s="51" t="s">
+      <c r="AJ21" s="100"/>
+      <c r="AK21" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="AL21" s="52"/>
-[...3 lines deleted...]
-      <c r="AP21" s="54" t="s">
+      <c r="AL21" s="40"/>
+      <c r="AM21" s="40"/>
+      <c r="AN21" s="40"/>
+      <c r="AO21" s="42"/>
+      <c r="AP21" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AQ21" s="55"/>
-      <c r="AR21" s="47" t="s">
+      <c r="AQ21" s="63"/>
+      <c r="AR21" s="98" t="s">
         <v>4</v>
       </c>
-      <c r="AS21" s="56"/>
+      <c r="AS21" s="99"/>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" s="18"/>
-      <c r="F22" s="49" t="s">
+      <c r="F22" s="70" t="s">
         <v>140</v>
       </c>
-      <c r="G22" s="50"/>
-      <c r="H22" s="43">
+      <c r="G22" s="71"/>
+      <c r="H22" s="50">
         <f>[1]Hoja1!$C$3324</f>
         <v>10075.367057576752</v>
       </c>
-      <c r="I22" s="44"/>
+      <c r="I22" s="52"/>
       <c r="J22" s="1"/>
-      <c r="O22" s="49" t="s">
+      <c r="O22" s="70" t="s">
         <v>122</v>
       </c>
-      <c r="P22" s="50"/>
-      <c r="Q22" s="43">
+      <c r="P22" s="71"/>
+      <c r="Q22" s="50">
         <f>[1]Hoja1!$C$3325</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="R22" s="44"/>
+      <c r="R22" s="52"/>
       <c r="S22" s="1"/>
-      <c r="X22" s="49" t="s">
+      <c r="X22" s="70" t="s">
         <v>123</v>
       </c>
-      <c r="Y22" s="50"/>
-      <c r="Z22" s="43">
+      <c r="Y22" s="71"/>
+      <c r="Z22" s="50">
         <f>[1]Hoja1!$C$3326</f>
         <v>8685.6845271822858</v>
       </c>
-      <c r="AA22" s="44"/>
+      <c r="AA22" s="52"/>
       <c r="AB22" s="1"/>
-      <c r="AG22" s="49" t="s">
+      <c r="AG22" s="70" t="s">
         <v>22</v>
       </c>
-      <c r="AH22" s="50"/>
-      <c r="AI22" s="43">
+      <c r="AH22" s="71"/>
+      <c r="AI22" s="50">
         <f>[1]Hoja1!$C$3327</f>
         <v>9612.139547445262</v>
       </c>
-      <c r="AJ22" s="44"/>
+      <c r="AJ22" s="52"/>
       <c r="AK22" s="1"/>
-      <c r="AP22" s="49" t="s">
+      <c r="AP22" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="AQ22" s="50"/>
-      <c r="AR22" s="43">
+      <c r="AQ22" s="71"/>
+      <c r="AR22" s="50">
         <f>[1]Hoja1!$C$3328</f>
         <v>9612.139547445262</v>
       </c>
-      <c r="AS22" s="46"/>
+      <c r="AS22" s="60"/>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" s="18"/>
       <c r="I23" s="2"/>
       <c r="J23" s="1"/>
       <c r="R23" s="2"/>
       <c r="S23" s="1"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="1"/>
       <c r="AJ23" s="2"/>
       <c r="AK23" s="1"/>
       <c r="AS23" s="19"/>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" s="18"/>
       <c r="I24" s="2"/>
       <c r="J24" s="1"/>
       <c r="R24" s="2"/>
       <c r="S24" s="1"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="1"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="1"/>
       <c r="AS24" s="19"/>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="I25" s="2"/>
       <c r="J25" s="1"/>
       <c r="R25" s="2"/>
       <c r="S25" s="1"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="1"/>
       <c r="AJ25" s="2"/>
       <c r="AK25" s="1"/>
       <c r="AS25" s="19"/>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" s="18"/>
       <c r="I26" s="2"/>
       <c r="J26" s="1"/>
       <c r="R26" s="2"/>
       <c r="S26" s="1"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="1"/>
       <c r="AJ26" s="2"/>
       <c r="AK26" s="1"/>
       <c r="AS26" s="19"/>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A27" s="62" t="s">
+      <c r="A27" s="74" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="52"/>
-[...3 lines deleted...]
-      <c r="F27" s="51" t="s">
+      <c r="B27" s="40"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="40"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="G27" s="52"/>
-[...4 lines deleted...]
-      <c r="L27" s="51" t="s">
+      <c r="G27" s="40"/>
+      <c r="H27" s="40"/>
+      <c r="I27" s="40"/>
+      <c r="J27" s="40"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="39" t="s">
         <v>80</v>
       </c>
-      <c r="M27" s="52"/>
-[...4 lines deleted...]
-      <c r="R27" s="51" t="s">
+      <c r="M27" s="40"/>
+      <c r="N27" s="40"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="42"/>
+      <c r="R27" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="S27" s="52"/>
-[...3 lines deleted...]
-      <c r="W27" s="51" t="s">
+      <c r="S27" s="40"/>
+      <c r="T27" s="40"/>
+      <c r="U27" s="40"/>
+      <c r="V27" s="42"/>
+      <c r="W27" s="39" t="s">
         <v>67</v>
       </c>
-      <c r="X27" s="52"/>
-[...3 lines deleted...]
-      <c r="AB27" s="51" t="s">
+      <c r="X27" s="40"/>
+      <c r="Y27" s="40"/>
+      <c r="Z27" s="40"/>
+      <c r="AA27" s="42"/>
+      <c r="AB27" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="AC27" s="52"/>
-[...7 lines deleted...]
-      <c r="AK27" s="51" t="s">
+      <c r="AC27" s="40"/>
+      <c r="AD27" s="40"/>
+      <c r="AE27" s="40"/>
+      <c r="AF27" s="40"/>
+      <c r="AG27" s="40"/>
+      <c r="AH27" s="40"/>
+      <c r="AI27" s="40"/>
+      <c r="AJ27" s="42"/>
+      <c r="AK27" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="AL27" s="52"/>
-[...6 lines deleted...]
-      <c r="AS27" s="82"/>
+      <c r="AL27" s="40"/>
+      <c r="AM27" s="40"/>
+      <c r="AN27" s="40"/>
+      <c r="AO27" s="40"/>
+      <c r="AP27" s="40"/>
+      <c r="AQ27" s="40"/>
+      <c r="AR27" s="40"/>
+      <c r="AS27" s="41"/>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A28" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="54" t="s">
+      <c r="B28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C28" s="55"/>
-      <c r="D28" s="54" t="s">
+      <c r="C28" s="63"/>
+      <c r="D28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="E28" s="55"/>
+      <c r="E28" s="63"/>
       <c r="F28" s="1"/>
-      <c r="H28" s="54" t="s">
+      <c r="H28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="55"/>
-      <c r="J28" s="78" t="s">
+      <c r="I28" s="63"/>
+      <c r="J28" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="K28" s="79"/>
+      <c r="K28" s="45"/>
       <c r="L28" s="1"/>
-      <c r="N28" s="54" t="s">
+      <c r="N28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O28" s="55"/>
-      <c r="P28" s="78" t="s">
+      <c r="O28" s="63"/>
+      <c r="P28" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="Q28" s="79"/>
+      <c r="Q28" s="45"/>
       <c r="R28" s="1"/>
-      <c r="S28" s="54" t="s">
+      <c r="S28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="T28" s="55"/>
-      <c r="U28" s="54" t="s">
+      <c r="T28" s="63"/>
+      <c r="U28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="V28" s="55"/>
+      <c r="V28" s="63"/>
       <c r="W28" s="1"/>
-      <c r="X28" s="54" t="s">
+      <c r="X28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y28" s="55"/>
-      <c r="Z28" s="54" t="s">
+      <c r="Y28" s="63"/>
+      <c r="Z28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AA28" s="55"/>
+      <c r="AA28" s="63"/>
       <c r="AB28" s="6"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG28" s="54" t="s">
+      <c r="AG28" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH28" s="55"/>
-      <c r="AI28" s="54" t="s">
+      <c r="AH28" s="63"/>
+      <c r="AI28" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AJ28" s="55"/>
+      <c r="AJ28" s="63"/>
       <c r="AK28" s="6"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="7"/>
-      <c r="AN28" s="78" t="s">
+      <c r="AN28" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="AO28" s="79"/>
-      <c r="AP28" s="78" t="s">
+      <c r="AO28" s="45"/>
+      <c r="AP28" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="AQ28" s="79"/>
-      <c r="AR28" s="80" t="s">
+      <c r="AQ28" s="45"/>
+      <c r="AR28" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="AS28" s="81"/>
+      <c r="AS28" s="97"/>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A29" s="21" t="s">
         <v>95</v>
       </c>
-      <c r="B29" s="101" t="s">
+      <c r="B29" s="75" t="s">
         <v>98</v>
       </c>
-      <c r="C29" s="102"/>
-      <c r="D29" s="43">
+      <c r="C29" s="76"/>
+      <c r="D29" s="50">
         <f>[1]Hoja1!$C2302</f>
         <v>21727.7856217384</v>
       </c>
-      <c r="E29" s="44"/>
+      <c r="E29" s="52"/>
       <c r="F29" s="1"/>
-      <c r="H29" s="49" t="s">
+      <c r="H29" s="70" t="s">
         <v>85</v>
       </c>
-      <c r="I29" s="50"/>
-      <c r="J29" s="43">
+      <c r="I29" s="71"/>
+      <c r="J29" s="50">
         <f>[1]Hoja1!$C$3151</f>
         <v>40806.536370223344</v>
       </c>
-      <c r="K29" s="44"/>
+      <c r="K29" s="52"/>
       <c r="L29" s="1"/>
-      <c r="N29" s="49" t="s">
+      <c r="N29" s="70" t="s">
         <v>79</v>
       </c>
-      <c r="O29" s="50"/>
-      <c r="P29" s="43">
+      <c r="O29" s="71"/>
+      <c r="P29" s="50">
         <f>[1]Hoja1!$C$2823</f>
         <v>5013.8740171819754</v>
       </c>
-      <c r="Q29" s="44"/>
+      <c r="Q29" s="52"/>
       <c r="R29" s="1"/>
-      <c r="S29" s="49" t="s">
+      <c r="S29" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="T29" s="50"/>
-      <c r="U29" s="43">
+      <c r="T29" s="71"/>
+      <c r="U29" s="50">
         <f>[1]Hoja1!$C$2817</f>
         <v>805.85390390059058</v>
       </c>
-      <c r="V29" s="44"/>
+      <c r="V29" s="52"/>
       <c r="W29" s="1"/>
-      <c r="X29" s="49" t="s">
+      <c r="X29" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="Y29" s="50"/>
-      <c r="Z29" s="43">
+      <c r="Y29" s="71"/>
+      <c r="Z29" s="50">
         <f>[1]Hoja1!$C$2819</f>
         <v>1639.1657210974909</v>
       </c>
-      <c r="AA29" s="44"/>
+      <c r="AA29" s="52"/>
       <c r="AB29" s="1"/>
       <c r="AF29" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="AG29" s="49" t="s">
+      <c r="AG29" s="70" t="s">
         <v>62</v>
       </c>
-      <c r="AH29" s="50"/>
-      <c r="AI29" s="43">
+      <c r="AH29" s="71"/>
+      <c r="AI29" s="50">
         <f>[1]Hoja1!$C$2815</f>
         <v>411.58751241651481</v>
       </c>
-      <c r="AJ29" s="44"/>
+      <c r="AJ29" s="52"/>
       <c r="AK29" s="1"/>
       <c r="AM29" s="2"/>
-      <c r="AN29" s="60" t="s">
+      <c r="AN29" s="68" t="s">
         <v>28</v>
       </c>
-      <c r="AO29" s="61"/>
-      <c r="AP29" s="49" t="s">
+      <c r="AO29" s="69"/>
+      <c r="AP29" s="70" t="s">
         <v>48</v>
       </c>
-      <c r="AQ29" s="50"/>
-      <c r="AR29" s="43">
+      <c r="AQ29" s="71"/>
+      <c r="AR29" s="50">
         <f>[1]Hoja1!$C2797</f>
         <v>3310.1336950758068</v>
       </c>
-      <c r="AS29" s="46"/>
+      <c r="AS29" s="60"/>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A30" s="22" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="103" t="s">
+      <c r="B30" s="77" t="s">
         <v>99</v>
       </c>
-      <c r="C30" s="104"/>
-      <c r="D30" s="105">
+      <c r="C30" s="78"/>
+      <c r="D30" s="56">
         <f>[1]Hoja1!$C2303</f>
         <v>30792.819568562787</v>
       </c>
-      <c r="E30" s="106"/>
+      <c r="E30" s="58"/>
       <c r="F30" s="1"/>
       <c r="K30" s="2"/>
       <c r="L30" s="1"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="1"/>
       <c r="V30" s="2"/>
       <c r="W30" s="1"/>
       <c r="AA30" s="2"/>
       <c r="AB30" s="1"/>
       <c r="AF30" s="17" t="s">
         <v>45</v>
       </c>
-      <c r="AG30" s="87" t="s">
+      <c r="AG30" s="88" t="s">
         <v>63</v>
       </c>
-      <c r="AH30" s="87"/>
-      <c r="AI30" s="75">
+      <c r="AH30" s="88"/>
+      <c r="AI30" s="66">
         <f>[1]Hoja1!$C$2814</f>
         <v>805.85390390059058</v>
       </c>
-      <c r="AJ30" s="88"/>
+      <c r="AJ30" s="67"/>
       <c r="AK30" s="1"/>
       <c r="AM30" s="2"/>
-      <c r="AN30" s="71" t="s">
+      <c r="AN30" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="AO30" s="72"/>
-      <c r="AP30" s="73" t="s">
+      <c r="AO30" s="94"/>
+      <c r="AP30" s="64" t="s">
         <v>49</v>
       </c>
-      <c r="AQ30" s="74"/>
-      <c r="AR30" s="75">
+      <c r="AQ30" s="65"/>
+      <c r="AR30" s="66">
         <f>[1]Hoja1!$C2798</f>
         <v>4127.7552761033867</v>
       </c>
-      <c r="AS30" s="76"/>
+      <c r="AS30" s="87"/>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A31" s="21" t="s">
         <v>97</v>
       </c>
-      <c r="B31" s="101" t="s">
+      <c r="B31" s="75" t="s">
         <v>100</v>
       </c>
-      <c r="C31" s="102"/>
-      <c r="D31" s="43">
+      <c r="C31" s="76"/>
+      <c r="D31" s="50">
         <f>[1]Hoja1!$C2304</f>
         <v>43648.943562717686</v>
       </c>
-      <c r="E31" s="44"/>
+      <c r="E31" s="52"/>
       <c r="F31" s="8"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="9"/>
       <c r="L31" s="8"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="9"/>
       <c r="R31" s="8"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="9"/>
       <c r="W31" s="8"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
       <c r="AA31" s="9"/>
-      <c r="AB31" s="93"/>
-[...7 lines deleted...]
-      <c r="AJ31" s="95"/>
+      <c r="AB31" s="80"/>
+      <c r="AC31" s="81"/>
+      <c r="AD31" s="81"/>
+      <c r="AE31" s="81"/>
+      <c r="AF31" s="81"/>
+      <c r="AG31" s="81"/>
+      <c r="AH31" s="81"/>
+      <c r="AI31" s="81"/>
+      <c r="AJ31" s="82"/>
       <c r="AM31" s="2"/>
-      <c r="AN31" s="60" t="s">
+      <c r="AN31" s="68" t="s">
         <v>30</v>
       </c>
-      <c r="AO31" s="61"/>
-      <c r="AP31" s="49" t="s">
+      <c r="AO31" s="69"/>
+      <c r="AP31" s="70" t="s">
         <v>50</v>
       </c>
-      <c r="AQ31" s="50"/>
-      <c r="AR31" s="43">
+      <c r="AQ31" s="71"/>
+      <c r="AR31" s="50">
         <f>[1]Hoja1!$C2799</f>
         <v>4918.2141902141875</v>
       </c>
-      <c r="AS31" s="46"/>
+      <c r="AS31" s="60"/>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A32" s="18"/>
       <c r="E32" s="2"/>
-      <c r="F32" s="51" t="s">
+      <c r="F32" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="G32" s="52"/>
-[...4 lines deleted...]
-      <c r="L32" s="51" t="s">
+      <c r="G32" s="40"/>
+      <c r="H32" s="40"/>
+      <c r="I32" s="40"/>
+      <c r="J32" s="40"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="39" t="s">
         <v>81</v>
       </c>
-      <c r="M32" s="52"/>
-[...4 lines deleted...]
-      <c r="R32" s="51" t="s">
+      <c r="M32" s="40"/>
+      <c r="N32" s="40"/>
+      <c r="O32" s="40"/>
+      <c r="P32" s="40"/>
+      <c r="Q32" s="42"/>
+      <c r="R32" s="39" t="s">
         <v>76</v>
       </c>
-      <c r="S32" s="52"/>
-[...3 lines deleted...]
-      <c r="W32" s="51" t="s">
+      <c r="S32" s="40"/>
+      <c r="T32" s="40"/>
+      <c r="U32" s="40"/>
+      <c r="V32" s="42"/>
+      <c r="W32" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="X32" s="52"/>
-[...2 lines deleted...]
-      <c r="AA32" s="53"/>
+      <c r="X32" s="40"/>
+      <c r="Y32" s="40"/>
+      <c r="Z32" s="40"/>
+      <c r="AA32" s="42"/>
       <c r="AB32" s="92" t="s">
         <v>46</v>
       </c>
       <c r="AC32" s="92"/>
       <c r="AD32" s="92"/>
       <c r="AE32" s="92"/>
       <c r="AF32" s="92"/>
       <c r="AG32" s="92"/>
       <c r="AH32" s="92"/>
       <c r="AI32" s="92"/>
       <c r="AJ32" s="92"/>
       <c r="AM32" s="2"/>
-      <c r="AN32" s="71" t="s">
+      <c r="AN32" s="93" t="s">
         <v>31</v>
       </c>
-      <c r="AO32" s="72"/>
-      <c r="AP32" s="73" t="s">
+      <c r="AO32" s="94"/>
+      <c r="AP32" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="AQ32" s="74"/>
-      <c r="AR32" s="75">
+      <c r="AQ32" s="65"/>
+      <c r="AR32" s="66">
         <f>[1]Hoja1!$C2800</f>
         <v>6496.7981661023614</v>
       </c>
-      <c r="AS32" s="76"/>
+      <c r="AS32" s="87"/>
     </row>
     <row r="33" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A33" s="18"/>
       <c r="E33" s="2"/>
       <c r="F33" s="1"/>
-      <c r="H33" s="54" t="s">
+      <c r="H33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="I33" s="55"/>
-      <c r="J33" s="78" t="s">
+      <c r="I33" s="63"/>
+      <c r="J33" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="K33" s="79"/>
+      <c r="K33" s="45"/>
       <c r="L33" s="6"/>
       <c r="M33" s="5"/>
-      <c r="N33" s="54" t="s">
+      <c r="N33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O33" s="55"/>
-      <c r="P33" s="54" t="s">
+      <c r="O33" s="63"/>
+      <c r="P33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="Q33" s="55"/>
+      <c r="Q33" s="63"/>
       <c r="R33" s="1"/>
-      <c r="S33" s="54" t="s">
+      <c r="S33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="T33" s="55"/>
-      <c r="U33" s="54" t="s">
+      <c r="T33" s="63"/>
+      <c r="U33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="V33" s="55"/>
+      <c r="V33" s="63"/>
       <c r="W33" s="6"/>
-      <c r="X33" s="54" t="s">
+      <c r="X33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y33" s="55"/>
-      <c r="Z33" s="54" t="s">
+      <c r="Y33" s="63"/>
+      <c r="Z33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AA33" s="55"/>
+      <c r="AA33" s="63"/>
       <c r="AB33" s="13"/>
       <c r="AC33" s="14"/>
       <c r="AD33" s="14"/>
       <c r="AE33" s="14"/>
       <c r="AF33" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG33" s="54" t="s">
+      <c r="AG33" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH33" s="55"/>
-      <c r="AI33" s="54" t="s">
+      <c r="AH33" s="63"/>
+      <c r="AI33" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AJ33" s="55"/>
+      <c r="AJ33" s="63"/>
       <c r="AK33" s="1"/>
       <c r="AM33" s="2"/>
-      <c r="AN33" s="60" t="s">
+      <c r="AN33" s="68" t="s">
         <v>32</v>
       </c>
-      <c r="AO33" s="61"/>
-      <c r="AP33" s="49" t="s">
+      <c r="AO33" s="69"/>
+      <c r="AP33" s="70" t="s">
         <v>52</v>
       </c>
-      <c r="AQ33" s="50"/>
-      <c r="AR33" s="43">
+      <c r="AQ33" s="71"/>
+      <c r="AR33" s="50">
         <f>[1]Hoja1!$C2801</f>
         <v>7575.5440807973009</v>
       </c>
-      <c r="AS33" s="46"/>
+      <c r="AS33" s="60"/>
     </row>
     <row r="34" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A34" s="18"/>
       <c r="E34" s="2"/>
       <c r="F34" s="1"/>
-      <c r="H34" s="49" t="s">
+      <c r="H34" s="70" t="s">
         <v>88</v>
       </c>
-      <c r="I34" s="50"/>
-      <c r="J34" s="43">
+      <c r="I34" s="71"/>
+      <c r="J34" s="50">
         <f>[1]Hoja1!$C$3152</f>
         <v>43878.82801756046</v>
       </c>
-      <c r="K34" s="44"/>
+      <c r="K34" s="52"/>
       <c r="L34" s="1"/>
-      <c r="N34" s="49" t="s">
+      <c r="N34" s="70" t="s">
         <v>82</v>
       </c>
-      <c r="O34" s="50"/>
-      <c r="P34" s="43">
+      <c r="O34" s="71"/>
+      <c r="P34" s="50">
         <f>[1]Hoja1!$C$2822</f>
         <v>4525.9723453326042</v>
       </c>
-      <c r="Q34" s="44"/>
+      <c r="Q34" s="52"/>
       <c r="R34" s="1"/>
-      <c r="S34" s="49" t="s">
+      <c r="S34" s="70" t="s">
         <v>75</v>
       </c>
-      <c r="T34" s="50"/>
-      <c r="U34" s="43">
+      <c r="T34" s="71"/>
+      <c r="U34" s="50">
         <f>[1]Hoja1!$C$2858</f>
-        <v>19481.475533191864</v>
-[...1 lines deleted...]
-      <c r="V34" s="44"/>
+        <v>21429.623086511048</v>
+      </c>
+      <c r="V34" s="52"/>
       <c r="W34" s="1"/>
-      <c r="X34" s="49" t="s">
+      <c r="X34" s="70" t="s">
         <v>70</v>
       </c>
-      <c r="Y34" s="50"/>
-      <c r="Z34" s="43">
+      <c r="Y34" s="71"/>
+      <c r="Z34" s="50">
         <f>[1]Hoja1!$C$2820</f>
         <v>1494.3684609650336</v>
       </c>
-      <c r="AA34" s="44"/>
+      <c r="AA34" s="52"/>
       <c r="AB34" s="1"/>
       <c r="AF34" s="11" t="s">
         <v>47</v>
       </c>
-      <c r="AG34" s="49" t="s">
+      <c r="AG34" s="70" t="s">
         <v>64</v>
       </c>
-      <c r="AH34" s="50"/>
-      <c r="AI34" s="43">
+      <c r="AH34" s="71"/>
+      <c r="AI34" s="50">
         <f>[1]Hoja1!$C$2813</f>
         <v>563.21761733238543</v>
       </c>
-      <c r="AJ34" s="44"/>
+      <c r="AJ34" s="52"/>
       <c r="AM34" s="2"/>
-      <c r="AN34" s="71" t="s">
+      <c r="AN34" s="93" t="s">
         <v>33</v>
       </c>
-      <c r="AO34" s="72"/>
-      <c r="AP34" s="73" t="s">
+      <c r="AO34" s="94"/>
+      <c r="AP34" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="AQ34" s="74"/>
-      <c r="AR34" s="75">
+      <c r="AQ34" s="65"/>
+      <c r="AR34" s="66">
         <f>[1]Hoja1!$C2802</f>
         <v>8620.3226024948599</v>
       </c>
-      <c r="AS34" s="76"/>
+      <c r="AS34" s="87"/>
     </row>
     <row r="35" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A35" s="18"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="K35" s="2"/>
       <c r="L35" s="1"/>
       <c r="Q35" s="2"/>
       <c r="R35" s="1"/>
       <c r="V35" s="2"/>
       <c r="W35" s="1"/>
       <c r="AA35" s="2"/>
       <c r="AB35" s="1"/>
       <c r="AF35" s="30"/>
       <c r="AG35" s="89"/>
       <c r="AH35" s="89"/>
       <c r="AI35" s="90"/>
       <c r="AJ35" s="91"/>
       <c r="AM35" s="2"/>
-      <c r="AN35" s="60" t="s">
+      <c r="AN35" s="68" t="s">
         <v>34</v>
       </c>
-      <c r="AO35" s="61"/>
-      <c r="AP35" s="49" t="s">
+      <c r="AO35" s="69"/>
+      <c r="AP35" s="70" t="s">
         <v>54</v>
       </c>
-      <c r="AQ35" s="50"/>
-      <c r="AR35" s="43">
+      <c r="AQ35" s="71"/>
+      <c r="AR35" s="50">
         <f>[1]Hoja1!$C2803</f>
         <v>9614.1219159935372</v>
       </c>
-      <c r="AS35" s="46"/>
+      <c r="AS35" s="60"/>
     </row>
     <row r="36" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A36" s="23"/>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="9"/>
       <c r="F36" s="8"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="9"/>
       <c r="L36" s="8"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="9"/>
       <c r="R36" s="8"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="9"/>
       <c r="W36" s="8"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
       <c r="AA36" s="9"/>
-      <c r="AB36" s="93"/>
-[...7 lines deleted...]
-      <c r="AJ36" s="95"/>
+      <c r="AB36" s="80"/>
+      <c r="AC36" s="81"/>
+      <c r="AD36" s="81"/>
+      <c r="AE36" s="81"/>
+      <c r="AF36" s="81"/>
+      <c r="AG36" s="81"/>
+      <c r="AH36" s="81"/>
+      <c r="AI36" s="81"/>
+      <c r="AJ36" s="82"/>
       <c r="AM36" s="2"/>
-      <c r="AN36" s="71" t="s">
+      <c r="AN36" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="AO36" s="72"/>
-      <c r="AP36" s="73" t="s">
+      <c r="AO36" s="94"/>
+      <c r="AP36" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="AQ36" s="74"/>
-      <c r="AR36" s="75">
+      <c r="AQ36" s="65"/>
+      <c r="AR36" s="66">
         <f>[1]Hoja1!$C2804</f>
         <v>10555.915688640678</v>
       </c>
-      <c r="AS36" s="76"/>
+      <c r="AS36" s="87"/>
     </row>
     <row r="37" spans="1:45" x14ac:dyDescent="0.25">
-      <c r="A37" s="62" t="s">
+      <c r="A37" s="74" t="s">
         <v>101</v>
       </c>
-      <c r="B37" s="52"/>
-[...3 lines deleted...]
-      <c r="F37" s="51" t="s">
+      <c r="B37" s="40"/>
+      <c r="C37" s="40"/>
+      <c r="D37" s="40"/>
+      <c r="E37" s="42"/>
+      <c r="F37" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="G37" s="52"/>
-[...4 lines deleted...]
-      <c r="L37" s="51" t="s">
+      <c r="G37" s="40"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
+      <c r="K37" s="42"/>
+      <c r="L37" s="39" t="s">
         <v>83</v>
       </c>
-      <c r="M37" s="52"/>
-[...4 lines deleted...]
-      <c r="R37" s="51" t="s">
+      <c r="M37" s="40"/>
+      <c r="N37" s="40"/>
+      <c r="O37" s="40"/>
+      <c r="P37" s="40"/>
+      <c r="Q37" s="42"/>
+      <c r="R37" s="39" t="s">
         <v>77</v>
       </c>
-      <c r="S37" s="52"/>
-[...3 lines deleted...]
-      <c r="W37" s="51" t="s">
+      <c r="S37" s="40"/>
+      <c r="T37" s="40"/>
+      <c r="U37" s="40"/>
+      <c r="V37" s="42"/>
+      <c r="W37" s="39" t="s">
         <v>71</v>
       </c>
-      <c r="X37" s="52"/>
-[...3 lines deleted...]
-      <c r="AB37" s="51" t="s">
+      <c r="X37" s="40"/>
+      <c r="Y37" s="40"/>
+      <c r="Z37" s="40"/>
+      <c r="AA37" s="42"/>
+      <c r="AB37" s="39" t="s">
         <v>141</v>
       </c>
-      <c r="AC37" s="52"/>
-[...2 lines deleted...]
-      <c r="AF37" s="51" t="s">
+      <c r="AC37" s="40"/>
+      <c r="AD37" s="40"/>
+      <c r="AE37" s="40"/>
+      <c r="AF37" s="39" t="s">
         <v>65</v>
       </c>
-      <c r="AG37" s="52"/>
-[...2 lines deleted...]
-      <c r="AJ37" s="53"/>
+      <c r="AG37" s="40"/>
+      <c r="AH37" s="40"/>
+      <c r="AI37" s="40"/>
+      <c r="AJ37" s="42"/>
       <c r="AK37" s="1"/>
       <c r="AM37" s="2"/>
-      <c r="AN37" s="60" t="s">
+      <c r="AN37" s="68" t="s">
         <v>36</v>
       </c>
-      <c r="AO37" s="61"/>
-      <c r="AP37" s="49" t="s">
+      <c r="AO37" s="69"/>
+      <c r="AP37" s="70" t="s">
         <v>56</v>
       </c>
-      <c r="AQ37" s="50"/>
-      <c r="AR37" s="43">
+      <c r="AQ37" s="71"/>
+      <c r="AR37" s="50">
         <f>[1]Hoja1!$C2805</f>
         <v>11600.666091635425</v>
       </c>
-      <c r="AS37" s="46"/>
+      <c r="AS37" s="60"/>
     </row>
     <row r="38" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A38" s="20" t="s">
         <v>42</v>
       </c>
-      <c r="B38" s="54" t="s">
+      <c r="B38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="C38" s="55"/>
-      <c r="D38" s="54" t="s">
+      <c r="C38" s="63"/>
+      <c r="D38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="E38" s="55"/>
+      <c r="E38" s="63"/>
       <c r="F38" s="6"/>
       <c r="G38" s="5"/>
-      <c r="H38" s="54" t="s">
+      <c r="H38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="I38" s="55"/>
-      <c r="J38" s="54" t="s">
+      <c r="I38" s="63"/>
+      <c r="J38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="K38" s="55"/>
+      <c r="K38" s="63"/>
       <c r="L38" s="5"/>
       <c r="M38" s="5"/>
-      <c r="N38" s="54" t="s">
+      <c r="N38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="O38" s="55"/>
-      <c r="P38" s="54" t="s">
+      <c r="O38" s="63"/>
+      <c r="P38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="Q38" s="96"/>
+      <c r="Q38" s="79"/>
       <c r="R38" s="6"/>
-      <c r="S38" s="54" t="s">
+      <c r="S38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="T38" s="55"/>
-      <c r="U38" s="54" t="s">
+      <c r="T38" s="63"/>
+      <c r="U38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="V38" s="55"/>
+      <c r="V38" s="63"/>
       <c r="W38" s="5"/>
-      <c r="X38" s="54" t="s">
+      <c r="X38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="Y38" s="55"/>
-      <c r="Z38" s="54" t="s">
+      <c r="Y38" s="63"/>
+      <c r="Z38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AA38" s="96"/>
+      <c r="AA38" s="79"/>
       <c r="AB38" s="13"/>
       <c r="AC38" s="14"/>
-      <c r="AD38" s="39" t="s">
+      <c r="AD38" s="113" t="s">
         <v>142</v>
       </c>
-      <c r="AE38" s="40"/>
+      <c r="AE38" s="114"/>
       <c r="AF38" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="AG38" s="54" t="s">
+      <c r="AG38" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="AH38" s="55"/>
-      <c r="AI38" s="54" t="s">
+      <c r="AH38" s="63"/>
+      <c r="AI38" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AJ38" s="55"/>
+      <c r="AJ38" s="63"/>
       <c r="AM38" s="2"/>
-      <c r="AN38" s="71" t="s">
+      <c r="AN38" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="AO38" s="72"/>
-      <c r="AP38" s="73" t="s">
+      <c r="AO38" s="94"/>
+      <c r="AP38" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="AQ38" s="74"/>
-      <c r="AR38" s="75">
+      <c r="AQ38" s="65"/>
+      <c r="AR38" s="66">
         <f>[1]Hoja1!$C2806</f>
         <v>12611.477220335606</v>
       </c>
-      <c r="AS38" s="76"/>
+      <c r="AS38" s="87"/>
     </row>
     <row r="39" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A39" s="21" t="s">
         <v>102</v>
       </c>
-      <c r="B39" s="97" t="s">
+      <c r="B39" s="48" t="s">
         <v>104</v>
       </c>
-      <c r="C39" s="98"/>
-      <c r="D39" s="43">
+      <c r="C39" s="49"/>
+      <c r="D39" s="50">
         <f>[1]Hoja1!$C$3159</f>
         <v>20392.948621179519</v>
       </c>
-      <c r="E39" s="44"/>
+      <c r="E39" s="52"/>
       <c r="F39" s="1"/>
       <c r="G39" s="31" t="s">
         <v>90</v>
       </c>
-      <c r="H39" s="49" t="s">
+      <c r="H39" s="70" t="s">
         <v>89</v>
       </c>
-      <c r="I39" s="50"/>
-      <c r="J39" s="43">
+      <c r="I39" s="71"/>
+      <c r="J39" s="50">
         <f>[1]Hoja1!$C$2378</f>
         <v>18937.622979069507</v>
       </c>
-      <c r="K39" s="44"/>
-      <c r="N39" s="49" t="s">
+      <c r="K39" s="52"/>
+      <c r="N39" s="70" t="s">
         <v>84</v>
       </c>
-      <c r="O39" s="50"/>
-      <c r="P39" s="43">
+      <c r="O39" s="71"/>
+      <c r="P39" s="50">
         <f>[1]Hoja1!$C$3163</f>
         <v>26233.189135963737</v>
       </c>
-      <c r="Q39" s="44"/>
+      <c r="Q39" s="52"/>
       <c r="R39" s="1"/>
-      <c r="S39" s="97" t="s">
+      <c r="S39" s="48" t="s">
         <v>78</v>
       </c>
-      <c r="T39" s="98"/>
-      <c r="U39" s="43">
+      <c r="T39" s="49"/>
+      <c r="U39" s="50">
         <f>[1]Hoja1!$C$2824</f>
         <v>5013.5506520996323</v>
       </c>
-      <c r="V39" s="44"/>
-      <c r="X39" s="97" t="s">
+      <c r="V39" s="52"/>
+      <c r="X39" s="48" t="s">
         <v>72</v>
       </c>
-      <c r="Y39" s="98"/>
-      <c r="Z39" s="43">
+      <c r="Y39" s="49"/>
+      <c r="Z39" s="50">
         <f>[1]Hoja1!$C$2819</f>
         <v>1639.1657210974909</v>
       </c>
-      <c r="AA39" s="44"/>
+      <c r="AA39" s="52"/>
       <c r="AB39" s="1"/>
-      <c r="AD39" s="43">
+      <c r="AD39" s="50">
         <f>[1]Hoja1!$C$3645</f>
         <v>5532.5375499081119</v>
       </c>
-      <c r="AE39" s="44"/>
+      <c r="AE39" s="52"/>
       <c r="AF39" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="AG39" s="49" t="s">
+      <c r="AG39" s="70" t="s">
         <v>66</v>
       </c>
-      <c r="AH39" s="50"/>
-      <c r="AI39" s="43">
+      <c r="AH39" s="71"/>
+      <c r="AI39" s="50">
         <f>[1]Hoja1!$C$2816</f>
         <v>246.19330247397403</v>
       </c>
-      <c r="AJ39" s="44"/>
+      <c r="AJ39" s="52"/>
       <c r="AM39" s="2"/>
-      <c r="AN39" s="60" t="s">
+      <c r="AN39" s="68" t="s">
         <v>38</v>
       </c>
-      <c r="AO39" s="61"/>
-      <c r="AP39" s="49" t="s">
+      <c r="AO39" s="69"/>
+      <c r="AP39" s="70" t="s">
         <v>58</v>
       </c>
-      <c r="AQ39" s="50"/>
-      <c r="AR39" s="43">
+      <c r="AQ39" s="71"/>
+      <c r="AR39" s="50">
         <f>[1]Hoja1!$C2807</f>
         <v>13656.241682681759</v>
       </c>
-      <c r="AS39" s="46"/>
+      <c r="AS39" s="60"/>
     </row>
     <row r="40" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A40" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="B40" s="107" t="s">
+      <c r="B40" s="54" t="s">
         <v>105</v>
       </c>
-      <c r="C40" s="108"/>
-      <c r="D40" s="75">
+      <c r="C40" s="55"/>
+      <c r="D40" s="66">
         <f>[1]Hoja1!$C$3160</f>
         <v>25638.183325101927</v>
       </c>
-      <c r="E40" s="88"/>
+      <c r="E40" s="67"/>
       <c r="F40" s="1"/>
       <c r="G40" s="31" t="s">
         <v>92</v>
       </c>
-      <c r="H40" s="73" t="s">
+      <c r="H40" s="64" t="s">
         <v>91</v>
       </c>
-      <c r="I40" s="74"/>
-      <c r="J40" s="75">
+      <c r="I40" s="65"/>
+      <c r="J40" s="66">
         <f>[1]Hoja1!$C$2379</f>
         <v>47344.75338556838</v>
       </c>
-      <c r="K40" s="88"/>
+      <c r="K40" s="67"/>
       <c r="R40" s="1"/>
       <c r="V40" s="2"/>
       <c r="AB40" s="1"/>
       <c r="AD40" s="37"/>
       <c r="AE40" s="38"/>
       <c r="AF40" s="35"/>
       <c r="AG40" s="15"/>
       <c r="AH40" s="15"/>
       <c r="AI40" s="15"/>
       <c r="AJ40" s="16"/>
       <c r="AM40" s="2"/>
-      <c r="AN40" s="71" t="s">
+      <c r="AN40" s="93" t="s">
         <v>39</v>
       </c>
-      <c r="AO40" s="72"/>
-      <c r="AP40" s="73" t="s">
+      <c r="AO40" s="94"/>
+      <c r="AP40" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="AQ40" s="74"/>
-      <c r="AR40" s="75">
+      <c r="AQ40" s="65"/>
+      <c r="AR40" s="66">
         <f>[1]Hoja1!$C2808</f>
         <v>14489.961221069439</v>
       </c>
-      <c r="AS40" s="76"/>
+      <c r="AS40" s="87"/>
     </row>
     <row r="41" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A41" s="18"/>
       <c r="F41" s="1"/>
       <c r="K41" s="2"/>
       <c r="R41" s="1"/>
       <c r="V41" s="2"/>
       <c r="AB41" s="1"/>
-      <c r="AD41" s="39" t="s">
+      <c r="AD41" s="113" t="s">
         <v>143</v>
       </c>
-      <c r="AE41" s="40"/>
+      <c r="AE41" s="114"/>
       <c r="AF41" s="36"/>
       <c r="AG41" s="33"/>
       <c r="AH41" s="33"/>
       <c r="AI41" s="34"/>
       <c r="AJ41" s="12"/>
       <c r="AM41" s="2"/>
-      <c r="AN41" s="60" t="s">
+      <c r="AN41" s="68" t="s">
         <v>40</v>
       </c>
-      <c r="AO41" s="61"/>
-      <c r="AP41" s="49" t="s">
+      <c r="AO41" s="69"/>
+      <c r="AP41" s="70" t="s">
         <v>60</v>
       </c>
-      <c r="AQ41" s="50"/>
-      <c r="AR41" s="43">
+      <c r="AQ41" s="71"/>
+      <c r="AR41" s="50">
         <f>[1]Hoja1!$C2809</f>
         <v>15574.851072328887</v>
       </c>
-      <c r="AS41" s="46"/>
+      <c r="AS41" s="60"/>
     </row>
     <row r="42" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A42" s="18"/>
       <c r="F42" s="1"/>
       <c r="K42" s="2"/>
       <c r="R42" s="1"/>
       <c r="V42" s="2"/>
       <c r="AB42" s="1"/>
-      <c r="AD42" s="43">
+      <c r="AD42" s="50">
         <f>[1]Hoja1!$C$3646</f>
         <v>6653.264687901964</v>
       </c>
-      <c r="AE42" s="44"/>
+      <c r="AE42" s="52"/>
       <c r="AF42" s="1"/>
       <c r="AJ42" s="2"/>
       <c r="AM42" s="2"/>
       <c r="AN42" s="83" t="s">
         <v>41</v>
       </c>
       <c r="AO42" s="84"/>
       <c r="AP42" s="85" t="s">
         <v>61</v>
       </c>
       <c r="AQ42" s="86"/>
-      <c r="AR42" s="75">
+      <c r="AR42" s="66">
         <f>[1]Hoja1!$C2810</f>
         <v>16670.580683522516</v>
       </c>
-      <c r="AS42" s="76"/>
+      <c r="AS42" s="87"/>
     </row>
     <row r="43" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A43" s="23"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="8"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="9"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
       <c r="Q43" s="3"/>
       <c r="R43" s="8"/>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="9"/>
       <c r="W43" s="3"/>
       <c r="X43" s="3"/>
       <c r="Y43" s="3"/>
       <c r="Z43" s="3"/>
       <c r="AA43" s="3"/>
       <c r="AB43" s="8"/>
       <c r="AC43" s="3"/>
-      <c r="AD43" s="41"/>
-      <c r="AE43" s="42"/>
+      <c r="AD43" s="115"/>
+      <c r="AE43" s="116"/>
       <c r="AF43" s="8"/>
       <c r="AG43" s="3"/>
       <c r="AH43" s="3"/>
       <c r="AI43" s="3"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="3"/>
       <c r="AL43" s="3"/>
       <c r="AM43" s="3"/>
-      <c r="AN43" s="60"/>
-[...4 lines deleted...]
-      <c r="AS43" s="100"/>
+      <c r="AN43" s="68"/>
+      <c r="AO43" s="69"/>
+      <c r="AP43" s="70"/>
+      <c r="AQ43" s="71"/>
+      <c r="AR43" s="72"/>
+      <c r="AS43" s="73"/>
     </row>
     <row r="44" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A44" s="24"/>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
-      <c r="F44" s="51" t="s">
+      <c r="F44" s="39" t="s">
         <v>106</v>
       </c>
-      <c r="G44" s="52"/>
-[...3 lines deleted...]
-      <c r="K44" s="53"/>
+      <c r="G44" s="40"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="40"/>
+      <c r="J44" s="40"/>
+      <c r="K44" s="42"/>
       <c r="L44" s="6"/>
       <c r="M44" s="5"/>
       <c r="N44" s="5"/>
       <c r="O44" s="5"/>
-      <c r="P44" s="51" t="s">
+      <c r="P44" s="39" t="s">
         <v>110</v>
       </c>
-      <c r="Q44" s="52"/>
-[...4 lines deleted...]
-      <c r="V44" s="53"/>
+      <c r="Q44" s="40"/>
+      <c r="R44" s="40"/>
+      <c r="S44" s="40"/>
+      <c r="T44" s="40"/>
+      <c r="U44" s="40"/>
+      <c r="V44" s="42"/>
       <c r="W44" s="6"/>
       <c r="X44" s="5"/>
       <c r="Y44" s="5"/>
       <c r="Z44" s="5"/>
-      <c r="AA44" s="51" t="s">
+      <c r="AA44" s="39" t="s">
         <v>115</v>
       </c>
-      <c r="AB44" s="52"/>
-[...4 lines deleted...]
-      <c r="AG44" s="53"/>
+      <c r="AB44" s="40"/>
+      <c r="AC44" s="40"/>
+      <c r="AD44" s="40"/>
+      <c r="AE44" s="40"/>
+      <c r="AF44" s="40"/>
+      <c r="AG44" s="42"/>
       <c r="AH44" s="6"/>
       <c r="AI44" s="5"/>
       <c r="AJ44" s="5"/>
       <c r="AK44" s="5"/>
-      <c r="AL44" s="51" t="s">
+      <c r="AL44" s="39" t="s">
         <v>118</v>
       </c>
-      <c r="AM44" s="52"/>
-[...5 lines deleted...]
-      <c r="AS44" s="82"/>
+      <c r="AM44" s="40"/>
+      <c r="AN44" s="40"/>
+      <c r="AO44" s="40"/>
+      <c r="AP44" s="40"/>
+      <c r="AQ44" s="40"/>
+      <c r="AR44" s="40"/>
+      <c r="AS44" s="41"/>
     </row>
     <row r="45" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A45" s="18"/>
       <c r="F45" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="G45" s="54" t="s">
+      <c r="G45" s="62" t="s">
         <v>3</v>
       </c>
-      <c r="H45" s="55"/>
-      <c r="I45" s="109" t="s">
+      <c r="H45" s="63"/>
+      <c r="I45" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="J45" s="109"/>
-      <c r="K45" s="109"/>
+      <c r="J45" s="43"/>
+      <c r="K45" s="43"/>
       <c r="L45" s="1"/>
-      <c r="P45" s="109" t="s">
+      <c r="P45" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="Q45" s="109"/>
-      <c r="R45" s="78" t="s">
+      <c r="Q45" s="43"/>
+      <c r="R45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="S45" s="79"/>
-      <c r="T45" s="112" t="s">
+      <c r="S45" s="45"/>
+      <c r="T45" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="U45" s="112"/>
-      <c r="V45" s="112"/>
+      <c r="U45" s="46"/>
+      <c r="V45" s="46"/>
       <c r="W45" s="1"/>
-      <c r="AA45" s="109" t="s">
+      <c r="AA45" s="43" t="s">
         <v>42</v>
       </c>
-      <c r="AB45" s="109"/>
-      <c r="AC45" s="78" t="s">
+      <c r="AB45" s="43"/>
+      <c r="AC45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="AD45" s="79"/>
-      <c r="AE45" s="112" t="s">
+      <c r="AD45" s="45"/>
+      <c r="AE45" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AF45" s="112"/>
-      <c r="AG45" s="112"/>
+      <c r="AF45" s="46"/>
+      <c r="AG45" s="46"/>
       <c r="AH45" s="1"/>
-      <c r="AM45" s="112" t="s">
+      <c r="AM45" s="46" t="s">
         <v>42</v>
       </c>
-      <c r="AN45" s="112"/>
-      <c r="AO45" s="78" t="s">
+      <c r="AN45" s="46"/>
+      <c r="AO45" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="AP45" s="79"/>
-      <c r="AQ45" s="112" t="s">
+      <c r="AP45" s="45"/>
+      <c r="AQ45" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="AR45" s="112"/>
-      <c r="AS45" s="115"/>
+      <c r="AR45" s="46"/>
+      <c r="AS45" s="59"/>
     </row>
     <row r="46" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A46" s="18"/>
       <c r="F46" s="11" t="s">
         <v>102</v>
       </c>
-      <c r="G46" s="97" t="s">
+      <c r="G46" s="48" t="s">
         <v>107</v>
       </c>
-      <c r="H46" s="98"/>
-      <c r="I46" s="43">
+      <c r="H46" s="49"/>
+      <c r="I46" s="50">
         <f>[1]Hoja1!$C$3161</f>
         <v>72576.143437083316</v>
       </c>
-      <c r="J46" s="110"/>
-      <c r="K46" s="44"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="52"/>
       <c r="L46" s="1"/>
-      <c r="P46" s="113" t="s">
+      <c r="P46" s="47" t="s">
         <v>113</v>
       </c>
-      <c r="Q46" s="113"/>
-      <c r="R46" s="97" t="s">
+      <c r="Q46" s="47"/>
+      <c r="R46" s="48" t="s">
         <v>111</v>
       </c>
-      <c r="S46" s="98"/>
-      <c r="T46" s="43">
+      <c r="S46" s="49"/>
+      <c r="T46" s="50">
         <f>[1]Hoja1!$C$3170</f>
         <v>30390.159744289205</v>
       </c>
-      <c r="U46" s="110"/>
-      <c r="V46" s="44"/>
+      <c r="U46" s="51"/>
+      <c r="V46" s="52"/>
       <c r="W46" s="1"/>
-      <c r="AA46" s="113">
+      <c r="AA46" s="47">
         <v>35</v>
       </c>
-      <c r="AB46" s="113"/>
-      <c r="AC46" s="97" t="s">
+      <c r="AB46" s="47"/>
+      <c r="AC46" s="48" t="s">
         <v>116</v>
       </c>
-      <c r="AD46" s="98"/>
-      <c r="AE46" s="43">
+      <c r="AD46" s="49"/>
+      <c r="AE46" s="50">
         <f>[1]Hoja1!$C$2380</f>
         <v>4829.513742192471</v>
       </c>
-      <c r="AF46" s="110"/>
-      <c r="AG46" s="44"/>
+      <c r="AF46" s="51"/>
+      <c r="AG46" s="52"/>
       <c r="AH46" s="1"/>
-      <c r="AM46" s="113">
+      <c r="AM46" s="47">
         <v>35</v>
       </c>
-      <c r="AN46" s="113"/>
-      <c r="AO46" s="97" t="s">
+      <c r="AN46" s="47"/>
+      <c r="AO46" s="48" t="s">
         <v>119</v>
       </c>
-      <c r="AP46" s="98"/>
-      <c r="AQ46" s="43">
+      <c r="AP46" s="49"/>
+      <c r="AQ46" s="50">
         <f>[1]Hoja1!$C$2382</f>
         <v>3732.3500771554091</v>
       </c>
-      <c r="AR46" s="110"/>
-      <c r="AS46" s="46"/>
+      <c r="AR46" s="51"/>
+      <c r="AS46" s="60"/>
     </row>
     <row r="47" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A47" s="18"/>
       <c r="F47" s="17" t="s">
         <v>109</v>
       </c>
-      <c r="G47" s="107" t="s">
+      <c r="G47" s="54" t="s">
         <v>108</v>
       </c>
-      <c r="H47" s="108"/>
-      <c r="I47" s="105">
+      <c r="H47" s="55"/>
+      <c r="I47" s="56">
         <f>[1]Hoja1!$C$3162</f>
         <v>104460.57322687774</v>
       </c>
-      <c r="J47" s="111"/>
-      <c r="K47" s="106"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="58"/>
       <c r="L47" s="1"/>
-      <c r="P47" s="114" t="s">
+      <c r="P47" s="53" t="s">
         <v>114</v>
       </c>
-      <c r="Q47" s="114"/>
-      <c r="R47" s="107" t="s">
+      <c r="Q47" s="53"/>
+      <c r="R47" s="54" t="s">
         <v>112</v>
       </c>
-      <c r="S47" s="108"/>
-      <c r="T47" s="105">
+      <c r="S47" s="55"/>
+      <c r="T47" s="56">
         <f>[1]Hoja1!$C$3171</f>
         <v>16435.058428765849</v>
       </c>
-      <c r="U47" s="111"/>
-      <c r="V47" s="106"/>
+      <c r="U47" s="57"/>
+      <c r="V47" s="58"/>
       <c r="W47" s="1"/>
-      <c r="AA47" s="114">
+      <c r="AA47" s="53">
         <v>40</v>
       </c>
-      <c r="AB47" s="114"/>
-      <c r="AC47" s="107" t="s">
+      <c r="AB47" s="53"/>
+      <c r="AC47" s="54" t="s">
         <v>117</v>
       </c>
-      <c r="AD47" s="108"/>
-      <c r="AE47" s="105">
+      <c r="AD47" s="55"/>
+      <c r="AE47" s="56">
         <f>[1]Hoja1!$C$2381</f>
         <v>5019.1884520135181</v>
       </c>
-      <c r="AF47" s="111"/>
-      <c r="AG47" s="106"/>
+      <c r="AF47" s="57"/>
+      <c r="AG47" s="58"/>
       <c r="AH47" s="1"/>
-      <c r="AM47" s="114">
+      <c r="AM47" s="53">
         <v>40</v>
       </c>
-      <c r="AN47" s="114"/>
-      <c r="AO47" s="107" t="s">
+      <c r="AN47" s="53"/>
+      <c r="AO47" s="54" t="s">
         <v>120</v>
       </c>
-      <c r="AP47" s="108"/>
-      <c r="AQ47" s="105">
+      <c r="AP47" s="55"/>
+      <c r="AQ47" s="56">
         <f>[1]Hoja1!$C$2383</f>
         <v>3861.3305669558908</v>
       </c>
-      <c r="AR47" s="111"/>
-      <c r="AS47" s="116"/>
+      <c r="AR47" s="57"/>
+      <c r="AS47" s="61"/>
     </row>
     <row r="48" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A48" s="18"/>
       <c r="K48" s="2"/>
       <c r="L48" s="1"/>
       <c r="V48" s="2"/>
       <c r="W48" s="1"/>
       <c r="AG48" s="2"/>
       <c r="AH48" s="1"/>
       <c r="AS48" s="19"/>
     </row>
     <row r="49" spans="1:45" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="25"/>
       <c r="B49" s="26"/>
       <c r="C49" s="26"/>
       <c r="D49" s="26"/>
       <c r="E49" s="26"/>
       <c r="F49" s="26"/>
       <c r="G49" s="26"/>
       <c r="H49" s="26"/>
       <c r="I49" s="26"/>
       <c r="J49" s="26"/>
       <c r="K49" s="27"/>
       <c r="L49" s="28"/>
       <c r="M49" s="26"/>
@@ -6506,356 +6499,356 @@
       <c r="W49" s="28"/>
       <c r="X49" s="26"/>
       <c r="Y49" s="26"/>
       <c r="Z49" s="26"/>
       <c r="AA49" s="26"/>
       <c r="AB49" s="26"/>
       <c r="AC49" s="26"/>
       <c r="AD49" s="26"/>
       <c r="AE49" s="26"/>
       <c r="AF49" s="26"/>
       <c r="AG49" s="27"/>
       <c r="AH49" s="28"/>
       <c r="AI49" s="26"/>
       <c r="AJ49" s="26"/>
       <c r="AK49" s="26"/>
       <c r="AL49" s="26"/>
       <c r="AM49" s="26"/>
       <c r="AN49" s="26"/>
       <c r="AO49" s="26"/>
       <c r="AP49" s="26"/>
       <c r="AQ49" s="26"/>
       <c r="AR49" s="26"/>
       <c r="AS49" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="DJ5Wt2ooedEzD2GC3jit/oTuAL4RFK7C1A9z9/zyVXMMmp67KBNcoG7fub2qt5GfnQBYpIOG/9Y6JY99fCYxGg==" saltValue="I2xowACZ6CN0vckqO5xNNQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NaZSZ+mV0n/EwDXOrpNYV4h1hcYgxpXmVxcCERKvt8M8h+B7R6UoYLGiv4luYyiB+ICQRsXpLrqKi1gzHDr20g==" saltValue="/putK1DqzGjf6uw0in8Ong==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="304">
-    <mergeCell ref="AL44:AS44"/>
-[...37 lines deleted...]
-    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="X15:Y15"/>
+    <mergeCell ref="AG1:AI1"/>
+    <mergeCell ref="AJ1:AK1"/>
+    <mergeCell ref="AD41:AE41"/>
+    <mergeCell ref="AD38:AE38"/>
+    <mergeCell ref="AD43:AE43"/>
+    <mergeCell ref="AD42:AE42"/>
+    <mergeCell ref="AL1:AO1"/>
+    <mergeCell ref="AR22:AS22"/>
+    <mergeCell ref="Z21:AA21"/>
+    <mergeCell ref="AP9:AQ9"/>
+    <mergeCell ref="AR9:AS9"/>
+    <mergeCell ref="AK10:AO10"/>
+    <mergeCell ref="AP10:AQ10"/>
+    <mergeCell ref="AR10:AS10"/>
+    <mergeCell ref="AG9:AH9"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="AB10:AF10"/>
+    <mergeCell ref="AG10:AH10"/>
+    <mergeCell ref="AI10:AJ10"/>
+    <mergeCell ref="AK9:AO9"/>
+    <mergeCell ref="AR1:AS1"/>
+    <mergeCell ref="AN30:AO30"/>
+    <mergeCell ref="AP30:AQ30"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J21:N21"/>
+    <mergeCell ref="O21:P21"/>
+    <mergeCell ref="Q21:R21"/>
+    <mergeCell ref="O22:P22"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="AK15:AO15"/>
+    <mergeCell ref="X21:Y21"/>
+    <mergeCell ref="Z15:AA15"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="Z16:AA16"/>
+    <mergeCell ref="AB15:AF15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="Z22:AA22"/>
+    <mergeCell ref="AB21:AF21"/>
+    <mergeCell ref="AG21:AH21"/>
+    <mergeCell ref="AI21:AJ21"/>
+    <mergeCell ref="AG22:AH22"/>
+    <mergeCell ref="AI22:AJ22"/>
+    <mergeCell ref="AK21:AO21"/>
+    <mergeCell ref="AG15:AH15"/>
+    <mergeCell ref="J9:N9"/>
+    <mergeCell ref="S9:W9"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:N10"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="J15:N15"/>
+    <mergeCell ref="O15:P15"/>
+    <mergeCell ref="Q15:R15"/>
+    <mergeCell ref="O16:P16"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="S15:W15"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J3:N3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:R3"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="Q4:R4"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="O1:AD1"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="Z4:AA4"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="S3:W3"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="Z9:AA9"/>
+    <mergeCell ref="O9:P9"/>
+    <mergeCell ref="Q9:R9"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="W27:AA27"/>
+    <mergeCell ref="AK3:AO3"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AP4:AQ4"/>
+    <mergeCell ref="AR4:AS4"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="AG4:AH4"/>
+    <mergeCell ref="AI4:AJ4"/>
+    <mergeCell ref="S10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="Z10:AA10"/>
+    <mergeCell ref="AB9:AF9"/>
+    <mergeCell ref="AB3:AF3"/>
+    <mergeCell ref="R27:V27"/>
+    <mergeCell ref="L27:Q27"/>
+    <mergeCell ref="O10:P10"/>
+    <mergeCell ref="Q10:R10"/>
+    <mergeCell ref="AN31:AO31"/>
+    <mergeCell ref="AP31:AQ31"/>
+    <mergeCell ref="AR31:AS31"/>
+    <mergeCell ref="Z29:AA29"/>
+    <mergeCell ref="AP1:AQ1"/>
+    <mergeCell ref="AN28:AO28"/>
+    <mergeCell ref="AP28:AQ28"/>
+    <mergeCell ref="AR28:AS28"/>
+    <mergeCell ref="AK27:AS27"/>
+    <mergeCell ref="AP29:AQ29"/>
+    <mergeCell ref="AN29:AO29"/>
+    <mergeCell ref="AR29:AS29"/>
+    <mergeCell ref="AR15:AS15"/>
+    <mergeCell ref="AR16:AS16"/>
+    <mergeCell ref="AR21:AS21"/>
+    <mergeCell ref="AP15:AQ15"/>
+    <mergeCell ref="AP21:AQ21"/>
+    <mergeCell ref="AP22:AQ22"/>
+    <mergeCell ref="AP16:AQ16"/>
+    <mergeCell ref="AI15:AJ15"/>
+    <mergeCell ref="AG16:AH16"/>
+    <mergeCell ref="AI16:AJ16"/>
+    <mergeCell ref="AR30:AS30"/>
+    <mergeCell ref="AN32:AO32"/>
+    <mergeCell ref="AP32:AQ32"/>
+    <mergeCell ref="AR32:AS32"/>
+    <mergeCell ref="AN33:AO33"/>
+    <mergeCell ref="AP33:AQ33"/>
+    <mergeCell ref="AR33:AS33"/>
+    <mergeCell ref="AN34:AO34"/>
+    <mergeCell ref="AP34:AQ34"/>
+    <mergeCell ref="AR34:AS34"/>
+    <mergeCell ref="AN40:AO40"/>
+    <mergeCell ref="AP40:AQ40"/>
+    <mergeCell ref="AR40:AS40"/>
+    <mergeCell ref="AN41:AO41"/>
+    <mergeCell ref="AP41:AQ41"/>
+    <mergeCell ref="AR41:AS41"/>
+    <mergeCell ref="AN36:AO36"/>
+    <mergeCell ref="AP36:AQ36"/>
+    <mergeCell ref="AR36:AS36"/>
+    <mergeCell ref="AN37:AO37"/>
+    <mergeCell ref="AP37:AQ37"/>
+    <mergeCell ref="AR37:AS37"/>
+    <mergeCell ref="AN38:AO38"/>
+    <mergeCell ref="AP38:AQ38"/>
+    <mergeCell ref="AR38:AS38"/>
+    <mergeCell ref="AN42:AO42"/>
+    <mergeCell ref="AP42:AQ42"/>
+    <mergeCell ref="AR42:AS42"/>
+    <mergeCell ref="AG28:AH28"/>
+    <mergeCell ref="AI28:AJ28"/>
+    <mergeCell ref="AB27:AJ27"/>
+    <mergeCell ref="AG29:AH29"/>
+    <mergeCell ref="AI29:AJ29"/>
+    <mergeCell ref="AG30:AH30"/>
+    <mergeCell ref="AI30:AJ30"/>
+    <mergeCell ref="AG35:AH35"/>
+    <mergeCell ref="AI35:AJ35"/>
+    <mergeCell ref="AB32:AJ32"/>
+    <mergeCell ref="AG34:AH34"/>
+    <mergeCell ref="AI34:AJ34"/>
+    <mergeCell ref="AB31:AJ31"/>
+    <mergeCell ref="AG33:AH33"/>
+    <mergeCell ref="AI33:AJ33"/>
+    <mergeCell ref="AN39:AO39"/>
+    <mergeCell ref="AP39:AQ39"/>
+    <mergeCell ref="AR39:AS39"/>
+    <mergeCell ref="AN35:AO35"/>
+    <mergeCell ref="AP35:AQ35"/>
+    <mergeCell ref="AR35:AS35"/>
+    <mergeCell ref="AB36:AJ36"/>
+    <mergeCell ref="AG38:AH38"/>
+    <mergeCell ref="AI38:AJ38"/>
+    <mergeCell ref="P33:Q33"/>
+    <mergeCell ref="W37:AA37"/>
+    <mergeCell ref="X38:Y38"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="AG39:AH39"/>
+    <mergeCell ref="AI39:AJ39"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="R37:V37"/>
+    <mergeCell ref="S38:T38"/>
+    <mergeCell ref="U38:V38"/>
+    <mergeCell ref="S39:T39"/>
+    <mergeCell ref="U39:V39"/>
+    <mergeCell ref="AF37:AJ37"/>
+    <mergeCell ref="AB37:AE37"/>
+    <mergeCell ref="AD39:AE39"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="Z28:AA28"/>
+    <mergeCell ref="X29:Y29"/>
+    <mergeCell ref="W32:AA32"/>
+    <mergeCell ref="X33:Y33"/>
+    <mergeCell ref="Z33:AA33"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="S28:T28"/>
+    <mergeCell ref="U28:V28"/>
+    <mergeCell ref="S29:T29"/>
+    <mergeCell ref="U29:V29"/>
+    <mergeCell ref="R32:V32"/>
+    <mergeCell ref="S33:T33"/>
+    <mergeCell ref="U33:V33"/>
+    <mergeCell ref="S34:T34"/>
+    <mergeCell ref="U34:V34"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="F27:K27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="F32:K32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="F37:K37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="P29:Q29"/>
+    <mergeCell ref="L32:Q32"/>
+    <mergeCell ref="N33:O33"/>
     <mergeCell ref="AN43:AO43"/>
     <mergeCell ref="AP43:AQ43"/>
     <mergeCell ref="AR43:AS43"/>
     <mergeCell ref="A27:E27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="D29:E29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="D30:E30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="D38:E38"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="D39:E39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="L37:Q37"/>
     <mergeCell ref="N38:O38"/>
     <mergeCell ref="P38:Q38"/>
-    <mergeCell ref="F37:K37"/>
-[...239 lines deleted...]
-    <mergeCell ref="AR30:AS30"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="R45:S45"/>
+    <mergeCell ref="T45:V45"/>
+    <mergeCell ref="R46:S46"/>
+    <mergeCell ref="T46:V46"/>
+    <mergeCell ref="R47:S47"/>
+    <mergeCell ref="T47:V47"/>
+    <mergeCell ref="P44:V44"/>
+    <mergeCell ref="P45:Q45"/>
+    <mergeCell ref="P46:Q46"/>
+    <mergeCell ref="P47:Q47"/>
+    <mergeCell ref="AL44:AS44"/>
+    <mergeCell ref="AA44:AG44"/>
+    <mergeCell ref="AA45:AB45"/>
+    <mergeCell ref="AC45:AD45"/>
+    <mergeCell ref="AE45:AG45"/>
+    <mergeCell ref="AA46:AB46"/>
+    <mergeCell ref="AC46:AD46"/>
+    <mergeCell ref="AE46:AG46"/>
+    <mergeCell ref="AA47:AB47"/>
+    <mergeCell ref="AC47:AD47"/>
+    <mergeCell ref="AE47:AG47"/>
+    <mergeCell ref="AM45:AN45"/>
+    <mergeCell ref="AO45:AP45"/>
+    <mergeCell ref="AQ45:AS45"/>
+    <mergeCell ref="AM46:AN46"/>
+    <mergeCell ref="AO46:AP46"/>
+    <mergeCell ref="AQ46:AS46"/>
+    <mergeCell ref="AM47:AN47"/>
+    <mergeCell ref="AO47:AP47"/>
+    <mergeCell ref="AQ47:AS47"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AL1:AO1" r:id="rId1" display="enviar e mail" xr:uid="{D6655619-2835-44AF-83F8-31F2A150C70C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>